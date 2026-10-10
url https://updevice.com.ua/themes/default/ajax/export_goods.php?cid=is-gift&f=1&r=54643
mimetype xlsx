--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1628,59 +1628,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd0f5dba7084fa74200c567176b6e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4541bc3d892990bd4a57708bcb5c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57adf431acb73621b92eab7a4fa76ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57ef8f2ad2a5812129df1734fad2c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e614ff872266ba179fba9d41e1a7b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51160ffce4aa8a0996dc038e83a95e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33134b16961043ca7e80c383da081d0e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77baa364924a653e02a4e80e000764f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc4b9e42966f5d3f69f9ede69bca949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5ecbd32e066f81312abc308f1e9c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73467ffbf064b2e384eca42503ebe95611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ceb066d236c43d55aaaabbdb3fdcfd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063900a38087c2e214220912e42956513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93712e63b5d80067e49626a0d0a52a1d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173026135811f72244430e50c940cdc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171030f916d5622e599b6b63430bfc5a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd8bd328f7e8769e5d3650b0489c9e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b39ec48b606f2501e25dbc9a05e50918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e268fb6209b2f5b1393100945aae6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8274b3a73aed4adf4d3a34784aae4c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fb21c983bac226565a165486a66a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fc5620808eeb554dd0563bcc268a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ecec12580d91af91c26bcbd2d72ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408c890ee117626d618deedbfecc1f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a70a091ae696811aa5c6f27e8d5eac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23210682a41856521c5ce6e2d46bc06c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5134b7535f90b319be68bd0d884102527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f1e118f0ad96339f32d281b7dd33828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e63db2e0137ab6b42d7dabfc67448029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820439d361d749d074b69d4b505d493830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87441c5fab57c7c3eee7d0cfea418631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa688baf79cea6265f1b718d0fc91132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae7b1a09c7f0a4eb25396d76649cd533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb526b82194b13279a9d66644ec547534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a936abe40574033475a1ef4b341f7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0c5e735e504d17ead8321ed43483436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e369f2a480d282f3b5270346ac6acb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157113df5a098878c602a07593d3921438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848b08bc8a37d2f4ea7bc5545df3df239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b81148324bb258ea15416a7b1ffed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3eefaed32757a4379437ade7daf89741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea20b698e881100da4c4cb7aca2500c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c97801c451b0d7635c62d4e12910c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f273db0fbcb0abc0e186694678b5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3876c3904b3706b61b8564257700e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00f11f91e6e99ae10cda987efc3da746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ab66f047d7f4d5f69618a2f7d7daf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7633752e38dfe3d226b2c089adeb4248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f0650eb0e3ae3fe9ef1c6b7f6c96c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e380a189372643c8af0ae0a9bfce3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41ae6839fa0e9b0af1fd35dedd572e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044fe77ab76c2dd9478b6de84b7bb8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226b6c882c840273c62e48ef90238e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d4708499912e3e69086a9b710f25154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743245ae80c6c338e30c806f0530975d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90384ed6e37bcfc1e5372c1461997e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c38823d556045b23b7e59f684d35557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ff4f16ca88f803735c9aed583090658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88495638526013c99c348d933ddd17e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3638988435163482872b54e050b35b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b601848ca95f8fbf4b6c0a5183ad3c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bea137dd330ff319158dc4a61f93e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4637b74e0ff8f81ea7aa3f52fc72e7c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9387faf692b3c678d4273fcf8b1b5664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b82a487394ea1db4e2d8d65f9f72665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14106f9f5b7325a0ccdbc137f9bc9b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb6e65447c2f821f73a75682b937d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbba609cce0e930511ca5f521f9b3d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513c54ce6cb6cc1a3f1c10df5e920c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656d2881cbf457cb35bff09fc2b5e4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cf2f84012a7c51687d7094a0ffa5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b885dc1d291cf500f158f5c42252d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5f0c5ce3d7d247f46cf8c9b62c7bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548fc94093cf1adff104d363065fe2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b68526efa94404165490f6fd299fad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea26f289237b2edf6392f1921c50c7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473cb7a251a6d1033dd49cf1df339a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf830a5de1834256979de84f37021a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12a18b9c16419ba61faf725d24296779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c60ac1f34096aba5c1b0ac3acd7c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7acdff5b57c1393699e4ad847aec2781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d16d04172e66b70151c295151401882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096e86a5f2e4e790067b8e6b31cc7b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40826600217605634f56a4af514b1cea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b961331036f0c973f20b0e22810ddb185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ea4be16a12bb5c9dae0ad193ead2b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209d6a0807c05a8e5f1eabc0128ceb987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c686f06d3c9dae10f889b1b9568f7a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ab385cefdd649041f946c3475819089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c45221161385e0802ec4cbb857e8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3227f34f36f95c6a1bfca5d5e1d9591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e8e09051e379c9d67a46d0c93617292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444000735844917d5213c6f1171596993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797687f26e2a306d99c00fca4f38454094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55679956b32bf94030e59d933c211f295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d4a94c99f9f5cd41b0882959268eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7656a3b76467478e6a9d35b11087797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0bf5897d4b9babd4e4bf37a7391f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68c76c3c78f08ac33a4f3dd63cc10c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409232657c334d3bfd904e1e97246d4e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71197ff04fe96b18b20376639d73bd9e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0faf9e83c7dc73382f9470923a41007102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3f0679bf710ac13e5cb664f1e71e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb0b2c31a7dfc09195045a50f1b90e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209ea623baa81dbc33d99b9eac63cf2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485384b228fe2e39e696f94d4196b99106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4420ed784f4330eed3ce75cb212e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91169ad40bf1147eedbd64de2e9326108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091be7181e451211807a12e898850b97109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f89650f29be7d7703b36e10245b70110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8891338438adca189ad5d48b939178111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fd07d623a3a3907f8952f6c627038112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db9d7a6d36dd42ba3af31b745b43b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f0c362d7d2f63dd47ca6d44b43bfc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cd9d2edb1b944cbfd7ce5d40939a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081bfb4e8d6cf77283e3a9c89a34825116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ae2ae68bc888af98a316666bd3e6c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2447f614da69808612a2997a2ae76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06d6382b50269cb4430f57877d8ae5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5583cf6846306496f019765979f5487120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bda42f5061e92b15753361998dc47a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690c585b4b4ecddd7b463c4a013ec23122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258e87d86f2cc5b6990aa5beb1aa2e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a401ee252690ea3e622d24934e8e96124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9455163a5ffd94e1748f39ab09941125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179cd9260278a41056104140e7fc57b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c61e2802d5b282b011c4f43b3bde89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf7cd4af8d9c9a6a505d01bd1f83a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef3a85c6c1534d36fdc86d044f810d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227c4a5586b2fa678cdecb36315b6d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805542e7b6e0e92247348a49a46fdb65131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b91c43e811fffc9e1c6c0b15c2070132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717bc72a443c1eb2c51ee8f5be043ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9106cc0d87413275c55d38be4eda45134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7578f18cbdc5312c9970cbac6f64048135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e7c2a633450cac6eda88181eaa0f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd75312c61283bcd6e5fb75a7bd25a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58131ca27af3001b26658fa9eb0999ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af80a72cde447e4dc2182af65d9f79e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4948898812dc498cf55997134ed3e88140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d238ae060bca5ece081dddf68c570141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdaf47bd61d9ff96c0fa2d3229fa8b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e849bb46d55ee62b54adf510db39579143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26647f6b822107b28f166c3495b6b1f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a94a47afe89e66c32194d695bf8d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b2b2aed96c6e0ce289e8c7bd34bb5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78954a69ada4077dab118e6494f47650147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3eb88266f05284865c3a60bdf80b19148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040d650147ac4784ef32920cd98962a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241444740a1a040c01021c14748abee4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e628b5f90f234b74bbe45140713fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0f24ce711ca3dad2f73520a11c8a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b66c8fb4a0bd3af5c5ac0c3b7225a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198f0504fc99defae174c82dbb5fea8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e4254dd546672a315bbe0f092cc5a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597212b439d547b97825942f1279d29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce49534c5bbc2100048be6743d6d25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b88d13e86d4ca3109e905ba11516ac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2b5e4eea5684875d4459029acf157159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98a8e14e6e3ebfac818866f6cb8b7e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfcad042f378a8a533723bff4a3fc4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef51945c83ddd8575d315fdd5ee8b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddce162bd274a29c691f5745c81da09163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3d20da9e26f8ef0781dc6584b01aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8d15e17b61d048b9dc484e573c7c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ccda601f68b499d670bbb728342e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38920d2a3ca72120de987f8b127ee3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acd5b7fd7de3cfc53842fea06a457a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba7540fde624c82fe55abd820099d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ef6cab80d7ded1158243a5e7817f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecab764f15219d3c01c9ce1f476fcc4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285c158fefd464cef46bacc9f747540172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871a8a71cd7037793b1d65568dd5b85173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e3441acc5de03c8679e13b387882b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa478a4f1dbbae1a0988e87986f740c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840d07aae2497da5f3aa5815f52ee6c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28d66799d8aef0c6c1d1edadbb15de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bad391e5054cb7e8e656ca05db62e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a66738d7fd63d82c8f00fcd58a23a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108ec0d66c4e37cc4d519236d7061ff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fff1f749f20c3f5adf2e8c0fa2e5d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f051313e2f84717457ef4e61edaab38182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0f4d40f4fca33b2850b9cc7c5d671183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0ff7618caf98de03778818b83a1b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea11f9338dfdcf61965816e77fda4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfe35370570d10107c1dfa4061cc3d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0014a73a5f0b32e2eba901f62265e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720e1593a8530a946a5e4b05a7f5c8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2403f9d461be70f38fd0f15dd98ee4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e67f738372d3ab6d507c223a999f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e9f93afe724459936da7aa53a52da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372e10b68cd3aecdbac963687897eaa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80027b4599ae0612a8016ea34aada33f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981476bc7a5cb10c5d7db3c44b50b8a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f470d7f37cba76201448dfde6f392195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c6c47b58a61a699caf070b6f66bbe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392737ae3c9d4d2dda45c15ac8994124197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ae2b74119bb99a131c8fd4630ce49198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77ebfff7a086499935bd86ac26eae8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4243427e2b32393e59c78d441ce1d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3a0a565f030a09503074f8116ba87201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966514cbbc50c012e76f605fe494f89a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cee695c4efa48dd0120b8d616209b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e76ea33d3a30c36db11efd9571595204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fe650d29b254deab0da589a2899e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1565bbc6a0c7f3ca4e53f974da286e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bd18c96b29c5434e72ce73db1f19a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395faa1b1741e036e03ee2ad8b63b7ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1da189d641c47c1c5dbc3a05765c7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e83712712cb396a22c26e5f0d4245210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d12b87b9c328627e0f5a1d5a904fa7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f3f08202dd2457d6f68ce2d11d7b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba00f46dac1e61de6f37fa6395be073213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea77bc4bb2fd6f9b0b9c3d4d76f76e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974319e4869164d00e1a83f27b006f4d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b13656f853231a5ad5448f5296bbb5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd107f3b9819ed5b2c7feaf87f3e223217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39601b65c5ade867bbd766b4f61ccf9a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0f8a3e57e96cbf369345852226949219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fd8397f8046c4a876c90934b11aff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e1cb8d5c9999886c45b8121d5bd5e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78c364cd2bdfedeaed7928b3a61b4c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2c3c87a8fae8abc37713733e2a6e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ba915ef94cf2f3929262042ddc67a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521be856e3fdec9912eac597ab25b541225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3119bdce8528e38d0ff6847c3bdcb42226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1ccc5a7780936ec20fc04211f325d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dafeefd074c8d9a318d80db515458c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3b22fe02fe9ed2f6471d63da65391229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca99d933b6648351f954a049bef6028230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490e58fffc6f042404ae3a82ec4350a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea081851369df4e5d16b9f87ac1397a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942623a7ecc57a5e47a5c0b6f66be2aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6c49ea6b70cf3473682cb4e6a197b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b86182b831d7b99e7c3f7617df7fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5654d6f798cbddf5eec66914d85271a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02add39d1a560e5ec343a2a62afd3529237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b7f1da0a0f8f1082e5dce348bc2e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb8391fc9313a4260e30baceeb3fc9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd19026e8b7fcdb19271cfd34b82d15240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31054c9d26156990e1b43754806f7c7b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987ba1196030b648d994561e7a2c117242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b88526a643b76c1fc2de2ab4343246243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40197d3ff2590feec9370ab3ca9e878244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5642086ecedd91dfc856bf0ffc974245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18301ad186ba5a6f498e6adfcf686082246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33406489053d621282edcf6b1594ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7bc566e90bdb993b37615e1f55634248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18680e4ebecae964c66147f916de265249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a46c2852db44ec437dc21c8dc56b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd7a024477f007b5eebe6ef3e3e701251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095db88c749c77c2ca0ccde180db3c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4a0d91dc6f7f23f2f9e161cb5ffc6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b61b769bcf26d333cf64ff7da817b9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25606aefce674b072078d112bae0c0a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62d49bc245c7f4556aee26f4619082256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034aebf4f8b28b082f9ba73919eb847c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457198cb01ecc4e1e8acf4b51602496e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a311f455fd70ea55bb1cd7486d298259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697b0617fabb7bcc7ce509b2a40cce6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7f6eebf11a8430fb13c20ecd5328f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b998e86631e2cb6d507e0a094cc4e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af350fbca843903f95d36ae4f495bf4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0358f91b46d78832c25afb42142af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2dfda79e78c0a903cdbf52617422b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10af88058651e6989b261af9a8a1cc5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb6b8d15465569f6d12423124365b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca595733405d0ea1d59ffaf67c64c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca1a7e7bb1fa2a41b90f4ab21742cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e89182d511ea4633d53d5dfe6a673270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21794296828cb34a3a8be26e53a76f8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb5be5c6f081c92b539d4801ee5d5f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba483d3fd1308e2543b981efece10a88273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d7845500af9e3c0dfac2a96d1e080274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcd92a58926907b4bd53f11a20d278275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c916b8083b961a65c0fa8bdc87a2a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074de4e384b12fcf19429b4f7ea8224277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b469608e4a0520c2c9cc76522ed632278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6448884a4469650e1d2dd07e36e9171279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4903dcd480006cbc9a8ce981bd434280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac504823f8eb22abde8532610ebef53f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca133e76d8ebcf5a118929ece7f4602282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b55ecb6ac1012167d7cab73c2268ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec661db8ff2e690c9367870c22b0169d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8b4e7a39c62c7c0dc2a5e1e7c09b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0a4683bb4636679a5f8c3ce037282286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcc768f0d0b1915b61f7201bcb1f69287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b741f37421bb0f5c7b7fe57de89ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5c7e0f3d95cd34e8f92a979ce44f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b340d8387fe767f8500c50929b6e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2428d2ac38c0105ff9f1d2d905f1f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5836479c1f405a128a86466a537dd1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c708000f3b76439186f28273fe6c0c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af504348c94fdb90a4ba5e2ef54c60b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413772d622c4c229ea5e21db44a4c73295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef8468ec421300a931846ffa3c3317296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e4faea909e75292f3948b49ddfeeb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b68395b1d073a54fddd2c8531504f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad44e37cb86ed1774b4539e2628b91299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e82add97d4e94f27f5178c532fc8bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365865ac0ca520ffeb5c1e2d7986206301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959aa81d8845a6301e759df194f637d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08c56c21da63991f8a47ca5a56ac88303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d92b1165a8a1588f7602ed83b48a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc1a615eaad77749b393ffae3192b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3d7c0ef43bd3d34bdcc8e2e4ad252306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1206dfe6cd865bdc4489a1cb23b7b9a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f327f1d8a815c1a4eb800f8f2469fb4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475faf6c6f65fa3188fa1fdfd7ff4a02309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f25d8ffd0ef37adafb0da8eb5e1f73310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf2b2045c44111f894c8b8454af93f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3924f1fc3b69a2eec110ee0b356a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825e7c833c59635fb587605884304d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2f6d3d4976212b071242c28ddbbdc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affb69a5ce2c91564aa60cb981c7a3a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b498327446141c0fb5552f5936a59316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37593cba259dd6a265cc221df780af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b6b79f2b3415eb13793909caf0ab9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a53b839d9d8631ffd61e947e5d042319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f65b08bcf4255701ef7660e1ee230320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9f8d973fe04f2f39180a5e6c26914321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539be37b10fee93d4f0a6eaefd7516ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919176b63b82db33f9d1c8899d70c596323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74407763ef84adc29b21656fb63bd3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1357814d64b01a3905a500be7436185325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66af3bd4c3347bd2f7b0c37f6e4d3a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ac4850cbe6fff0b580c51f5a1c53a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d63d95e2c5e6faacb46e5a10cfda0d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fefd8eb570d139497a1a37f34d18f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db2a9e1a9a831077bc6256e0e46d62330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88121389b11084fcba185221d31367d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438890226845d1b2bc334fb75310726332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299b66e82a16388918c24a24e5b7747333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bbd436e4fda6a935ab7ec95386c5b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f752101476951abd192de36326eb4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a010b37ef1a9e34f79a3969b59bd08336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c39b8ce701c31499cf7846d4cef865337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86665d9e64385a5dac5561c66b639c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5008d4fca831c5c405e0a8257bc66339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed8a25492825cddd3f920e20d2f84f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24190c38bf468804115a178cc19496341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c0e716649f6625b9937f1488bf642342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d0f92780a7c5dd2cf6922ec458378343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea592f68618b0bebbba3bedb99424f74344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0794980eda0186943d2e53530db785345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a615f336a3afa264a100ae29b97a48346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c85ad400bec496f5a884ba16d38c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215cfd138fa7d624aa9e7effe72eddb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa9adea8bcb9ddb11b3f354c67680a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3525a0c15be7a3363d27dc0ac956d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae59c5bf672634acbb7f04f566e9b24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ded0b8ee66b2e68fbfbc05499df76352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c5adf2f19d7fdfe5ee38ac5f036b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810648ee6fa5683204daef0e62afd3a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabae5da908693247605538f80519d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febd674f2b7e88874e86ac05891ac29356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3a4c1a0b04cbb4a6956420ec6eabf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2729e9855eeb954b8dcbd4e177caa0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2770c510e70d749b2f46bef3a6fc5c3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de47b15b3c29f4c4eccb2cd4930036360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb28fe03522decc593d66d12f62231361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652b7335a7dcfc92748347df14983c8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab881870cdb3492852e6a919122a97363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443362da46c197a5b809b662a7297396364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d740200b371f74878403194790e4360365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e492847b39ad2dda780fae745b905a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eaf548fe5811002afb66b56ce0985d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0068642e94dc0f79525b6145d53d340368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3ac24c2ea98a79bcd3d07c940a53c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6a573cc37c9d0a4de4c9af90d402d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0946d3863f6827ec454290d0eefc556371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5fe63391100caffd2ee040cd7202f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02953b1c3403583f8a2e1fe6a9b77b8f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57f55e5998a22a7899342e20ed7110374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57ac2bca879199f8ed2c10185debe6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786272584d90a4ba4deeb0a0c56b64d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c49abb267e5f192a970bde5fcc6af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccf9469aa3d464dffb998c07514662378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8cea96d6acf9051dd698172d16bfc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9663f3789ea81f48482bd83716e5a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6198a27fabbaa80d0cb31433152977381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be83c8d3fbdab42e4f475685e3f4efa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9adf781d815b9433ca46663505e5b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75074de01a850cafd821a86c04814c89384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222cb191b526877c75334eff48b756b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ad82984b356f78fd45fd25ef4d6da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c8a53b8c1c9fa88cc2eeb2a1a53fa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3bde5ab05802b2fd616b586c05a3a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff01ecfe83f6cbfb8c38b0190c8bbe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019de0e06ac2f2cfa32d873681fe0c3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179acc5904fe02eedf109f45495ea39391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338dbdbf01e287b3f021439a4e846ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18384a0f235955882cfa07a704bf3ad1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262541b82337883a5e51c12338ada35b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d9da1598499daa8aecb3615a6f72b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b66d80db1ca427320aee0fbc53f8d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffaa296b4a9364a64ea74415e868c88397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15311a0e03c8695b75bdbef3f1738fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b862a35d89775748c8e53241e05b8d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcec7e4c84101751047f832533bb90400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9213ecbd213ec2ea3ade08b87f010b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5df4e4fd7e351669328a1497cc712c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd8793f0f5964bc40a460e412a5256403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f505170ea29a2b9feb5fdc6f9797e6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3044543857f9b7c8c25bc4dee9faf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527ffe288ba7e9ff6a8a369b7321d66406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7960ba63d2c941118d755f782fd49407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6516a4576fd8de19a4b7e8d582833408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14fc64fb1e853a3f71408d3185a362409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc483d8d503e8a623a7c41eb156b8f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9644dbaec0c5b7b6afca61841e8348e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c525fe71ed5e118485d54127f57c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b88f99dc44e6696420f03903c36f9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53915e39d11615d450fc65acaa9313dd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61b5764679d94ec3674f9b32054c02415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ec1e8ab23f5b082750c6bcafd26ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759406b1db8c99d59b527ad554c174be417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04062e90e13bdc1719001794abe8961c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f387b8264fa94afc82f2f644bd53629419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0731dc2cfcf0456f58e5180c56237420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a31ee170e34d26671a0b7b95af81d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbdebd6d201593eb196932cae45cc8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f02c659019e06cb23d6313bf03586d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d58a91b493be4b2abf9be632cb1b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d85e2cc64b768833416cccc4ad1dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c075484aa684b8b1d2af16c6a7cdf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb7aa3b24c0999dd8a66014890313c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6dce69c832f521306f59e4cfbb011428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1181555179b9872fb5f840bac6523429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634febdc8b8c679d7ebb1e0f7e052dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c0668801f9759cd044769e785cf3c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5df08f55fab352e94814364fabb64b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0a6d7c0466a76c21627cbd38d93a0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f900ec02ab7734fdf3e125120692e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b2f77eeb913c047d0990a4a60692a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1535e4ec2fa5993290002fa6c9e26436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14326d2535be5c2f25f7cb7d424a84c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a86602bca58a4c0d53ee599c3b4269438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca08a990dabf52a71b5e1a6380d9a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337628c965842881d033a3346ba2582440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235fd2599c18d15dddcae185ec91fc7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632348b0751dd84c5014ccf1c9ddc67442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66039eca04c8c53e4b33913894dc752b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0caf7da7ebb5fade00efa4e1a72e739444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86897e05bbdfb8160f9521d5ab716715445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf05f69d264be9f94f664c81c1adbaa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fb2a452dd3b83fcb8594c74b387b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d18a00dc65b07c82243d5d42f891f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225872fb6bde0a56ae294ddda651dfb7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67ec0900f8ccd7bacb6ad1786a2bc6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bb58085d0bc2cda059986362a9115451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767fb9f8d9db79cb1a48f03226f19eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2087225bd132af651346074af529f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe764544ea9fcc7033f9d2b0ea12d915454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fc95af1d1dfb6a702fa5c9993856d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f1aa0bd3c857daa89c912afad224d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bdf1349ca47b90bdaab25809537d3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bf3455662c9eb7f75b7ad8a8b4df6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c45eccf1c7cd12c9c3ad6417bc5c3f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc035a320bc01d4deac4cda29f0709460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9547b9ad1495e245f7dcf7babae49461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727221c6f64fd80288a509fffd40918462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24260fdcd24d32c56265bd546ebd311a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b535a8de6d1d5599adb8fb09dbc16464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693046b80a339de93355b8690416420465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361035960713bcc91bb0573c13b6c1d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98baac3294397443de1ac13a36d46c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6559afa9d7d440f2194340e47dada468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87375c17c9bcc3f36fe1da3f525d52469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e2f7761971924bafba4f7f8c71831470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e15375a165d7bd9bd6684a94fd05c5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85620ec40cc2147f78b1103343c3f5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc78ffb198aa129c83ec877d04b52c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fe9ae49c6b8969f1491988e8fe590474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31234d855df43159d1b673d45e104e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb206ea8ff7b4a6f8804c4bc011671476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf28363a71b347d1f3d8d927d2b9ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc160299669fa7f04570ea1315c95c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbd917ecd1bdeb0a0bd2450852c7ed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a7cd391e7ffcce2e995991633b5bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b5758da96eaaf6341f6a15ba4d3d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d402aba71ae3e8eedc15c2fd4592f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f760ad1e820a6929ea40732c927ba0d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a980f553df4abcf2e2c00de816f1b3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9220caf219b4b6148b42f1094c23cb7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a125cdcd0c9ad1d54d7cd440c21302486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e7299e74da03735487a5d970e8f5c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c0a3bc2912d73b09f29f1363f0dc4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0549e1ef7c67d8235224bf0268f510489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af210fbb85379950a92e647f267c0f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e40611f6f82ab975a7057191424e3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418788e838034e9d0699a5e0d871115492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca0e6b8f97cd2355bf883bd31c49bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfece59d4bdd67f34dfa355a97a060494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c11508a0ec607926dce0b03a85fd3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae04632c5aa63fbc0cc98384a97727e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680febcf0de2cb99611e345b8ae371c2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f755260f9d2429929b988416c76ea7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cc4ed4ebb76466e886648f52b2b1d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9af82acfa96e12d711766acdee6928500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2305fb8bc4cfaa3af242dcfde43a2db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16e44a7f3c0ec068c39c87d825623f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22444408bb7eef435ef46fb4052a2fc1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104060254f8d5466221cccb1142bb049504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377fde7d14ac77d5332bf8ff259b330505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74040e8f2e8316a4ad9043229622d5eb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a13c4e1ac882ff8151eaaaf55382b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326fcd1dbd02752fbe7d77577201dad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5d6f837bd59dcacaa26bc54a41962509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77215cd59894e7091ce768e6bbc66380510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f27105fbb3484d95d2d4a916ac1bb3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba36a6091d0b2a6d29e789c552c662512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e466c1a4b601bbe1649c38c112661b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa5a9e10cceb2744d77cc07ba61c4a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052c24fb80d65e3c7b3efffb17ec0ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9804fbe6367b947b54acf27e752884516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff23b2146d1b7c071645f77c25e8c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611dc2df3343f02d0325601d1490e330518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b627fcdd7218c1cc8e28f2a4fc05fb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456e9bc667c71a6b5c7956840c7d81b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d6db444028d74b19c4bd8f0c9bad0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21b5b791ef502c58c2a97827f365ce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106a08f363d3c0468518ae484e11ba3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a729810bbc4d130867c545be0a7d9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8b62f7c1164bff93aa8301984642b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3289e71c6d09a07b6fb2615ed8b77526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12063562ba582eadff81c55ac377ae45527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c173200c688b1ca670e1538e4bf1a1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fbc772475fc5f0ef830d5a23d8a87529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7ac3d26c6a8df6cd1f73fd376237a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa44a30744a8b3a549461d1d763a46531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4ace70c9a06a98270a23a7ce06e99532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bc3df63b649a0ce7e31f876b8151f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6344873402286f26a185c8297964f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a43bf30d905d3deb37e7bd7dfe2226535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc62dbc4cb84952accd4be270864ff5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b13196d010af2e1c8ac9cee5de42a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e42ee92e832bef895ad68cbdd73db1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e7df903b8617aa6f57f8a7ca6f1af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634238708e0ea590ea6463840bec6f20540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869f2d12c948bbbaba092eb167f15c0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204a027e3bf9c93216217459d40d303542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed503f9eaa99529d826572e6f4d1c76e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93379c9080c8fe992812cd738f3e42544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e910d3436742f504b370e3f71bda785545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c8e837e3ef558541e9f553fdc7583546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfede30c545553988f3c25e28fcd071e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee5428ed6cd9bae00a10ce3e7d99c7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6728faed5dd0c4aefef1b29b6b296549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2f68d51533d4d5aada77d337c817b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667f58beb16a9fbc22020543ce30119551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98500ba78aa1c7d1e79de13045f875a7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c9330f14bc373ef0bcc1b2312a715553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72893876ad2f8a2a077c893e254db490554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273553acccd170ac50f0c0168d5c83b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecf448ae0f284074f75d192c03e464556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78f19d9fa01593c9d5708d502de062557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12e95f4a581fdcd1a63d7e60330b9e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812321f7f23af99f84dfccfb81a5956559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fb24c7780c7df6fe1ce5405929601560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43dd99907637d22fa72c8fa71aba81561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6e1c51f63795db8ca10d6f3ed076f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884917a37c98aa57fc6eaa16afeda01563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511aeca11cfbc44f5211de67615a16b0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0c4004bfe1ba674eab46a9a965195565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693dc6bd7f6b8df3fd2839ff73410113566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d44118c2ca69a99d0b57a02cfd21e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392a968cb107ab7999834c064fd38c7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2e20f967565d7e0f334a35bda0dff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0f105a4257365085b107050f0b039570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8eeec6e6810b4b297f22a6753945b0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d384c06c12ae2751e52d934c25fd055572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0b8d6d54d543be39b39e01d3d6097573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f190300dfe0d0e5d55720565541ae52574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70d424cc2203760b97c6938c4ec9c0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfd4355b3b8f339f7e009cb532e4bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e782d730536fa2e1f2a50997a1eb4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb032f214baa951b9a709124a5c3ec578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9dea296668e7f24a0f78ae3510986579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d2ba987c25573d04361f307417e3c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0311a3e8a4c3d6ec3063f016048a73581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c542fa29e88e3259c0735ff5cdbea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facb56e8a4f333a582644739878b2f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abdaaebe208cc75779d4a32bc1748f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba545fadf054a392f083f8faa8e66d4e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd75e10292b303766f7fc1526d39574586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19353bb1fb604040c8bbce1a28c42126587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7af5a7ab32fe2dd9eb50dec3234edb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463657d3476a86f0079ff6bfcd75fa0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbde9913ce02157738eccf011d4a98590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5d170a8381c205392691a3ae9ee35591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e5015f6d93e1b9636f7fcf106eefc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682b276d3d4555f436f71d485c52312593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea7f2e75c7fc6bfcb32c27155e0ada594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448817e849a727b1fd4049ca00530ce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d3db7af838749c663350e44002d69596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fd08752dd1f8b54e721d471c97218597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d27ed680d576ed52a27bf8013b2dda598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338681dccb7268da32d67ce05e3c4ca1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12d35a73d2cb3289274c429cd79b23600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ae532ef1b61f0a78be06f20bd0290601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75063f85944845545a314fbc8ac6f1e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276bfa4c76f183dc7ba81aa2b044b7f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b242814fc7144df735796c4ee189321604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddc4109cce1fcf1adf8abb62924f91605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc316641763dfeb514d3120264392a7f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5d61f37f6b32f692290338be3dd2b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d38d4a1d99c443e98558cd7afd9f9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd4cb8b859011c8da050c4ce0cc8d6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c2acc9b01dcfcc7f32acf5cb00f44610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b75d5a77aea45aec126a6d6a7628c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda25713608e3a04021b3b6918bf0d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735701d69572df1e31d553c8139a8f62613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d85fd327c3697b86174c76ab05729e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98307ae45bd4035466b2e78e4ede3d42615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1ce6a5b65324dbf775ec07ef0b355616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f623dbe8e867f34a5756530067108617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997ce01a65eccf0b252ef040f5cc1fd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45fec0340b71ea02a74bfafda9d56e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e0e19a3437aae12533712211beaf6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f881b5a986b1d7c92ea9ca97b5129621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef722f214cc3617214b3f61bcce0ff6f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad202c101cd5322012ba9b16c9404a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef0fbd72168a48ac275c189637c09c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36e08718f8169454693a636b78c880625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4b76359d793515e2625b3410ee751626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9e3627aef977d11e063bedcf96fb7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c132f3739325836b54e4e6821fe98e6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc83f466fc6d28d1057a4247808bfed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56d94f3c5567344b2beb863352bb99630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579b060b9dd18ff35f35306c31f1473631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a38c8037b9a3d08ab64527d562f19632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb0ad2059fe297a0dbc3efbfd9cc69633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf4c4f2323b84ffcea559bc6e639dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11a4558f8f703e6d4fe6300309b2f9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c31acaacfc118759c7d4fa1c628a72636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c41b033e07c606553d9fdb1458cc63637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5605d527202cc2176ae0cbc60e47f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1b064b052233510f6a873288711f8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c8991ab9483495dbffca0957b46ac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb9ccf4a99246ef6c79ef955a9b26b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65593836c02a704aa29abd2af062f33a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9348890ac87de477ec87462b9578d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f2d26333c7f1dbab92f50d521fce3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be629487ebce3c835d7c67911bdee0a7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14112a237fded1c2c967a054f0012de4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730ed00bebd8d93976079cfde39a0f5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ff0e4708458248ddfc67ced184601648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460aa35a46c837d00ad8dbf0d692a7e8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082180ac8aeff278ed8f74b4c77b392650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7842ce1576ebc27c6dce4110f7b77d3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f860e72ce6874f717ec72b7e1af8a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec63d424dcd58d4aa5941bc606aad8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc045a6302c3098d2f7166fb0985fa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf56b3ee95e023c19a28b496932a0c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d03f85205c9c30ea19f91a86794ef9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98972811d364e609cf4dbbdd1169841f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8f6aba2c7779fd398cd059d9621c5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d2a482418fdbde9d64d682dfe8d6a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c614470a29a7fc98d6b9984baaaef23660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fcc83c894970c282ada919c6d98e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5c93b7c6650a817e7e0f2dce8c581662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696c91202bd4914c8fe334d7c786dee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6db602b9c22b6d7648d79284c11f75664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e604b76c4aa4683045e8cb0fbc7c2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5d95a1a40799803a386a165b1a81b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758dcc55b2c8e4a2a087149692970160667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132603a34340611f07a1b5a4b67dbfc4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52909ce3ab77f6470ceeb48a3b1a3e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf9083b1b46aac30f15d1bc3f0cd06670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475805af1d05f1c160ae89530d4ff61671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9a171baa803915cf7e3fad6f3f2d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10108745344367623f8ce952eb3c4ff673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb29487166d4c25706b18560f71274c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f88a6fc92d4dfa147702b17af72b1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc17511ee03f36a46b8cae98f736e9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa434f800118d6b71b7e6838a5055bbf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cbe87fdcfa0e2fb63efb1d302970f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272501616d8a3d5ae3901f7ef767301679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d99e8b666fff217854616cd5f79b2d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd00f9b7e7387fcf6cd1c5038c6d3cf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399de97c20d340e799041e756fa1742a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d872073b176200362c8f50fce244255683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc58f097fbba1569d05445af3bdabf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1163428bd638ecab66f5cf42c71751685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ced8f0afb5816a3391c10d82b8b0d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2f96aa90fcc4e435fff14c70868f2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cc7963c5ba92bbf97bec483877d7f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1b3882a46de83d1dc5fba35491097689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a9848edeb68440d419bdae0370ca7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7d0c0ad7eec6d92cf2db692ce0f67691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2989583895f36c32d60a4e22d16d23692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3c8a63d2cf9e2fd10cd633b74d74e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d70c3bd0975d35730b473af3de7834694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22411c131f717fc1fa8fb5dece984f22695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34c7f2bdaf0311d77a0c069a2ad7ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf4b88ac647545f25bb20a1cc569f6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed7f7fe94a3bfdbc26f337ed5d618d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66e29af13ac569da920a734a12bcb2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeea1ff055a4099ad8826e6cf4a1080700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826b5cee8f9f7e77543a1844ec09a6f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033e0c8edbffc19017be26f6fadeded702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466d0e918e3cd38599fe7a986f7339c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8c164fe24ceaeacd1b222e7c80e4e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48402215b21d313a25795f5bce65ce51705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39daf9440c942d889a74b87435c3bc4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7680da30f962f3dcf4d13ec3afd13707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bfcc0e9d431e2a36a359734c05b89708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c2fd0b1271fbc4c417a5e3ec08e5d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d667432ff4f92f466584255c2dcc3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcd8e2684fd19eb56052aae9e1c255711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f2bfaa03651203c546d06d603d4ae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fbb3516f4ea4cbb0aae5bc6a819ec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfc9368f11deb811a33d01613f2dac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c6cb4b347a361f7487a870260b805715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6ba2832158145633cd3f61aca3b2a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355db611a0aea3c87822e2b9bf1d010717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dce2c4849f216024962d73423f647f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1bc3afdeac646c54a811e5d25e86e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e710cf112bbb1199ea33973f9c54642720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afb675150816f3d980e8ca46829e40721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1e4021e759445c8c31f5bfb4aa288722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00830538bf2e45576404042278bfd0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565903ed1df78dcf3bbcaca4de24ac17724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b7c1bd154b46ce7d99033543c1cf4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926e987e2d520a7834a401f5dbc44c8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f1f9047be9831e8831dbedaffe287727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb70e873cccdf657b206616de2a128728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63191db9dfe0cb1a03f118af22ddbcf4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f22d622e29aa5c8db328b5e934bd5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ce32737d07bf8a29e22a53e271bd2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416689cded352e595e80525268b6d8a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72ad6d2f063d0e81e4ea14ffd04b8e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99308b2a912744b882d4da8406b6389b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53675e5c0b027471fcbb1270917875a3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784292f5ba6bee8c945b8b534cbf8580736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcbcad761f5105924dd1396abe010a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeaee7b4889a3bcf5114ead98aeeba2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad0fae9fe5c733baa39a53d77872ab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fae26bd410153495e791438f8887cc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8d7a43e80a218efad59400b411a27741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac105bfa3a294c34df88bc5ba54994742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91e5657a809e5b4aa22a68ad5c380b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6517c29b8b221441f5a423164f255744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d145cf52362b9fb1cbd0b9c8657e4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc3b91a27c8bd06c401aaf539430db746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290ddaf988f6a02b481602c1995c582747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e55fe3eefa592fe2aa6a7d15e7249d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdbac50b3853e4bd00fc62301984bb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802537058eb15ade03d000b9d7b9ce9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b717a948cad691f7b73ac68768d7ed4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c51882289858170168abb514aac09752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bc17227f202eb04ba4fad3a3ad077753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fae2507bec6a11e42df0b4430c17ff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236c9a3493c84ac3f435b8d6b700d40755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3721ba3ec5ea52eb1af029a422c8e81756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053aa8f947472096a71ff702249685df757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a3683e5ad63b4ec344685a1f3068b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb089adb3ee8c9b4cbc1d966922d8c3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d19913281ae938df875538b72a46911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8f798fc443acf4d6f08c0456131222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd8d5956f0824cd4d546539a122b723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed5c808c98d0221064cb224d1a7e954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d0ae560b4617e6178a5c8f9cbf12d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f1bc2cc4b7c80b818351b947d5bf26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a619291c1f7665450e20f5a8a383b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff70916d5b92fb24df1feef4a4f12a18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eff0954fe71854270459c79aa630c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13dff8f87888c63b0f91fe2082a97d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668106ab3cebb5f2f3578556cff985f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b51c027faed416c8986301128be7312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb399fd6be7b8f3193460b8a52795313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84807a39981dd47e67d9e85d5c910814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a218ab4035a2c7c5ce94b0380767f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb54603c79b1f8750440db549d1eea216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c708f24d70a0702eec823fed8cc5817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f0a5f4f81514d1bbb2699ade82eac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e8caa0f3f75f61a1f855acd97ac1b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf479fd014b98e0f9d0270e0d5fc31020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6db009b3cfcf9493c7eebe6c3b77521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ad1d943eeae8348d61594ab6f0bc722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24f15c6abc9782440ed47ba82d99b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf80e55539ce91b2447344ee6b5b4524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6abc069c6bab34e6293bd46be396f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049063a5048278e2cb8939e300af744b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b3b51fc7dfc410630ebf42a01e13b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ffb68ed7589ba27ba9f30c7f9004328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79008d9f321e6ddf84b3d6e5a5cadc9829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737212e548fb9b5f5543799724d75dbe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b7490ec2f60af07f09ab938b4a03a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c39998c9307a97bcf6b2571606186432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd180c8c773383ada3eac9c1389704433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de9b3da2cf1e66c4390e2101dac25634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac251119f000a78936b472b16b87d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55ee69b6ffeb23385086fd6c005e7436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77219dd128b57a36089cf18c05c549737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b825c5fc3cbe30980fe3a9f14aecac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3a277efdd2d165924f2a10c8fe53639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900462fd2988d82c74c7bcd7d97c06040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f514e6ca55f948af25ce768f325a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba424b0ce3c441a3d037baf84fd42842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9ceb98334b75ac8e11aabb55f9c2b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de72a634e9705991b8a382f1582cf4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015bbe5c6c77c51a2a8424f2d4555df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a97b65b519485c1c4f791472eea9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cec7f5f1602911373b0cce3e0782b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc4ee37e186bc5f762c2b0da05437e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ef18d0c525b9a2c371533c120837249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347416bc9e51d11044cd966e01057f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affa61b3e1b4ea506ffcd9885be7b4c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c60a0d8d2726c2d0fa24e4a4459ebd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858144d6ba8b7eb7ee5b2d14c7bb295953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86262535d63510d8782a8be674d4b63454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f3e801dddfc90de82218928c850c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbbcfe4627191be2957687cc03be0556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55a251f760e83ffc661afc01abf53d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d229922420b46236d03a3927bb3c3d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0a4a573e823d9f91309d520fafa9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5db6ba00ba5dd44a582e78a2405dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0767586ad7c8dbe1172c73e3a224fed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88203d51bc92688664c05d8941ce162362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac93b1fee76fcfb12d2d378c31ef0de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945ce7c27ec7cdab25073c6d389cafe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27a396694e088fb941ccb9a2e5b34265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ff2ef7edb860b06e3727cd859cff166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85353e7442e6b54535617c650c8d7ea267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a51f6ff14864564920ee1fef8e88f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb904e5797ebf8520ff46b39333cd0ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced04020f4f6cc18c3c3d46e198331870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c8dd45a531d8c4b3687d1993a2ee671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf51cddb3ff1157af25ae5691535ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bfb5ae37ec503f3889cca5c00203273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f353d3c8bacd55f3e1d98a647c499da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26404a14afdf5d62dbbb22707a4be675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adb9baec5916fb2d9ef5eaa510c04376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ff87f1d28de440f1d1e045d5c129877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ef6efd3bacd97a481b731dac52da178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59171df4cca572d477640efe83af9a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e335689488aa95c27daf9d9989f7180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86922cbd5dd2893b827a44ea2b0e39db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09579dfb7f735f1e35a397ca5c5f3b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa340f0f03ebf8e02ee49d96db6e4e3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43ea6d40d65e2e496684235bc797a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68aa5b24794fc8bf83ad26173ae86585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab769d93822e3ebcb2a3a67fe5deb586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538340c32a67f4f6c463f2a6e18bac887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3612231564c602524792b4e68ad2dca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54205ede8e543909469f21542a792fc589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5db583f7bedc868bfd235e544fa6bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e04e6519725c9e1970afff186279e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c32d8606af9da4e2328722c5b1212692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b760865d136d36160e4abaa21cf26093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9419c26c004a0302f1d4f4661245f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9345b174f11c8d7f8cab829fb24c3e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0d8eb48d7b483b829636c45b4943496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a14742a4fa59c04d888aa7373d2db597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c4f937951deba84000fdeec9ca2e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c8817133307891214bf533671ef2299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38082b1bb037816fb24ef43d1b0ad606100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200d75f4d344a259a1b369a161274d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed913bb6a348886fc3886ebec04efd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4a166370c945ecf1db3aa4b2c59e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef7ee87dbaae0e028c539a79a59e1d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77aa87f834cad543135346ae0954ae8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fd20040e93b920bad7bc69b2d3f9d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b310bcec01b861c4a080fcdcc5bfa46107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8257076f4f7899ef16929b905132da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fd1e1402e0649a8aedfdfffd44055109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046eea7607c5120dddd72af43ff2b9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fd59a9e53ca2f56b56226885ff043111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e27cd0b0f7a4edd859ecd4a5affde112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f5bffe897b064ab8916cb829717a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbec9aa0200e8b1a4b40cb701d935d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee97b6d4a528a5e657d6ee2cea441d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8178d983edf4eb165de12d6c6270533116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766d666e89a251a1c9a9131c936c516117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a84e88fca3e8487b552ba90608f597118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29b90567c818d0c16e3ef40210eec5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699701a7500e6f8bd9d86e9273c784b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c33de3ce1d7b8526a7d4e32e6a4af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af393c7e61711ea0250b5f78dc2c72e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245e350f4efa376be220bc032254da6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11d34fd6ab6b6b9251305e2a724c6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d868222380986b824c7c097da1ca7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cded6e0f71c20a289f727ca12fafcf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8e6eed7a7202c67034ad6f4763b4f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2673c8272aea76083dad47822beeb10128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a147364df32caa599f43bc7afc1577129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca557b427346193d1d71ec20b5a1ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59231bc9b751a39c64a9847f0d723b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b286098842f3ff2698de272a234d414132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15535ac1d1683d69513adb510c4a858133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde971cfc7a9aa09c2e07bd00f5f4a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295d7cf44d7f8fd7abb7bd7dbdf0629135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780955bcd3e47f91e25b7f7f88554138136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9affaea0849d26b66b0866c3dac1509137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e797aa567389c88720e858f70392148138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18ec676ce235329001a90830b94ed5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42778024d1de479a17c765a50176b813140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da6a44c005f2c5bd655a5e0518ee54141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918190888616f156da90a1723460f02142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6cb7ad4140ad3a72e115cfd2985dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd3c093fac27ba4e466e81a1236d2e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f83a6a2284974762a17f84f59e9201145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d3f40283b5b970f230dd10167febe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db32e7d6cecaa3d0dc89026bb621bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffa46651e4f6c9bff6fa366f06c2cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9778c06c2ed3c867a0975670fd25698149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648369067b0c471bee4a2493139ee5b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85b2b0425f7f23bca045e968e58954151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5fcc7b2347ed31d3ca7d542204f93152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9967b5ff714a4b07f8d4b33baede63153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e1fa295ae144783685736467e9281154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd182dcdf01c33bb443821f357a88170155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72300187a804661167498beae286bd54156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee802899847eb27f052184936e0369157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a3c876869fb549163f55c59ca9982158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215191f6cff914bf6c2aa661371ccc51159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e94659f1e05d65d28694c3485de5bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a1fbb3bdd5d031507cc1cc0c5ac80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77607d0a4f4b356ec0c03d52ea25c502162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ef466339f6cc731804f60879813a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c31ad58536e891218ee23a25736e73164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50614303d7d789c1f86141cdf0a1df7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eeb5e45b5f996c0bf58398b1d96d2a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33104cc2ffbfd44e4c9cbd821bf0eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114a14f3ee722b351cdb286ebd191ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450f868f4e164cac68617b6677db119169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed8624059c1ce136ec95bd3af3c349170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1f3f03aa6e4a0ae2ae879044648bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9d6810d56e70258007d9470cb45fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8dd60d298f1f444b764d972b855e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424f0ec4a2e6aaa587a4d3332f40091174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883101816d3e4bfdf088e95966aa4ba7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3384340cfc30216d012043b955c64176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064b007dc6cb0bba5a55f664ebfd688177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a97fcd139df0832c3fa877d9711f09178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2c679dba48a14ca12934447e63dc5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be9b9ff04fb263df198cfe63ca5ed1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fc2f5dfabe78012fe0c864af67e99181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61023f55ddc63546d6f289aca7da99f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a452e3fa93cb034bfda0a7275f6f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7cba51a003b676ab3fd0f3ef1176b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ade7703a04a613c83fc84ab947572185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3fc6b8b1e84d6af8fe1614a0cd2f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666aa784097b3a30e8a1b8048df4cee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc806d38b62836074d693132ffce3ed2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716424c2fd46d77066b9fe8fa95e2960189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086840d96bf75589da72f8ea16b992b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4bfa241df3a8cdc5562b3867dd3ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69a40d38be9fe212140d611a6c588e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae605ff3b48e9a4e13732773488973fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8785ebf4abaf43716594532be79384194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd456fbf21d53db321648bc5a7e2a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bb5de7c4e77d8efacc96f36de0d46196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5423f049264d292257096cf39c80963197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16db68eb9dea1c84d3614e4fd73201b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde61840ce464c07630b34590fbb3e84199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d7bd919bb0aca80f2ef6d792d690c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e672c03b288d5fa6d5a39f25388a7b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2e1fd83e14c0428f6815640e920dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b37e14b34163d1d32bda18ac574d1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674c3cc1fa18569eb236f47e6fa47ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec8abb31e527ac8c23f8e4600a38a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7229cba611f88933dfd4606c90538e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e3ddebd37cddda782feb2c975c342207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b737eb20b8cd45b55307406eda1304f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5138b54076b6b037001e915cfb41d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082471c1dac8b782b1730f391d4c4e64210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a504d6ac0ec52be32fd41cf446f0fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da7534ed79277aee5b30379d949447212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb01a59f0c17ef9dae99b62b03d5b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb928342406c8b9eb19aa78a8a6aa0c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8416b5749b64751402a05af6aeda43215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad268a7752d46a6d64704e5deb7247216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d99c0c01c9a053c7c8e37ac8ee9196217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5095f92e074e3b87a85636e456c1cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e1fe751919712fac75e18789325b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033f741d0a7ef79076be474527e099d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148de9892d6c559bd56e5e3fbc1b70e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86281354d70e94cbb99eca337e505845222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898889a56a201972a5d125cc4d756de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48b2e9ab02f39916f4825b954bf2c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3c3b3c91b60307e4fb3538e2d679a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e693da143b0b06ca503bc364e83b35226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced1481658a18a6bb60f6bcffa9c3d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bc356fe828a5821280e8a28a775b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3645e0d79bbac73c103a6e0331e7fc7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857ea6f0ce240a38a44cc487acb4043230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb57e508adf8395f7de52e9ce22ab1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd0ecc523b1a2ee55cd4c9e94b9cd6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81415de69a856b7cf07ecf56b3a082c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9b99ce52be1cb240f9b0ee291ea29234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d879c982e60ccd93986885a87902f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da693f59440f62b07f12ceef8891a580236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782bef44dfa4dbaacd7999d7b251f1f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6207d0aa721e619fe2d6689ed5e82238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f398eb4bf1df616670ff2a2bd272306239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdd8b7265a8ca724fbccaee6ed6881240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084ba7276913f95a2bbe2260ca2bf99241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9642897c7a62a95febbd14a2c56b9cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a53e611bd8f8c1a73a235269a79a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d8b184f7eff9e36665daa2b580dbc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c7a3544be4f249d51791783f33dce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dc8644c1f9b63b91d8e63cd8b179a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982c6b186899802a2926968744dd539247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1789f424067d407fccf957ea2df74248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee6876e814bde4bd2d0986e62db2ad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe56f9f022a1a43ceae0ba77de461e9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255a6b60616c71e5245a328bc18c6d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2c72561d668c1c9e4771fcc87f37e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08befbc8b478fbdf23da06c76bf751253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced0715c75fefd6d45dd26b9ee9326c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f5d21f04db44aacb921f3025d9156255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602a9332afab3f518f72c9943afb3c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078acd51b07a2d4ea5ae021472048582257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ec56f7b65f8cb082364cb198c2d9b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65127c72d8880132b87976dc58e2f97259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76097f305631b5179d815d371724e1f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab661b9105a44c99138030c231b149261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde16041788ad486a2c7932d344076c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117d64572455851a4645fd93551940c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d786e28d75bf451f3f790a4d1cda6c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30772426d3db1891226b83ce6dd7208d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0a59dda0bdf08bf7fde49b9da9cfa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eae0767e749643e89a20e65eab1ccd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c18600c2f5f50f5a1c5f47de343b48268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d15d19da403ce3ed7ae551a3c6a1a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6404c786aa7cb89f8a05fd710e0d57e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc0d82906fc96f9466f5d535d48090271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558804f7b8aefbe51f7ec1bc986d898272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa5687463d393b26a116f8282b90d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd975ec53a8be661c5abf8658fa1538274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400db762cd5811b71507312fde1cfc9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ce2e05efeef8e05eade7d4a1d2738276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d452f553abe574d8f2b57f29d2a40277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82198d25cfc198de9ece08eccf156de4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82918fad830c8fb7a4b67c718c763f95279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b15aaabd459f0e1392ec61376702b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6d90aa018b4a6caa1c7e06d04aa27281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07537f8f9314fb8e69dc17b684a061282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4b9260a0dc687cce24bc59777d9be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fe72611a9e8f863707de9351ae5dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302b1cc3e88aaa97f0fe4374d529534285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c81dfb2ec7aacb43cd2ebaf70068d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95eb75672bb85da0a056718e108d69287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071f29596f4462a39f15b2504d23e40288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9818f4b993ae9ed6c85893526478d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6783d816fbc13a19cb02ed0d864dd0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49966c379e80d10d8fdefa779b8566291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1237cf0147f3310e43dd4e251cfa94292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319feea05a64586402ee79920e6aff5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807c8e5da865c7a5228cbd29f6ae9ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a3794338ec98efba7536bd786774c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc121c24c106d20aed644280663fc5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f4a229182523e2dedf0254ca782e0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012203948c237ed0af089194b6e28be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31727c0afc15e8ff4fa65a625c5f14299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a728261c67b553a6afda8a65cac592300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad07fa4de9d18dd0e75d67356a8f346301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987567844cf2479856f37700ee17feb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0c07fad8cf52bf99baf647454da7b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078c594487bd1e28d86ae52f2a1cc49304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce0c2878a2486828d1b4ac8d9d1b0d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae18e43061be3c8e426734d5ee8835a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b289582bfbe2f767bd9e62ed2a5aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfc23389aeb9fcd501dcb6f9c9e063308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9163086e84eca8500d3a99552d8a13c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae67bc89187d148c4e1d0e9f650983310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98959ba7b3319c893eb1be15974cecd3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5925c3e4423f81497cbfd07f4205634312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd3d8ce7aff5a7a6339e899ca0ee4c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20c41bebe7e4e590c9ccacf426c972314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f110316a7c81201ea95f79ab4154f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b056e556f8d9203f701bcc2080e1da4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bba97797b080c1bcf1264c382058b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d13a86ed9d60db1fad0c56b30bad58318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed48e102d05858938569736cee928f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80929ac09a3b6bd8bab292dfd5c20f05320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d6d26881e88d87b280a6d776cade7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a43931c5c8e09113a369ccd253904322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a6f8de1ed3319019d6f5436bbf7d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb88e14a2256773d9622ac63a6e71a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56192604a851d215e5e750d441ba138325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96640a9a39a6eb44cdff8fc9832a1a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4dea5d55e0c025b49308dbbe24581327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49fd4aa5f5750b5e00c66623838333328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526dedc4052bd5dae332f8f7596db533329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb52dab763026043520e2caa3297b41330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f47e96aa9ce118848c01b73a28567331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d87cb150b6daaedfdab7f12ed563a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7693219177704d7b0a5fb539ce36146333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2d9d60143af90907adf987f84c0f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab03947f694875115d4a9c442471dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1da2a12c69f9782ff2a518ead2230336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4390360029247f6297c1ca20133a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6a785f1d3e35e67c4e9a6af650f6f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fe102879ac997a0feb435d9dc9efb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c90b8c1e4782831b537919abb78f5c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9a8752ef1f0f7200a4f885833730a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9d46a9b981b907b5b404afaae78fd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d30ca9828e5bc048f87cc14cfb2d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe994d3016b2cb9183bfd79d091d8559344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c323ee690b1e325d4bea956c8db0905345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c14fbbd42ffe7d45f7932f5dd1df2a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4911e3dd210ed04ba72c7d5d6e814c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb47b259b89edc296d4df6c76b27f63348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d5d37aec57b2d2b70bd440aa7c3e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5aadd68f61e58efcf21a7a459e3c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086daf25fdb8dd1299cb4a9111a4b88351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc3e76b3d243e7d91540b3e7399ad8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e726582306ea4cddf2b23d7da6fc2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4861e5f366ad67579ee1455150eec41354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcf5e9dab075afee4da279447abdcc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511b7e77484b6883177e0327ddcd186356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf0b4e452334542221d5c5a3563409357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b6fe26af9c2db8c52876736fde241358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bd35e048f116df02a14c5babf13f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0cfc379f5896e7361466f048b99e3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743fd6b3da9c15957e928677eaeca8c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e66aa2cfa9ea6716b0029155c00ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898164ab3d98f9b51d721f1e05f3a58c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef662ef7a7cf301e86f7f6b5c79d508c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5c0c0070e7ab3f54207fd6fff7f3d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8d337a1b9160cb537e680add0b9c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10617e253e4c8e16eaf23a22ee47979c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07b89da223d896350545a19ccb37e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d0057e848f1a747b33018712499f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd85d18f717390a2b784025585a059370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b21bda68182b597abc15842d207a1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5ab3fad46ad8e3b85bdd27a11fd44372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc598b165cc5ba05eeeb30b764148bbb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc3776dd71115d59990e4bb360faef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48f178997632da6574d3cd4392664b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870aef35cde86a068d4f34e4b9098e3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b84c6501f1b346b38832d830209da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc779de9f5fa7b73b9dad3ef46eea7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683177aede6f1268fde8317c5b9c394379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703a1562c18a29d626016392fe60bce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ad12f5d4ef3b94b49d955cd435dd5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd0f4590c8a3c71d316f17042adb92382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd338765bc777a273ba25e60ca9ab29383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544ee9a83e6f5a892b96c378c18ac11384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cea22d5c9ded19adfee1138bcc144385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf39e50baa5a0f43b623254cc288ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70260582933f672ea7b7d3ea6a123c74387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9e3e16a082f676263af5e6d07bde6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba4605097b5e8d2022f211cba5696b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfd68e2cd59997c22b3e8ecb6669ed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d0d731114f34e0283a921b65ec178391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6099e439739b8b447fbd9d09e1bcf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8b4a437df87e43d2eef82e111346b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d32780ad2d56284df957e0eee732a3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb167da23b3860ed8dc92a8d0c16aa3c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a494d4ec85c86a989ab0c6edb9699f2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e797c89cc1623fb3ca9afbeb830561397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5fbdf2290c96e0bcaa103c7b93423398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9093abae7a47402c54e43d15f7ce10a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7712b2e38327778894789bc8c75d9e0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a86dc5de35454f64143f405bba8394401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4af70e8e83e920c70b80ba254287a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449492140930689cab16b70a7d8e533403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c11103171601b87416a837c66b703c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0795a15a592efcb401f04e80297ae5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7043390860bcd3e7bbeb9cdbac88783406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1eb21e26ebbc94aea620d68e8f88c5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08428fdca77fd7c24aa39d932f3de377408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767edd96b7ec37e05dbd54500916f80409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5b14c42593535ba4c9c6b2e0b2292410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87da1d96c250f3db8da9e8c26024f0a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661660ee6ad3d1b9cccdb07a553d4282412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f5faf3623cde68f1323ddc3fff5d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6566bc220968fadb5bbde258b1d3855414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44cf9d229df05fdfef54cf694aae6e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ad36dc63b9e6674251ec3255e85c2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1cb2707d47b0685ffb99c521eba60417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23af56b8eb1a127c16ea5f36b9b91d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad3c9ad3eed73e27f5277d991fdb50419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db3cde94e1af7c91d8d5c0f275f77b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae8c1ddb51f43de7cf3c58329c846b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e38749aadf0b3a0e099041b21d7a62422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240087585e6c6bc676e585b285c51a39423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1b07280787ddf0166a4d90b050619424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5feabdce92f572559ce2675514118425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82751fd94d4d4ed6a48526b6773f0c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395658db04ed6ae58f0b97e11590992e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdcbf220f108cfe59e6866383d9df5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3fbf4af8aaf571a1f301ba39aaad0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37301d55011390df12daee88cd2ed6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cbd71ba3c79d061fd9c937810674a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827dfce09a61969aecb1a40932e88682432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743aed5beaa56ede7df98a87e5fedb0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a152a07bb3483a283de38b670cfc5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b590a4644d312ddd5a989830c2a39435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f4e009227a50fda34a16480bf10db436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b8618a958f150fe27571dced98089437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c099895e1c9d399a004e8e0e958afef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ee149afe872cdbc42ea90beb6ef72439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7c90e3157687a8c8703350562b634440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2d933af9e52dafe382b072d685ba9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30008397eb143d3b3e55dfb58c79f4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a881c7bdc3be7fc0c946832fcc6e03443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e40fb642db328bf13a7afe3c83190444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67207fa79f1ec5847333e2596639cef6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15711d2179fb0546359139a6afb59b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629df7f41b3716f6edd2f335d5836328447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1801440ff0708487610b9988b820fb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59dfe4dcd5beae3fd0b033a3e338dce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14855ef1e9a0678dfbee88c934786261450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a699f87d5efecb532ccd0c264fcc349451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7407c4b43662671bf551b486a46433452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e58a4461ac47bfdcc71512728ceed5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49e0af71d9ec5b818f83a0887a3adb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22713fe6dc6e2429f450baa12689b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6dc742c1af5ac54688ec6ac3ddd8a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bab44ef66aa5547e07c6f1f1b25ace457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75ad078899afff29fb1eba5bbdebc0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad999b6b3f406088bf154c4b933bffeb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b76c0b1cfbabe499d8dbd0ec1a064460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89888e6d7f6807bd72819f41b2770aaf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e30f1d2d805cb4ea01159edc1fd3c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e692561e366fab5e31f949ad00d6cb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68a1c68302672a8ab7763da728da67464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a25b2cc1a0387c4d6d1c649775f853465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422796cb12899f306b8d615cce3f3d47466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75190667ddc85eec55a409217863d6a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8f9588ead86cd67e5634cb547b454468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326f3a3cfe619b98183c56b69aabc1c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bee667f836ca6f3aba6786e536bd2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77769c52b2fc2b18fb2d45755b816294471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe754ecb960bcd57ff1741a4146da23472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236112bbc56db1243b88a741d6d98781473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c92ee3b9b078345298e7229f0f8c3e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35d98590b648239877af584221e36a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321cc669c169ccd3eab1576a1739b89476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03860932c6b5419f243567a9d613e9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36e192df41298ebf9de3324880f88a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76889429fad3babc24c1c6b70702dec8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbf87c35e08425b2f3fd0510a7e0d8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d05df56a10ccffb1bd0d9d0987a96481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecd5af137bdac315f54bae58008b4b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08f38ebc790e4eb2c0cacaf0102875483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f350a23980d28c31a63420aa9748e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b7030cd4d0a9e3c9726043f6f3ddc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e00931149db5547ecaec1fafb8fe7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988abd92b5aa3d2cc8b55a697d309b3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d781e6bf4fcd6fbceda22efc3672a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ac87ce327096ed39859a5e0b763e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f69d0dbcaa7c9f15a3b9ee473c01d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09c4f66712d416679e4e8f77f7dee2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89d02f34b976b2cac37bc9d8ef19d6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b56d6dd4ee3dc6e2fd3572fba04848493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2c4ca3266187c7b6ebc16342f6c12494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd967122ce61e9e164cdf9bb86a9643495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71072618dcc32413b8230a040fa89a70496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8eec661d7d8adcbb0d667fcfdf16a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150f26d12e0c0a5eec80fa3eaf717b7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567f528f2788f563c2fc164655b0bc5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac87cd90aa5380f034f1211fbe87249500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cffaeb33ba7a1f1e5e751909ba7889501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912818e3c36bf2411828abf486df55db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05bcca4c57ebaba6cbf6c09a9ddc34503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79faace2d37f3a74cdff81ede4e804c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05c38660b223ba4d0984b7ce8621ed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61073963d01ccb5e40a36ce5109ca5cd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c2cb597d4e44848a8a5142128b9e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3425b41e17dba7b56c80be21edf0f3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d073a27c1c72c91edd0be60681b4196509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b610ad20664c14edcfa0e2bc10adfee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6eb2c883f2351bcfc56806f0e36c8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2bd984daf6fb6b3ef64cf8b901727512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2356e447a6944c469760554b3a20ca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd804295b37bd41a78930a4bc1c9fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312c5943276a287ddae056d183aab2a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d367b36cf87a83fb5b664cba169233b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce0911a9615bb3f9bb8026d1e7249f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac640aa385abd8d611f7d3992ab1bd4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926c45fc7aee70f9864273a2cbbc7d2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a2ad8dbf24d85bd5a2036f1db70e5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd826c504e0dfdd210218bb6594d4b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051d58123d492f6a4891ff758b6a582522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c761cab252fee85bf69c1992b46867523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74917851a5f5c5e723657e99560ab379524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef15ee94bac301ec2b2e5231c6bdf26525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e7bfa984ecbb747d51f1d0260a426526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9f03e4dd969380a02f777654c7a9c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3966f140efab2d5e788c5c95cb3db528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1eb76ff2985050d4e163e1220f37d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d3b8be4d925873c5b75327e95b62f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c316df275c57876f9675c5eea78e7a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55809d1b4a866d0b9d6308c7cfa147f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da09ce144692af98e78b6558338246533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2274e39d7e160191c587f036f7c8869534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e8d97f8540627f0d452c123a51c16535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282a7a00b9aeb81589c2762e922b72d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39432dc1fa05b2808d981a1edc50c3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1819f8827a396eaac5f239e8477c6d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae936b6c928f246ef8c4062dd9feefa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60629cab308a6482047989532bbe5973540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0b286fe03726a6d861d7712a8c4d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa7352ad6866f91c6a7e2e99fb5ed0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28b1f04f12fc688419edb67a7a2874543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf95f068677ae38548d52f398b44dc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e7aec1da77fefcfd2aa544e207adb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1648f2957b96b9e34870a99f33222546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1d823aed16892bfe76c5df1e8ddb1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2fe50ef4d75c2a622b29cd76a8e0b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e866cd55cc1874fbe4bb116a89ccf9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f524ab222264696a1a022159c2d1963550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9900ce5d91023cc2b7e5cdee56870551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75c6f5e77277b7ee00bab6bf1543f7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47197e21936444e7261ab0d5e221ab19553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e2936bbc2a0039c81cc50acded6aa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3672caaba2c32866fe03a2c6c800515555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4998eb37652fb21e7bbc4ba43197b2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced481065dce7be3006362a08bd3c6e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5779467385c26c7ebcbe9d3a08237558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a254e5bdd0c6ac1be298a147b9606d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b3a62779c436a29e170d1187325df560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd59f02cdb9974564d867caaf1f62da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748253a3fb4fcace803a2af283b1937562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d82e9007e54989b9e7a115d91c3bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68baadbc29de97dcdc4b5a976fbc11564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d20d76d2d19efb63081bb4b164944565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527b24213382fd834f3fbffbc9ea955566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085560dc7fbbc464974e76042866f58567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf054aa709c113a627612423fa3faf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6125e27760a4507d0c918f27828bf8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f19c5122350518470d1bbc519d6c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ee2e13700a6ff4ae7799d21f113b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b8cf47da27cb927540244edc1c76c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428db25ac4c9ee39866b9d4292b260ec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6211e6e4609dab712c96aab4696af574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b79c4d651c227caf79a4b7a905061b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4a413f01462c25c09958dfa1953cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b26f25e0ac02352a4186a60aafa9a9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891236a8c97d572c13a8becadd11ac24578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf02bc19aacf0a37d6d456f6e868bdc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2f9c2bc043fdcb45dacf4fb912866580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d808aa2fd4cb062084c77b8cad647d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06e8e4227b69125b70206dd02036d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd15324b1753b50a564b60f6697adb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf801ee80aab05755d456fe5916e3ec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3484acfbed97af8a8bb405a17b96c4a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aea204c24f6157cac89000accfd5cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f357b3d947bf8a4026ef84fa2c501d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2b3f273a26fe93152a22ff2a754c7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f9d29525fa5758d0e7bd40a031ff7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2cf65256d3694a6fc648d6356dfcc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72882282c82cf9e23d914118cf574934591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3282fb0fd13bf9b377e23065d022a7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43201eec421241f3ea5dacf2d4c093593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a42bb99c0e1cc1e170d81c058744e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea260f88fb633731532e1c2b6273604595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae761a2fa32c61cb562fc4a352b3548596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea24a5c9b737d789a4223f39676830597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaead20a1c9f4e6a908d13c0308a19e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863d3f05b1b37d631f9f40fbf8b05ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38432af66c30b5f66a545dada5f877ff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028a2efa7a3041a4f9b697b67956b05601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e9b09cd578984bca8e13bf06fc664602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbea81bdc58b7f15259ec2fa930967b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a7ffcc569dc2b4eccbd7b1570768f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b4ea26e9656d1609917009598d177605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71db3c36255d6615540a100fe1c7f6b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32b253d52d8bd648eabece1784b1e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593f6cede0c3b0e9f6f1c443a22c8cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6532eebde5a1f6c9f5470a48294725609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50241e9fb6b9d58ec9550f727ce2a0ab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0ea95ff3222930faeeb7685c3a711611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcc34c06939fe8c425006bf544314e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3ce0b2a937b354d678993d12bfa14613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dc1bf7a1f8361e7400430969f82db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34c94527c0d80745d4371fbed7e75b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14d739ddd5c0fb97a4e81639d7b192616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5f79c79dd70bffe7c7c19656591ad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af0ca4f4d11a9845d1d3ac9ed3a4b4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221101eb16ce5334550556c9220a3f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7e5dfc0fc22d02f27660cbd335656620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c57c71fade2de196d187ea221322e4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab06f02c77414ffb175dbe337bbcd41622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53596ec367bdddc4ac82847d4e0a17d7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fe1ae4294ef39b4f33dabf39faac4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdaeca0624ae9220cb201122244d9b0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94472fc48c47601b04543d1ad83d0d21626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885b2f20ffd2d851836030c8f5841b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799043010da0e273c1e1eb8fa0bb8dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020cf55ebc121eda544e03c2552a126629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa66778b887d793497fc44781944cb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0283110416aa43c1e26a3267d3d4d21631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf453f0a1bdd785f806aa91180d80d4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf338ba350a835bae281e3df34dd42e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25389a3d686854f89de5c49feb01445e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d96ec2d9eeafdf3b078abf7e5d786635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932728ce2ec09b0ee752e55881f3c05636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60a42e0f3a8f0cb943d5e02393e0ed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cba2b92ef68d5c1fb501eb90618eb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b423dbffda7bc3f84baa1f31d549f51639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c543e404056dfac47dc5c99bdda6e53640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde28fb1d5b8e047b0008c9b1b0fba73641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30169dbe260556d0dbe055f9315b732d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea50bee31f6a1386cfdbd256b8577e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6be8c50c1114cf162969bb5d0a946a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b745a9065bc016d0899015dead2893c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064795540fb65a157819ab62dee8de7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05450e83eb6c946eb34fc038cf8325647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605765185a3673de8a7ded2ca52cba6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e058371d55bce65a2df16e0d5ad3c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250263550c13922279a98c95e096094650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259eb4d27cc52f662e5de34227911c84651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64967076e8c9b45c53a8c36a33b47ba3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc391bb035a52b10b0e85aa476858d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8baf39455f0b964f124585ea06268b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc475fee59cb2b8f9dba7477af928774655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ef58b5a4236e61778f83e9c27cb15656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97334926f5516ad05ad0dd17b1781fae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3838dcf9ca67960b5153bcbeab1f240658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a3cc2f46c2f86c1d85c15edd69da4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90999361f03063757d8147822c87ad9e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b33d7f6777d123f1066b2f26391c4b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea408b19eaa29adf9363d20d85cf785662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb2aa12b0716d47a969e5adfb59f2b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e314fea7a671fc598d8396c97f53f89664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7df0b31430cd5a535bf15df6a3c1c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d98987670d625a0a3ec3bffb9a8fc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7bc6f5544fb94f920572b4bc713fd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4d98a78fc293dcf1e67dfa9b183d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dad0c99a27287a30880b4f25aa5abe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebcf95cfb2c320579b2294fdb0d863670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6c5b321e942ca3e4297f71c577a85671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bec308eb6d2be0424b23b2046cc32672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad60486bfbcb7a9321bf9be85ba73b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6bb09484bdee4e3b311f818310f78674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd6e5d1f08f76929297f64cd22e271675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b787831e698081a028c1801e1a84e1c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c98cfd057854db827d33b9e32eed6e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef844eb3b3f8d78cec27f70a178b7612678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fefd9b6c284e22885af2bd428a9aa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4f46410f3f0af8f3161a1e3a90937680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd9ac1f6aa362837857493b41ed5b7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b9a85d2505e58e2613916a9fc46e1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734cc655955266c695418b7a8fb9cb7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da598f154ca1b64a26b488d4522c33b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38ecb34e9b20757379a68e59d58582685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27baf099c6d3b132cb6d88a15f9043c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1585efb1d953bbcbff17d9f3f3df4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b8a6d5353cdec7c9ded6cfa1113bc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c965ad85e550ca298d25ec3ea90a27b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233b71d01fc7a617924267e370c253f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507966c2cbc092ba1b171242791e3151691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b604817ac528929b011e5582634e6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370ad13f73ba38e43bbdecbec0180e4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb73770980e771a43a095c7fb64b0bd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9ec61fedb485c619259b433f7017e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3808fe5cf83641f534bea2ae49b5f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0ce6688a8d7cf7c3dbcaada30a258697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76aa03870bcc47c73b1fb645150152b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e449fe096d3ef2aac2bb16be6af75ba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3e0ec8f4496df2306661150051095700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c45d6dc2065f3d05a5db3fbf9f120701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049af132b8f98c281185dc6f3ee2d4d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f319c48a8c54e3c022aca704606abd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e7091beb73b75f764e39bdc748299704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f68ee85cddca65c871ec6d4de79f8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9683b312d053a0875f9c8a064c08e25706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ece7718865be44157a944405a45dd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099fd5c84d6c3b75bd448717558d6f4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd1a2a075c11b002b9cc8dbe3a8d9e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ecf5eabc57b67bfbf83c6d944c3da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c06b960145d6ca10febde495ddfbd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129be436655923a8dd432e832848158a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0be1772fe0172cd43da7f21f54b6cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f982fd42fe66e218ef6e863007ee44c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30652a8697174b73d6b5244d6f850282715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ded5cb0c734f1ce8e2fa301b97f99716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc30d0b70cb8b1a086a60777da21022717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c149be86ea11769b53a248c14eff7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892ee519d48c6a8b4e4b5ef0a02b56f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44da8231b32d313b86e62d0f832875720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545e1ef5c8d54d86eec9980a3461e29721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1f0574b10c85086c3a934d2d58694722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67789faa2043005fed21a94a68f3fe2e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662a9d36cd05ce7a9765e30478acc92724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49861bf71a5c9c52daf24e78df6abb9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f434883fe417bea7aa6dcd1429f6e11726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9888b6d19c58dd10a7fadf8e308d62727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54410eb947025c637c51d0f8529c116728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13687fd3db1482e44c7fdebd6ddbd13f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ccb16615095f87b07df09e52b7432730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fa75a071575cf46a71c882c7dd7cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743cc00bd7d10773344279271e4b31d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e02c06b25c360f126d2397ad7e1581733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b33ded8ffccb1441f7816346571fef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cef8fa6836ce9a1c9f700cbf003b41735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a66b3aff737f0024c6c33fece619f3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cecdc943f010d7438e6646fca13ba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68337497f0b1777323f53f2a3f8d0445738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39748fb3d392e461f7901afc9a72de20739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161500790f40ffc03da1b1e3c1b0ff1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529083ebe2ed9795c3510e3718c27168741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ecb635e59f4acd7e8942ad3e51bf8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8618b4fb01c9d9ab899bab40a0a6b3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce377873a16daa80e45cb6dfab3b77d0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2717975e5988c3c6d9795e505e142745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d631af19709e57118c89025f1985b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cadcb19eb70e4cf3bb68654518acd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06e7fde23b96ca0ec789d5fec65442748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5513d0696749f5cd77c9236db54f08749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c127ec6c38229af0b085426752adbb6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a69942c9edc428b45dd63f7824426c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab2f4f103ce6c0b2b1b8b290813208752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69295b254ea7c4c2830337c6538d2132753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9face015b08de14351d643df24a7a86754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974ccc16323dc2df60bac5ae95fab8a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6cf153611728e86c0cb65d26bb966756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc232ef1aa5f1f6136073a4ecf0c920757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30901,5117 +30832,5092 @@
         <v>18131</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I179" s="0">
         <v>13.65</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18148</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>6.7</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>26425</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>10.15</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18150</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>50.04</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>18164</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>33.8</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>18161</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>65.88</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13917</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>554</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>556</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>557</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13918</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
         <v>13.82</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I188" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>18172</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>16.72</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>18173</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>26483</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>0.5600000000000001</v>
+        <v>17.13</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>12</v>
+        <v>577</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>18.5</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25892</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="I194" s="0">
         <v>18.5</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I195" s="0">
+        <v>14.36</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>582</v>
-      </c>
-[...13 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>18186</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
         <v>12.52</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>18186</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I198" s="0">
         <v>12.52</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I199" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>591</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>592</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>26511</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>594</v>
       </c>
       <c r="E201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F201" s="0" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
         <v>15.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>26511</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="E202" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F202" s="0" t="s">
         <v>597</v>
-      </c>
-[...4 lines deleted...]
-        <v>598</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
         <v>15.69</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D203" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="E203" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F203" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G203" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I203" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J203" s="0" t="s">
         <v>600</v>
-      </c>
-[...7 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>18199</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>597</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
         <v>20.14</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>34</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13944</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>7.71</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13945</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13946</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>5.3</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>13947</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>21.8</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26538</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="F213" s="0" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>628</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
         <v>11.34</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>18228</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>6.95</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>13961</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>10.61</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>26549</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
         <v>11.03</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="F219" s="0" t="s">
         <v>643</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>18243</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>6.97</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>26569</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>12.1</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17100</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>5.89</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17103</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>7.72</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17108</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>4.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17111</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>5.26</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17165</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>10.34</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17166</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>19.22</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17173</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>6.13</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17194</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>675</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>677</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>678</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.91</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17229</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>36.43</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17230</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>20.99</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>17231</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
         <v>16.84</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>17234</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>32.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17260</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>24.23</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17279</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17280</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>1.93</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17287</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="E246" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="F246" s="0" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
         <v>23.65</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17295</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.91</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17296</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>22041</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>730</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>13.17</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>141</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>17336</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>735</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
         <v>29.88</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17362</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17365</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>15.15</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>17372</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>10.61</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26678</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>12.69</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>26690</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>754</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>11.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>17395</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>30.97</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17407</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>19.66</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>17417</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>8.51</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26717</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>772</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>774</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>22.12</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>26725</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>14.64</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17447</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>29.22</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17460</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>1.54</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17461</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>3.73</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17462</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>8.67</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>17475</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>12.43</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>597</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>55</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26739</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>802</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
         <v>15.98</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>29</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>17561</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26765</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26766</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>26768</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
         <v>10.38</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17509</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17510</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>6.03</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17511</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>108.2</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17512</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>11.72</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>17513</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
         <v>24.59</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="E293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="F293" s="0" t="s">
         <v>838</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17514</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>141</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>16.84</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17517</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>4.91</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>718</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>730</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>718</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>