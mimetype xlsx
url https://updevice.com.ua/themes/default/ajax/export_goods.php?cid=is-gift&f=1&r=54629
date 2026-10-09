--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bb8aa2185f61eeebfa9473ef03e391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706da9384ee160c6f844d281657e2ff42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa45c17711cadfbdce7d8e8aef30c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0368196c2063c031dffa013450e58c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc99072e8829baf29d2ba8103c861e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70eafe077255127516773696db1cfd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b74bbeca69dd07e850da3d3ca0a1e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876d092a1c9ba300471355f32d96ae78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee26ac4e64d656410ff5ea80dd7d1c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50492b6c3a7b97837395713407671a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3111e4caa232790307d0e7baa88860d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3d707c960aed88d5be021b48bfe8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e49bca44b7c39a8ad2ca846afa92713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f99e9de9f7e461bb37f181d692de2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81511006a9c6a7737a8dca7f1e7d403215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa5ac495ff590682a7a07db3856f8016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f3a39182089841d66c58eb4cb9f6017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58b5c40934268920ffeeb890c3c85d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72b1d6a6a80ed1716aaf58bdd1343319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d48f5008eb36b712824bc599c66cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c5ab1c6582217ad57f45a1fdbf7f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a555769e4f1cb7b965ee78ad4791d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcda150648e273418d75abf133b3b7023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a66081c765c21d7e4b1fbb6c56c5f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d08f8f62ca1d1c96361215376004425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36d4b9121267ebc402ccad0234606b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ea125c64012ca469ceeebef8fe5af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298308890b7f4455e0248c95b0256b4628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03faebc1a49bc52b2493be6d1300a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c5e027b8df807da7d79d42fcf254330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87cec8ec3ec09889fcae9fd106724531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0093defd21ed8076d4fbc23a04e0dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e3e67f78657f4bc68f5f86bca07ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a9ec60ca5f26a4982d57f18a3b33c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b8e2c0185d5de26200c0a10251fdc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2aa2aadd03d724d9822a46c5c3588f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a939bd366215bd89001997867341237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97568c8c63acf980b0a32fd1ebd119d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af0301dcc948612e3be2946c8b9d0f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5d67450a2975978e87e7a8b2ca09f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429793b2406ca933f7755d8dce897b5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c55993e3c2856d3218324dcbd58c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe45305f4db62785bf456099855fac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f07017e72bf4e634184b37fa847af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca69a762c6c04ef0e3c6827fb7901745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976013f804013bead8b222a157fe29546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fb20bd390fb293299fa6cd4d41b0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2956e23de34819d48c8f502e381cbc948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f679881098da2ef43a63f7971ff35ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8178690ee632ff1823063a0cfe91b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d738c2039a6f830c2de29a80757e4bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd986f034d27b9d9b67becd57abd5152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314913b1b7b94c92aa19e68734c49b1953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c028dbb7bc6be913d3bd98762ab1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b6d0735863f0666a0ec0dc78a598e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e26ef72ddca5fd22966c6bf65ed8d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea5d2247b55d94582fb07c2727510257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d547c122611597a7ca6af3b38f684b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546dd932f21068bf5d32f4f5775d5bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c6b0fd34055969312869d4da97cf860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd84a5a9fdb2d049ca40680d0ad46e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc612f391e0750298657a299d572ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445a5d57e5a92d8131b601cf242965263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75476e2b7e198882a7c483d487e20a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159684320ec2b21cbd43302e4dd1b3965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39008ccd0667e6716fe3e6a0cac6230566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a0c6a9f707891b90c0e78e9d799dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec7b32d51acc0cb1da8c8078c3734a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021079a2effee3a57d09902cf604e1469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a6d5613d21b4fedb894e6027f6c0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963591bb7b5d37c1ac128bfee5e445b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44196ffd06e92478967f39e1cc4f9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fa259e638433e1742e5de865e770b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191235e85d6c2f4a92e24615a358d15174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5961bbc1fbdc1823c1850fd4abb8d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a983288dd3a897d0b4580bf52b78d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1022f41619011b3599d8bc78d97ac977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36956f72459454ee5cd61285cffa3ee578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ca069a3a1796d8d3b8ace5466057179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868987cd1d90d899c9629cf8e7ae27c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d973eacf37785e00b7e369b47527be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb3ea0d6dbb17e321c004caebef51682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d45bbb1eb7ebd5f5cb77e079f805283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd1d5a21a679a280a33e84c06b891e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9f5fc0764d08c1054c73adae7487885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec90dbff64b1cdce1ff735e9ff512db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ba2369a7f9e3ed5f7c92e84e7897387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e552e53d8a2210acd4337b4e3f903888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4d3e219c9d15bf2aae9a9d78fd4b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87f0f4185eaa35355ceb18ec8e90d390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b53ecf392eff7f09db897e7f9f7d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9dbd42fdd8ca7a2de879bdf626d09592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d753f59ec0fdabb017b9b6caa0e6dc893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9022edef3f5692a9dbd354736ab23394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cfa10451d51c729dca43e1b13cf1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f15d5eef21ea833d561f294fad04596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7694ac634157d935da31c468e078b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f716ef70ed73af7202305c3acef69c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d32047f3a9c84954600461c8f594899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad06252cea729a179a2f11c02fb4bb8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f83ad3e79a56e817984e8fcf5b7aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eab0d130cccf04b1e34797dcb6492b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfeeab62c2b95f36b379fb04dc8dd75103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debf73cb49e95e6602d38d7eb1c69f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf6e5d597df3821418a6261085443a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b454442c61112a2c4af14c093211317106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e5cb4495b588dabd931e27751fda2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4cb60f857a82825e7191f09c6e413108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df38c0753c0579e494875cc3dd542c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4232c9479f524bb3d6883f1ff7f7c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d4b0a02f576f7b1f33528c7026935111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a20a2dd76b0c3424137008be42333c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102a04cf8dbca449d1da9623fa1a0b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddef4ea1eaaf69a54416fa861c6ee69114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738f7d4eea09f1e0376249693220bcc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27548e2f17052fc80b1b51f889e7a684116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181d51abf07f9ec3db23b6302eb8f88117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d404e6da47ec49ed11a493167ee633118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afdbd07a2862835759a485015b7fe9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe5e1f8008ef7d77391d25ee4153f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f5dbad373722b9198a8b720be271c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d42921029f4c34cb02735a4aa3265122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd07a0157cf743f2524b3a031a1a85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c93af12350c3d66c8231502810bda2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00616ec3cd9e2235ba98c24480f0c0e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e80f3778830f119d8dcee3ae0a09b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fdab93133cfbc52d86812f9d5841d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a623d8c329f5328c8ab84891009d5e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a016e6b75c911ac0cafc4bb78f254129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116164652e04b585cd4bac09d99f6c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02939ef6072d7bfa0935d3dcc821c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433a4664ae8805876dfa9edebf28067132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d0e12d823bf861bdc88ba3754d068133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e5d93f38e7fb9bd228632b8d15e76134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318a713b712c3ecce7517ca1676c5f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4faae3d92773eaefa9ffad3091a38c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a18556b74b994c1a4b6bd91697db01137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27c468fe6d0cb4116e8d832a3a05f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543f9c1b4fe216bf41ec6b9dc35cae7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa661df5d6199d83983a2036607753d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afe9f57b6ab181453e040970030cbe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd0ef075665af0cdca3d956e161434142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e2e0476d84a8996a279c54a9efa60143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b213227bad5b7b5cf6c25c9d262bf4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2b93bd3f6b30941dc1e8978b1f78d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0afabff58f00e193fef526d53d9b26146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a103d3e0c871875362acfc0a669400b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc47e010af782c1c2935632148b4278148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18399539429ac5f40c0d7a094b5fb1bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8e78dd7ee301ee84ff8d1b288bab0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345fa3c717a82b759ea280aeff57f29151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679d4bbef58dc6e1ed85feab5c0ada4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1157972ca51430c9e762322e7cb2ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f56500c374e34ddd1037121860c662154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae697e5df9ed00a3313845c9a8ae96d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d952529f64ada66a5cc0ee98e13f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443545b1096ab490db02b4d1b34bd71f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ed578130b13804d17b72ae0c29744158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4be9f79c8649fc1fef7738aa11473159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca12bf55a937f5aaac9125fa84ebcf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d8e6fcf2ce215e306a63742f9cdb4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35aa69fd18563c85f36bc75097e12c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a6e561fc9d26289892419591b1978163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b80b9491cab1e996aa7f04eff6b788164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37027d72268b9a5c7a115047b3989c98165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6827c3243aaddc2b44de7c4be1ae3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7af3550ea0e0818786f44f6182afaf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b81426ce2807c0566f03a138d4d875168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8109cd41a1744e00936108f0d008d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5e138b11a4f2453c42af7e1d8db4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11e3d503d8e2fd7ee32cf5f2f39255171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ee9e73444b897eaa0862a03016eda172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f3a1fccf7b678542d67c051ee3ecf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3c88313c9ae777869c235d2184b38174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22e87d459a47176b39f84ea18bc05c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606c10716c8df46bd48b4464423b23b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056602c4495cd05e7db3c853d4ad710177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f83e983d089d21580d5e93d06be830178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc25504c12cbcf013d4dd60b57b4db0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47451ee91005dd3880f489fdd9c3196180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae13dcc76509c29a55ce035125d8ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50136a7b70ba668db2362266e80f5e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3819ce7eef03135eedc691cadb0ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d36906ed0738724a5ec4aa11b99e9d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adadfe3a4884bb59a5fb2ae1b5e6fdc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089a1bc82f8dbd6bcbe272756156f3b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4302287c883595663c134f899e2c139187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4394007dc9f5240b6536e31513e09188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb063f7e28ad7f65ba2b6aa4b652da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937bf67d88ddefdb01373c6895868e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e529404081da909ef320e21013fc04191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de44e04cac56f439aad545d033b64a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef2ded861787ffcd0e03d8c6f616be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d93d8aa43002a5453ae5c93b2f2d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5788a8164c38c7b8fa295cddf28c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c12e4dfce03f2f6b1528cfb794b529196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b79c36ece2ead9e6da4eafff927c30197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4706bc7f4529be17444aaa4c1dae8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7bd9e46393676e6cd99a76d3f747e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef737ed3f6df4f2b5985bcd03c380f93200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc3d6eff6d664be9f21f26c64f3865201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edfe33ffd7663bc651ac2a9641693a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6d43e7a493592f5ebc884e6ea48a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc8a8e3251ef1f9aa2c0b019ef048d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994f5ab1a9e2ce451090d476c80cfaa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275b98b5229b39e9615f057b48b30d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7083e938a53edb6b8266b98d144b061207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405ab7cde6ab3051b00998b7522e192208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a631adb871da2abc2e8124458f01e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09aefc8c2411163cc44b6d9b6eaefb6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c07dd01d4104d730ca7a66a9deb32211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d21dec4144ceb4328684147811273c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b12f8f2f70699cacd5e2475ee49b8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd9b20134cb06c72e0a38a40f33ca9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36840023c31d7d9e0c5db8c3d1193334215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46d48c17c19e8f118664fecd093f5c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5c9d1d2a7b28695fb829a7b1eb1ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be614b82fea7e971481aebf1c3d9fa5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079e4e5c5a5427632ac3ddd4aff4dae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83f74a7f0185fc8e6f856578961ef3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d5c35a780032869193c0deb0b6c67221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009869a7933587f202330dd4dab7a52222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a505bb5dafe9f42c8d88e880007289223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c140c3fd61b12985b0846eece6d62224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c49f4a0288a8c4b7db5310728af402225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7937e4bb766d1e29596854f3484658f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9abe3844b55531e18b2a895981a85227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fbaed2a0bd9a2cb260fe7f47f8943228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d71546e5f1dd671ec08fd1519d892229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fab2410fb93dd4fd788eaa9e25b562230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491751dcd8ea681d540178eec641f08231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b5254f565a9fdd61e887c55d8b53b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c68668c5fec44b645b8179af694090233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897c6aed527b63d4b08258bebcda98c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a59d18d7ba983ff8b74f7ffec4c34235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a9990d343e8fa0946b59da2e2786d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76541b3e7ef803845a41bcfe737404237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030fa8a159831ec259111f74f1acf56238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c026b46a8d517013abe70c672705b13239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87c4ab810fbe8de2f1538ac349b9a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2a37953cf582410caace183f5938a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42560e0a7085a5994830755edecfaee8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3086ed65bcb1638688d24dd02b566243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc058daf4fdb0ec75c0f1c6b30b13b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210da19f721202740ae6b5cfbf7d74f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b422422a79aaac38f153a713783777246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75feefbf26948125344880ccf30830247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa01db1423cadedcd9566c219e99e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf6edc091b91855f0a61360282588a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd25e24e408224d4b443c8f5a63d596250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7f64812a44552b0fd347c121daa13251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b6727bc9d07f8c82dae71fb8178b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb40903c2248e7ad47523fc848e838253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602afc7718c45388f1f227d91c18359254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f326871c6e89a5dc2d0bfa7bc6847a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f722c65dceb56105b6d6c2d4ce484f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61556128b1d0ca1deb0813f78655c5e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e4213f46bd2eca707215003295e83258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cf0743af0a928d2c18a63482d682e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5f6267f3471b30d8c6061d8013068260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989edbd14e564c4fb8bdb45872f7790b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7871b4684366ba186e3f4ebd07aa515262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156025c075d1b7d976f6dbc0c258e853263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd353d408ee2f5f1e85ad91ce66b8b25264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc51b7542cc4e47457f79af1089540265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ee9ec664470988e731eeb646a0cbe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3fd88bcb62153e4c8128df0de70da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fad3ef17d2e18e327b84f4d5bb95ee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5eb90ee176df72269bf94ef92a197a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e845dec38f560f4c40c5c9071a255270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96873648832e4218614bd0ceb02a0765271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffc539564df7227aba0c8cec4db342272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56480869194c718181f1b4f4a17edc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58781f8445fe08e93386041552a4228274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fce33e8959b0a458bb9a8217928f58275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74355ead532318a1cef15a7820e16948276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a278f035f0c453bc32b876780e72a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536b48fd0f214771327f8d7428e575d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20524b5920b04e06a0434cb5fee1b91f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd15d5154f2e9bcd8dd9ae5a6a911af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53e711c9985e5565f152ec3c45c624281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607791bfda1abc5a51624642b990f5fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fd957bd5df614387ec2f805e596ef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e376bbffc1a8a2f71c7100f2b92d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228dd9ec94298db831a2afea513a57bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5c38a47e333f7661328a9c70ec262286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57242192c0f3b5659f51c5c81760a2bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bee378552deab5ca6a6aa24fa75dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c57e71453a2864af744f2c75f61d21289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618ccf2c976317b4ad86981fbc8f0b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e277b7fbeda0f4ebd050c4cca3ed6d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140c9cf19bdbccfb63e2608204a2e9a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc3124ff3d39fbf89426331211b60c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cce5289ca3e0e824124038280bfc5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87507bb1a1f446c1c3139cae0019e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64e5a7b95d438862fac88c6c3aa3ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e4ba7d118110cdbfafbeb141b7ef3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd96cb02a70891d099b99d25fae045298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947efba37cde74f9bac04012636bf488299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3b6600ca2282f8415686b87be1374300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c984631d4070249ad18d3bbafbf88301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5766ba4477ce4b60da8f1742e0b191302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafc98043d1f381440f2398aece0add303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff5ab988de70690103004d48279fdc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f133b2373669218ba43c65a86e594a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36106f8405456142ec68199895b1ebf0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40144c06d133e8abd14f54ad92e30522307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89708e165b417568805d437cedf6eeb9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adf5aeadbde9af3146ad9034209399309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff72feedab42786397cc1087886a6f8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8cf44d97d9687848c8cc547692076311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619b5dba6b64298cf514a31ce5ce86f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2124b03bdc455555a5c4239ffab3bcd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c35f7fbb5d4c867ff4920c29d6e30314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f0f9c76decd36b17b5abca029cf22315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac92b273c8a6d200ab1092266ffaa0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d00edfb7c6c8d93307ab59a799dbf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c170bdff19f26fd9dc87670449d6b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b675bab0760f08f6a85c958a602ad4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b451ab853e115bfa3b8e0825ba3b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf3d1a2f4ed4b9b0e8fc372314e196321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b18210d3ec2f9c23b1abd1351a35ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5182bccfdc134a8a20fc5588f5bfc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20fc386a7006d3201ea0b3e5f2969e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de164c28cb4e8f497018c778d1caebf9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ac68e887f6980b5466518c9583f98326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5195216b79111f756c95edd12ad4b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5290c973f40c000c28c972f8e4c8a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f4991be5fe46ec911ba8d42a1f04b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47ca6c4f7dba861b8eb4e5098ccf94330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563afda782fa4151c9d58a15fc9d5f03331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e097f6e635ec1c159a8ffe48e6500332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecef2e65bf3ca2b754d57c3c763c3c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c987813e7e0455a9d0d96bb0b546a61334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd0031902c31bd1f33bc9cd5b4506c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bfaa2e66f3d0aebe03e354d8a9570336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6819d3e6e356ffaa1db8ef79f86d88337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94ca9b553a2b758933c193e87219bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09908f834545102363d8b2394f0c82b6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851e583f6d536d22a02528a532f34a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9302cadfd5ef5e7ea6fa2dfd60e4b73341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31320ddb83b6650ca641ef144562a4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bde25d6d7dd50c8dd7e92388ddbfa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f3abf73564086dc64b63c3e02d3f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abfbe764c339e13403ffbef92ceeb8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63421736450e9ed195f5feb78a6deef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee5f1b0f429ccbdeca9361ce8e2706347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dd7e4a3eb963b4582035f4888d6ca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8ac77b0e5b5a0679a339f835d4825349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51397146ff128c5fe165f21e6c3ee6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544a5d3e27ada116b4c5685f6b19813351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef5bfdca1796f06a3104485497a79f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902effb4c2a75dec1c107caa909434b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e131c9898569550f1a63b0e1d4b3330354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230214c0f2e2379ac6d16d780c6995dc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368987dce4ba002c403bfc05cc5d69e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3fb1cc4f931a699322ed4bbd897ed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e6ab2903d20bd5f3b794df46d2853358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89acdaf5cb2e058c4684e1ab86f976b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473f3018aaafb08ad97ff241d76284b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa659925cba7d5b90106b11589a98a66361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f1d4c81591ae4de381438c9972c26362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf45b703e794b2fdd0a5e205eb6d30363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377552fbe7fa83b3cf0c2e73a672bcb7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b5dfc33906107bfc781471f61104e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea194d94cb0440ae4f3b047f14db9c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8336d27bdc38c78c6f7fed9e5599ae5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deacfedb5b0bf75e6d1b24444d87f29368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d49f1f0547bf55bc8deb4c0fd57a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ddb81c0c11a4a41881e4e0ca6e437370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106a81805b64f876fc5181347f66aea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98280bd198d0dfb2b3a45ef8ba688d48372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4803da895642ebb70e834928e5369b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c063af9587232a091a70400c8055b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf24da488f11f6699f3b29e4d29e23375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb433b9b00219810a5df7e2b9f38bb19376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5eee6067ae28a05245905600cff1a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061cbc2756ad10a26a4a935a2fe34be378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6624d0063af15ca446d46d174cd897379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2e7d64d146f2ca3dc53b83c28c4e7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a39228275a0b8db9d3aab498d56a2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f8cc0d2ce81d937f9864ab74fd030382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bdb3a15b78b7e9bf0c7e99d377c21383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a066185d7bad9157918c14c7570d19384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bccbeeb6fc75163d757d22f42a3920385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c38d15ab529dcd9acfc547603b7bc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb213264316fc1b5796a3ba91a7dd120387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43cb2aff478c85bec6dea8381444e9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fd6c3458cca2caf7db98f1b43c5a6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980c03bb9bdb63d542352a2fe856207390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1498ccae4cc5e3f425523db5bdb3cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb8ad4f6dc5dfbd701230ce1df1fb2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be70dbc1f10baa9a807a85108aba112393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74ef5802de282a411013c4d158f22f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f455382a707b32f14aba326b26bd7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23e9a30c1c36ec503c3751c4981542396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095b3b6fc2d5c8fa44a02e7202b1806397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86b4489b48df810ab8b010dd83ba09398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0c1dfff14285ee6dfa5d37ba4442f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16faa2f3e169f4bf8ae8e72deef6dbed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0336c2c253930df927182c4ce268be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2821efd9e84ec660ef2d5950b9efb4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cfe41d6cf5aeaaaa724c8c7794742403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836625684c85d096deabde388559fc29404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d92cd54284b80914ce6d207e739863405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06273315dc2640c48dbbfb3b4d61ae1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4da770809968e58955665579968fe3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710e41e12cb664500a4ed01ea571f56408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fe7e4caedfba93c40243367c12e9b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85462bf6c656182c032dd4ff378db259410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29ba49429510dbaddc20cb769927a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7c8948d2b475b447a57e5ebaa9ebb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1bb93365dfb18b6936085c203ed18413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6313602db060621c6de50377503968414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10e7a9b3d414cd88a706af20371dd4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633708352c9e1ad37f87a1eaa31c19c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd04c0f1c7f7faa53a8aaa7dd153146417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57f1e3340c8cb657db8859df4798cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60f776fe76bba6b19ff86f42b44003419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2e40805a8701678e97ab2766de359420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaff84006b1150be036d9eb7fd99295421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7efa19c462b5998a353749c2436e69422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b1e969a3ca23e46eb3e14833d1820423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13313b408c7c193fd6a51a2c060bc511424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c2d8a1d2234647227db519ad654b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c867d4a98b4fe588ba89d598839a2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82bad2c0d84035f6aec3b50b3eae24427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096cc8c1ea0968c609fd74186f933ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5ebbde2b2fef2bff9b2251cf78c07429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207c96f6c92f1dd3ef84aad393c2fd4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6abf49831d77f833a7772cf581e95431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118f8ef60e58fba4ad20ac86382e8cd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70600b4880e1e0e4f9b113579df22a41433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee8bf26b40858170b8ddb3dfbb53d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58eff256e6dbc8894f54bd9d850ea7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35561c458b50e98be30107977421301e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b91c3e727e6d439fd370b1bf10a369437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bebe1bda0a3bc97a6e9af30af177a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f70599a1271b7678dc5e6c00101740439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f87372e2ba8c02156f14083b9d9a3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55828e8e498bedc8115e742b748fb8d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba70523eb5747971cb5354602f41c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0416e76f64f1186ac9916a0958db40443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dac855bbdaf2b0a440f412e88014d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34349539a85effa35a4075f9762ceb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8379d31e7c5f4e2f7910c51a6fad37446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3d312ffac7557deec0c58497bab09447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66869d253153c0704cc49fbed88f28a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146987a859502586764025f8f3e82a7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570807991e1abb2cb1c3326e3a1112d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f18999ae6ce2b0651de1dad6c53726451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2dc9a504de719a9e20c3308f33515452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95be3bf422472b55f1f69e4312bbea3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5f3966d8e4f46bb752c12924c1099454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02de991b2dee467d7da7420418172a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453f65d460d8d34b30c82a16cbc41df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a3bd037f40235ef68cb544b7b302b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863db93bfa009c9ef1323b25abe6076b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f2aab967a4a84bf5f2d5db1c63044459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c27627be75ca07aa415065d63f751460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522dbae3f46299322d35d53ad9e96f3e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2323e2716f27c6779e994dda7aa057462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac25204215374282c91c7db22473f6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6ae4d517c57180ba20437dd75f6dd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbeab3fa30103b0c2eb4f3ab33adfe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c48f33ef48e932cc3cf25b665ff7f9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ed01b4331b679395c490fbb194415467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031621702a1586168e62e54e012a313468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fb026fdf95844fcfce0ada54c6982469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a3540d5ae0ea8d805fe347c926d03470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6b559b99aee8bbff7ec49f5c3f854471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377e26fa1e575dd64f14c43d155416e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f452b1f054a8fe6798995b1fbd8aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca87e193a8886ab67715d608d436f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d695b1d9b31750c0ef6c66ae3961fad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdecd5be0b8a8f9b759fe6f84b8815476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233bc9ea361390c5ac2463c793367a8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d197b3f4d67d8619ef4a64c585c6c9f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97dee0eac6ba8b6d74cd202297451a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f8850b125bdf8f65fb2919f45418a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9036856b00885ed685763f62e034fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07725394d78a03486d9125d1225e9830482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c69c9cfe8fca6031a949eae78e133483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1045de09dcbdd62117d389c1a6487d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd60d14d6e08c94e5f1c81f9f8ec26485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982a73f802b772f1188886dbc87e167486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983182fe0e01a6d43feae41fd46770b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a27888827d8dcbd4031068548eadd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e1ad689202d233294f350324ae611489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1970f5f0acda82577cf6a5ab3e7600490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd72b9c302720ddb69c9201f4f1bd1f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e89a21cc9e7121d7c167cdef12ad6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc250bd2a540c3d02cb3410c9e9a647493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb76e27d27d35399650cf8c875e8ed6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d581819b583e0ac5fe35dac658307d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c447e167d91d4896c30594c45fa60ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45caf98a06bea27ec87d37f6bb88cc71497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b395b8847e2ce2efb333c635bcdc8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dfaabee4cf157143122b85f53d5cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024d7f2af99ab53cf28067d8ca06870500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6197b62d001c863895283b2279ed49501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5d26dba43c035fa1f1b60c882e298502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f170abf9a4f2e01562570562e2ff9dd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd4adf99aa772bbbfce96a666f7408504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5808e6afface2667b3d9d09ba36efb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f48c9a47f394265f8ea7b2826b5a3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee46dabb223037ce282292cf06bf35507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb089e8bd2a25a9ff75f1e200c925a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20dd8df8da03db6f8a414e6f1a2d4d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db9313b4da3e9f6db2e0f44a60ed0f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cd717638b816516a1a5860055bba2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb867ae75726060e0b4ddb80fbc659ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d126d5cf89cefcc54d034ec3f29663513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c74e29813c7f5d08cf07e5d88f637514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f24444b78aadab16fb22b84ba32ce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6002f906a5e24b82c2ace7ee723ab12516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797541e298cf5bb09019c2aa7b236121517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e5f776dae471e8f8b43dc7e8da295518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0ce4659f021704f64d47643107820519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02993895750237a4ef7a39ada1d23f3f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f092d57b13f9a6364aa1699270823521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896947ab9377496f52abaf7c81d8caf0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e00db447486d3b5931b0817e25954b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43caa56c05a50a7ab3b8ef41d51cfbc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4329e4770140cf1a2edd29cf96460525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674782bdc02615e90b84a866cd39135526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4c174c03fc2433910981eaaf7c83e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffce9871b888ace739ca1eff31698b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51675917c7dc0cd0c88b131a0cff9d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bbd1eda9c30fffdd17da867ead1cd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea245e7d08c631f4de0783ac19fd501531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667156c7822d75f6084017f31d468362532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2b248c4a0398641eec1cce05b4890533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bb03341750cbb5c6e70709c3c8ff7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0f8c775d9ddd5ec8f9e0e330734a5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b89a6899c2b6ce334bf0171b65e12536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90331dfd5492c7c6a69f71948e8363b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfd8f04e9db21eb10921c110c53a64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e81bbf4e8e2ee1f4d8ad11143d13b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e180ed16d89727e761db1bebb33c39540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29867bab067c725255e4328995a89ec8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477582c245deee3010c0641f887cd92542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec668598696a59db5418c00ce3e9dfe1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a792c59bd8d4051c80af1e9e53562544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5b12e468a169cbdf11219d65bab91545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03415e6eff4858c796b17b8f3c2a41546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0fa1f36b5ace3ef01fbb208d15fc2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65362f5f153c3ab33248166f56398f3d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84252851b2c9b7906415cb41daf66c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79190dc9d05fbaed68dc7720ee13fcea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a3bebafdc561b1028cd0f3cee428f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589397c5c9ae82d080ba1176d21065d5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d963ef2beec6920ebfb87a5de5f5f24553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc035e4e155b2c906a543e6e37840e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e954a6b85a125762803cc3c1f4717555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7ebf67817ba94e89e242eaf49cf96556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ef07d07fab055a714bea80b81d42e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5bc80bc321bdca319e80bf00b4757558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af64f3df91241a1a073cc68c1bc084d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192d4393d61720b3d06a2f29e3ecc82560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19cc71cd28a1db20b13034d732666d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f57bfd867855464d450c6557fd264d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe20586872d41f0d6bd57061021791563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507de6e6d1ca5380836723c4b8a94704564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0de62a112e6b27190ba4f918ee70d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec52908e6b8e2c5e2d2c34913f907ad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a272256ed657b53c2085b9893b3a4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22041837a4301ecba92e53f39d0364fc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f09b4534497aeac6dabbd1e8f910d0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05376b15c1fdc0013a7f8eb8e36f1f3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2b8d36f2656470b7b7e14c564ff8a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f507cce2c1020effb37f3faa999ddb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addef7971e24011f28b21ce90bb03795573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9998f68ff5607bb3698e012aadd10c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7eb415a873c3dab6ae0c2a99515e6c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f780e15d2f087813463bac81fd4a9e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6505067f7a0e14c160e96da8414f10577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6284d8230a5bd18a432c96bf13558578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cfebb2044f34e5b7613c5585a52fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1975c57072140924575e5586eca7ee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee3cbf160bc18180006a051d516ef7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c7250d82f374551214da3d59c4b96582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f89e02d27a083da1ceb35b446d9c2b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8edc7f4d249b428636d6c5d70f1a9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb40db1f80ba1efe79a51dd31c194b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f27c85ba1c98db0f8cd441346dfebf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ee7640893dfbda151564bdd96c9d5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21670accc37cb8c7e3c3f65dee5c830588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4767f8c4d2219e03d3adb556e56b204589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfa23092c7e062473619da902b4406590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594c672a118e184aa11d60e69be9e7e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e98b89842c108e67442f254a3e2203592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf8795c017b6bdec3b3caa0418256b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbf156f4ed88a3c2fcb66cd33ddd03594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a76d76923183081c82fb026b81c16595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce4d625e6ef87457e0955d105004ba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295459d51c70e1c192fe6d040554e154597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca218f506710d9b5100240ffb3c7f6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa5653fba9c61b95561ef257df69a4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea365ad0bcc08075d47419a572145a4e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc460fda6951d6496293b47767d6e367601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dfa1c42d8fac04ef10f2366d50bf3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6757f89260047431da8d3389f6699603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca5c368426bcf328447d9feaf90cd9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea0a5cf9cfd6c2729980a4e261f4cc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dca3ed3bccf24b525f0c9c2db83bb4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23abcf5e4dc5ea5dfe9e90857ea3809607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb8ba32305780ad512a9d6f53e9e6f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1632aad650a654b43a1bfa5cf8c5d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9fbb1456936619a8e2b6e010b3542610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b26f39386af069ba632d2e9f8df606611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed559a150c836cf13f113ea9334e20a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7758bca75e2e25e47979370bab2a03613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd277c014509f354e930e383373a78614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b3722fa40d65ecdd9312b7dcd915f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922db02b8e6cd501fb8d96a3624bf6d4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339343da772fd61d4d3e87d46c748a6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40816e1cef9a13382035034c984405618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94dad4fd4154d9fccaa0d5326f3f16619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86132f0831fa72ad0f4150e598e34865620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7589f6033d9727633907af6bbb976621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9fad7ae97dd03e3a0683ff4cd2c3d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ef548c68b210d844a04a5beee1c03623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0124323adddd0b449c5ea8b6ba2524624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec6014066df0224898b436a40e55d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c72c4b46ec32f1ed10006e743e3b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ed4684a8260315acd771dcc9ac356627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883af89bc482cf938325c5e0566901a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b358cbd7bb092fe64d963e3144591a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d9bde30fade6df94a75a3744e9595630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dac711f3ad4023a8e0c3359dacdec6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c5ccb551d77e7aecaed7e8a646565632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932839d411d1d5c662cec9e4720e834633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ae510c47f1616683d22ede0fb3b20634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ee3f102cd43762990563f8bfe3189635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7658ded31085c655e7c500674c5c43a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571930f0a3d5eb057484ef4c74e35278637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a20186e548a626a15a8441cf9f3db638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839344d648e70e13df6f93b2e41a1872639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86995c5dcdc6ef02bae2175f65bf071f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77f1427ba734e7a9e8f0145fdde04e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16788b29ec0cdd752099415fc312b68f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62843685935ef2974c32ab30d1be0d15643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb645d62e8cd359fba2ce6cc6ef37d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de84712ba0f90c2cc31fff244a0ce0e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4668a3e866f6747df10f18e2485e22f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8936af5922b4e3bedab712ecbd14a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985248960f7da6878f9c77e0fc91754a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac819d18fcbc616c2ec72fddac80ea75649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811273812af3d7b8922799a23633965650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4e62ee4558392153750de6e05994e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541f47a24306356a2c26475f8ffefaf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eee6e9998743484ec4b76ca7586f0b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a3b58cd179064c28477e2abac6e10654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd19686d234b6bac85a9bc2df19f57b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d05a20fb43f910346314790edaefc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ed5951979d3fde7a1ce9fb55ed4b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a1cb972da68ec21448f38062cafa1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba04401d1fd8a1498ef4b3b99d90b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a742325f57e0787199fbc859abc6c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5d158e1ec124b39aa817cd7f20ed6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435738e7a18a613e04520775e6fc93b4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0b3fa9b579ff620b35db66aa04e24663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5e5fe7a36a1580dffbed1e8d1cf0b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bae9f833b8452fb49cecc3c1986415665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3eb882c0363c4d2abed07bc3b40b5f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a360e9b7f429b75e9bc842e80c46fad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe1a0f5ca5b54b151f73da5acff7d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91f0960e6c458044edf068db6740b0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a67731e740e191bb23cfebefeb1700670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffede69fb178a73dfe525a0e4bc267e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d4bf16cda62938d1a4739cf65f695672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b9a2f457a9939330c3c25f7640838673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bbd315c63d00722fb213195a14113674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb957b9bf9ead6f32ef3d291c7e85d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942c6e9ac0543bd28a0f640f845b118676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9379a55b240e1df06c8ec1f23bf08677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06780870fea4a6ee4708fdf335f725c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d7c2e3f5c5c91cd00480e45cbf6d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d79c440ae69fa53c538e58a9e0a86680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7e4df21f247ccc4badc48bb7ff9af681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2051ea56eb126b7f58d57fd7f798b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c93e08e9982ebc33128c7261b7605b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2aa0939eee9fb40b852cc221d433ef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be41f98c8828bee7d6ec193987bd843685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32c1ddd634399eacc0d477a6890ab5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69782d338b7d1c9090f69ed7759b3ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752a81de281825ff83e45efef424c9e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194d3e5ffb7ab4fda388c17a1f333ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027011be4887ef9296f05d4f01787101690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dbbb294095ee96a5a94ea118939c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878b614843f2546b1f092dffb7f5111692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1563c45b975e6ed2f0806943bc6dde693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da4c7d0343e5e8fd8c25a0809f65e9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0d9011ef24a4c9681a1a8da2649cf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551b91ca8b005ceb5463749f15aa810696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0edd54120d5575e9e1dc32e45e3bb8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056071cc01ae5e83e84d823b3b7e6db698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69496ee816c5f6a9ba6570aae97037699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb95c9c527d664990d9b61715d9525c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42274bcadd2664ce19dd628a6319c4f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392e62b1b3a45671f98ce7ed89bda7a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef401817baf90900f3ad0e8d9e0f70703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fafac661bf517dd1ad811a38794a2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49266ba1068518b8cd23e60dab64fc5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c37af20cbd5ad4786e0db7ad5d918706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b4f0d2dc234403bafb165d452cd59707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da830dee337825d51138b031d773d546708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092737139cb267391873eb4998f4829709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db20013b976f612514c8d572cb6bb6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3e46a841086fe02b935fcaa329730711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07778c7750c9cec3339f85f295afaf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4436d8ebff0e520cc737a95504364713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690d7dbdb08fd4f994a351920bfbec3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b76f97eb0e46e190f7b2873887332715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a99e1b08c63823ab74c4aba90d954c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86c72a0b3dcf1d220f843607e40def717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9c7f6b040848e95109ff8e143428b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba388169bc52830b450b0965528b7be719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d98db2532eb9702cb51a900e441582720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888cd3b9a78ea659b3ba132d5fe7d07721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630077a28ec7dec30eb2406ddf12301b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d0061105a99b982b7c6c55c475c92723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64018d361d706133b7d75cc72a6ecb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c28b45fed7b1f62a0d5ef15ea89ef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70236e0d884ba43e1446dbc9163fe170726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6dd4515177bc8857307eab021e4e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a90e0f8ef0e50bd023f0e8088ea8b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495df1c2e432f6e6de4e1770375b1b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1563b03082fea9e674429dcdf2a4d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6729b00a9361a426b22d16dffe0d4b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e6a7343e79de5dbbc12b219e1b03e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe3bec78215eb081aa5c3683715684733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972d947a1f5466e473b66cc52231826734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19672db201553591364ce360a92539e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f5a457ae50cf616391cc8c30594ae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8070c3e0fc7709a9ac69290cd169b2c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0622cdb9db95fedec13a74be027f016738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81767b2f1833136aa650a6077d13efb8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15996b5e60e26ec68a6216ad0d1ddf3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438e195a44cf26744a4ba02caaca2d8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ebb178b0d34d8e9457d0dba62232b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5044d902d31d66b57b95594d7824583743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be334b3ee9783f99c7c912a58a7698744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8cb2939afc8490340649c728cbfcb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58849875a1f81b4144b24922940bf1a6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7179aa45b8a8c932270e8fffd3ffd35747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2aa3a54155caff8c77b0a731f5812748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db66740a58764a868dfe5ef0efd0243749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb9126f0cb63d51499966088424c0c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f60b60a6c9e66633430b724159e19751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652cfb68665b2b0c292c782a9004acb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca86b0ae265d46e3efa8a9962f10bf3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65d102ddbb22b10810ec767ecf4abf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0a5fbfc08a4a716389f5da0998094755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818c6e02152373eccd41c37ed27faab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86c0d00f395197a4af4e4864f054fb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853ebbac759b389d56311f5485d691d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46251916f7467ecfb364ea64215d7080759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4382ff36612c5c5b0d8fdad19708c9e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e72f264890dbb0f9363b534e3b8242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a59f87821bd5963b486c66b91091b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afa5d02020500c264a9ec5994ffc2c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c53e47a77e1a46632033d91da099f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50be179eb51adf3462b8f473ff9931f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ea512ecf265b7188696e9b1597b3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d66236ec9ece43880880fc3622e3658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fac938acdf3c35a52ea6f81f6ef2d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96063b7ce32bd7be974dabbdf77d316110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4d5341fadb853a30a9392f0ffb21111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b21180af1b226350515005d487662312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029867ed3af2d0e0598a42effcba9a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb3848459eb19cf188dba311a13c1b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c235b94bd7ff667a0f096eb8c48aecb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb77427019544c86c12973f602761616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff69c78eaa1e284e1a3a1c941da44a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7c4f92ee8685d413cb7a4e9d3e6ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bc33421e30adf18df1711051448aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7bced9fd8e7371f0cb6b92436e4ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3192d24a6bcc8d1ffe0126eabb0d0b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff434231aadeae599f70e3bac3b9445422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c472d8397ff40437805ced6ab00591123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0053fa9e3b89e98608dc0f001e9fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ca10a8e1736bc1f2753c907761ad925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2778bafe7bdac75caaf76e6b5b6fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c928eca17f614c0cd0aae56d56e4b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58640beeee393549ca6e5e9d214bbda828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2605cdb358d9585e88519f321faac6e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f7c245448d065036b8d0e0387cd4e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33d0e58b01aadf298a1a103043471f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fb504d381adf02050fb419ef6122d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5563b4383a9997070a237a45618a9c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7228d38d873519d111c950c70833d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183feb50aa831220ff2169da9a4d16935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22665dcf31426b2a2ebb3bf427c838f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe99bdd1f3625e811f3930c4ca790937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb297a0a9d0fb26b69cb79c200946338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cc01c239e3eabb2e1ac9077a5bfb239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d6dbfae6b3712dcd72a72a853756840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150809b294219594b59f9ea47a4a40da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf39e0cac05e3fdfb694c4db9a01a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49cf3fd3a0e6282b88aebcc622ac0143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cf44c3014c4ea1e1517a35860bdfb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa05b580adea43ac7617064027d805b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928d3e23d55d610b390c2e268e8f1f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabf0487553ec27806b1d6d9cac887d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898aa79386afb9bc0127a2de7fe16cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946b85ba83232b4424261b040d0292449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7fc01260d3686021b89450a44e17650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676f1a25614f5559ff66ff3025bfef551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fae8e48725d3e38de267636df0d7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fcd8edb6d6fd642f35a00d9b37f7953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f4a5beb7a92a6f5462acf2eec0a8254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd9b6d6fcbb00bc8530967625d3e0f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dce8d8271d84cb129944abc2ff0dfa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1d72385e1489d83a6b8d4f641d88b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e9ecf03ea7f72275125eda925b25e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b6720f2176e55b2eeeb326f1caa0259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222498e8c5b441f959c93df21008248b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f610b60f3996df52c4676deb6b636361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddabe97771d24a3b583209f307f5e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc696b6fcd9e556640328b66147f6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59988fe3149ae05552fafbdd3e552b4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d7a6b7d02088d99bdabb1347092ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaee15b8fbb17e20080e12053d133e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad140b067dc5430a149e2fd0fd2eb2067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c675307c5604427e348ec95d45bccd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03b426f34908e0858b44b3a755380269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7643459cbea92f825076894d80b9070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b1fb56b274a8a800ab147e33aa76471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c45c2b4cd3505579682ac3f9b75b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379d43a10efb3e2f06a88450b93fc2073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81685b6b3427cfc1f56404f444157be774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09e0844363fd2d563d6274cbe1e7e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93586907eacca8bcaa7cca924ee1f77b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d38a768712ca372a66d6669a5f702077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363119642756068fba86754ff5a3275a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5558679ebf1e241cf06fcf642863679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd0add9532b1ad916deea9041b88dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747832b0fa01f07dfe45547842bbb14081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21049ffd06b79f36c0b025954cf8bc2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5fa5bfc238136581e2fda01d7fd3a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa0ac94320d418cd1b325c86336d9184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17593d29f2dc0ede29bed92045619cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2de659ef5a9f97b76bb285a56631b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd09b6fe932733c9edeffd4ecf84a4587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdece4379af7a2c2525034172a5611988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc165b4aea08f289a0d619fe21e9c7be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0af25eaca3d542bcae2a3eff3a48690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3c6539f73ebae537e3f82afcb37ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceadbc561e94150bcb9fd54523da19b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6f7ccdf9f46090b249d0cf94cfccf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79881e799aac44b1458469b2a125bbb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb1a3664e5fb579f2e171a1c5c8bae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc175367ffd4d30f8a81f8dbc0564896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90144c3db5c52dfa5bc6a9c84ebc51a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc4dd5ee4d1872558c4d86595bd2a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497a2cb55a029c985f4fc50d7f5fc1d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656cee8b61652f8730e6da1a5bfa10d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50917dad73243059ef8b05ff01fbb2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f19e5328b5b1437cab6ace389537e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec726ca57193f0b79d0cc21004ac081a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22899e7a80563c1f6f9506d66f43b2e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e8b3173f50f8f92f8cfa421b82e27105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf7d9d10dc795caec5983b10d326a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63689ae0adce6e77a64b5b632d4ddfad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa476627798e7ebf47b4da48e8f5814f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a457706c667b82e73d8d206d19b03b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381ddb1dbdd50241e2602882880599f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578637d132a2c5220764e1d7d34ab2a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6bf0399d9568decebf6f4fba564fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc7fd0c4f16a7e0f96b59f2e9f37e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d00e620a68004ed8095efa997a8f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffa231e65ff4a0a35d6b72476d96ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a78c26c3b63e01e5a81066799d0cc8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0b8aa66be31fc5f35f47c6a1865ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb41cc85d044645da194c914a48f70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea9c5669d8410427ad61189a0b4c1e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04396c45104aa648c797827cacfa1110120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435ac99eb8c8a904b2104b1bf7f6b8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e3744492c4864ec2171637f944e48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbd07732cb5fa4ce8544794e7775e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9dfd9f2f7457b7fd2bdd914d48b38124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5639479fd01aaf49747147ded5a6b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276077a842d5fdd7ae87984aa36d55cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5721c7e69e9384381ac2820f267036127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38034a289828c5e0d2427436850b99128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc42794b45de46fe9f88a939b18b9d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7cd13d26cdfd1bc5a2d3584f9e0e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5a358b131f0c7fc1e29c4bcaa9640131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181d625244fcfa84f78b4f61e6ad1a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abcce7f4223567157496260d98c656133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a631279254231fa6005e5f2d3c5fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55e5dd867b4e83d8d53316a5835e1e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b62646b18890f10e5f24c3516d1bd2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93a3a7fca6e1d2840c3e9d7a338df3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9c015a067c964b969b95f07e55cde138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6ab489a594016d89ae38a109eca80139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75e8cea3c190703529a0a469d827b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53fb37c6bfc28ad39629ea09c63c43141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf4774091295e3942dfa690e5dc543142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c015060fdfdd0502591b18682700a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabedd8cfbe5885310c775be327d86a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256c1a8abb82f92b9810ba0dcdb2696145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4061450fec95938f0434eaa67b0bea3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f5352e1ae00897ebe84b2b4793b47147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dec0d2ad8029003351a0b71ac4f624148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d050f7c7e75c9cb98e87c061be31519149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efc164d39b35f1368f4c6658d2b178150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5838f6047c0b29ee071d476a23d989151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9671d6b78fc1674e901d82badc505152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe249e4ca21256d0c0bc92be389276e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f8a4ebeb44141f304553ddd77be8b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337c1cb881b41c56138ae08076eb118155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9d98c4f7b0ae65a27fcef79c4e141156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6553c70da0da8c16eb4a605ef7d79c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967c9c8d5fd5cc74e977c44f5d1f375158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31a7553ffd19ac4b5f69b2e34c7901159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e7a2ec14af948f0c04cccd119423b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa305072267afa3bf112216512761332161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd87e7c5a3a3a5fdb747b55e21acff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cace609e19cc0c6aaee639a95b5616163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0a4704d121ef24fcefae2b55ef51e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054f35eac374fe75c8b733e40647046165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801f776505ecbf6d7548ea35cfa49a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274a74d1f732068e5692cccd61ac8d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935040dee8c681921b2e05c672323553168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec1cf1819ac1b00a685df935f6b412169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45421f60e0acf16e8d2615e3d1c699170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92a7a928ceb863f083be59c6943e4c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a3f4755672ef7592e0c6032e82518172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcc6be9b21dbf380c99c7fbcf84a2a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbf5e76f1d20dc9e61b4ff95549501174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dda11b1af04359e794f3f611c2251175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b2639aa164c922180acb4bb185d7e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25beaed053609b437168e06aacbc5f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f851518e8ac689b5d4699a246f2496178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c80131aef12e1676bddd0b2c4b5709179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30736c505a33fc64d809f8a02bb6eef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3c1f52f6bce63d7b377e1b56016d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322ec6bca4f9eb994e884354210c457182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09169c17b8b12e7b9a72be836f1ee62183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8dd9ee55f43782c0615a4ff1a3f56184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea696eb7fe24f33931d9b65db3c47740185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd71f9b05d12ea4e203b4e9f025f543186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393224dff577c46fc04838b0cfa8f929187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee87d8c1868b99b2dafcda23c315b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51890f687471d425ba446e217193e40189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d41998dddd074913180bb9e9e39f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6d91b15823c1fec936bc053071753191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2193c568dde392a9ca21feed6f2ee1e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148526d04760e5b01fd619da4efc6fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccf5023528a1f8d3d96a3718b07b41194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290dfcfa7cd280a22869336b117ce2c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb7b201b92ee121c745c07c2cb5815196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccda55af7c1188449e4c69b716797f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0a49b00ec2f03d50714fb62f698fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234cb275a1059a5ae84363e0094c321199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e639c9f57b4edf16b8b674c04ec4d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd374d19fa6cde2d2b028192f1dd8e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce814472824da12108fc0704d8911790202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddf720e6a5618c55ddf4bed1df7daa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa962ec7b9b9a338e10b86ce08a696204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197ddc8de2ca8fd3c520862dff32f25205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f828bdcede12896c5a8fc408e99cac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15ecad355051f89c368f75303c9cb2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c63d166f822dc0fd19463d20d33ee6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13336e676b4312a26ac32e290bc855fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f58f6d74f27c8784091d67f245f106210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabc3a875af3c58df10906565dac748211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9098fca0e37cbb1c36eec2357e6466212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0750637d673e4fc4cddcaabb0f6ba59213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28257930cf531602471d89c4901987fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db016fdb82b5ce6d2f0626e825244f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c8a022ff13ead43ad2b6f7380bdd1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34e50d7789746543d196354f17a7d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa046a2ffb2978e892cbafb7381f5dd2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818372b9dcfff1ed0eacc042580014f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b8248ca538c2c2e5aaf9882820c6a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517fabb73b505a365ce346b631a8c31221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cb89933e2f46d312869674ebcd3c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a097c7827e4b45ac7b7651b8d4d0e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5affbe4e8dd4c4375c057976622f722224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008ded3e42a999e749333b7dfc7433c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604d8cd567a417956ef474772c312b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b03095034229d37a67a76cc9ee8af1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e132c7ea5b6eb54c161e887f4fa75b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3d0e7248b76d148af383549ade7fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a377e9c1bae7eb2276dad8fbcfb32ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1949dc1228ccf8bb86033d671727139231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404e5275ca6ee0e63f31e84fa55ffe8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b09702ef00cdfd2ce2b0fc1b034794233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fba3935aa12ae4d0a7e6b446a58ac7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9a8a3d87f757335e449f8e250d580235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fcb808ca901f2f2198e8fdc4bc9f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491fe669d10e6092c5946a5ad17009f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c33d462d3fafec4e39148e30517873238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e310f6f07795280944dbdff27af27e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c1920f793a2da08d4c0c8b39fbcfa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553aace1f32ecdf87879ef7990a976d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927ac5cb3c28d4a7bcf138d51902e32242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf89ff5035e3255b37c7963d7a3027a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bb99a26170ae2d9ab3247ef94e4f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9e321512e0b1362a3127e5747edf9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170adbbd36f9574bebdb61be054b915f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446c0cccf20de41d550b10deb6e25c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642e33370f96e810313c662f34d83d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368481b1e9b89931e85b7f699c013c9a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c1eff76b6e4e0a5c8d3e4ba755cd6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2f1028abcddd3ddc1c027a9d11136251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957a4f7fbecf7b014f4f100c3017805252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc1d9d784786ff528db6d5a0047e9e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1f442968458f4d0c6b14e626c0d7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae804ea80c48ae8a7a4b1a7678f79e0a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b828098b10b39dbd437cd50f97ed35256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8966cd013c0a21e9a6df8839a50cff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcfe91cb5a959e775183e63746e252258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71e99cb309cc6451763b4598c749df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b2c300dd6f293c5899b77e58d3eb9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfd62c9befabe7e82e2787607f9a7b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd5cd8b6f6a750c87bb311a2f6733f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a4def3a30cab7c8a3b0a169f389f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca86b904a3ab777be203b52127ae27264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e2a7b790e3ad1562155f5e32de603265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0c9d5e1d62bdfb39e5cf33edf2d31266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2df0e1880e8e46fbd77a433088868267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff013d6e377d478df0ca8523a641e27268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76ab9473742861b659e5f3967b8324269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b1d6da2bc29fbc767cc8bbce59dad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb46a94e90420b18d648c200afb0a82271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa52ed4af32894f894fbae61033d82272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121614d977b9750fa772255df38c8be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e144f585025306053a1b9633b46d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62684d56e7701e98ddcbda548ffd48f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8615ab562fe6c5b5a502fad8fa29e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad3c2d7fa0268d40a7b8c25506f8b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94d9f7837b4981569c8e925889cda2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809c4a525a6ab5d25c2a654a281cec4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9602b7ba46709f96aa7f32770184ae6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922b81987d10ea7d98f25bc20fd7009281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b155dad5da3ea6cc09a2f5e9f23a0c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5dcaf0dada9c227490bea276894dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb354241ccdbb506b2448b37f14ff9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbcc2ef5ed34e985105eeb459919fe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ddccb21e7f082c9a8e1c215251293286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91805c9d6964071612a1224c29317cdf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651eb2fd253625c34078ac185624302f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243815e0173f84e91459adf1e15707a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80eef41bc72cbcbac7aff4c6e97d70290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d84fef6744ae3ae9a469bf985a3f9c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcedb5cfebab8362768906bfa7fee3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fd8d716cc602aea6fe853cb02540b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9edee0fdb5b1c037b4592d383c10f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1ca8029d34871138cca1ced1ca2f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f206b68367d036377ce9f1fd698b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ba515316c903b3b5d7401eec33835297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35764d67726a9d0b06af89ae9c83fa9f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f12bdb816735f3bdb7234cd5f5f06299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478fa1c1a8eb27ce26c37d5e4f6f54a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3b6b466493ce1586bc3e36dc692a6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7dc4902cf7705d5818f100d8d8e799302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165650c6f333ab42ce33765b22309bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65fa8dc50f596b0e5cd088d21da7ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c699d01007306bd2f24c63b9ed29179305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be12b89ef1d468a7fc2ad8b3f4ea98306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71710c8bfdd4432e49e310905545544c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484ed00501cb6d6f8a01c6c56085538308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d4da4eb699fa7aa73462c00f1571c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c165556c3f950f8f0e0ac0eff41482310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356915dad7fef8e2968f6e154472ce99311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe27aaedc7f873041445ed587e6c16312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14b8dea5725254e82e0b3823ed971f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb900b8dbd6b64c3d60cbaf7581dfb6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d7c9384c3e4e374874c39bf9ddc89315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a02c5324a0f29d17a5af15ff71214b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fe9d47aca948cf7754227be6bbf2e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43843d31649758ab37e52fc89a7651f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fb7a1c8be06cdc26fe73a076ee2aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426232848078bd76b4b14092a4145bc0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a82481bfeb20415e9b90af987853f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e81beb1f00f3e137ca69198afc1d9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4f8122a27eb77af0e95b6d6e38bdc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbbbc602a9c3d519eac9944e192603324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf91dfe1876492f8ecd7deea183b432325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518f98122d3f904cdbb5ea423dfeb3e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e76f37500271808ffafe27a59e09f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb7f663cc2cb102a617d91256f8877328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6db2e4feda6d3e41e6fa3d33562bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d74a218d7ef8a091ff1396c3fcccb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab60f70f1f3328ea737963962c47a14331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2256a12c6f5824b6fa7fe655b38c98332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336acb6c6f4455791da66706b0c31b38333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63870b26b226f56819a6f97d85bf49e5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5b8877df0372580b3284fed2d2196335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc1bdc23660754117644124c32d6bd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c21b4e93de473ef69c602d1cd0997337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62335ff9322e0a656eeaa7b3528c81b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f2f25aed7e3e64d3992cd36137327339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9dcb9b3dae578e5fb3039669b97da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e8ffabeb52f8c34adc17cd259f9b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2366536dbfdabbeeefa10ced6147a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a22b35a5ac35f284a86313928cadb0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53aaffefe4277fa577c6163e402f2f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c52895f412cd86f6c98387b234a9e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f536bc171a9b9cb98aaa69e37a302c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6afd98459b1bf550dcf126bcc38ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe20f5398c3246447c3a8bbba98b3c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4effd6bee31c49bbf9ef0c932978f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d518a5ca249779e5dc719dfd14388a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31372ccc55f7d1de31b6e78a2bc3307351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e52243d8018b3d10a3f17fc7b94ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae7d164d9fc41f341f438503381ae3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0326c3112e33c04bb1af75ee68797354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff006530d0799dc02c926bfcb882ae7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1bedd95e3248da3cfd1cc8d03f48a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf7ead44fdb03fde9bf1ecaedcc669357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db290c40f4122266d3d995040663a6d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf4cb79a5e2e27b311480c3f633f7d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf440ac500d04edbcccbc4a901fcec1e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac3d1c2691a3ce20bbadac21aa7e6c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7150dac948d4bcf7764088081d3d2ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bc84495be572b6dce9a2a88e2b860363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17f3d78ef5bddc17d96c0c8229872d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792fab6cad80837cb8e119f64e149bb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48dc577d19898cbf3b05ae2b2cb6e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27604f60d3629ebe612afcc91100dc64367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4926e1f30fc3c6210b824180f0596368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da35faeae14c6dd4d8c722443d1707a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06d1db09f8639280bc8358d573e88e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b172aa2555d6f88c1d8ad42756fada371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f981d21cb0f5bfb71833922b4efe2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8978e6d806f4e37f6d4c6704e289a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176b12046f7becd08ac00e0738d1fe7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048c5503fc0f466384b76f55e1e7ff9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3da758d98980bdacd9bb7c586ca260376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b5030196ca514c3e9aed7d0ceeb04377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f89ca450a469247b56fd16e01fc013378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bb401319fd9a96e1f747016cbd913379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af46d2ef37517a7b08b910d47052a8e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ffc3bef42a73c7d11e808e70bab99381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e387f050f5ae6ed00301a6945878584382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b493ae1474728498a02f60ebb434f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022bac7f6a40a3843a198e836ba2271384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c89cba1e5eec62387f38ee2c44f69d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8500f699741934101a9a9ca192a637b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b437a63c770fff9197d662f6b9cb38387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af1ff152a6fea1d87314197208e517388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0dfc88bbd40e9f632d00ffc34b6c45389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893ecae210109acfa391781716794dc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa79985e241c04adc604122b559ae8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435eb9cff3a4c29f687fc44da6c6b11392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3aab80b542a153ac92db5ba0f22ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d585596bcbc3fedf089be4d45874aaa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08606510264635e41d4762bf30c5e315395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75228b077e3997a56aa4e43751c09e03396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a65b8557a2fdb202345238a785cce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8de553e0611959e4788a9349c69767398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c2c585b5593466fb1277127a27f0d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d350a2a4ca13baeb1e3f8f56be56c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b7b6d0d956b13ef792f152a759f1a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72898b4f855a240e5d0cfcf140865faa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6640bf379ed4b98f5f029960fe62b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5091b41945d845e61dfa6db9c677e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894db437c0def856006f71a3e4c2f9e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734eb66ce71f2878a72b71ee511edb2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1450cefb79b9cb52403c2301e8336e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2b580c523aa0114b90acc4d68d63c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da9c0cf09c48df67091c3719066132409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a06f6d16fa06c91a4e9a9686ecf3e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24c888de39ffa5ac5a9be8ab435c74411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2b2bb1b2e50e9451a737dfa57bb71412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31317dfa1d5e9802e4b79cfcf726727413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b390e505854eb6b0ae5adccf7ddfd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50df3b4b773706e27b34cb5b4fca57415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2f54c325022d646b687ea9b966479416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d7d149c05d7600b0e50d26d56dce0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06a6c7b82cc54a5dde9ac400ea99c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bc4fef04b0ceaf294f9edbefabf35419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45848ff4363058d8147445602ad747420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc362cba772fc3b2733040098ef2362421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd7a888b33fd0d703fa5e34139cd51422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8f46243fe2b3b1a9375475458d4f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab733515ff09c80160fc5fc5620e2d89424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7fe32f06630d29dd798cd36608488425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0e19c8c57790a6aa9b72307034a0f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116826f82157fc2f59ff7798502b50b5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a0f1c2eae3634dbf523b1bbb34b85428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d370d6d5682ae0744d4dfa3fc1d16429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc169a776686eaf7313d28cca063ab4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051d9fabd7d3af4713b198ca0e3c5b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856850a730ac410b47acc29c5fd9c65432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768912370835f0c756cb460a4e54de5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1faff7eeab069af0820496e0dc1d53b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61906b9e95f65eb3a5d986d957a805435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15d77f970c9a5046d2067ec69cca3a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb125429c7d1fca3cd369955e98811437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1abec1af839103d85a62e9c02f610438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d56bd77c4cf0b3fbbda63b288213a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685854efe743bf1feebb152b9c856286440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23994829d16ae915dd20f3c8178a3ee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcb7e6b814b566b46d16f1c23808b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7459ac06d3bf32fb1bde150f47b742d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6772b172ee578364115e73537f0fd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e49281dabd70264ad95104cb6180f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80636c8a2d1ff0d9bbca097340a8543a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2173baa1317b738ce6e50cf2462344447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6c30d9390f63669210c0a763ff33d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b5e349fdce608c6c0fbff68155de9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b5c7a17c9a32215c2b497b86f24e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71193c80736fcc877e828fd7eaa5bab9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cd9ce56e7384c2a85f68bba815481452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6edc2bb917a117fbdb8e19d4d7467453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a3230aaf97f5434661b0dea35834b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbcd735f57752d35b64ee184981952455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571ddf033214cfe99fbccabecb2ac80456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b48c0d89ddc4b8bbf16eafbc1f0579457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e67297eb0f0cbe647eb0a7e28a1e55458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0318b72497362b33fbf614392c8adad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbaeed397d31155227105b42c14725460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4589e71c4f506f5f4711f62c155fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7f60d0c6767393b60a87d1bdcf344462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcf8ec8475064908a0b9fd572bd8c2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198d8f8da6714c85883614a41f466b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e050fbce70d0571777182d26a3409b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40431a8df65fdac12a60c4c50d0b3c61466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fff8ce872f981cb1e507db878955d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4934eabae0057c8470fe8c4cfd5c5ab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1120f2198f82566f633bdfd1d78ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf43af6ceb32f660e15d05735a7d82d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950b04c789de6890851ccf40d1025df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a405438591342ba18dea616c5f2ac78472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a68c833d0cb6c21df76a1c55bb90d5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e0e071c3dfa026e277ef3110ff11c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451baa237a1eb2b9cf1cd6fb2419958475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1adfb91f1fad03d52080f8ffb2f73476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7817334d23bbf2d7b81f384acccf183477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353052c1bb24278ca918638089c94a16478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324315ba79df17d15baa165ba6899143479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d44157a0ba825ad5ebc39f50001e6b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53137f27521846a44a022436d838ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d30fb75a097ec95ef29741a9caea2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95621ac08f775bd8cef69ace795f9637483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a11f0a46a24728891751c20109c2ea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affab7d2fd34b165a4bfbc3519a577a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d3980e844f02b332ce5784cd61a68486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ff6d61ccd4dbb0dcc19f1f48fa49e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009bd3903f5ccd8206b1a194119e8b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d16da7ec76da4edb219763ccc4136489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e74d54d96bc533d483b3356d40e1e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a2c8f6e2ba65f90f048e60be9b232491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a916d5818563de4c821e70e0411aa9e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88c48bc423f66d1782ead7e918868f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8afbbd83a28986fa6a209eb76da374494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1766a13fcb853412fe0b9851c10ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3000b69e2ad9a4053fbca12b3cc9223496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a38870aa6971d0c67733b88337bc20497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e921ef7f4e5957bf7116ddaf4682664498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e91b6b6a8f12cea5a89bd9d00de1e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d57b6f217cca15ce24caf57a4fd3c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2952715ed22cfabddcfe82abc7b2c9d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33ba25f705a1982ab8a58959c067ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229994c126592a9f218c746e067ec3d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d1711ab1ed35d3ef615f619483dc1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31418f510ea3c6d4778c14ea2371ac54505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bedee0581cbc1cd9ec624df8b68b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8a10190fdb085215fc5a2b6df8eb8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4c83a7870d5d0affd980e14730d1e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e34dcfb5cb3a9953d1293e98e91ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bad214006d27ab9e3c09bababdcdeb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc01d0afe14a123b20d75a10a92cc5b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbef3b4993cd38e17c58e5498f12817512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4a1675aae7733c4f20cf969b540b0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3fd5d77472b77218c121bc0d26061514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e453cb83cd8e24e07c2bc907f00f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d91cb6b38df322289f8265ae51e482516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626c6b242f20eec197ee1c899bee2d8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90877b5550c3d5f5fd8d1d6d7da8db6a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659312c96f14a65404a47f481ca26dd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627ba5a122828ea989eaa2d6b1cbec1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf06b2787f4aa6bf7d7287ead542648521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41031c934274fa5402eb10f69157b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68621d7f2d4439c60f061f83e8b895523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e9dd911144825cb796f8811403a02524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c31b0789ff55e049d1855c5d0b0103525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe8477f3b2b26d5c6ce6111d473fe8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38853c77d6a045fe37d87c17bd3609d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbe3298eddb328d3525ed95f3328e7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430185681de062e901c4003127cc14a5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb5dc23255ed73fb50e9193d03b612530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55453202d1940bd14c8f83cf712d454531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30eab9e17ec0b19a7082da2cbe3d00c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963499ca1d716c8a23358be1fd641fa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f183b467d1b745e68aee7e9c60338534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d4f3deeccdb6483254bdbf67ed2b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b78ac9ccbdf7508ee405e726073e5c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318278328c53fc9d8d1a19a081fd242537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3ad84a3adf4f8734fcd1033b64e58538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe06f8e719bc13e710685cdcf47f670539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450d3e27906f0d8f0b7a533e42d288c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1398e88b3d9bd331ad4ff9a93c8c5b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379d8c421912cbe43c890ff2b3f5985542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950b02ebc49fffd8d6b3ec06340048c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faaa866e38e21e717c98f2497eb9c11544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68bfb0f11251081178f55591d1cedd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75831ef7d43be92c7034bf201d423b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbc2efc894a24d9bfb7d84c191ee05547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412c9675daef7e577380fd39785d82a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1533d8f48bf60e7c72939008d0e7d9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dbcafb2abc1002bd100404693ab7d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5379cbecbf0899d1667478edc9499551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d932507956c0333feab5262922c1ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5a22099a97deca6dce7bd85f581ab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea9bbf31e3e45b8df2565f23a46a2b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2059aa6cc75293dede11b0ac5567bc6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8af624f3d9843248b9ffa67fb06309556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8908654a6d3b8be1a66e6487844718557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171327d7e09d7c054e410d68591bbb4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd21b274ab34423b354c65bfa32d853559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e6ba99ff14f23a29c18a153323703560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1a87e6b11e7b240e3bc6bf38501bd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab160c0aa5f79f2f07052449d0ede5d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe4acdd72c35a1e4facd2bf4e87c75563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c555768f026c4a14d48781c373f24564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a1e74ba7fdb8e6cf52fcc86e6a90e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26ebb2298030cdae4d9d0795851f32566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6bc3eda5ecc1e00f9607bb8cba375567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93829ac6840148eb0706c0af6ee83cd3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c91d44edcb048dfbdb9caf2dd433c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f68ce41570d9ba1bcf4934e2469ac2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a577a11b9e781e4d5757226ae48beba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae674c797ba916b755287484d0ffc6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdc025825175c981fb70f6ac657f2d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd35c9438ef6c29dd468320d456c2e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf0da68930f25d41392aba1d20d55d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090ba3c8ef97cd30e5dd3767f19d6ba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5532f35484249101bff5ed903cade6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0eebf67d23641a7bda35d7cabc2a43578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105f382f006ee0262f738b686ce66b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4ac2bb6fe26c199621424515ac5a8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f8ae3a500e44fa37701aed3b41758581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52796bc283683e671281410d72da891582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2d44fa178c9fc3d075393c4931453583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3869c32ed2666495ad52a1d5e1e46584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf775dd87c82e4932740501ce2278a7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad86472cf25e91db407804769a1aea9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da40254a237833d5642b9bfdf6dbff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0661d433fc225becef4f1cc2933fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9689a0dd4790705f0ec72e56abb93a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df20c44a5e71171040073f1381793be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f0e86e001ee32d13b8a8eb2c8ed32591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1477631d5629e7625d88164857d31d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e63c23f4a0ab5409a405b39d1bd658593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02880690a180385ff4f5fc02bfedbb2a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628e02f36f9d7232fdf23b74b220272595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c914f6b18dc2bc78ee28c21a8fad89596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36330f3ab5cc201d583be7ca6711e6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41661afe05c9464eccd5ab51e49093d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453df66a70fb815391168360861a339599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833edf98bfd3968321e5bb9588af334600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb76709df0a7f464a5854aea134f80601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b99db8d7b1410a9068d4d4a4cf3fc1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34491e6b8f75e70a0903b762d2d59e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fd862a385051d6c29dbe1a94d3e84604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ec45321ba226e1d9ef54fef723a97605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2c72b65d87afec5b6b3e60e32d286606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307418708856365b55e25be4cc17716607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d002f2773ba0db8e097ddf570229f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac744f605d5116e1dd66e29eb2acbd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876803566c7a115bf4bc4e8e85b6bc5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05256df72a97f3c38a6e7535e53957611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb51f747ca31db6d06600b33bfb5d46612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3c85b8dd5ae2970f13afaf3bd256c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af57433d607119383677e879f5806b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee587fb8112f6b2184241a7c32598d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0191523ca51d99a7e5cc041f6fb7dcd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48593059e8298e3ae942ecb6d12b8237617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90346244e1d0fe8576a037acab5d069618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4364eb8c7c9718377ddb0fe00b261619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2061b2f33890892dfbd7104ed53b0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4affea944f09e0455545984284be46d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3c312824be36a5b4e4b9798f0c12e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25980a2964ed99acb06a5f7eec226bfd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abc400696830ac36698e129cf40f9b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b7365a415ca37be5f663579ab9a28625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd16f5b9a3d79884db4e4956eb1d26626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38625093ed4ff972ca7ff66f23238f25627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d3d2b46cc09f00f262c0970faaafa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c347119f8eb4f386d2673763ccc1621629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd4b10637b46e4ba20d3e5cfba08ae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b2fabee8d1d90c1d6bea478f53771631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555c7d2445ecb23adb668ee441b359c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc70d223cbc458eb8e4b3288ea7eb72633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902a945a02c2778096b952cd341b882634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86eb42ad2632b989e71f468014ddc9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab68f09ba286bcb0418b8b787f638dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eef63e8f21650b21b7c9a7283f47f3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa4c5833015bd1216e6cdc4a7aecd0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a6b990da93d1d46e458d0935baaf5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789ec2a5c971a73b2b7196753daba11640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fc0c299ae5c8fc2cf139d3d57ad0b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24782db6680cd21e95597319e7009da9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605c21532e3b63120290603aeabde82643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43811aaf82f2a9680d2edfa750bae2ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00eb7fe87f06eb3a6ba7a360b6b6dac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ffbce6d95f39cfdb751974347654a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eccecfe9a75e0f0646f8dd600ad8a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10275b037780b2463634f052aefe2e5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ac8df5170785bf782435cd333b1fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72cec099be4341ef52f0d3f5b354b3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc7298c123ac528fb2104a3948c30e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ac28362aa27f6234d4e033f1c6aa4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d05bfd480590e8ce6ea8164daf5a45653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3639449838cec7a5f308cee592f79654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480a41f41b6d27bd997ed534561af62655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40918a3ccec286b8c85ecb72fdd7d7e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3224b1f87814260c8ed541ecc22b0d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c97074c31204601d796cca79258310658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fac18fd49d26e4ac78fa7b69a1f493659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8a476a498dfa2cdfb65a4eaa883f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aeba2a99effd22b4140f984da9307e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56e3387ed448bf0c68b37158be3550662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226cf7e516214be98fc354f38408d6c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2873da5484508891da9b29cf13214a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088488fd6ea0762ecf8549e1c32e741665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe10c73f8b4cf0a953cfd4e60aa141666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee740d1506816d0da549f1fba1338d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f96c75e8ced06f817ec1178766db1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd06de42fa14a8bf09d3e47d88901a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08c68f906805317c04671a520dd453670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36532d5752dfb0b10a0c753ff65786b2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1129db4a14e3cf24dc193073ca0b91672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511c9c4b6d972d1ad1e61a17c1e7fda673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cc16df52a230ce801a292e6c978dc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704759b370ee8c0bf39ed4e5b794a969675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340afe354411d160876d85ce4e34de94676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029b3ec1519a9d11b7fbe1c7bc82a45677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835210751fedd4d08a1bc08af99f919678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38472cf540241fd4bc245e33c245f0f1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e9d387c328e9921736605a175296e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c0537585de5e59761a054e2571429681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32665250bdf6673a59e36452ebd4cfc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efbdd0694cb39f4df141b3e1c4a70a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed49cfe6456a00b3cb1b41383c8cee8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6da5ff49c252b4b6164b6d7de2e61685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b13746b77693cdb196ebfab95b3ad3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642c9669485336292c1adc17ee93695687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa708879596bc71644b3d291dcb507688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33611d57a3f328b3934c4652b82542b2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b16e3b03ac8a76d33df38ce72c424690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6065d2a96d7b622d5a630ded67517691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b008191b54ec051fefe36c79665696692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e97198cd922867bfab6f0f438efab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233b75618a64770a62f1b155895ae76694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199ca427d82d50f9aaba26b7b1f70eb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f06e4ee913460002a1d04554c517ab696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073318667a4f7bbf24e7106f9db70c56697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c643ab605f3398f602ef35b678bff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2bf332cf800b89673dd040e312933699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0acc794a5ec6d7947d2e39f9a6b3e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca06798fb7bfe0b99fcffe6efc00236701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03b62aaede90bb8f2d8222a134a818702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d67b2b71924aa14d99ecd7660a395703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236e2a73c84b2b0194bb8573791ed1f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d4ae40bd4db2f40be8b5fa3038f7a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27946a70fb6cc9bb2618f8524e253237706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e231d9d69e679386f30e1bdfe033c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd3b29f810413b1bb5cf6c10a80927708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64452479cfca95f80ef27c80788f412709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04552e80e700e2a7ff1a52db68df82710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802fc4203dad0b4ab3d840e52d1c42c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d6e211bfa5031f93a885721ccb64e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bba20a09865fea1582f013482b0cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b43f8f0fcb401e711b16c3ecd4248714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71c27b98531ae102af407b8016ad56715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c289e6a6bfa20eef1c03d6f048ec33716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b566ecac6fe7c08534885e5fda8f76717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2603a302698f121bbed9cf58cb2aa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811b5bc0ae67b2a4590644e782c5103719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b89d7e2345a4944379930477c7566720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98567dbfde31aa797fde046f5958f117721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef980e050bf6a2339995a50858c372722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c441f43adff4b548bf3f3e87de3c925723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8078a7b9551947519152b02c97f40724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10489ebaf2305e70a9873518da641ec1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b924e4cfdeee095f809b3ad7fc41f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121e3e0372442c7497461bd91130e6e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb678feb2b1e1f419fb698605f4f84a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57f4b2b14f171ebbda219bb6327a7f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700d79d7b9990363b0e4010e2c71906730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bc2823b58f657f55c5ee0434a7ff1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11aaee3b528808f345351ee6ce529c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e558e3597a1025d234d5c35b98a994733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a637cd255acddadb9bedf046f9754f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0efcd451db6e7bee8f51ded61b9245735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529871e9c2eb7e0c41076afa6cec805736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf11116fac5402d3fde7f4e940c204737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79872e1aa47b7f8ffc6e571684ae83738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f39f5714125bd14e852ac4ceb2434739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176ee771191ab794fe501866399e181740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b796430fa23a6852ac6a26e89d6cf6a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99e6be234b7d1c406221aae0225688742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b542573325f26e2a23995242b03f20a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18444b2342b5b7544b27b1107e2b22ff744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea8014f8450760fad843da1bcf120b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c5ba02041c11fa473fe8934426566746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ca109f77e93ba1cc2d0fe9106c4d3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84797bc3d6b05965c77242f92e8863748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced8cc337e5742f560cec3462b93193749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9023c073702a1240502ac3c89e4564a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d001da875de6d6acdf4073bcabe845751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804fdf383814d1a2658f98eb3c2027a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d62374306cd1921151fc24e459a85753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b93bc2a66fc84a4ab16223393dd70d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed5114529f6df1c73a9cdf374b6ffe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d917776ca16a10e10e27405fd077e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa82a9acff25bf2953c76a79b972dfb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0a17c96bdcf436d2b78754dfac036758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096f6702081c8ede3146e4d27a23dc4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>