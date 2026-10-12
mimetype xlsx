--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926353e48fc16e737f4226a636b39ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924ce972fb0d7b53c8029559ad458662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc148e5e8f6ded5b7f0f51a381a2973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853771def0524e09e7f3eeee80177a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414526f2635d7ce0a1baa343ca6b3325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5e68d82bfbd8f35ec1f603300e05c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba9c6596fc42c4dfa746ff0dcced457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680d0f168f346f5b6577f6b268e58478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314999d1de10600f0cb28b9a2eda77c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3a4b0377c180d4819695f1fc44c7610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c756e5528abbb8e4b560b888864e61111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d5b939783b99db179046c30ba9e2912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaaa5e11817956295e17179eacc865613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147b863c5916d8c66eaa26693c14f4e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10355766cd9146172b4265efef5fb97c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664b367e98a02a98ec967bdbfaf5c6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5401f610c1f66839edb5cf985d8c0e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39f034454ed541eb5b8dc30ba3448218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c35a67bcc3333931fc895e3713252c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e79f7118e8d4b6849b3c64f9d467e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c2d9b7ceb0a9c380aaca11fab1ed321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc952663d4e2b2c4070192c225234122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0079b31c9e87c639800e70b0a5e3823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35909fa91122a3ee5d801297096a48b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c7776246465383eec8f6101962abc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510915a11a02965197b471182bc0a5c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b910a686dba382a78438028a67a468d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cadd695cdb0fbafe90673646a742b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60272eec61f6cc0da79881bdffe858829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7eabbe6e18d0e22784982206acdd930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17d0c77170fab1581e786d8f74bd9a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5aab65bb982a31dd501a9b07f22e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb68f96b4bba6715f48d27815f667c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9781692d3789e64bbf41446da4d7534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ac7b91899a0fbed74ec19a0dbd2b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d47a264ccbdc75a9cb2f75af4fcfde36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf84466c7132de51b7081acba2d88be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a13aa454c4b17c1739b0d795d3cdd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f268b42958860f84db317f260ca10a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efa3b8a7f89cac98334376ea18f3e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef239f124787aa9351fdf3edf1b46b0041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43582c9bb55c171558657b87a4f04b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeffa609833f60279866a5de8bc6edd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31248f3ca9049df1e9198c567329f6cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf88a3a605a31ef9a557589aa79011045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfedd6c27dd6c9dbdeb052e79a02c0946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f83c69ce767a3127668f78e67c3a9447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc74afd08fb5795bda1b3c80a611bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0764cb84c9ed17de09fe20b59d911e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005318a7e63a2d0a2210f860e5fd927c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b0242e9e1f35d0384b56bf9ed30d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63ccb75f5261bcca289bb9a7e4ede352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ee22ea15026d628b4f73d9ae52e2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881793bd56a58a6cc95b72d6c2385cf054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9fa0ca81a71bea2b1acd26eed46b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26336a4f44eb854221fd5a84468ecb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be8c075fc5ad0afe72c636249db8af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac04fbb71d46c7966fe14e8d2c9ee8f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd55b38b111d27c58c1bac9aea035a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68539bedd0cf39cce1ae39abe8cce2e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecc535140031c032e4718f9f9fd6da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01f3fb27c100454c3606011d3aed3362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f51cdea4459816a4ad8a6c2e1bedd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255ad3eb1070da8fa28178831d5347164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595248688b91246eaf5d4199b2a9eed565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202d2a40996b3ec30e0b8976afc7f6766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006aa0e621e2db2c57a2053dcb9b481967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fd97d8708e0f0b0b6275f9f4ac48568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c55aa526397873f32a3dda32b9f7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59979ea83c0a1169a7644b19ebc1a40070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b813db82075fac3fe27d096801e0e7171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505beece30385539cde7da1aa1e7f0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39904e990881d1f97e6bf0804fdccd5873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d709b2dc3be1df3d56be91978464fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119692180e0f5469500c4c628ca90ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea056750d4f2e9ab0f911e777fd9f9c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd3628a1a88fc6244d99cbe527803877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6bfb35ef5ef3d61e0604fe2f252eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e17ce7187788433b4a641f1e7ef8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b39b413c23da13ae4cbdd73728c8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f96cfcbeb9dc8ffd9cc5e556cfbd881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e320647a66e64c548e8a945130a20f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76456664249b38d071b3f2cdb933ac5083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95eb2dfff356e90e7b572098cb2ff384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49bce8252b29fe38cdf21f2a7e77b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90ee1b8080cb8e6d6638dff5a2a32686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98371910a0bb4e92b0ef265c018703f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d81382927c8ed6ee58bd8dd97737b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee833cd625866ae1efd704b6ff6a20589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955fb997fb919ceaf6517321e192c4f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7be11af14902c178b0b9b24d2f47a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05fcba1fc9650a94462128353e717292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1cea7d2bc2e13c24a4d78cfec05a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1788088c5327f0e63e4882789ec6794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4b5dc6bf4f6282a2d07ead855a42995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600986878db18360d19fcde482abe4b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259726f152a25fd12a7ef3a9a98cde2c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e21d1f6be025eeaa28f87caa4d336698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d2aa0883beef96cc7456b14cb7e1899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d6b70f35e6b5a5863cb03df4723e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6524288820d9d60a6f056aaeac56f1f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b310c5cb7acd062cbd62816565bec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6e34237492fe20ea29615b7200ca9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee0541c4cd36f71a5cb90b291466af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b010df0b61fa0fa7b7fff0d7d6a26105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f59a0f023006c357bbe36b604537be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61170e7a5c202c93a1288565e3339fef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a08eda7abc8a1ab3e450f2bbca43e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fb5c669f7b954039f7f8adf54a698109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fab1e5fe295615b947d81667ee38e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786da593efe515d8bcb604c271d97852111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec77d02b8c03fb4be6e6a51fa2171b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece54a2527bb05684d31eedae3052d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcca8c180c4a1b9d7ee290d475e1f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fda8f341998043c523d907f0b90bf2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee31cd162df1554b79b9fdc24c91b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09991dd2392b7f1846fcce54f8e463b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad4f07bdb60681a80c8804827bf1b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedc82a1def68bae0f9a76799afccd3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b515f6ce4bbaa9e196ce3c6f2c37c1f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464ebfacf5df91b6d6cce0f287b3f77121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba6adfadd24e6b5cc4c1f0e49bd18d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35523a732a8c9de0cb8869ac738e647123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc848a099d928732667fc6390d1192124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17266bfefdd88e411850aa76d5bec12125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e915932f7299821911ddc91fbe34c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bb06b0fa7fb18cfe2a199f7a6a608127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba57716588df7b855e18b33f07f891128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c889589b612c98869b8f65277fcd0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84f75dc855bb0de6c64b2442fb0c0e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bb9f0b53b191a3a6f9255f0f42336131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58458fb1b1ce924df86c3d00036775132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa14d12547d04c77c403be0cf3ae7e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43926d8f504d669d20b70fe231be0f62134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86402a68e4bc1a08ac4af344e88f4d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f7d65d002c180bbdd8830aea33eaa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455b47974736d92698baabd58b8d592137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e326dbae87a6cec4b123c746f608384138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289691da4932cf6c900ae45d488d5df8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48704b5dc9627ab35b75dcddbb5439b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f1c8d2f64145e45f006e8dfc48abc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295ccf02e1555186f954ab358d8d5e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1293ad956026a2af34e765a63c3595143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5ada0f0f7f406c2cdb18b0cf2ab26144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a9ebd2b2db354c866f793dca0ecdf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc637c03f2a9381e9f4b2d389cac27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5eeaa1dcbfda31d7909dfb1815e581147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5069198edeef642786614a25b05125148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee9df34c8f1bc007129b327ac27d86149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d13effd6df25ef08d85305fbbed98150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab935ed20197d9d45f369a6842b9f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856b3051c9febca557f8bc4c242e223152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3339cd12fbca660a2ebafb0ccd9fb1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a54e61d49f9233b4568615810554b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58446ea3bbd897a5d5a5107430919e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41e32f6a271bf537f937c4dd4d9984156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1823bad09331f829b4d868ec752b3e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cd93dc5ee1dc4aafab42d37c708f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52db2d544804b503f8ab29c63e83fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa880c0dfc29b2ac8c8eaeb1425ed2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c30d17a1c732ab038afdbbdefe645161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5267672f5262be14b391ebcdbd30b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ca957c5a46eb27e5bf1caf07b6a98163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f9bb1d753923adfc9e23a43ebf850164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a80d5e8e8168f7565b17aa6fba7cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287aec6342b1fa7030071144380e1bc6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c45a081554017fbe8e0f7c1c5d8b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc0ec1e68fba5c8d6c619cfe196cfa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac578e14e7f74ad5e9616da3132b9c67169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfc9763ca0251e852a8d1c32d6defa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3c4cd679a20b77c565ee4be09292f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f8570beaa3821db39f9610b8bfd6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ac47c6d6e23b4bd8617a5c35c3457173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709c2975fda3367387b49940c772317174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4f412accdcd5c94d9ae144de59e7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002e93a591fea1ba73c7e572cedf3c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9adfa8a46faa32c766ccacb48f5ae2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb363f78b87e8ecff220f066f751bb5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef0981d091dc8497aa7c95f82532b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb23e56bc64dbf38cf8db862fc87cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb462ad903a180927f2a82bc470aea7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cd663aff6ffaa50221226b0380f62182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f168cb2186d90568b87e3e11d6e6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc5e193eca96bfed3ff5c52588ce7a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0029ad7438c113bb9aae4b57436d3d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d16f7ddebac0927a524868b2653ef2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359358528e54592596c38e8b311ebf0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c82573404318cbb61d92a9214afe9e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f2805713467ee80821479e124a87c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf6f83e66842fa02b49cf12875afbf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464130caed415faa7d15a6d53f248bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5b420dd19a2fe5d3f2d402ce82a8a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f2e1c40a7af3bcd1808bed4fb900e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32f3f4408cba1a640437b76bac4e6e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368de6985a90713a80eb56da633c81e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e39fedeb417a0fb773810e1ab16c1c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d21685a1970382084cd6e6bb239db9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7477bfd2355efd8cdb8ca342914a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a03e4dc784d4179cffb379003b1c86199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aeecf2e1637b62355f68d274cb2c5e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222faeec3214f75d10c138710d5fe56d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaed104a2cd665b332848bb875f65b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf565c3f3175829e5271d0fca0beea6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93089c53b3f097209204f9dae46f0b5a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd4b09d050d9709543a7ee3fc541ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5c77e8909fefbcab80e5db985cd90206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a28b9b8f1846d2e2aaf8ae440de06207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93fdfd64945d3b9cb3203ce379d223208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a54502c96f07fd7cd272f5d157c15209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b833e9534b9241cf8ac2c4d94ceff7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090e655751a7becebb6606079f3743b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc16df001518cd8487714f691fd671a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab475c185af4bc66f22ea980bedb7a08213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83603114294cddb402fc81db02b83b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6034169c348b70a0e9a0f92b7a2595215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a718aab3075a816c234e19ba3eb467216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe30ca290040adb359743099027008217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1375d833a7631b4d371ea5caab72acb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10902b48b9f12961a08d61985bc911b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25d3c6620da388cc5a7a6984dcf39f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e692bf24edd5cecfd3abf28ca0652e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b403042ee36b779bb1c95ca6a0067222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba32dab65ded3bb7968f254984ed19223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b063ae361a60db447f10c801adf584224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de29f1660c42092da3e69d433c5590f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d4eb1a7f7e79d2dc88f0321c83326226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d709a1b2e4655a36badd3d0d6ca1294227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4c146c31a66918e4c4e967b94df84228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2e56a640141a99438761215967916229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97836f4bc06c05eaf71be050c9a4e801230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d8968d6db97df3d8c0580acabc149231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09023ab3cf9499e016e2afbde3aa9758232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84411dc554903b983018c8914bf0255233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a07695107889515a98e4c18e27ae1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d2d5ed0a8144620b5b5063813c14f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3df2fa073a684c5326c0dabc26ac1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a898dd363be9aaffb80c6f9b0126e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846836cd4a5d74b531f8272b3089bd1e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d379f7d61cb7d6452d84e1ca69d56239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f99f3d591886ca2d873900ddf473b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac05ea381e106138e785cb97dcc70d6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09306617f29d2559ae2c01ea7ec7cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f18b3fb6a7d06cea1da0765fb7c529243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c55b1e3ecf9a69db79767583082f4a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f8904645c62a38793733aeefd952c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd6d33cda4fc7030d3e861251b3d41246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c5dbf31a5b5639630875f9c4ea9fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35591800e5d882aa2ae6dc578d6d4bc3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbd83ffe715151246149818108f934249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebc720287263ced41c7c72fba28b3d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1d72c810f0aa1a2968f220e9d0e99251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0593bd1f59d885204ca61451df62d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661772d6e0c4b9fb666b8010078d5b00253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa7a9e02fbb94248356e83a7afbc7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb7e4f61ceafd2350f2ab4a38ffcf3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ceb0656464df02ecf3256cb9bdeb8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31860ae86a0ece694f50813a81b28a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73d4cf2a733fe1ab2529e3bba2a70c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144b6bf1d932052e5d3f21429cc356d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55efce07677cf97a8d0f315fc12420260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b11dfbed9ceb56c8bb41eeeb9df826261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11135fea6acd7d2c3d32d80e446dc39262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000262100d026067c5012896b0c56ef0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56c34b9ba5764ded757f45a19d5db7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d833fb028927cc19d6af22e131064b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a955ac255c50ccd16c8addd1393c96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863480820536720a6ce75412a4bef1fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5256bada4c3d17d11d2105b5968558268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5b1aa82dc476edbaa4c65ea02b24c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd1f5586ab6320f1291aa54626b00b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1c851d5def49ff36b59d93dedd520271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617d4079d9d7875a29b6ce152884e0c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3026ec0a6b55bcdc71007fa82d5ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d726350a5ed1ace67333080f25ac3e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4487fa6d7322553f5dcf4c308fa26d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf998be4af241a36baa797dde134589276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3bc894b435045d339ecb7db71d797277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa5b78c15c4f0b4f026f3ed566bed3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5151ec97e36a78f3094282672048a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8efca9ed332e08c2e4fc0f80054a07280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01944b9a4745bf0040bcb826a5912d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a035ad135c490639b518f2ed6075c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917800239b4b27fb0a43d275163efbc6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175be345e59dc93e834d0b0df11f709e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e697efb7d58c62ddb1ded9ec11749285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067819380898f4fd9f7051870794d2d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4dc2a5cde33c1c38ede8431dd15bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886cd8610b301e1e9e5162c5edaa895288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3934d5c20b3ef4c7a037231d2069d16289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b219290bb6d69e01860a0a2736610290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42b957d25095a5d12fcd69f38ef4d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2640ecd50cacddde2ca06fe50388e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036ad037482989a9c6b8a46f6d12509293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f561e77b27ce590b3e71e2ee68e69294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593ec27cb17fc59b6f3d640606eb0ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d280186417606e5e7125effae6788296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cd82581b09b80c7ad24bc949ceba4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541805680dc9d55047204ec1e9470e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c3fa4e03a65aff39264c49ffbc8e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986b8c37df7795c19a4286eed4a5fe8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629934e9b01cf1c17be0fa2e3c7827f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc8bf0c5b85580adc1ca84fb040652302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d016bcac121d0822c964260365a1c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a3549d267447624f8789a1eed0247304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b671d1dcc7844d15a8e0e81061818b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ce10f35635852950121b1eaf82e93306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba36af9c19b5117af5aeedccd29712d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe8c6ef4b467a2e97aecd560a67132308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c8d7dbd6511f35eb393a2a24e42d2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e6f1ba292537323d9d1dfd53f5ba2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25906ce052f050263f3124bf68cb4d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002190ecccb4798e19222b86735c336312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644a69b080e1b95d6e9955a54a5a6e9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffae73593056a5881f46e18c11fc6e1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82f5131db430c35be610528ce2e62a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af578ccbafb389ac7997ff8c010b3757316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa19fb4aea86d5c2eb18ae92821fc0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd11f0fec325d332ef4d138ec1efb9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1fb3525ca43865e408fd3b6b8f448319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f00d0510f3b5747567c068dcfefc5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4249bfa494e16b7d9f2080e6a6bf37321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc70d75c1f0982b72355a63a28bb760322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fe6d59efaad9d5c2d41915fdea1ba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347b475c7e005db234dc2d0b1a027dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f6f240422713d97547e0421f6d26d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432c2951156f287a06717900d2a2128326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e570de632b2caa86bdffe84565b2da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee8d0e05ea35d7d5181f89f11c1170328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b22e70e35719fab0cd1aeb1081c05329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480f6a06da05bcf3a7bcf4f6e6f51bd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a81be358522d5437292d9cc8619dee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960112531932cb222c1096ad1a5e18a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a98bd45b200dbfd2f6c182f031779333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51e599c424dc8838234042003177fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda9b0936cd79f3565644b32fba3ae1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd461d80d8f3cb96df80f97f458fa9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a301f6307f57af503f9a0217104f8bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d74ae306af51294969bd9fbf5efd4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b60f21acac741568f337599c9d3bd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bffc3e4d56c4a38b4831414d5356e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99443ead694c672e6440de0e965b3ca7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44af4b8251d208b7eb2db3947d701c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872cd1da2af56689cf3c609ce1d042c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d65dfee27646160a111abaa47dd13344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8e63c0ed0388b3fc25ade867ddf35345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab8564dce62b01634166210ce516ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949b4a37bee2f2993e95073c5a5b84e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b657b49fce8cd2dc7f99f3ade3ec2f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649515b21df793376925dd82640d1cfd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585239f6ea90fa8f996aa85b25f699b2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe51d9e117621e60c3b6c92e2ea9c75351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5215992fcd8ba9b4f0303d4bda5c6e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ffa66a99425dd974c1d81c9239152353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b13bf2a35fbe3050649b2784c5e71354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2603f8f5f5071288fe525f1b5a6e8e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b849cea4355af026655e07f0f89a6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83bbdadbaa52c7d0c18a55e1cf1c52357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94eb2fe1da12242215b3b978da2fb7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d8e4ece529b1e6b9ae32df67d1a9d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91ffadeadfbbbbfc8edbb48a60a720360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1587b3f5073c492a10712a48635bdbe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d2daa45336e34c9ab7d66420409d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a4379520ad80725590148c82e529f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f5528ca26d85c70c15a2b13a8aa01364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c847b5eb677bb71fd5293ac9a71c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4d5d1baace7b96f6d5a4c5ecba8dc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0a8f9b28b70a56ee54168b9d45afd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f586dd0490f90b92e8f272094ad0d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be237d06d0edc381d5d0689bab08992e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45af92f8c3f313f0661b9fbefe3827370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0906e0486db6fb932d3d212b16afc00371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1878ef234e6da9bf381346daec4966372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04395534bffd86dfaa27d381ae89e3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc896982863a47e38643dc043f2ab59374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163e90de3321427e126bb85ac1d6aa7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e753aa625e61994acdb1192e554a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800136cebe80fe11407e8961f6b51fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee36dd3c011260019c3db03e2b60538378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1f4db12c5392f039098a9ca2f67c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237f675fcf3d7d213901d30aad428bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d842be0e8e0de997cd99ed06e27a83381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744672dd61e69da8757e16f3f6bf786382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999221b098be5ef100e1ab7367376c6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa9a1799143b763fa1465f789e62a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4c59c0e08b31b8f63266dc01e39ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c4ce2a82158b9e19974ce4e73acba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f732a70de0fcfaa040b0dfdbe175db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415deca9c4c7f65dd26368f939b70ef0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419545527a1e771c7d94616151fdf41389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ce75bb7cec2e0c7afe4c95437fc47390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4f08fc4027ed25992c5f91efbf3a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac847294ce1a2c65743fbca355426c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548853de52586410301564e83317907393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0422c2c9a2db992f7b8772d15addfa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018f5770e99779eed1e7625aa629644395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1473b59ddce5851acf332745fe4f1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546216647ed4cc2c04e72c1b5948037a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9638af0d2bba7c9068d36eba021d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9f7f62ff09e0806e3433cabee4edf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb9b18b710c5bb562bd9c3bf17cefb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233de16366382ba174690ae6de8f86ae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ea86fb3b3f4390a7737564d905cf8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d72a83f58799a808500b4a6e009be6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ae13c51b62ebe553dbd2c58c2c9b6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2b24f92576acabc0f2c868df401eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339c3dddbb43c68a0dc4629d3f2cc47406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab51dd4c8fc00a9d83a9e2289dc92e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89773984080076c0b438b78afcb28419408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51404ea6fe972934295692fde1364636409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649b010ecd3223dd03ef0e8b3787fa9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e7e134584764855744212480ab65d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3565c60881b879d4cbda86990bd93a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0c7f9c05a190249d12f95b7ff1257413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d286f6b67b70c5487595a4dab1dd2f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdb5ca56ba472d3c043da9ed80fbb8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75012294f234e8f6fa58f26180b561416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c271e9babd970197b7786175df3a758417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafc419380a4480f41bf57240415816418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a249647f0fcd32a7e44d028b6d1e13419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e573ad11855ba8d75d772ed3ffffa9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d2170d55bd68cb45e0e614d0aa64e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370ec4ad4328271f68af0ff5704e218422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4067a51de50e34cf358120ba8cc11423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fbce42bae90c6e94310412059dc0e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdccf8d4bb6b429f58e02c183d2a9c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f2d2029d5967e59f07bb9a04846d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53308fd52c5a89dfcb5f92025211bf4c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cd96116d6564d990144ec246d3ee8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b827bf92322defd6c20fca4a5bb820429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7340bc2580c3fd1e4a67ad355751df4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bbf99edca9e6ac82edb57607af92d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76668e338073d5b98186970952b5e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cb39b65191c387899f7ff322ee73a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0d049d4fbc76f010eeeef87c1829d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f34098cdb5b47f19e148ea51846be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227db1c968245ae6f16b87c9f0bd2f85436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34acfffbec90f2b8c0eb07c6006cc71437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be8744797c748c1fd099f073191791438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f09c40a3c8e3f5c20d3a1de825f6a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ea8cc03ca4f69dbc6f779eed27591440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c8c2e747802a76a631e61b0630bc0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b967deaa5565b68b7c0f0f3e6d041442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fc098e37edb21722b71573a2ad9d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1036808fcc699438c2aa61098277846444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766537b556dbc4167c8ec653a4ae127f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21875c2eb88691bb0b30dcaec20e63446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee7a5d8e1b8c397dc0ccdb4572ff3b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4a264c8318d117cfe76958b979a2e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08359931cd3b26ea086a80b886fdc386449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666e7d636532389e873c8563b29e5a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdda9df4eb8bf0540332097888e5767451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ccb4c058ff7ca1ff106d34d7fb15d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbd699f53d2b507084ffc05fc67be8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddba4bb541bfbaa48afbccba603dc52454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9dd26a3926f66d65764a5f3f0a1e1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97991a64946c718a46998965611053456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1c1b701611bd387628c1535974c38457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dad399a6098634a631d3c6c59fa849458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3617c7c8517e8f516abbcdc5804e5d6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c9340478132cb864a4bcf109987ef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62225a1711ac8fa4e5a10fa59ba7f96461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9da91d64845a8c808a53d0dc9eb61462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a80b1a59babfa5890012d32b2bbc15463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942437d94491ec66311a045bbfdbbd7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27345311bf05c1d6a6cec968d9dda95465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951d124b52caeb9a644990cbec40958466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a287415b014adc8070c8fc1aaec6f5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bfa8dc4b1930956f1a95469a58605468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d0c10c1c896cb3b31cddf33bd53e5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7288de98ac2b7ca6a573648469475470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66befd8bb5b84191788744d0412469471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52ae3d1941e0b51da46f4975c8a6fc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cbe75b65863410d107258d6b29e81473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb42289074ba77de64da6ff07090fed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301e728d428a9786d3f195bb046081b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba9fb62ad8cb9cf4758c4b70acdb34476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d711e0e8abf4ef58c546de2fbc7f683477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5cab1f91b7b1fcf55b6ecd0c3cb27478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f402da66ddfb41ce97c1027c38d6c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17452b66f006cd986b162d53106747a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058eb8cd4561f9dd879b7c93fc9ba672481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4bab1412214d6148a8cdd2c2471ea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f4f42b400b66bbc880e79d211d1a3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdda6baaf438dd527272623204cba2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca5dc11a3719e0559dc8d2c813690c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc7839507474bbd926042b029e2219486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d58c38debd660117f2f3c16db10574487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a199134642dded24c6d8d6de01248488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da307342e3585e583c1c0e3be06849f5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6424b9a666f7c6ffb127975ad6b4a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e5778c5eb222117d8d6c3b36e45e7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79908e0fc50676e1f03b7d91fc1d3635492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42296efe998b20ae9d2715ad8ec19216493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23e6b83e7b4c875b4d5884511c3e50494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8083dbef0e7cc87993e27ddcfa95d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa6da1aa4d8e4903477508e9ef7d6f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7982fe3a3f1a19dfc1800e9f9150d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f588b379e86768b8698fa1b22f5d2c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60034875d09f4128e30e5830bde6bd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205050dff7535789d766f1c57a994c09500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf55159864b8c7cf01f1afc14ce165501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e6e20247b9999b047fb71f8e96d13502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4813dffa902023fc90a94d662f27d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd147f4ef2aaa59489e41d600a35d2d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006eb6c8ee9c51f40d4fb63285ff819f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd7f85333382f2d30e87d7e7466bb2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9d4c07200e443ae04d797cd212b6b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b58eab6e6c934df2cd2736a99bfbfc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e132f38a90b3c64c112928409226774509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef2e2b499fb845dc23c3c5aed2428d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ce117fcf6d0b8e654664920de3b3c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04314810476f7a11e2a081e71edd35512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33adc2427adf8e8f8101bfee3f2775513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93570c16dfe57878f214ac620d0169514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad5347531ca70dd376db08885a01df515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4943e25b7f8d98fca8e2941b325613516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2a5b239af4054cb9620d8557714c0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabae51936497227068584e04cebd55518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fddc5ea6b671893b3dc0bf81a1ec5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5aa720921720f998492009478ba453520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad2d10a27ca9efd46f1751c66170c6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db719a9f7af59a11727a759d41e9cf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe1850114565fae81665bb5651b3f1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0166bf55a29bdb92e4492b31f344838524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57c8c6194330c489521646ee92d939525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27e15a3f171d894f4bb913329f9438526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417902574233696c8d294254a1db9daa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8537e28f5732a1064ad7e810bdb562528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce03160873e3881c5c5d0c871f81430529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8863d80a8029b4a87d5992d5ff8a42530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c98df3b043ec4611c0bf1755d3526b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f0e27711f45106277d88a8427dc93532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec916414c4db717c16d82f18ccac549533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821cf0addee037e6fc9ad606a27b986534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a40be4053b7f3549153984f76343e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698625f0cc9a79dfd89f0316c3e6aa6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84950664ec4469e0f0c0fd3dceb0a0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2733e8eb24e53c532cc8f6888d61f85538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5204c5ed3121ca77d85d3fe638dd9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2903a8d57c30ac1516a20169a39a1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e83f88f6ecf288ca1b867a19df7673541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc1fcd36f05fa3cd19110dd6846e10542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657728ed0ee822e682050abe101d3b8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb9b127b7cd3391d85b47d01341f1b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59820da05aa3408ed82c640246bdf1f8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71041fa2b66c9c0b16fb9b32e17407546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebb315b93cbb2840d735632719d38e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbdc36985502bf59d862d9a3af5862548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf173da9e62f5684baaa4048f9a6356549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafafade1de5ce85263ddb5bf136f3f9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb93357c30c45c379e93f0d56e45cf5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2c9df57abd00b24c1ef72e011d494552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e76840f4b708560e4da70a826c01a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7648452937d099800b25e8acd9509554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2e4c21f7b59e2393751194591dd1b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171e84c5e69fde85318c8e0751a7fc4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a19e8edeffef054102d09c8a695b6c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec0d2e063ef0e7c60e77e4212219a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5c3c9a845086d32537c784348d7c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56a77414a4e325c9148c6597477155560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb417a35c86522545da4a9f77411ca6a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01977809f1a940da5a9c8266bf07b027562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f975ba12de72a3133c606513964c416563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abe2c567e4bfa5dc144843bcb218fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fcbc1d28f79fe84e00f346384ec7c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17941f477b09d9c47cd3713bb18cbb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f27839cc34737799ce12da50651b0a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b835353403f2a2982ba5d91d1d1a8f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744c0f1af3c0e84195e8ed04b69f792569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea2b990cb00ef9790597e1dafa854c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282860192bca92abc0a8babd92ab7062571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d80cdeb22b9e5d80502331368caae7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83370e09e3050a95e16630466c21534573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959c9ceb5e70f79284164c82df68a78574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990df816e702144cfb434c2899cb7f34575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb4b6792fed1ae9ced597f9db635e5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa78fedaef99c4018a201fe293a045577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f535c42986441fd2c6e5ff18c3cd0c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69e6152dd8537592e28b19d8016f94579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616fd574588ec9dd6c5a1b1fb9e3c48580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89aee4bbba58c9e4d2e475585b1c366581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd7d35df02a13c35b60eaa66fe3dfa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ae97d4a81df15085792ce9ed6125f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951bd31eb87566aa1afcde159eec09a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb78aae197d453727d341b5e9e7dcc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29415ec7db65070c719fd6ed25f8f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5130f44192aaa22855aabb3e6944d47587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111410db925ee53b3b37773e832437de588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5111a3138260fc7ade33f2e3819ec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a166597399a93260cbcd5cf100eaf1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b0d8464e900886ac22b546515121d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3609bc3d80e1db21e65355fd6050f71592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb05528e54d6dd0dcfffcc5fb74407b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62ebfdd62e8d1d85bf11b2534eb55f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6ecda61cda7fe293e0903260fb547595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f07a33805f0945083ae22866515099596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7736a38289ee7ef41348f48dd409a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80c680d2c073316db2bddd092c1325598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e70c6805b740aef024589ee92c05d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bb5f87c61d82a83faa3d4f5f8870b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6e28da917f48f5a4fc2f099be1d4d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc2f99197e9bc97f39c35e4966c628602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ceefe76280a8f0a2d09e9093905095603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81523537f8be525701166ea5cd464d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbd758d0fed38f97376e1afe780a2c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffbe6c228a0c521730500386835b24606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d21cda90693ee93eee1dba2aea1dfb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8d202f57e26a346a3bb92649b1541608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c78c8d31a14bc6054d0e85a1d14d8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413b09c9a57fb8c648e6e2950d11ea9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ecc1f80b189ae43e217dc6a767c49611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f945f220c392f2dadaba64c6bd4bac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea3cc2532e49ba3a63f6d6708cd354613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4030a6927a87fac6353304e38ed72614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c8263a1a612e6dbd16b9f0752da11615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd9de3fd7c1922945caa2124a5f1e2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218772b495ee2dd88555dc3bda94ca4e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757a018d11faa6bed1b9f4dc2669523618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc74a62d490eb8497cc2aca31bd726619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cf1f8f861c07a3fbb8aea23819b65620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fb41350f86aa777d5fcf825029d7d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec04ab08d1791c6bcd5701047ba1d8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c8f26c646eccaeffe84ca6f3884dd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79348ad228ac84e667f848440e2c2e2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b42b388d31bc8552b8997599f9859625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33dbf431fdb6ad407e14de41fcf462626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3eb82636f55da229084c09c5bdb6ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78a79443a86063df53b731be22db75628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f57941c60e8adf8d6ea14533df630c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64032c0ed6132bc7d6dfd037c4f711e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0f23b59efbae2b2f9038c4d95143d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c13dfa1b93141bd4ddf614f5e3280632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97948e5e9374ec235938eedc003adc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baebd99714efa6b121ebcbffd1c7bae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49672b2b7e49d0126ab61fb9228390635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d63d7b52abf137f61a4b7d35bf5801636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6c024d7cc15d9a268213af6973ac5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa3f132e79d69de6af3d4167fd2f22638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8954b3e3d3c1f5b9d651335b74081b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832375c18a4b61a522c89c88900e927d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a619586be26a1ae9254541a83a1295d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd630b6cc17a6196add2e54f2a096f49642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a06a76e1bd85c7b7a98662072d53eb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd2653d19bd5748c925c5bed0b5e42644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e606a41537bc9720442188e905119645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f7f831347dad414010b65538aa120646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b7863f8cf9782c73c77c5d39d611b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7c68fbefc66430f0f550fd8be6505648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0a99af1eedb07c271ba0cf13650aa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e7771df57e4b73186ea6ec8414fc0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca4cf8de616179e98a9a35ac693d7a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437c1a166c1d59ad223aec7e645f4e1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214413a4f7f3f97f1a2187433177d39a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471e287693cf0ac7cb7711f26e923bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c088efbef795aca567402e992189c5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ded3691b38cbeb569db68895ed9e8c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f2695955e6635c85d96234d17686f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a874f1df9ffb4b85955a24a5539055f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ce38a3bb38d33d3318ce5cf1df242659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9469d973b1acd2688b68972669ff244660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087d7546213779a36b612bb5d0b617f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3a4970e131ee6e9c85fea8957c629662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d9e25afa033281955ce1df9e468a9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b462406facf209ae5e671d87eaca5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d378a13ed7a5b527386cb33535320665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a5a27a4b60a8e08cc0b24c4ed903f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0584806aa51216856c9d7fa065cf37667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4775b47753b86948d98f95276253d5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d1e898c5e8b06b65297341dbc41d7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24126d5cdb3f4642ff3625c1674fd4f7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d215e944142d9aeb8eba588b51c85f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedf74d74e1f56e3627fc14460cfd6a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd90b66b267d197efc28c8f84f17ae3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99ee7a641fb2456484728d74c93aa8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0e29275d4d31335092410693afa8d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376029908c9f71819a4baec6fa614977676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89127bf7337617966bea4249a8af30677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314d5602d6b5d051347753b7f18a9cb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3ed7589ea75520b30fdef7f91aa38679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87649cf5fa0c12c78bab5f1289f49312680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85cc4733a71a78749001fc0231ea44681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ee24f8b47f3e085b7d04c0b2cacc4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c5f4c87380ea561f8c918938728cd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa131e9d3bf60bc92b5aa2463a58ffca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20537c5ac933d095f3dbefe04bd3d0cc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38f980e35488915c3893a86bb19de9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a873816b77c726e957063faee029f0d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e890b0175ebf83d13f5677afedd6b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d895cb40a41eb76353bb9557e7e480689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9925add8eb1d15dea2a5eb14e620f7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38fe4e0e35f888576933283b2f9cd8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec86c5013e0c5077c85ea386a6a06f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aeeb1eb44990eee163f7dc60cdea79693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8da0c8c65b11a83cc60500ea4ae67694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a272e3706646612e1b21f74557f6ea2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4c8de26eb48da731b4ee31089a052696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033878830d9895faafcd68da83025cc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea538439b8aad8601fcecb4d280306f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622df767805929f4b4af0e7772051e1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2856a8b698636e92ade1c7133a9c3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b22876fa725373b5380756ff6917b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0aecebf9c4a1244aac694ef209c60702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80db955643e81d5151ae487f7a296e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b0bce7fbdf85d64a3fe627fc9fed8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbe4df05e4cc0e99c48969182b4355705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae1706c0b5750a0d39a131c76b63b2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e535db4174408ecb9aa5e1fd0b85f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff195b0656047b05141e595ca34cd68708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e6fbcdc6d686a8e017066e0ea53f9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdeb5810df3a0ef15334fdd4043985d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5888c4ae9597f6b32742cfeac1831711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b4bc13db7561ba430197c515c5d3e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d518fb87e4ea827251a8ecae78cd4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09815395ca9fd9f1f1c319008b31fd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3780995b5cb76c46fe35d0b1c31b8f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d43756bface3233dda7827b26dcc9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0f9af77e187bb8ddaadfb6a86ac1a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbbdab5fae30da3245694d081c9b57718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391a1aff94737aafdf824d8542e8dc6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effb2377b6a343b6790607efa0bf4fd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283927b86be2672ecfcc1ced58d3bb3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e75f3b0de2cdf318f963b64cdeaf76722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67d243cbb8b88688599374f854f212723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254b7b7c0f7d195982f095eab0c830c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f64d0b42a59e7d04e3fba2599a10a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0a2988796ea298b7c930f88b5a893726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c04d69ed97d855c3a7bcb7b6d21bca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38aad68bf825899f6cbe3b81439ebc3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aab575d8a83b67a458dc8ea89fea62729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c6de1a78751669a050eeab28e5d4f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2336211575ae51bd97f03e517b8801731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3934ff07fc44ce71e2a5e516dd92d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d25df7e972451237b4e3598a97bb5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94bd8fd26d19948d7686bb0d282541734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d865a667ad6e406a80a859d7ad04a95735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ea256b7666b0740653e33d157fd25736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91bb9f826d22870f1f99db52c61bcc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3b11f106b33bd33d42c9de4942136738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f5e49b3ced45f61d38bc96c33e9e1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2151b1caf8b1992e72965c7406160bd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c54b2447b9a867e27ee46b09e59d0a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079c0bc7255103f6404546766c974be742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df8c9dce6dd21a0c0bbdc10a4a70f2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135367bc4660c48ce03310398561b5e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822782820db1af4bd5654de4b07288f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf381574785d4253ef41e6007f519c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb99f31a0c0268acd0ecfd5894779b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679d090104722aa1b074e739989ead1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b4acb62f04d279b504c53bf4caec2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d960a8a729c019471456389a55efa4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fdb18e66f86c4b8791cdff3aea3f3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7e1b0a6f226d1d1f17961453c8217752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0a73b666a86e0653e1d987e9d905c753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031287a6592ff57775de7aecc775b4fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cd0d942fd7f8b160f15ea35cce4c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35716aedbe2da1fbbdef32bdd6cfeed63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97a91adabedcec122a6ea25d7e74524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db6e8e1500bfa4a65334805af634f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41905430b00b32dce035a09a3efe6b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895d39e801b9971017734d79ee419ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c8014a4300e763400a08ad0f05b3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3d19ec5b286d3fa1c348e0cbbfb899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa54324b69bbdd5ea56cc2fcd460a3e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6021cae214bb41eda2c905f2f15d3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187f601723ec1733dd7abdfd28bb7c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb404f0d8bdf0eebf14d4a77b1e508e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075dc7fca02a38d7e565f9b4b4718b6914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e7819868fa678a56ffcd40879de4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774c89cb2fb5ddc6492b7da7d899c8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbe2aae426bd58b236b30bdb444f8117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d563220a23565eab18efd4bba20a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558c134da05382f5eea0f2667c8581219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f044314b44fa6d84387044347301720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef19f05ecc3ad3bc918e36271f65f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14b2bbdaa96c37df4cacef0042572a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae36b9b03146c89a97dac21d2dffcc123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e578434dbb8f8e505e8621d3de80c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1670bc3bd0df99d41205ec1f502a5e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f381a7fdf53b910b1eb7a2ad98107226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a42e58158dec8f3d522e3afa2765e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8925e3332954426db76d63cb6cb51428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af143800c3adc8422ef99864a3f2e67a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d8015dbcd043ca59af486ef27fbb830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dbc7020cc55c7f10bd3d3356f29db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe485b24ee24a1553b1d068f05a4c0332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645f48a35c0cc81fe36a2629ff7b7cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa9c126ec21886781507ef9490d2d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186f6eb49c3371487b326b1850aa73135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d15125754b007ee7d358586939fe5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c23c107e443d3b09ecef5a3bc04ab737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b927e20199bee0bf3ebd61e485dd3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7715889c422a54f009ce2345bcb431739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56736478c3a0b92f898d4039f8679440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429614d5c561037e21a8ccb714b983841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd64251b57ec9221c40d49e142eae642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f330268e97fd1e9187fb77c46750e7a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa341b02cbe9ca15bf9edfabb45a8744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd16c6ced180a48b0bf8a605e2313545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6c6a62ea27545bf384ef3e9145ecc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7aeabd87376a9704161bd5abcbf6d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468b8f764419e3dc8bb5439bd39848548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fd9442a10b17cca85537a4883ef1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db5a83e2c3decd3b8243f9be1ff1d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e16ac2954e735419824b14c1bccd051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b865f3d0c1a71fd8a3b3335567b8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99dc3f9f5b75b9a3a393ca68c1cc2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586ca72c89d3a46e1396f8fe057f3b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51ae7cb12e41cd3fa280ca03017ebb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b64bd044214d234ea4fcdbadb68c9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21b53edb2566ee971a4f77904deaf857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa4a8f1f8a23f248059362371da56c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a0dc3725e1d77d87eab888c7ba85d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024babc611b890f69f9ad40dbe78ff1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39c8bafa40b51afb52abc0e381a6fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2140bac50102ec1961b90500c4a7f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae809fce13aa15a9c0b64e6ff87bda5a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4e70bf68a0deb75c55287790406c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac734e1f88efce37f55494e312ffd92965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f35033053f43480d2d1376ef1c9d9e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fa3622e741dcff162aa32e6d5d11567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea7f8854461a0f0edb7e27a31101e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1ece861bff7b6c689031ee5d498e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d028a59b9188db2f9ddae5c7d9a798a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544e3e87b42d7e2de9d1efe9bd2894671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a3ea0788ebc2972a178da4910aeff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef13d2e76a7d07bba06eb06fe10c5a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ef21388b4f5f061525d648b7c1fec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e052537432796ce1f1345d0d7e61275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3711df30a2fca947cb2ce85f01dec676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063ff86ea714a6962c2bd87ac9f90b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2960f36d289a89b22b8ff2e36414778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f5116498291a21debc361493ce89c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c7614466a92cd06abeefa42696f0f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27a44435d84f1bf918f2888d318f1981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d6a961dd373a620d8acb80037454e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336f73a66992ba6e90c16076715c8c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ec7dfc12dc79b2f6ba8b690f8754984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e9e9709af56b18a21102677a20ec185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd811cacf54299665df3e018f813df2086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b29cebaacdd69a4e4c8cacbc5cc2a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66fe8b68d416b07e8754e8443bf2f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9561c70dfe573af146cf17ef305cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e96df30d6e0988a8f9742081d6b9a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179b034632f38a0bfaeba9e7fb276de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d230d6aa69e87b3948147746ddcf1f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d77b6a9e31dea8f22bd77a3f96c1693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4aae7f386f63cf3cfa07ab8258e0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973647964d593ab01739ac24f998886695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571bc35bdd335f6482e7e71e641a23096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0708d2adf640d7d8b015623d598c0d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baaff11e3b95ffc9e4964e544a3ab5198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0b0c37997dfee3c0e18e0dcbb701499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9b07717122a448d331153a5857290100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1ee1b88ddf2b9ef99f4d26fd69b03101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65debe556585f4215774f420a8c480ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08103ceecc6435b44147764a85020d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11ce6bb43b83bf24ce6c68163b6f7a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329ff4968d2d91a68ab1d9c09ce7969105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d62b0922fd56aa4477cdf67a3a4c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c58401cc19d26a33532e405003547107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18103aa2eee5a49faf2491fbff396506108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efbcb0cd85e1ca08ca7871cc205413109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829ce4e4d93c753523c6416185eecf8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76079aaf515cc55396bd495b10df63ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77728466a0613a59821164b892c5f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d5f6e1093a211e4914de23b3704bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8753bae433415525a777dd5e575a97114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36105c0b960a08f9abe008fd6e41efe7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41c20de05bc4e86a2e4f96d8307a08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9637adecb16c3b96ddb642533a007117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488080339a1ccfc0ae2d0007adca0c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6fa9406cd3256fcd3813dab0fd5a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6146a3c4ab67d09b24f9b77620aaa8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b1dd573551f7996102a6d8bec0f10121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccbf98b3bcb2bdfab1652c698a9c50122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7565563c761172ddafbce76477cd9c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1168c058f048de17b98f1b821d5a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc446d4c270c72c314949f1abe0ce79125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561ad8035c1e0c9f63eec355d18dce1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bb65a47c37aa37d8bc0a9463b8df3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f267325c1b14cc084aaa7d5372debb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1894ac8b38efd32070eeba525a7468129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1a4f4137d362491efb4e14ec8b0dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072de30a739c26f4d0c337a3e7d2780c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cdd796873048909ee45ee56360a8e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d247bc2034b5278e28a2c718b09891e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84efc6acba23320307a4827ea877a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31382f9f57e69345884411aeee459c22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188e29cff2f4b80185833f6d6c649bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38149072aca61b5f151ad06f41f408137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e12e147c1846b0cfadf9d19d794f65138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99119b17f8f877a1766650d9da4f39139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07444f5ee24a84c28a57de897bcb593140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aecb894ee3e7a309d40c2b06150abc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa67434e445bf0829d58fdc8e334ba7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2da61fb1700f259d0513fb406e5c3e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88275ab8392a1a4a304e36302eea95bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477493f0eae99f7f8b789b72e649f2a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ad6cfdecad40355253512b68251b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732a6c37d0e1fa1f2c22f7af8afb031147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19157a6bc70f82b1fb4b436091f0b983148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1567981fe0e0fbe754b5b366da52bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825598e19310a5a7a7223690f58727e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9126736dd4b2c852df9c92da47760151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5eb991426c70a977cc0458a8dc996152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2dde9ece6252c2809f022584b1b7c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742783414eadee9d370b6d44dd67aea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90c14d62b0252b9f0fe61c6f59ef12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d1debe721638ba50fb3005b7bf945156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc887c55b45134d7a2f34f3cfd5c02157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5eb0ea08b82f0b169f53cd54b67fe6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477623e7463262d48d14ba58000f288159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a707c52945ad7e2e2c382e95190a1b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3cd1a5fc127a33f067d3098546489161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d597e01d6465d83042299cad4436bb2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683477f631de8562d21d0b546c622c33163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d223de2c6e2b0f20e1cbfc6132a4489164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5143a057ae84a29ac6b84d7e5cadf62165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91780a964319064e7d0bf3d36865c614166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa9680f2c470e505b7fc6b20053e2a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf208c7286bc696587c3e276b85e94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ba3912be81d66eff8f00cb0a87255169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c8039c03934572f69a8f7cd980d18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170ea613ecc797f764b845deb1e1219171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5c15aa225758a1a743448c6589400172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdff65bd56b0a9ac3345ba19a56cce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b114377867b83cd2842ba3fafacacb8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d6abc93027662f3aba531326837fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c22f7eee77108f69eb40f2289bfb7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7e9cbc226eb05f8a643f0f906c956177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651b6cc0cb372f091f356f81d802c97178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cccd2d4ef000389f209932a97af99179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4505a5e1f708fdd94f10c013898363180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930e12cb7529b2302a73f9d195df423181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0ccc28f15f4c28045f0ea8f8746c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557b381924d269da1946d9982356ed2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910d14ba1bbd344fdc051a580f40141184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f3cdcbc1b1a339b756fc138dd5229185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db1005431f57524cf1c6289a1ebf42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2bc2ce493df1339ed7467ca2248ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf7f4c8b4bab03efeae66e3756a614188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400349b94990422ec28789e48f0852d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1205961428edb6ff2702f2e378cafbe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f22aa21a095b2e20d408aca8868808191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a12c1c008f24c9e3fcec107aef5017192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a856299cb86917172d91530d6a4db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e3b56ce5cac34e62a77b437d6ad16194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30948c14c3935891620eedf2969c25d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422dc9c87dc86e26eccd423142553d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142429437e60dd35808702df5bcb861c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298513213a5ccf1334a11091f4034a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc041efb507bed54fa086c318e095b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb04fb680cd4ba4d15698df846c5f5d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0272a6557d55e0ef0d08c49f90ea7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89a8631df0053155711d71d3ac3b92202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7228baeb4706cbc4d85a206cd41cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f37c727cf35e9bbac79b914baf0e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8a9aae0bf82ab6238ec2c8aeb1265205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e6877a2baeea57c0ed5350a667421206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f992db5cfbcb08e426d9c12a80e72aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5e5eabc5949aef21a0daea6e1ee84208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14980d56096c1336a056b40f8b0ef29209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176a23fc86cf13231ec6b18c4d1a363210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78088256e57cc26505c4f90a57cffc3e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65aace0fcfc3693d8d9c0723a2ec7b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d37b3bea08434ee0888289d9d56d42213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29d7792451a3423c2e63f9d7ad851d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc327b1ed7f815c938829766d1c8ec2d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dde4273edf248574ec4d9c59fac155216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee281f48513f5bd3138ef027077b00a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808048f64d3663248e59a2e9f5513da1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e14c3fdf609e917a793acd68f78ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66998e5b8a3d8246222703ed5a74f57c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62b0d1a69d47dc45b8bc5ca9696078221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276eaa876e8759882603df0ffee270fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5417c3d2d9240bb2edd4470c857c39d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811a6a666d9deff35d96f064f9d9b0e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af94354ba946459d1fc3ef532a4e8c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94aa224496b7fb2b31cb364c39428b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef9175f62bdbbc936862564e9325bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fe82e5a8eb3de9976166e60783ddd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c79117fa4f7f3f3ec729efedfd767d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203186abbe2dd3d5662133248724b13230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99f367f08dedde1f0a3613ce5903bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affd6f9983ddd0cce2fc71e69daf9e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e64fe4b02501951e4a031068fc8357233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df097e4b3380084e47246faf40e16ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a800a27990996576248aa87bfc05556235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd541ed2b202d2850e765d934915457236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f58e1e7505c4d0f2fcd81ab3761b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce5451a1cd76bd4f9c6ca84c53b5e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca394fd7bb262d7556ef15fb6f70ff33239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b423f6d913282ebb74311102b40d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41139d400843c824f6398c0ceaedb97d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4963657a5cb676bd534fc56ef60a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346c37be106dbfd3216ca92bb9bc87d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7862519f70e4281f79bc2ea7762978a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d6ef7524dc9a210f732e06ecd7844245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648690fa61bf94be06a8ebebfcf567c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31767e4c4c78c9f0e0e858de3d7649ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013faa3bef664d21e53544efc790260248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890cad6cc2a38e5be2d9b26e90a2c50249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c081ae6a2d5447d59da4f752e00d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238a1bfcdacee0526676df3e92ddaa8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0def4f9bed56a7ae9e85c72569feb2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29487bde5525fa36f8b4bc84f628412c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592f44c81a8fd4565bb1ab249c0a05b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4681f81e93255e5fcad48ab146c65d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add98ebb11b494e9ac82a4949fb8f1e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e1962fa466aa89db0fef7dfa55233257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894df1ef6f45d260a04ada228e4b498d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65dcac2a17533475e2f75f48577b60259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a35cc58cf67177a010400346489d8a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46232ef18b35f6fc2a5c1729e296f9b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44450c9bab586e00b082528588e846f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ba81d0a772a0a31e3968666e19b03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963055a4527818b705d5302ecf41f66264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf796e4ccc8027aba13e743e7a02db265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0fadb0db2f31b7b223bf483a5ed23266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b05ad7591b1de23afc08f87fc1330267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c5d681f020bda979d1eba24bdfa72268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc378286ca1ec466f43a9b2a7491b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786bea1e92c1474bf03c56b8b030e30270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b101f4404f8b91a2383126b3c50e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2c1788446a1864be9c19374a5a4c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32dbc6a5ef65ad7bb1176aed7d08b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e91b3bc5800ebd17e02f01712db4ab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17395834590efeb05734f01b582a32bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd17dc76a4511953c59d938de47f9f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e0f6f8a9989fe8d0fdc0d1403e8d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95a23bc3d960ae924a565f6b0ab39a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da464d3ef0b0cfa72a35ab367354dc19279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00394d633934b9473bbbcbbbc35dcc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d39b13ab715002c61d1b363ea85212281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64003caebf6bcebf4e5f36f735f4932f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90310769097b76fcce797f5eba4dc792283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c51dfffbbe9d3588a4952fc1dcd88284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe7974368e1de3f247f0fda7268b49285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e7dc5c742520376cea2fcc81a65d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e088108d07aabd936917571afa0f0a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22604012ffa7faf2715c53dedc8248b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f39fb6ddf0340ddd49b730fbb1882289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a75aa9b60c9a5432c76320ef42d812290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080f91dc73fb9018deab93efd1c20e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa196de509bd4b60bad6e2aff6d7095292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24a14047c64ec3431c2aa4e37b0920293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840d7441c0414d1150bff8416748c29294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95300306cc067355a92cec28edcd35f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdd2c9f24705d01ba9fc7b31ced869296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0aebd8474ce6a6fea85c7763d0adb4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3b085a73bb6de17dbc7403dd2b63b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111f7c8a64ec0b3f8b71a17554b12d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975405e23ad4c9150fa33a0c8132e1e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d567ba22fb7b8d8c98ff38260e910ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec6c71c9ed90940f8cae8b00fbaa20302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842c8c65b8c55f5dd2bb0b5f5f08c36303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ec89bbbe3d654f984dd91ceb5a26c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a47b514c9be3e02004573876a78ae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2f29bc77ab89e2c2256981002b7ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824857a7241599bda611055ab491c9f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12eb20512b16fd2e5602fc15f7d0c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dc87faf8ac9f242c8a999939c939a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ada8b8cd65da43657316674df333dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a098ba49c80f3da8a845ff997dae5d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d602a9e3c0e556ce4c44d446fd8e1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba3741175e89bebd745cf32ebe1086313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df37aa8d8a884496b1bc8746f771c6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecf135fc3f3d1849478906587c3d56315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a1046ff9d4388be480e12b47a89d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40055bf556fa4b4f18a7bd2ad5d1a5ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b297df2dc7540a0986bf605c30bc0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f404c7628f514ee4743a048ef5326319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8486a1c65a599fc0da7e32a279b3fad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1582c4c732e33fcdb2dee3cc509fb87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99c5f576e6fbb9c705629146e3eff1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b07b377d890cdde57678f989b248a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75558cdf75fc65d053e25481465d4e48324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692e20b2cbed516c5d871c01ac4c1e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37491cd040cfd73179ee54757446c6b5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504e1c2288f46f5f7879761c9d454f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdba28298199d685b989d76992d909328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72be967e9767ecfc9eae125f1830206329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c567c2305e925a0cc33dd76d9fc304c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5d209c7231978d41b260bbadf85ec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed905f1a42c5a89453f75736b4ce45332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9740e767637cd0bda7d9aa07630f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab06a20d459254103b6be9201c4a35334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f5a5343a686e3de0e7b8b20a1d0bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2ac60a0bb6b9715c4dd46008e5b4c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b141ece8bb1ed135e17d573a76097337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e97e107f1c3ff4f0ba6a61a04d00c2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe0e82ada7c90cb3fb523d75ada1cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09722f1cd799f2add5e3c7dec937b25e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20484a32b76a11469926f52fcdce790d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c4aae89857058d5dc05d3c72a0b43342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2787c50580e340bc69ae2e7ca3afd4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1aefc6b7c4f09126f36684c3bf0753344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3440f96e0396bb081447a757380943f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d210e3fbf5967d12bb709094bf27438346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9c5c19b7949aeaded77d46d794e57347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de834622e68db8f5e7afe7b705e9af348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82c0b194dcd91d6459eb200cb72715349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a54b7ddcd1e241e92876bf8b0abc0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b44e45ecb4529c9bc39360a819f07351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d776b01280953589d093fa83111c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fd4796164ee1f0a18e4806df5a94a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00cfeea3157d174c0daecc419c3595354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a091fe2dbcc4a23406fa2e0b5e230355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93462d1517d5bf311405cb19bd77e79e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e8b1de108e1190c17e39bbb7f15ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbea3c608be736e536c54faa02b575f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b839bad40e10514ddb29870492501359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7cbe1d88bba335cd634a7b09149fb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257de740037f116065ef420502c47384361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f035fb36484a52f5547c839b1faa21a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88ab16475c1dc5862b6fb5583156e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4ec3858483b7d0f1523f26bcce096364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f9f679305f68636e648331bee44d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a5a47ef5a76b0ca71ca5aa6b339d9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3d246ac76704d47e4bad7e70e923c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9f69140f37e834bd97fecbc22c76e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec430c42de7f8188dd103bb2253c9cc9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b200965c4b87667b9c2bbf0431c61b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff32d572e64cee44af68ec2da4a5199371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68464c0b1faaf05f4ac7fbfd7eff8ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d0369d6dfc9e423870d2aa03a384c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a92d21b2dba495d33702a42070684374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdd6319d16bcd08fc0ebe000d513c4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299df0e14427b938644d1af1dcbcf173376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fc1c0fa788e0b402a248f5e0e35c6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf957b6208ac25f273e601e4addf8c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91fa8fa5a2e3ec0b68ff57b3b1b0fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda02dd44fb0336cede38f061c809033380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c70034a1910b677e269d1be826ef81381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7177e3aaefb9fc0bf0e2068070c03382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208a4d257a71d69305117db2672c3d5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645827c4e146304c7f594696df5b2622384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d7737ebfedece422ce48dd93b4059385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093175888bdc63ae900a1089a4bb8bf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703bf96b0a6d0ff100f91af6813471a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14a7eb29189c584f3eb4eb84b4d625388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4a155bc85c350ff76e037fe7c1171389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31707ee99c19a4f209bdf238a2539d6d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fadab205aaddb6f44a1d00acfc62b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab9c4b00cfd55fbe774891b220c398392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a9b202dfd7d6ca8a4c0235505ab15393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39588685f41d6d3c305ca0f3bfcef54394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710a04d7e1e332aae5e075aebdbee11395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ed63fbb34b1edaeb7cd4a3a0ad1b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ee16c0ec48a31035711c4b145a78d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d150a6f1fbef8a6994625dcfcab498a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5873f013fd3ca1bf3bbc4e356e1e9d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8817c1925d0c263591ec175c36b499400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61761915534edcaa342d0a0e4200cc92401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6e82e5b66d9cc4abb52a236ba0e29402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ad8dc750f7a1c5013547c2604e58f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d78c28fc4627e85763bbd7c39e27ed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f149639ed1600c0b3fd4a999fed740a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa91d6b8a578ffd69d854b38cd5bc9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94175f58ed63d99821f1d2e56b5f37407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3163253d1de19d626cd9520ce5ebce2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b160842805f44dec5f318ab93d245d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f7e03d812a30a70830435491573f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22effb83388c100e7c5aa4a530af845a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35760cbcdd7e15af37be8f89b1362bbb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6b9a286b5e2f0a65e6863c08922d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ceb40c066491508e5025576538a46414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df29a8a579bff0ed8fbbeb6c8ffdcf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e0ec6a66e8ad7117fe4d70a1afa00416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4058e60c40e5f8f769552804ea0f2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229a82512383a0e15a93d23a977bd9b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fca63fd9652902b469a8b871ff3a94419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3743c981e2a91df7eb196e97626421e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383e540a4ae2b5fd03e84fe32ecf509421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2190cd062bb31a6f4eaf88ea22589422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742fec7d66220a7aa05f03def82ddfd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b4727953f819fae36f57a1b87188a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d492ceaf38413f17aaf91cc601221d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd0ab24561c8e8da27d89e01735b4f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547741ced9d86f11b3414316277fd3b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79369ed921cf9fef201144b5afee2371428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc4b47ea32a53a16bfce428d64ffc1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff9e3302d2f18f21ce0a5800a09376430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47060bafd6cfe18bd5fd60cb2218f7b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5f31d72f06ca619367d7aba548008432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118540453320da90fb31daaee1462f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37ddae3c7c5c3a2755ea175a034ce3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda55ab691303aba9c427b8dfc52ad29435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7e2f1ce5418342f2801ddb15254fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5183ae91184c5c634d153c5bcfbf1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74f6d867abf2ca0a967c3a79fb4070438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bcdb193f3caac178f84838d48cf05439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b44c79a7469fb24b8e1863b404c262440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2dc3844f8ede00044779476891a55a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ea36ddcdd058f6635072c7f4537a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c96144f00b3872f874efd95c20fcf3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125feef285beed4b1672aa723088b370444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ab9b8b6cc423fcb80fa4d0879ba4f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e59010d9bf04852da13f0a9b47085446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4444734695da332a98fc7af6a21fe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24995b8f6a9826ee4747084a97df678448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608228dba1dd812aff55c6ba5f3d4647449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a5a4d7bc45f17ce0fc4c061e4fab4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06a8570fb37fdde62d78304c98b965451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fca4c40fc33ae5f199fb0e387a5d31452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25694d33b71a0c90af832b33d10652d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9d65a47bdc7f69cba92abd74c4d13454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97b825785c3c5f57258984e4b0ee42455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748a7b208c1fe75b382d8e016e14958456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30e1cd938fec6b5acbedf025a081d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6db7626e9c3aa7709f8be43f5eff50458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82a48efdbb7cfd8ff3e6f4c2d4a5cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95a410b2d5c410e773dff72af12444460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cae318e84e64ec5e0307552987b18e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196181a1b4332f9ca9f215da4fa59cba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185f762f35a9580f3f9c35f576b51be463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34a3e0c7e51afeda69db3a0be92c1c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b2844161a89c114c28a6e067ac7b8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ade3fee473fc58abcea580b37a5ab3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf2c2c84113eaca860ee61b80a68d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c0820215a9f86d9cac5962a07617f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c64079fc662e7eb635c503b1db93bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac3e8c12415d1be7be102b754a267d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42942bfb8ee5a2b00acab9fad82e2df1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df4f79654bc2aa60ea00db72248f19472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6782103e10af7754bb778564fee66473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d6cadf3d736a3edefa89217de3170474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5122d30fe53f6f7109bbaa1bf10f36d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faaa0c37589bb9ede998c7292d507ba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49106de7f04f6ff633016aefee19bfeb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb01f7fb2a1e490feba7eaed054dac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adbfa853b85318f8a0fce2e6a5176f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cc138e1400fda441d32ea65ba55f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66001a1b0392f5aaf1db93b9af5d165481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26831bc540e5be92c4d525366c54ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e737ec66f7f88bd2c2419daa88eb7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c80bb7bef4257881a5ace73b3765cc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc5b7ccf8c991641ef88d8f938b29c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4b3a59941678de67ae0dce0586ec7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431d52f7c7909cf18a7d669631d53e9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59e9edc0fb9c6996037cad52a12379488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479bec880a35d26c66237a8b1d05e2f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad592d01e7bad9b7a50338d74ff50ed5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e229f0d3c7d5e87891c32976f147b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602abc115febf772b1b11c181ce0c056492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b5213ffb75c911d1ef01823a459f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86631c1005c193f38adf0044089099f6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519627a45a66efe3156077f76f5e521d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f8bfb010fea7e9ae0c4ad4ded7218496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89a42c585fd14920bbc52722ed6659497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e63cc2e42b5945f8c9268f5a6b726498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbe432baed9cd5015d7490aab9e611499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0067d7ca887c8f2aa8223c923dc94b8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389229bd1763d6ebbe0a5be92224f55501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed93703ed5fc1ee892dd60f3ef3801d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e76d210b116632a024d7395f748b32503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb8db7ebf09e8ec27f8401d8eef8e0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaaafdf30ea0e2ea71c023d31688052505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f9941dc53b07ec4a26d482e1e7ae9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20b69ac0e51af4b31951070f31b4c2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c238013b163a98033b091fdd6d0c8f9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1ce4b7b695fc332abbbbda35f818c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711c22ec51a9ac766014cd99eb3aab9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b576b4056643c8b88d185644d69c4ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d064f62d38b680e96c7850371ffe27512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ac20081722a678811ac7d3a7bc19b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a894de356af56a8e0bc4cfd2c5e110514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f24a242a6298990c6960a7481d043515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b982343d5900cb0c3c66f6b57b1aac2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed8e4cd8c287188440d561f9bff8b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb96ed34c663dc35ec409d98793190b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4130a0ae3927db8aa5e2189f124d43d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d765896c58753617f134c9cbd93acdf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205025b2cb785aa29d7c5f126ec84338521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf67fd36c781067b7879ecd2dd42649522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ada4abb52f6f1f25321d325ee0051523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076748fa8cc5d9718e4260a3919029ff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae9bba09e7e9e4e6edf52f4aac21cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9edb135d739df2eef3375ac3c3d9fc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e9367a99466c2eeb0a9ad4a0004a2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61df927aeeab40efa36ffa63de0bb7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b845853e0bb98c8d89653b8d15e6aab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89fc359a9cc31adcf4a6f951ee7696530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29360af43e3d194c1955157dd16d1303531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d5235c1293db9abc2860c2652a52c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e61d7b67427f6f866f58750a0e436e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065b1a4af22256a171c2c0b855cf9cf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1832536332946c47b84aac78a3c3b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152a550c82aad65b23e926e8dac48b4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5e451628958813d89cee22e21635f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bc8cbeb727659ec3bb92910cd22be538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198de188a2d61af87ca6667415c4e606539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c1da881a207e89149ec04c6a1a9db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4ca95468b0f2d2d9e798c582c2015541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cc607762b7d0990388c12ea252e0c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18547a954d68a4356ec15ff58141e051543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c884e6d1df87f53ee1f46757d0397a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538bc5ede365a6af326e120295598b1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd933c14175d23625393fa7a6a53d9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630d66cf201694ea269554be0156c57547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d156a151aff2953fe954a034d043a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4168fcf54fe8b691d391f704c86aee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681912ae8dfd01e31552147a36bd61a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fe38f64e538192c480de6b690cc6d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5530e8bc6ba5f4287ad3764b5057a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a9c997ee4b0d25a4fd5a1b231fac1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981eb484d2c039fb7c9d49db6884559554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94e7103f10ce52f2ed9285ff780bc2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0773630d8fe408645c2c5727e7938a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bd22aaa607992b5065e9973b006d5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71092cbdf19957f0eba7c190e861b69558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4220bf6fee63d57451fa191057af6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcddda1badbc400a152cfbd218c6ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992956c9879378e030c6476ceadf890561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405b18b73be8bf1c9c8a0510cb86f43562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952dc02460b3224493388401b732df8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43466db5dcf4b356e5371a2fdeaaf8e0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bd790a2632874a5add1e463fd0625565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e2aaac91cb642397577efd9c371db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edaa107ac5d2f0f3e48df33cad4ed7a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24687d8c4dc2faafaf3d61cb63efcf2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205ef586ac22ea8749ae414fdeba888569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b71042e71daec20e9aa2e72adf8b28570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabed4d06a4d7ec4214a289da22b7b46571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fa88e424fcfef5ab8b40634f793f2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee39a9bd2470c7f2da526cbfbb9b3d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34ca6065a7ce34b0bc791c955cf617574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dcffa14a15b85942c40cd0f36faf1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95110115516d147c9aa19a039e9ae20576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259802b019a73bfcb0f92c86f4262ef3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a69dc3b01c2c58641a65e7dd29fef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9739cfdd2acbb64c00a1b41e18bba8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93906e7d1bcdb0d42cebce9770b12e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbfc1ea653c1c15b4593e73bca8c13581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90e64e415e58c7d4c297684452869f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a28443c438a600258ea86679327502583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333df4300c0d6b0b1d92a781bb4e4143584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e71d5015a4b606b4139bc1d393a4c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117a69622fc8d91f8aa418f54c3bb2e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec4b7d3315c7ad4bf92f4aa933f5fd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdada43d60a55738b32797fad357ddf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52cc0089c8eb3be2a4d257a6a926f9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f182c35af50a2f64e8581ffd54c31c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af02c3c88c5c10ac3e29a5132c1eb64591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a933022367cc1fcb9f8680bfa8f88c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374a0cb84df333eadd0e144dce03141593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cbdb8df2f666dc7e6712e8b16b6b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3173fbd06c35c96daa6b1dc5750734595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206088e98feb026ede77cde0a8f3da3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07551ca236b0afc6bc3090a3f6b18ba5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b1b72b545da99d65c545fad4979c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e557304c420cb470fddc3ed9ea266a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575282812f89d77f0c1c34b30d45aeb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725b87711bb995c7e1ff1ffad4294ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57133a035349c45fc57420ea1d4dd92d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667586000f19e98caad4e7fbb2ff27c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ded31f00a3448134905cdba7bc43e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e54f090ec21caa1aba52042806d281605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e968cffafbd0cbf0b95db96ea5465606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8c6c1d3b7d24e6c8394612ed29338607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec432efccc94c77979969949bf85d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695d741f4f4beb5b1ad949baa753fcc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ddb974298b4cc7ea3a1e23d52290b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff9dddc999d956b5a4933df949c4d0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2fdf03535cfbb8eed409cc9f9b6f6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934e59f92ed949e99487ac759765a29613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf56b68a8559d1e5d0c5acc5a28c841614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916f762659f766a592e8e075ecd128e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa187571c5f8a3c31ef7e0ddb5fa6d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f9bb91ca5f89dc9e9e8ff98984269617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48c80d8e8db4c9b3089828354c7f43618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa5b0f406d2581cad512cc50fbf128619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0937894661909ff75ffe8ff17b1b9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194717f87fa3df62988a9c80498562d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb68700b52eb0d5672e2a8f5cc4490622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390069229c44a71c1e8f4d09f3466dc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262540b0c5b171b1dd238cbd5fd4fa2a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efb43f4a81079eebd39e20a101014b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65333341d12e8c633c926f4d1dff18626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb8110ee0235027efa14511f9bef77627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f74b946331d469d27aa050a8b07ea6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a355cabb9c3f65ada30e59df8151f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ca46ee6a2aee44c4e0b53bd549d52630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d854c2fe67111b71b68999eaaf869631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e977e8fa866df934f7654e47a5f5e87632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22ffe1dceaf5e36709497f2e5c9e07633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682e3d41ae0b45ec34c37a15dd2c018634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87527c8a5bb06150194ec8041b7c7500635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b411326a242ac4252f9ed727743391636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd99c7ffc758672345e9e742ef1470637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca088a63f894b94b096b7a214f6e558638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bdc36761400ec44cbecd92171f12f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91264a498070d0a07a27ca4baa5fa86640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07bc4dd3682397392a875939b67966641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e256e8083c7c7c527f40a7bc917af642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc76fddc2a8ee7f3d877321ee9c68c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fd10284ba0abc58c1bc09eb3daed1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecac94a2d9d140390069fe7b99610e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabaabf7242ee3abc54da8705375394646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d19139bbba2ee45f783d94aa37c41647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770df26f9dbd6563d5ab17ce8180b1c5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98da398cf54cdf68c94fb3ca40fc1e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ce5042df39bd035d19b8b30fb4a9c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16430bd411a927f661fbf3832dad0f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815aef43a508c3bbcbbbd079441d98c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04fb1ec508b5bcd528a6c3f651c767653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69b1e562d2fec7df70bb376e39b502654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b724966689cb31fb8177c6950b375655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e11c940fb02622ec3c292446377fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110a9d6c1d0961940221f47747a9e34657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b705b465007cb4086f7e846e2363f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16337fa7e932d4df45767bf8fbb71abb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04c0bd2d48a3ca5c7fa79a8927c875660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bea6de863c765819fd9f4d61d5749a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ea615b5af849cea7894f6c5a98825662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b6b4155e6dcba0e73746a882cf5ac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc101aa861dfb1463479512493f4c67b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50689df83fcf0afdd7538401d53c690665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcea80166f6eac1061be713604bd50666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4b8f4ca2db892cdb51b3abc32ee0d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521f095bfef73249b84aaf337853b1e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906162719e433d3f91cc5dfbd115c18669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a609dc0fa232d6cb23985f999a1a89670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7399e21b4f89abf662ed7da0ece538e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69af58c3df094327f8274eacbad3b8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0202127c67a663c66e0d5d55a4b226b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2c074b7d9cb8ecf0d8b50fd974af8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672feed1ccbdc47d827a13fcd74d76d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394891b8e6bbd0a18ff3d8682d56a44676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443554b6305a4d20e224150d42aadd0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb674976e6d22140cbf4efafa3e45eb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953d18c01f3919773d7df183cbcf29d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36b1ca9dd0465fda36ab7814382cc8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11098c078e3aea254090a09f29c6d414681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819a014e6d3e36634c1bff660850c7a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38a67a11d7c748be98dd3615f6fc79683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cb81f8006df076d817f764affa5dc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb9fe593f820bd62ca8c4a846e2dce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bef2b236b150fe60c99da988265e5a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ef10c7d41efa8e7581afce88e2028687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2633a8fb9418b6be9d55703c777e0f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae448a7fc196f2de629719e8f8c918689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d3ff4d083e47449d7d98569f747cb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2321ca148b7fd8fe1a1f74fb43a06691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f9682f857ff8466dd8766db9ddc29692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cb80607386468f1bd1eead57021d2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44387d838ccaa03eca1ea15a05518af1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67204f876d5001206bbe569331c159695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a808b021414bc7bc4de6c047bb6755696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a73d41c4238d183b72a90fa0a81f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538830f098d2f979e84755dc1447674698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8056c79bc74bed6217a59fa0944cf5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544221c9d9f00aff1c19d6ad730051e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07453dd0c736ed5a7efcbd8eb474e33b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f25973a62c729d32678c808d62d93702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae09913ab314ca8a6126e551391a73703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec21bd848b07c9ee2532833d2b64d2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e14903a81effe43689db016fcad59705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f16a27a83c4d0eea69b682c3e86379706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4421a91924517a572fb79231750e94707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1035141965e9c112c48c0cb19c51c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364edac37a39ea35f67a4ee461b565f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36e5bada4f9bed64b97d43a69125c9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0040672d8eea59463110ed4d04099711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58001e058baf468f1a25e3bb6fc91d0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ddc83e493cd6f1e2071c3114c5a8e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a61847f03f354827f8a10f609904a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44226be14f8f468733ba98cbe97668b0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608b685fba21763169173757fcd345c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6b1e640f29b6f5cd11689e173cfb9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a685131f4d04504b226dd1e33867e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c906c98ba334b35e3cb74f1cce6f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7e4bf2d0e2dcd8c4733333f3a7471720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e498243b9ca45a0d59a303336b777e8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbda1fda4a211bbf6ecda56d8375844722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e795453417449b4ed53673d71600a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b0b04fcf261164133a0ca3d677ee8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62466e370876dbc2ec3c53469da0c9aa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4c9f3c3c7a783b9a5689938ac8efe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d13934b82d1196da6d826470ccc76727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04c63de92b8b9dffe1828156951203728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4d5bc8018e46ef5de1c1d9faae096729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70e12a34c4b3bcc9875da164585662730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57592915153d89ee91aefd2290089a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f352e94bf36a46beb749f26e5c7e99732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1ffce408d165886469a0f3e6899d3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5735029a500ceda552ae3c2bd757b18734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038246fc6f9f8a5217df95ab9cea38d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32a90f90141376d6ff62d04859865a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c4ca5c8f78e7eafc1a63f1803d1d3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3468edc7aaedd60390012d68bf6b1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78768c73aceef73e3fa7b28c78c566ea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e328308c89da80d21f309eff41213b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85564ee748eaab58bd9d432331aae47d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd8d572664f8125b1faf22267c5152742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681baef5c5bc43258a4b334cae65f8be743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37284deedb0c67440ae81a6a05ba44cf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91192929860976840838c374d53a2b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c40061fd3bac601dd77c4504dec808746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076dad7e79adba9c7d1ce69cf18eb47747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11561d73072daf1e495cdbd847dc4c18748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb52caebfd171d01746a943a663a05749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52752d9ae0c33848a33f53f010bdff9e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2646b988bbe19b247fa420ddabe9f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ec5c2db8888d126d3efd6e53bc812752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3043167202dc980fe33864f8aabf4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebad75658bd4f00c887bb9da6fb648e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73088d6c226b18d789c17d97d3083074755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74490b2c199a864e1b2bbf5380317eb4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17167f30bb300174d07e74c0a4457c5757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>