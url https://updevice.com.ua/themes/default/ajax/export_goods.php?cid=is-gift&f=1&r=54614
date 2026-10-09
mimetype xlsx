--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63e8dce43a92aefbd5f1339509ac3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eeb6cc7f388acc691a3a3dbfaa5dd92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a31184ef2ced0a44c308a979ceaa143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d131ace9ecbb7d5ce6a737d983803784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091449d35bcd09e8862b2431426d36cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb881e322671a6bcdf3098ece2ebd76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492527560a6ecc0e5c0fac16a3cf95b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8da129f939edef74c0aa173d95a1bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80631375103eede7d2f25fa9157ebaf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e4f349884c746543fe7210f62485410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5fbd421c0b7e89732f9e7c4411d1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9918f000ee10f402497a9c5c68cf812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416e3c349dd449c65dcb7ac23aaa88313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21414694a656277a64af63a20e7654ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecbb5f783a6a42cab0d1186715af1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c48d54d0269416f5b2dddebcaae14116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1915fb1fa298707ec1eed00a1887617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3f141a3f49e9f1fb85f64fb8c479c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb7cd98276ff3e2f4cc793bc57df0219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843224da55bcef90acb08f1779f899f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7adb096595d160bd022963d1783d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5fa7ac1886cef00128be23880664c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe081e1b56c03145ed1a72499c4dd523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe67b72857d665f4d61d089a0e505324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b23a7283c505ebada981543c4b27a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77053a6488a7285e200bce5ee146cdf926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64317092635c1d3d112f44fe800227d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af826224a82e1a8a3d5a19a39ed40b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368806c5708826fde9fc269ae4b7d33429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1682aa9ffc3c541221e6c152274d3130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410249a0ade61d0ec4f1e04a91ac10131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e27c9fdcc9b028eb2b5953c7db5fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e51d5a3e833145f4ab5a62bfd444ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b244292bcf83c3a7c8c55af06fd6afb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b307d65452e7fe6b4ad7a4652ae5b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1ddffe0412571870a3d7b221b048236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917aac6767f213bd16a293798fca99a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6ac16995f93d1c0dd2608b7980c5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decad770b95601da46da44d4f5af84b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0e8300e2c077784a9df8aa2c0caac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985957d02e3fade1869be6a4f97548a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501a40bfbfb6f109538e274e87545e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477a9f08080dbbd6331141f4377b82a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26af41703e93e6636ee275182cf17244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0b68b6aec53585350da01f32dc30a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ae2a897501be2f97a90c26fa924ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37e3eba27d04bac965342463e13aa047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563c3f3ee7dcf94718e788bc58f5cb348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7f0f3e09176c71297766bc3ca042349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df69fc43bf467223483b68b145617f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72020995ef0fa3318a0871df919cc20551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780526b2924aeabfc6995d6dc75764052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08b934087d209a73ba72c9dac6530153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9431c1d49483d6c9c5276158c1ea454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66521b8fe0d12a948c86e9c2f6767aab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2bff55d79edd5ad9bc5aba25ea51756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7a1787e5cc3c06f10542965ef23f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd5b3a8e6d96634f6b7cede19813ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cdb814a0f967d2192339c8f9fdcc859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a38a51bf5abf1dc84da46f53d49d3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00999565a51c4b3ec5a1ad39a1063aef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a4284af015c8ecfe433bacc03b3f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad63893341217958c83259c0898720763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdc8ba11cff4477acb401a13ae325364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3d5105899c60998c0433cfcd58ab565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170088d3549a1aa131457972878af4666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54be9ac4c6f345cf642eee62c0933367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100ebbec31f17dd5c97a7b0994aef0f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bdc74e38fd848b8b1302dff7a49d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f803bf446bb0794a8dc4bf00f3cb15970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb0fe173a35ce7b449d12e571f489271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075ca56202f3b924225692d4c62361372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c81411f5977c575e6ccb7d3d30c4d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880262f15783c458f7f517ec57716a4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183aa97bd845e5f131e1009e3f266ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71d818a7751e38ce9536af1c6d084a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade38962dae8298366008fe930e0c39577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01ddee7521ba02e7ff00461d9a7a5f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cf4c2f783ea4d88c8db4c26515cf579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d577e24674f53d43cbe71897eac107080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d3a9af97f84399644d0c9c800f46381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362d82f1d8a00bf0374a48f626bb82c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e96a5365364ae9d417c1c38fd712983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b34413c8336f735302989fbe217c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a8c4bb2edfdd762a63047f6884dac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ddb6b05801a42f1eededd6100432f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03258dd34a4cae46343bd20663b9c96f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81735ebb20930c70ef48cd15aa09dfba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10a23bf6b4e96400cf038c7fa58ff289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e388002674e3286f529975d1872371f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ea061dc6b7e57c631a4e9a885143c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25a4384115b825439a6a69cf07b18492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f46cdb61cf2ce1c55e71f9f892ffa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e992461a92d019e0a863790ee5a74d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159b81f0446acaefa1aab55715ac3c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6521b447ae52917c3e0f01c08c4a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4572b2ee2bb5d977f5f2d119d63af597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c79de824274e4b5ec2643c695921b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9a3fe954931e42f9bbb8e206ad33299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e2a3b554d13b6dd22e5649fbc7347100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8309f5d0288433d717d9b4983db82101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fb918886da4c87b5bc0c13e82e623102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe08cc690eec033d9331de2e85cd78a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d9aa7bfe5c1ebbc239d429dec0488104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c64ed349d95ed496083e312345efd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3a5520d1bf9722d07eccc13628530106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55f07d8a7fb1e6fb721e57b5d6b436107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745692661af485d84a7ea78197e62d4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa82437ad4235668ec998c57d4e6903109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984353fb3f44bbda718961d7be7c455110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c870479d2bb11169714cc0bb81f6c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf6f29289c235a298b0fc421f817d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8734ebd0a7279dce6a1350d2a2f332113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef75b8e275f43a6ca9369c700a28382114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2ca71b6953e2b34bf8baaec6c49cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1003ead3392cba2f594bee7bad309ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fa0e4a61d10e9a401adf89970891e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417761e4457aa56de7dce0cf9e0224e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242f56a912b3e6cd16f07d2902f1ba0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288b5b8ce8e82575c6d5c9b59315afb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7cea3c1e6baf111b4a62b5d9ce348121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af873a1403f62449f5690596129476122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9306ae631d415f5ceb07f5c9172592123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6c8b6693f693ee334c34d05766f13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01973a5152e631b97cd2118979b3fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c882a6be625171713ec94e53b06a778126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4abfe2bdd3d85103722666e76f89d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f23f73f6bbfc912cd556b0042a97f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3afd2a4e41b0c5a5c5a4bf6ca7c17129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fee2665191f1fc5348557a704d0fa5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68706e4c0ece1ee9a7f6240b4bec504a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8b1ef5de6f12b9cca272a9d6d24fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa20686f7c86555b9ca3371783a083133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd9ef886dc4a241ecabeae68f983d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c6496d65e9be2c5023a3b12057a13135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ae8f0e0eb30bb5fda57e702a2261a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769d3c239de3851048b0e90144d370c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a076ae33b722c568fa52d01d8d8119d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f83873b866e5df9adcc7c87f708dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62caca3a6ab834135156edcd6e48a523140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b18fdac288fcde51d802bae33c877141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3109a8c2448f6d9793dfd85dc2e850142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a9923a9c3642ef43daf19eb644535143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cee5467dde5cb4b7caa38298ae8f46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34370a2769a481853070ce131cf8aaf8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9afff1c6f86e2fa7673ff56126caa9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d065c47765b16b0f82a8f3e55ef56147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620adff60e00f791d16afe1a9955365148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194851c32c62697369c372fdc1267de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8b4f0a0a1aa24bf215e0535f8b70f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff85629d3c36396cd406b287cd015b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60648017c0d73d3d2dd84377a87bef03152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f757c59b5ea2a75672c42f2893374153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182de349f9ea00502abcc475cd58da25154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542c3c250df618567f9eea3301e99b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bbe381e6c10a6c59fc8501e133069156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44ff32d66ec521c0c5405ed3e5291c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a798fb0bacdc9052450c50b43a3265158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7bf4b91dd2d04f3ef9f411443dc3f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddeb9d21cbbede98e15fa3780969a0b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10216c7f67ee5a78ce8eec17b6aa4a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37b8b909097a53fa6bc049ad1a2ca0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34701aa17629f5930100e7bc4c5744163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89766669dd05ddffcbbccdcd64035f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66daca3b6a99fcc40805292de727fb87165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0331feb1567b096c7c1b70c7a8467166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165dfd9818e2c5cb8631d73ab982763e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68723fe4da9cec617c3c0b3d1476a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72c45da0ebe17490cc75fa10187e68169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a093f5b32ecbd0fd874a1513b1567170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f42f4117832162867370fed7d20352171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b9b6b0e6efb2dee186fe4216f4e45172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba0aec63b915481c7f7d3686eff57e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46121ae2710292f2a6e71239ad5159c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f408b58c518859f0ab9cd90c9eb21175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923295bbdee59cf01b6a350260d3e711176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0328eff4f8d778cf80fd073273574e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa28feb97bf8ac94957d007ebe8bbc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93dca3a99ee97419a073f1d8f66be8a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230b7293e28f5e3799e35c0ebd54f62180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c95d249357d5bd14c26cd37318d29181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922e963bef2364a23e38769fab56a7a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e273685bdb061fd3bf344ea4a07a63183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6548169054b8313dbeda0e0a6fe2237184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dddb8c5158f546c6ce45cb2b738f0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de39a893b13b17822b9bc17d0073f01186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760995b897fd86a83a9ed1914beb0312187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f7b1cc507fa1ba09cd26a56e58dd3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e4ba4bec82574c9dec8c102ef38a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff9e1f3019332f9da993f29f016547190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b92c8c4e204acf6c093ad7b811955191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82b556a9915b26af1e722fcd2ba055192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c43467e1541ffdedbac011e1296696193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24722535c3fc14dcbf7c1d5a7e044f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3068affa69ef85e60b41e47fa9bdb7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265aca5438139ee78157c7409fc5c3d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20360f099241467269c3177c38fde19a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54baf7f0a0d5b63c5ec2e59fa8db61c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7e09b8aaba926f156277d49eca053199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a6bf72cfb1db4b63b62fb1567453e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20012022e77bb1fa744517263f0c6d47201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a3405e1df39dc5f26357f69032ef8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e32aa8a2849e1186394d645f95a6d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238364a9d5fa859e58eafab88da1fd6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237897519d91171929f615a0ed5c7967205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113f900d8a6604bd27275f18c853240206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dff09e7db91dbea8d00b6f8346d14f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79862b22185f9ba5b84fb61a87fd55ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6e9b50f576c27cda98d89093f2c5c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c538efd2f7b77a2d160a1d132e9d4f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e8d1710053cf13cd042bcd682b920211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b0c4c9a1ff2962d762bc9c3e9e721212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b8c54f8e1175803ddba91a751e99c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de213f3fb938c4464b2d18b4bbf55f54214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fc3bec1707bc89134baa53ab114cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3537889bac94716b7f4f60b7e92e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc342869c5093c59d145fdbd7abd2f56217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527acefe746c4aecb0425422b29c4c1e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e42445c3ab5e3f09a125bfe30666d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60b0cbe791cc56303653e290c041d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012403fe69342d4b0284c5ae120e024221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a150156ac96cbbc1d08bbd8ee7dc65222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34072b3db6cd93776b17b3c0232a2d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195abf8659133a0a2f704a8dd849e8a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fddc90ecd441eb7417f3d19201d66c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34359941269c91aff3207d40936f849a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334975a1ccbb7c5766babffb04fa126227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b283b5f2194cc7ac8b0b3aec955ea1c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a8aba85b941f85e1afd2af3f5fb2f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50604224c7b91e6b2aa1e3b14ecb72230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47085a4f861517c2456f5add05f4b4ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c2833ae4288fcea65b2879722e579232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc63452344ff925a0f18882926d39b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edf09c17eb18002943de9db3f2003e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404da27d07e39c71f89c7768771bce6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff28bac1bbdc51aebabfdea9bee35b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409c81171b56ca6268974a301181c4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ba63e3b97f04b512719c612e47e21238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2519f19f61a0a7e002d906b83276ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d417d136c96af3397656071a53e01e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bcac04f964bc01dcf20b93a1bfeee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d00c275faa228d0223662faacdac70242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1b3c8a7708a993b472d11e61e6aff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdc77298c3bdef04b961599c47f3eb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834cab8d22538aab09c253178af5463245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b0bac96ba79373a36560dbd58d7e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63400a63799ba531b13132829478aca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d36347692e3d04d3ab0b86db85fae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881561345392152c50e4da333104514249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596133d790b665de311f861b2edd7180250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136d5a7b85ae12f83de0bac4157f21c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716d1a7a6af11e19cd87c1e8397f6d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71c64929253851e87500f0db12566b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f7122dd7f4a2183e4933f7d9805dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575823b22c31265ad1055ad2f0056d6f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cbc38ab064ed6603ccc8611777b01256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7637e7c2c3abeee569faf5f7f48ca3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3787053cce4f7ec075a216d0c307a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e6687264df0b95368545d1907962d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b68d4e3815a61a9d8b388a99574d88260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8f88e4790c59ef0297eb051b57d4a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbaa9a35954ba6f98d7da165db3635262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d169774dcbcdd1839ba4fbf3ac132a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a80d3bedc64fbce6e6a3098f308f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adccf49483df7a944aa3c8425d8caa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f95759a2cc4c0a6271c9e0093ccae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48986f08ea0aff9d5f4a5d74f6dea2a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668f6973dfa3115aaa64aec585178da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4f5bdc532aa0aab15b4b25d877586269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0517b0ea5743654bd608a760f0c1ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc30d84f93b79e0675a608155f9803271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bee851f905e46504ed9ab7610b8db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9a3764ebc58380a7edb54e6bb8464273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0799b62471e6d9e194883d3fcd741274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311ca91d2c3f390ee757cb6f02207cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267843c71f832c56a72790a2f076e5c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fe900e9a44675aabf1963b84d1324277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28ac42228394dc923fce9d88fbdde8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daefaccb3a170fbed97fd5e9b8036d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151eb7f5d71b617ebd5e9a4c8723182280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c119281d5d1d9217a112ae78670a14281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808df4c72e93a7d8f39ad91490df0f21282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da6b20d4d05cff3e01460a3397fc91283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2dd4b813691d54cc8427bfbbe1335d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf2c036993d18bb83ed44db81ca982285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bc95c076291ff314f8e86d1507f2a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502abbef2cbdc22d7ac89267c1c37887287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff804f10e382e45963cbb436cf57cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e57145eeb76fe456a0a245ac5e5af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a266e8d4d3a33dde98bececfbd86e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6edba051e077dc4fcaf899684bdb3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05ab32b0e6da339d3b9f308ccf24ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86339f15a2ebb6c98d29fbab998fe4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c87da602d630daf6c92961c8b9cb0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcf6e9f2fb5b6d52513ecfbabbf766295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77bdccf6a27739b0c6c02168d18ee8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b31cf3ebb3ad7e758c49b57104c43297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3cb66872113d8dd385ad2a653ee29298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cd6ca5c97b84400cb79241a6127e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d065cde6276731f50c2b530527120f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7ccf2ae1a9f047e5308f864ff0cd8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcb89e79cd3f2a4b31e782981b9a6a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf00e076d22c0b7f796fb66e7461a95303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63020337648ba871c69762efe04868304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331409cc2ec4db155b08092d38eeb14d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3b8a22550de34cdb99947b1bb5aa7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7141b6ab7c5e1bfaa12750515e2e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9bc010703ea045dd44c191accdffd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe864ff81f0d86255efc729f6b732b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c212f0c4fb6ff363f988517027efba8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcd20844a6fa72b86a3e8899e52577311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e24aa92c2a8ff416bdbb263e928c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6cf25bc74a63690ec605d5e96833a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e167e2897193a026dd0090c22ae8c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52008ba455da8a474a2cb498884fa54f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54fd8c5e67eefcd3d0a1dac572f527316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bca18e54aacbf6781c6e0b09936dcb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db9e057206d71f6800866b39f2de8f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b46aed4fa1c1fef613cc14b4d4ccd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74047edf8c5a37f0165a3f0cbb1f13ba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003d309f46a5efe532bc7333a112ba0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cf4c3195a13166033f7ac611e7a37322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1812f2c969eaa9bbc9fa13c7dfcf1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9dfd585b71b733ea6766226b58ed93324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99bc5c1aa29d467becba959dd58881325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352267f2a2717d3bb512ea76fc43e7d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80870970e4ea0d58ab28ef0137da79b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb95542ccdfc4299d568fd0205b805328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231e984291c0c5489a2278ffd93874b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9a3fb870e06046f15fc92be12753b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292fa89e1639b37502422ad6e9c37a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874c2ee9bbe267ded3e837cbc67262e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f325a28cb56a38f085a3dd0f5ff3d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6915713df228f1c75636f03d0a6e1d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986088ac75dfda35e1fe9760c3e0494335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8891a766e1e7a78d0d00ae9fd382df6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599dbc5dbfadc889fa2ff08a1d7b0b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552978454f8d01d7cc2513d7ff5a7e09338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c03a20c9541d194a3a90bd1a35881f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21924f709e1a1469233f8959c046451e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181b3701f6495fdd5fb2446b5f10ab1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae0946a150ba1e0e3cdd9a371aa8ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54e44f5fdea481ee5a741a02f09f75343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e61892779cc94893035af5896af6e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d49b4aa7e892c0d1bcdc1811db78a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5fdc85add7dffb8d173319d2e72a8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764faa842abce020893da6812fa8010d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d168bd3d6b15a1ebab86beb66af806348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d5e33c2748bf22b24a3625ac0d2db349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109ab4787148997f73838dd737590a1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fba8478512530b856319c663db642351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73e48b78d7201ab54c51ba42c2932b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd0f536044aa9a70a198788b1cf264353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc103783dea9aafee75f83c7e21d24354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057e3b97439a70ec1aa1604eadecf0d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c2d1949d20fea6973ce5ceb4f0467356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e1b5f9330fb7da6d9b6ad6589fdb2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771433cd4f4ccdc4d597e2b88dfb146358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182212f929a6d284cde30c694219aba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51f49f8a13bfdfa6b5b57be866b72d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce661858188aa7af959f9825d70dd363361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714acfe7a40f5ef1a96120e9972ffa2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318052c5b49d7fa1051cc701f1fdc78363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600daff4b752f75195950895773fd5a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d7ee98e337eeb1c3725d9449c1a99365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec15766fee579de914681f7e89cefd0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e67c604266128b7e0d3d2e72469cc2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d0212582cbee5652fda2e9d7c6ebf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a377076db11c320e2d836eaf7e8a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ccd001c93adaf57864195064f6a72370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf0436e6625303ac446416264e7fb7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb6caf06f0872fd7203de726e7a046372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e50acb31f2d724c9da52a86f7510a7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9bfe0a11d9fe275e90336fb1c3af1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d707c02437f05db961d48ba6fca41b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ea12d0a329f64acdfd73bbd136468376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9879a03a350e1e51bf82613c0d57cb8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6e948785f35fb1f6f9e53da2ecf73378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03e095c31f277bce86201998fa3111379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde05561c63ccfac957720a7cfb98c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cf8bd5d7ce6c794d55bafb4c96856381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36769c63210412e1cd41b3ea2baf4d6e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380aeb9c574e581e9f599d0dd269e332383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bf27409f4ecd0b05f13d5031deeb0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d308f27048dd6369c2bd671f114532385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc93c2457b5fc88db50ac86a6db997c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cc3e628b2192f4b6e865470a2d37f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff6afb3400cbacc50a1fed5e80bb77388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c359c58f4291782e4c7d7f5a54d8ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26accba48032686b58bba69f183ce0c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc97c93bc0ce585dc92fe14270f5ee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc17c6984c3d4f14838188761fb1a21392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2080d2a614377bf270ebd68f95b41393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d6989363a86b4e31622207db3d79d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad6314acc48da5ae2e37737292c7e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07e9e9a2dcd1bcfa7d2633ba79d367396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250bd1dda679c509218395c32578233397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff7a0a9a33bbc7085ec59fdf220d7e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e46cda72bf3f35f60e498bef961e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d769c235e81f9f27b718110c37031400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c0f0fcb7bff107a6ef46a42d1776c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941df0f9bb45478fd47cb3992ec700be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681cfdb33e15fe04604eee3cfc38afd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776284b159892fe26d8f468e920dd7cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915af40d67dea9317d72b0c7ea8e7bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead7defed496155974b46552afddf0f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaba59025fafc74697fb12dde484c6f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001978eca010bd6575754ddafa8ebde408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721f7de03d35f2fb62e30a6b96cdd99409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da6c6c89646487d54d85f92de0c9bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754de33e06b0e4b90a0014eeb311772411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77958d4a248908c440f524f571479c85412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cea5d52169b4233e44a9fa443b6504413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cbf8e8b31c8bc4e749aeb3ad47ba5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002808fe83e783f93c3da17b260f908e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0151fa7f08fd16df736fa1c3599ce0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31761ecfa0f69a2bdd569a60e85dc5b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b557c140a3e0680bff3cf200baf892f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1671d5e246ad9128c2758d6ff3d64ca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db635a13f138f62ffc30d810f8f4f4b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b28a52e4bb04c7cd85dab275ecb0d1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80488b1a2f92b0293a191d6a2a39ce71422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b63a430ae4a4945ff44082c017b13423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aca5b8af9805def7a13dbae89c6744424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6318befab3a7eec56a28d0cad5c31d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309320d96a039564a05347f45f19a3a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fb0b11e891f052b4a2d379f0455f8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae794253db2e5e0db4a95e70c63efd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1d69ac6da60c8806b6f472ac69fd5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbadc3d940d2e5e5b59e60f45008c11430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a014ee5cf850fbd2b5515a538092b9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d58f9da158471fab70f144119163a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371bae45edea11124278e5a1df1c077433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48169b4ad35b924b0d21d28fa427fba3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d3a38f863cbb6802c7d2c2cdb512e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d0d5ea8d597bc847c74a384917811436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e24d9b60d2eb654ddbabe391d5765437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba2213bf6d27bc45ecda762b079926438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1455fc1e8b608f3c33f3772489d079f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a40454e3e1b7076ee090b22cd004d9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b24c5b4cf4d32bf36a7fddbae17a33441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed16d656ee17f23060a1ccc2b6bc34442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7b00798742d844665312842293b84443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04accda27cd1bef8616be80e790b9c8e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1980342d68ad3ed7dee1cdfdc8a6d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c67116b37ff835d7130e50bf022aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9e9b1b988449e4aed01e7547d9647447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0b0e91613a5c28484919d07413646448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee26cd9e66509214196875db655cbf3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0e3f585a1bf16245153af1c878aee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096a5de741ecb071fc82ea55f06f4f5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c67f05d140b33f423e4827b8208760452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c5164d6b03c733c19f3012fb0a1df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404795da66cde586e002cd6d2427cde454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab34690cde4a5e26de1f5fa89a5ab49455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336eab8d7692e99ef0310f879bc6eaba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d11c856dbcbdde265ee5e49d85c672457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d107f085f41175da47f6979babc36e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf774e5efd4cb9cfccb01aa6e649a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5e03fb0d1445cc6f99493a5fabba4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51428f003d4a4651f7f93de077d361a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a9a6ff7837bbdf2aaac7419920590462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09827c9f680b37a74beae06883bb659463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfad1eb3c6f60a264730253b55da811464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f88e7179939849493f22e283a52f2b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5d57117352368650fdf54b9fee8e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b211bfe6a1a80f5beb5b8bed6d8bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc77d8d3307f36787a8e0a7b5ccfb7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea94422611a4fd30acaebd7d0fe6955469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de70f300504752536506999ab8c669f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae22967fb8c92c83d97f06549f864e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b814985424e7ea494a084ef639742c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de89723b803bf4b0af14cc716ed956473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4115e5220a991f28e5fd1c1bf92ffb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b2fccc678aa489dd77e2a6b6a501c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28a544b9f4eea842ac730c6fc8eaaf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a02d650cbf59d2d3a425565323ab89477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05cc0e0c19bf8778a71f35977654ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a485d8abb263d288d5bbfac36bc79479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9435a49081f22ca3a9e22ba238f5e7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b4ca75d1c82429e3192ff118f70a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb2629c0283ded867ade54250b9237482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106b4a0467b58519cd596cfbb80628b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a964375856aa51bd604efabb36872484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdc287d0e5df296da3de8078cc0f77485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93aa668a40d953def9d8f028a836f8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b350db50b581166409efc29419fac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94608005d8d281abd7f223ead170b7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7269a95a4a5715a7577bd7f192cb2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d94bf1f776ca600f25ba146a00a81490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5e842130bef35fd9fa1f907211781491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ca9df8ec568c33cb34d53c6224bc9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc9f089cd62e1a229b97781d98dff0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf8a0c38c6d574651a1c480e60e4f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdd64acf7b18656618b309979cecb5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748aac78e88fef147013b46f172558d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25117f815073ecf5483c7c2ff4f50e2a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018651910cc993952c0143f3340ffbed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893a3426bc7eb68d68787e5e47667fc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bb1c47db4e5cbe93236d0303cffde500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3212a6bb6dfa79d2c8d72aa6f27ae1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0076b87ebc3be3c850c7ea7bb3cff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad85869201ae0d26db17bb06a280f4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c6588d0c2539d4f6090d6b290ae6a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8be25f368dab25ff7ee7604f6495e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fa381786cd7da82f9e43658886288506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412644ce0428e9b7d4ed40573654a24507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199ae085e8cb7449351dba831a51499508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a451486e930c4890e997fc4f28a28df509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d40a1615c04cbdc6fc2c6f5b60457510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45c6daa4de9252986497803259ce94511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10286e68a3fea35ad82509a9b19f849d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85bc013912c12df9e463d068fcbbdf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca468e6d6b3093a2e9450ef43ec9682f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4db82c81db3a94197498a32d6f5aa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611bd81075e4837caf6d383c1b9a28f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c9317035129e1d712fc689b2b57eb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7ac3bd624fda629b2138c7f7caa0c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991dc1183350f76adf08d74cf4a3865f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb534e113e91fc375be76eee5a8c53520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1effdb97ffcd461c5e996acd81b4b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e277e460f35ed4054b45a729a523c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12091e95e444b4018c74bfbab90a86523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267591774339175e011b628d849f105a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0151d84c738841f9545d5fe6dcdcc9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedcfd447c45b3a9ef23bcb75513615526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8fa5efe47f84029be5ce38e5cac34527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd318da76f6cf9ffb964bc551bf3bc6e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5236be4fbe390a054111f53cc484efd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2bd3a66e266c94e660e36c46a0f86530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5f98d99d426520c93be435d0b4f0c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd023b32218516b51b4c1051ef870c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a6cda63a894f1fcc46c8a826c387f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd401dca7f520ecdc92552d89598695534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7ffe1ea11f22fd5ff68807d605b3e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41979e76b525ddd80721ec7aef4c996536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda3d45d88b4678b931383cf0f1648d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5393edc216d49950f6bb2d1e69c9a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39e011ddbb1c3e0257d0cdd5ea1239539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d53e2e5e5323103f7664cb1fe21c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf88351a669e71b9df31fba46fb7f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08958420af2a6ed935934f02794a81ee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134da48b226c7d67496ce9f826e29de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02c5d7b1aa92d10a8b98f9bdb1a43e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751e4ec6ea3768f257f45377abf0c6d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62573ec4f762ea6574fc55c9a22944546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcd23922448e90a5dcbf197d066e5f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29d687a86259bcc789db868398348f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ae28e735152f48834ff99e7499bea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff57db57ef3f86ce0016f2307854ec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66815c653cc2d351e29ee3fa1b9677551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925914548422d8fde6867b3a455c991552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73391f54d5ad77d094d267972935318d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e965cc805b8a8321cb91e43de3ba590554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6eb8c153fd656da1b8c291d74d662555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790a58db816d4ce8467f9f73982f284556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72438a00171ec4eb94b2592b4e2c5b58557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797f030c0f75c89472c59e22c1481fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3349d93d0aff11279a961a42e3b1fc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25609a2e1f519887d4d777256f4458560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec7431aa6186a2afa0347989f29599561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c265851435d842491e2008acb7d5b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d24d5d058a89ec43504273433a6b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b93ebc2d116b5fcf017e6af7d4020564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a08210f8fbb368869ac4fd1af6226b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235708f12c820ed7a8d721b1489b18e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6e30a0fce2e4ff77dcc2056bc2c39567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2907c79fb8d83a21379281db26f3516568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad8554b299efbea4c5140dd69c8280569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328982ffa3cfc915a03d1d9c2f1ec302570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c3b916938912a266fef7db71a56e9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097925b7dee2aa8f2cedf89f84bfc17572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f814bf5116e2d5023bba491bf93e741573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a45e6db93291d17f3d803c4168ebe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d49e05c31676158bcec8e14f296d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4100769e83f763e819101538878d1d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8154a8776070887ce1f7d3af8b05e9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e18d705204de14bfcdf7a6aaa5951578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755b3ac016d4c5280bf1536f3f4140a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a9fe472b1e2a81c347eaf4177849e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c7d9422b6885a240f002141382aec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f702314b48158e52058bb1efa63179582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86e17f3b33df2ee15a653fd1b82d84583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254dbf3a714508c9672f10ed6640a68f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071b7b2faeb10a97187400cfeeb268f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a69a681cfb5d68dc8c7be46033495586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e141068968b384ea6da8f26fdf07e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dee63be866e128638e54b454b6a692588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44d76788b8c0248078342c5e64818f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af4360cc4fb4940763a058b26a6d0a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d96e8c19d0099d5ce7e443b716dce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23e0818e898ed4ebdf1be4c2abd2fa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2663025e54beed1f5dd62b03bd9a7a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974b2f6ad1aa873dcc86e2d1aeb4d4d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdb0aa07d06f3cf032840a49de003e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cdc5ca373b338122cc114571fc76a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699841b71d4708e6edd9c30a8c59667e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568da87d727ef1f8b93ca3ae267d797598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf4c45358767699ad7f4b2aa4ac3bd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1cb0561ead1fee5e40bc8a867eb0d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a7192a8fd15b5b3b2a561bdd320ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9be3bf69a2d32d71f6816cfdead48d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602a0e8284a5d661cdabbb32e4a12ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777c0ca5b703f8272ad8845d8bf6ae8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b744d47b1115ab733fcf6b81d9e27605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411133ed6d791b70eb3695ef8ccbc13606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f221d7fc2c338959e3a23528fa0e9b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53ad95b73fac07cd6bfa9bbe200849608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557063759f0f01f062e059157bf773e1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa131178917e7dd0b83754416908bb99610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef646f687a7d6c68744aec541951f6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0285ea9047963be89c17146ea139e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d19141088b031ba223be8e9f03c8c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6abc3205144e43c245a1bc3cdf43f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d413a49c804f2b59e96a9c6153ff2d4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81e7ce3b7095e85b3e5e33cb38a437616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698424bf705852f778011b103201b1b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7adc1d46ea6d659582310a64a76957618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9750ff71d8d0c005d01544aba41f7d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdbc5d9aad9cb0d3b65f0445323108620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d8d634e97310a7ab3612ab3ee727b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4b1e6091fc8c4589165fd93c6a28f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53aa35830b067bb15f0a4241b4c3c5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd522974e8f17870a63031763adbabf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc127e398c4159085d9a6a85563e29b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b9f8ed118eb230ca75f987025b9d4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae2f52d980ca70c3ca9e8c9833a29d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ab48b77dfe1c6e72ba61f09cae545628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6e3fd1fb207c7b30b9888ba9d4907629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48517f1090484c9803565b83ed82cfab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8e5af6bfbdcdcd3901ca54d6728b2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f9fc4f806a41b1cbd6a59e4cdbd06632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac13ab313e587b0d3c4f82680fd284d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065c5bf30865093042790b8612244bc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326e0a3e8d6db78e5682274a5af94d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c154cc62e8be154304acc2caddbe8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b804015815a9954672b0a23d76aad6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4495195a029e70001a0884ead52c487638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856538a454a6a1cbae0f1f2f6557f714639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0272d946905faab4347d3ebb1401b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253fc53b5f013e177f5e62cc431b10b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060af765fc76bac12ccff1582af31c63642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497d070c3b72e475b94f3e25962a682643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c32d5d7f016a9d391f545c4e5755a9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e5d0f4ca18c4349fa8c469beb68e9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79df2c14c14e4843b3cc2dc2759dd2d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac74ee350733daf2379dac4230341e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f4e332c7702934d8c75b88c2e25cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba48b3b19cf32823a3029b97abdad84649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa630c394f286b83bedb41879524cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d280c253a542c83089e9a9cd46692f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d838408212fd2d017a19c602a0a0c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa816d960929abdb826649a1fe6386653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b49b4d59c0a01bf6d4dd0a7d56194654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a368a1376258cc5e56f7f74fbb0c719655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3dc0ac2b8b5f5334536f84af3b331656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a024d5f0a3b336a3d7bda9190a32df8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914788f9f1cdd5829af9ae773f296cc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16daf7001e23883f0c0fb8a85afdb91a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d03188d5385855c2e4d08b561c6958660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778eb53a498e40c590d20fc6e3398112661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099026436994230c6b7ac4de190296ee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6393150cb2173a5ec0cb97c183607663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37091f031854d0af992e9e8dcbb0dd0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374e53b5f479f30e393ce378ad6c92e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068d323f2a1da3fe775dc6c54fd7b77666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ec5307c00add361b2ece423bb6749667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3f1b8d1bfed677b8842641ed53153668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e910a207a50817f9f727c89d490211669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f001ec65327a6228a3bb430c1877eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec98ce801af0a81a156112236a3f33671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dc01f39d714eb4fa40cef427937b0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadef25673e3fc35f2710e2dc90a9be673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ad22961ccb0db31f06a45b706c0ce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8baad76c8c10d8e822f9c652058ac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a232273fe831c908c18d61c49b3bd4f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafe3fe26ad527f81853e02d1a7a4ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffbdd195983f02ba8d6e5584c978dc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2014b3bb248cf70c2517de293f08e1e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330666d271557f769d94de47368b837680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae300008a62c5ac2e34e708833e2f16681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362dbe5e92b076123a9793082b3a289682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c93036161e520a18cfa4ff2bcc402b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8878b82e5517663723d4f4e1705284c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fe23e49db04cd5ecef23776b56d02685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f7f06d78005ed50d5be5c82cf9567686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb5b71cb1bb2bef322be6c09edccd3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec40c15b05c5131fbe0088b78a9d9d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4376757ee888b345067178e65f1c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13de18313c1075b31ea8a5807570bff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fb871c1726cdd8e931e5a674c9e1f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf157f1745f1c9c20e58c9857b3dda6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c3980d562232b6cd6d863a444f8f9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bf56345d721428ae5acbf8ba09d41694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b29871a01c3d74857111d4a33afdf7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81308d151e9fc9b118016eb31ecbd5f7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63b7fb25d8cbcf00990eb4fb09ef3e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72198152b18c05b8f9d9177e78b2f88698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fe41cb2a5dc8dc931b2ffa58110a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3ef07e6b6921bffe37604b90977c0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73353219f78e9298600476348f941987701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412cc6719b87ad10473def36c9b0055702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd26bb576c3f4c596bf0a9f1c2b89d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdbd0b1ae650c09480525f9b545796704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff723f20b368559b407b7463b7709217705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd45f594181b04097620106bbbd35dc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176f1a53aee169fa90a2b85e18d6875707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6083fbfcbaf12054535553adbc974708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800d21ac7cf0e025d17def5dab808b8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81890ab181fb3825116f5bb3ff4b54f5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8fba1ba80447b820dcbdebce083af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfcdc269881e2f707b036a18c514bc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98163f7129e7e650429e706e9b7b4c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c92e9d87a5135d20c89675bba5290714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5041a7c29ce7278a7a28cf53d5cad34715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263eeacc8cc884b25b5a3f442f67976716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414b090dfaed5421af5b0862b31cf92717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547b69047be602ccd6b5cbfd377d128718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42d9c31ce7dd2ebea2668c02a90845719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c711496a4f0fc8826023e45c2c04cc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de811dcfebc2f0d14a26d0205fffff8e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52205d5df3ce2e9701391483525f6859722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88703101cf7d4c4784bb76bcb0989f42723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924671838c32d7fbdf791707a1f1fa1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8aa56363287546ab0e7866de9f1ae725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd17d4493bff3bbaa1cd0529f62ae1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb865212ddf0f014bc0c130d72bf8a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bb231e3f55ba61537560c5fea61c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18a4fb2db07f10de7d8cf89d610e19729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1deb50cf7d14c11147bf8634b1cec4c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e50ac2a21d7c89c648130efa8f0ec9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe75d0445d73d80024921a4d2dac3c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104816590aa10139b3e32ef98670927733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fab69baa377ef6c586dd056a1d6d5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38d77c053df723080097ddb5c05405735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4aa88b35544844c02789f8943a2402736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823af8a91fc186cc710a3b67680a57ca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2dbe9ed38f7ea20e69cc185f0867cf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00f12ffa53a93ee91f242eaa369d8a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a1917839df235efc8da6d07d21714740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce197cd1e092401aa51c3c951a31a02741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e562217acf233417e621e129376d262742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64ce7da079a02d3eee53d921a572ee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fed5823d0fd3839c030be3f9c2ecd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963d65eb447f15d18ef66c9c49248ac745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cd0e19e3916b2325a84cd1aa5e441746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75084232bf363ac67b9d1633d39a10d9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082864caec9b713e535534c420d9da0b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0246aa19cda785838f04acf158a5e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e65e748e966ef9c19512dd31c00c1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d53185ffa8d003ab56b85ab2ce2638751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812134a137e6965e8132ef9e05d66dfa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ecd5b8d33264fdf7e448c95abb6ec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa120ab0df360c5afc38c933b3106c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182006878901748728e2a1e0ebd0a1a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1a37ab60ecac567a96c4d9523744b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f43b55dd66d9edfc21deee7e9aff74757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66776827a1e3dcf511c77747d13769d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bbd071b3ba94e1535413790c48aa6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ef8d61f1b9ba0ca0cc783045c32251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8448809b5aacb8c60b180d84f564e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a19b5fa2b714715eddeb0c577a3233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008632053db315e576527022f899b3c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9919c89f01565c3153287483a7478b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32a3c62955ea082199c4aa0182d0dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0cfa638da20d9746256aca7b8518a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7c2a4257a02d8162c4d95419c95bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83062f47f7797a2ef15f2a287f59d1b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952f574e2466cf1dd9f6d37b80e3a7610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea574062985d66b5f561258fa00e78f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00c14566dd81d5259d819fb144180a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e688c72617bacd58755cd3881432e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a37094bc522debd57d3482892170114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169c555eeb59313d175dba3526448bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f7932c47743e250c5eed06be0154716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe831a5d7980db3442e4dc612a95c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b125af0851a5e0b21de0450d87d8718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa525775534c55ddad6a6947ef8179b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c84efe32f7d595c1dd968a738272320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481959a5c1e89d52348a44659e0308d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656a74c26427758ee7970ff03d8977c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582e7b2afdd1d847afc8085907f4c5c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a79d2f841706fd0a48dc83895d6cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb05a9cf05ea7815abaa4ac1252d31825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d195b3d7d611ea4754f7f55a015a4a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa8e8655df7df61304f655eaf8b65f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47666deced8698048c945c49f43e1928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe78addf7815af5a19e8100bee055629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de8bd964b862498dfc64284433a55530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecaf4ca0481560c846ec71b8ad456fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ab56e3b635ea94d18d97ecab90e5032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ced43598d6f9e53d4ee37a9751a0b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e6e438b69e32652b18e18d8afa1cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805825a3ada00a64dc48552aaee85ed835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea779d22388186cc776d48d09059a07036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e8f6675af3dba459c169085909cb437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad846bb7131ed12a620b0094d19c16f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ef531a40b6dd04701a108229af4d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766f646a60f66c59c3173905cc32da740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327166cf8200fd854f6322403bfb0c7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b8e9ed25567ca4960d7c24ca0b6c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473cdffadb197aeddd61217a9ea1e4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed600b6ddcc9da6099d5be2e98f0b55544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c754de1cb332bcdd03348885e0939e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15b21477bb50ceeadadce36633635d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36ac6f47dfd26be76d8bf5a0736ff747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef094e03430536ed9d8df9126024006648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ba739599392145057e0d913c9507749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e001eeb62c46c05b56b32d0eb02aac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9237499abed18f18ac12d097726a04c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9383a48643d4bf4f8577e7f7e1acfc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82124804015a7df0a65c8f69e3819053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d212d3c65b98821cf59bd536e8db654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7f3d353808dbe71c1bb37fa5a359755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8002a006d7c609d85b4346bcef094b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7953a2849a386b61df82f7473bfce157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee263c00f0518c90a8a3752e105fdbca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2432e70f7e4bc79c0ab8c62e916d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eba97c23f117cb9ddf1e8758c4566b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf03cf9b1379eca9fafd47f013082eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3aee0cf92ffc753aac0fd8ab12255062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accf7023660cb70cb6b4a8d773d454463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bd148444c8caba5c57659e0cdd1f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad005c1609778028f3ccdf2ef9649465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940003d7123e83dd656a1596cfc6d9d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373ecb30efe26be3ee5a9cce57e2ff767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d774d560c7f9ef19dc980ee8870a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbc742e6bf6f8c75ec4b108d58e42869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b49495ac47a1ccb718da9ea73ac25070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47481ba7876d91a0128b473d5d8828671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e375674c7694f4accee0f32ca906372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8a70bd123c8a286a9d2aa3e30242773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e874f36c8a0f837b9615d8c61c43b5374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcf79c455451655e599ffafa7baf4775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594b59e2d6f5156ba89caedda9df52a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b833386057efb8035034f7ebaf01f7977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbd37e36af8449319b8c7d74ec64a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0170c9519cc1058b9eefdf2cf5d121679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a504a2c5f647ef9d0c7757964917b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b272654aa521937718a52b384c30e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dedea6f40718b6673e626d7943e24282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406bb43347a662b8620c1fa711cde2583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab401a4349a171d7e38f36bed6e156bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6def65c5875257442b7aeb3e8153585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1f9a6ca8da73d7b29ed5cce1c6e7086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0aac9092a666ef303103ec9afd5b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d841d2b18257173fc3fd7a459bffe1988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05fb19607cbcf19a769ba93dc1514589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0dd480785df4a22bf58e69022a385990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c787d08b940297fe2eeaf9776749b0391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3d67595b4c72ed56fb708765aa53792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a984210eff7909f887cef81d2c1244693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f67bb7dfe38deadb4d4eb6ae05d57f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11761897b1a2b0062b3337c0c2973e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42126c652dc677d7536ee02b0da8a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0222fd7ce4fab0f7f2103d7f23366b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d90237099eb80296577c25e8414a5c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27806f36390578f904424345a22a311899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc97a016a7416beb0e45b6ab62cee6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d8f47c0dbf7be83d60b94b6defe2b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a81c162db0cb463051e46333e4026102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a5aa8bf4c781c7ffbaabb5e17bc1b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5c4adab1f245c6e25f6ea3520bd1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047a827ccc39f50848a6602e84577b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfeff9dad6ca9d95f107b7e54109d4f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b920fa16a0a1ba3e1805d04f5bc02107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc27c2523e015cb26e56180ee6373b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675be10e3c02f4246dbbc7b805da6b36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04e3f86df4ab68fb343c9016e463a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31d9b73bf82b02ea424b8bb4cfcd2d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e32fa9fa1df8e9e807aa51fc1910c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b72a1078adbd4042706ab94e6d91b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f6ab7ba318cdcaef94238f20069e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0504a8f61141f843896b358a96c3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9b2a1acfd23b1c03bf46a6e43cb0a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd546b954e1b4c527caaa10ad684a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85594f36502a22472896a7200be3732e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea1224be91656a1fc9b99d2a584657119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01a61b007f043d3fd0bbcf14275894120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb17e9683fe7685c94be6d02a7e258121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa780ae73ddad72a91d69ca0b39766c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3464719259202579de2b6c6730f6a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f817c04d2feb0881260b2f1a67b4fdb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6099ce2caf75af3d3f12cafb8c68c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071bad5ff758e753ab91b436b79839b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28511d3dec6a77f0ddee78365e289f79127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fa39a6b40367c8b5e179360e9cfb6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b2d5a3f027f57bd4ed18648573691129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c82b97e01695a090ebd7010f6dc74b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53672a8e9a30e5493afef782a7a40a9e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe68886e45ed74af966f4e840efcdc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42080ced6a2cd43fdbf210f7e525cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22593b407e635b64e86c02398e33b04f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81075ce49b9ba450ad5a3243cfce005135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bfa9e1f5f1928ba856858dae49136136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be281d1b91067c5b014bb418171036137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2aa2239cc49347b94c347783f0fafc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575862824888919e9a25704dd6d4bbf2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4335b65756dcc8aefe924457fb4b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7975fc39d0aed0340615860a4a6dedd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9473019bb729bbbce69cb7a443309142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5f54943f7eaf6e8b5f273d8f174a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053eda767f5eedcff1afffc40221a264144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc269443eb8406af3c4fb891707f07ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fe539630bb08c2b12b612855dccf0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae993c18b5df4736b2f8c11fdbbb574147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305cbc0d277c2f8b90935d02cd59dfb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bb14837f0364f99e98446a4a63906149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5ab4a7ed801982791806ce4ab1d48150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4365195712137176a8bc1876b04c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d93a4060cbbd6e34fc6a1dbdc7380152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e6a2be203aa188cff832660d855d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ab2e5dff16d25a95a313de3152101154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a8220a576e0495e2d1880f247f67e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f96403eec49f6d2a78bafd5f00e304156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108338794f02906a0ee6cef7bd5c66dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c979a5a50d0c594e9aafdee19a87c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675602b44fbd656048a8d6c2a652ebc5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ecd2cc3fe3f7250851b2c93d4b93f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24080ea65a981756359f594bc60ea4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa11f80dc7e34b9e30f9a34bd57c4a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe730eab5e3f9b277f28abfb2b0ec9b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f7c44f2c0f15368e2e6ea4aa7c57f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8cfb6a6d7888f72d9948153954a38165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1520da64903fee6431ac667589ccde1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500f8f38418c51dc4694997d42ac557167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2c70981fcfc2b30c9b619f76a1cab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc9147ce1c03fa75a2e190c8eb0655169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc206ba74892a4e4c2f3354fdd5d84c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7326f5c6ef74b5f990de26a50ac27db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc4f15ffa18516609ed672000daa34172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66242b3c74257f5cd70303d50fb3e4d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141108d26f09eb69c66fb6235db8308a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d803dedded009df7029afa9e4e59b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670ea0a8a950f49d48f45864c2882bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d670fcec829eb43bedec6b1afe204177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a790fd3758874cffa3f6fb4a84ee0a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcb07d29f1d1ba4de77f22b0d08055179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30081ac7e668444e6b1a37ee23c4f195180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c6a12450e7b987a27bfb471eacbfb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c311f56cf42c9668cfb3571a93b8ee7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98241396d87d57a4dfdc7c8927b57529183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b22d39e111d17626e29f65f262080c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acbf256e024055174f1536ce08969e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42634d77aae4af0f55601f8c9683a1c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d556eddb331e27527bb8e0914c0f5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b86d1e7450a4a402e1cc43a55344cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3f6f85c388e6da4559c3d19443174189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea56eb19869f6a329ebbd6e3abf839190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df147d611060d80044cca1b36c71bceb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771ec243bc1b8d6066cfb0ba515b526192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8de8054a31ec89bd9fe381ed64980193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0056d77980d44e0036ccb94e42da0e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952fa8def907ba063363a1057218493195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d958912cb568905d127cd10ccd148196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c287462dde3b8508ff5e530d255c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f36af319d889fea150b3035e6f1bd6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425fb57171480094a54f59146d69058199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2db8126cde857e843b8922e157d103200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1086e51f30c5549d96a94f09cc9100d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8381eedc81d02af70015a0f8e566e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489df859d54189df6c89a92c2d0ed45203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579859308d261423a1d50efb56d14da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd8d40bccf8e15477b479a845a919a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40c922b6c6e9ef7d5e7c766218ed20206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbe2c8db585d9f87259d9463fba841207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed068e2e6433b4380c160d2da1c6b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511dbbc28bffe7ab2f94671a21c68250209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097c1d4716c02ba3c26b7644a78b2d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adbe0d9efe401deee35e70c650ae3c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e31b616ff3c1007cf10269f9f07c55212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516d98cbf74f4fb32c5c0539600c2e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8015b1e13ffef12a5d6db083df3ee6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b1920ae4f8a1a91f79d2cc5ceed7c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c75b95611dbf90924a7f9cb686501216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6f79581ec0ff5e127de443ecf2b5e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca229b71f01de68f1be954e3e43e059e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7730367906a9cdca749972b44901e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae612b0b11fcdaa48fe43cbd89f6ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5615b557c299be29078b0034f0964d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc8d079b152e1e3e004adad9a6bafd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174a1f7d06c99b3f8ee5ea334234bc4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf96371f61c6103d8701ff41ccd11f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8b560e7f5c2b1fbc76fcebbc8202b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26c7f7eddecf66c0594a4b3c3a45a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf10865a24bc9595cd6137bc4c4971227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e86f0f1dc58c735a5e655a26d17248228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afd8ed8bd27f7f882db409478467f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e6311f1d1887eef9729a8e5015f7f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d9a5d9ec16aab90eadf8c54bc35cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8a7cb586c861c114b5e1955343a2e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916d983fdd093fd59eb52fb74fbf97b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35ec276988743f99bbb4b6e55d9fbe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ee6337aeee63f65d4f3dc6e5a5e46235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c1e0b1fe63c82d511b7805a51ef58236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ca90af59e9fdec9c7ffbf9cb804b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee3c3059686392ae70029a33c11037238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f1f40a749d8c84d20e8721bb8b02a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433f304fc4a177fc34408d10918d357240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108f70f01ab88e252207f2b1987e6b5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6549096520d11918e9b83fabb88e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a65881d923804b8437c7db2c8ea5e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897ddc1e3f957ab488fc624465b8d73244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e64f53f058c5ae3adeeffe3cad533245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79f5aa73009e4e8c7d3d4d65be8ea4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e516c06804b7c30022029212130a73c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a487e9495f13eb8e751c03efb44a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110f939bb553f8fe00e92658ee78684249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9422d12d357e6dc566dffc66d6ad0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd244a27151861e2118e1e00a50890251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb34e2636dec251b71f8d20f2dc405a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24736923048a0f2fd0f6c1f496f6e4fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3282677c72b9baceb19d28fd49ba4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0ab532338a26b83e53a85846634e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb23d46ffa5c747ba68abf5a5875c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40935eaf7746b73c91acaf8646a3528d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9abc4fe01ec2ccad57ea59bcb8aa42258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583cc7d6dad9243be6303f5322186c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89140758e5bbf95ca830b9d5a431eb33260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2a60a54c184f92051bb3ef83d426f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135d2ce35ec08e4161371e8a0e7f41c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a34b33930ba8ac6ae6fa6c996ad319263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42ea0ab43b144bf898e7bf23400f6c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a367296c85d157aa4cac073262c40265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daae3e7c79b2acb25c2c3129f61b00c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b21e4a87a8053e152bc370051b2e59267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610ec37df145431cfb1a4d144f7a7cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99736c9289912cd50f7c80403265f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ab06cf64f8de1c910faf7744007bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd560022d341e71fce6cc7aad058534271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a75effdcedcd8b2f693bca54e62557272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206402395fab338366cbcba7949eac0d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767655021607526dbc5b3aa74ffcab20274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fc9b0d90dce1352f942f821811837275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6911010c6c29a3b0c626799b7b930276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af021c1215f9c4b43e5f4a08c0f894277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb20a770e2853d162cf09e26397d7b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83a2758df47cb9eff6abed78ec2061279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dd4a3cb197269d81e6407d3094dd9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f4f0e59d328fa0dd78ea4fd0f6a1a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb5a20afe219260e833504c3286626282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a54b996821a6c6fd16353c28eb3699283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596f0f6d82d6ea1301ced7611827265284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0f0576c2f262f9ffe9c2099a1c132285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650455245e4ec8cc6e006af9b8d3c20c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231456df79869d1e3cf9e9fae8f4dba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0369d5446f375fb81ca1f67bee8f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545238a35c6ff69e83e385bae79c73f2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc06fcb52b6cc1183ceda352da0ed7a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2912f50304921aa2e36c5580815c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a84e5c327c546d94312208305b8bf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcc09e55afdfc8090db9b1fdd290cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84efa1c5876f592ceb1259fa8d84d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a9f19d43b4d9c26b3d1f4e454955f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96ba3dcfd438db496becffd676cc7c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7a1ede4429477116508db676d74d3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cd4c861ce68004daeef493f8a3140298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a12269be13e01054ab3a9abf0cb52299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fb860f28961b13fde5c8afc2bbd69300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53070a3798ccfa46e93e73c373c3d9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246715c8db296ea18274d28ff05cb4e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4030aa60e863fd7ffb78ef04b372c3a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacf19d77e4f58fdd0e3223c302a1c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e779624aac5580ce50475ec3e604e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626708073e0f561faaf8ac253013ed17306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b90114367f8bdd4f86b8a0decd20f5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38ca63e19b0140c920b5498d2a0f6a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13897ae1d18ee213770c4b8ab95962e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e173fa51bb8196395a3a14c9e397e89310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039dfccfe484fa81d512cff9c8102ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d92a1351cc47a1a9f22dc27074365312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3312adb58785cf5609e7c2d82a4088c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309a426651c4754a89c86a602e85682314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19590ef7d1127d3e66f584bf1c35896315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52db558c4739922cd5659e8e9421fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df980a071a1482540a87cf7bc7f2c8e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93339be0c9987cf26703dd474d0e2c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199a9fc5a770f526d92cb3026519861319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666df93fcee0f7e7bd3aaca48fde95c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fc77724a5e13a709c73f9df17d8cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9577a2bbafd563774df7c3f5609ea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a44d31cfa61fb893bc0a78b1e6dcc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d8ca6b6110f696287ac4ed7713e1e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a350c5bcb96d502276dc6f2e030af8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11508d89897446d70d116134d56e6c14326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0128794ec83397282818860f6ed30f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bc06baa3c77cefc6d4c4dba66d8a0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3a2aa3b3b473ea8c0ea4c6141dda6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9ea9bb70bb1b3a9f265ba598687f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb204eb15ff002a793150b0df2701bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce2c83d1b208888294beec959aad45332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74797147235ab2e5b6635b186ef23a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d168b19dd9b62d6a3320ec7d7dd77334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f1d7f8a5eaa0a8359a96270b36595335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcff5450fcc6df5d76678731ef6a814336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977ef7d55e9f90c255ddf9e99d53b64337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d0c9d6190be6c9dfc79b59f83448b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa842b93eaee9429991907a2764ec814339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb630871b3ead989c88d9386c118d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8500209bb8147bdec29b978f7c9f22341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f16aa0099d1544c141db7f92496a45342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad985f834f3f35040ade0a5a5d59cf3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ec232971672134d2d74dbe8095acd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae8b8e0f41edccc9e558f387bbb0fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc733716902dde315d9239a40ef502b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd3ab726bed4d050ecc330afc80490347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c202383bb7bbd39015fe8660a006bdb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563e11e7aa8020f76ced01016d929bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe44009f3fb09cc8ebc487003e7dcfc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cd8de0862b547bebe6cb816bb8ccf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4e779d5347b1ec4617dc5eee71eac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fd6a218cc40cd28ceef13d2987113353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052824de1794395730da6eb2be16a06354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c703e5e3a9f1b6250ed63da2b9c7030355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23737322a26607c28dc718c304c1d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08459296ef3dea9675ecad4c8da14dcb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8f452ab41f8a0254a8a357210fa01358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e56efb3b2ed5448bec8776028a491359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39173786230d97e1d37d012d728200360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc04755c0e07650265c66e02865291361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83deb7b951368a76d2920ad7b379dd3f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5b960207540e18b53680e365ec283363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb4a7bb216e5ebda1027aff1894e74364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ca7c07f76d48f68ed90399a268aa7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718bef1c7b374697958797ada396d87366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d82b4df529e44ff1c4ef475998daf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec8a2bce75db4212d8abed4fa50cfa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b04b0493abe5469f417575c3c57dee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24879a564bc5a62b121a4baf33451b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c8c144f09e03e6aa4ed5e2c3da3b5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922976b496e5bdc9b89a02c861fe8b3b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550196314fb03e349ead12a9f5ac9a50373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba10c85bc3e313a9a5e16a74751220f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f548f6a15e9670c175842400c67ce48375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58caab7c3d2eda996ed67ec57e2744c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783565aefa787ffec9cc56bd86abf06377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309156540e8d0968c36734307548b591378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2badd7011c93e250bb0d2ed20d9f46379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790df4ca83a11fbd5922fb4a6d091ba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547f1299534b406fb010356607db99e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50380a2858a6e56d487b6580651d9fa4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b8a490c31c85a57ae8e2d7c360374383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d468f61d491056a68593aa999da51384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afe87eb81b7d71038ab5bad6df657c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24e9e45ac083edb07e466c1f2b7988386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f84278dd7296c721ec66677f7e7ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093c3befb1fa744f5f4f5e2542c2714388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2752ba3c6a026c16a7cd5b1959d23389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80968c2986c083aaf17531ec201c41390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ccca07bbd8abbd83051d0c904a505391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755b6b5cf06e5e6efb430838207eca3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929ca9347e9c41912808d4a90073e59393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3156be48db1ad597631c56814742eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80c6172071bd313004a38d1e9ba981395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bbf5f568e330262b4d45dc29bfd8d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c24397ac711e3a35712274a41de05397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772bc02745393c7b3f8aebb4cbbca56398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb39992971a9cbbf7815a6213ddc8ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b7fd8909e308fd86cb7ea0d92ef6b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95443104e30f589bee27199ec53b605a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119be6bb80eddd5fe9dcc726e70a57e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb89e091b24b834af95bd3f820297c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ea4af756c560f43442e5a9350245d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b6c92948240db342570f4e2be6fb2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102ad698d64576e16a1028d9c84f0ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7414124951410d78880fd31306e7be9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57051bd17438f0ecc22bd88e0791a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba1dc46854d5e64bb776276cf73bbf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e613032fccbe2ff3174892082f7a3d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f170fbab2fe8fc43a1c83950afb659411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594ec84aede007f0fb0377eb95fbabf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20aa1d6cbdd2980cfa8342d096acbf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bc5fe09d25be95ef54e7c76cf75af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f505728b310904a540dff82cc75d7b9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c10b181f35805e2aec0636585ae064416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98366e1bc99434fcfb3a49e24ebbbad2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6651a1bce06b5e559811371091e53418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed79e8ec65e7bb723acf8d9c2ae6ee5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24a5dc767867db5752196f6a85c700420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b414afb061b975a4ad1dcc51702da3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd50807ef4025f60049977d818328a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f1f1c57da23ee794a1af4778b7132423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f31eca68830ff6ebf4baea1662fd7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a2d612093474c77609217627ec0f9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220f623effbdccfebf94301cd53609a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847c7cee19325a983b6a2fb3d4b8071427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed92afe38c6bef9278939dd37d761a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd6fe39560df379e6719b952869a47429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6019547dee4aca051c3e2a5a5d613a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8044bdb72a5d144db2b6703f8b202b6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb9b96c3058a38ff4c5b3f8b5af262432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ae791b375bfcdd9def500143bf7b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ba1f399c6dc06b80098f99a4fb30e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1665ef555958cfbc6b441aa68bd45435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe687de9ae4b0330b6fd64103995515e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ac336c970f2fdcc6168015c005857437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b7b8e5b8a64e84de50b41177b44f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac0b902a119c09d1594ae748a44c9c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1288aab587343d8a0080f7ae41570440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6104e836b9a806b4a57a6301e905b4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f691699046af513c316c50a1ae6f41442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d2db7b7baa9bfc585461578f07638443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb5557946e37cbabc8d3f7586f6720444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e09e929327e6a6ce7b8375c43514a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f8ec05ae2862274608c5c2073dc3a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75ccac59874d1e1c57f025851c2cf5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43aff26475c01e7c34e12f62f5c6ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb317418fc6e2e6e553ab6fb7434af449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe527f22aa9c3d883c22cabcef29b7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42cec29a96d0dc68b388e6c17ba4e1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5377e86cd64f4a82a8bcd88eee598bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f1f64bd0330b9b0e591d7099df83c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847085a447fb6baf89e50d554527ca8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81ba52413215fe8dc474d7eba0d84e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f47ab3e0f582048c95fd24594ec67e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053f1482abee3df647a6981777b4a42457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc220c890f98fe4724afecf421856a1f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f74ecbc8d743e08f4905b7b8730eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc8207c5f162008df917c03c89d933460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd08641fb1e974499d76c6e844ca274461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807212c066d57120a84489db4e06d49462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0d18e91ae83986fc89a3ff3635dce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082403c52397efe62a0069deb3c77972464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfebca24c515c87487614d21d7b8e6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd413f3f5ab3e2d1d55b53348e82bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9a541ed107315ea4ecea1f60f1a29467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09358c8d020de8c4a83bf8ae9eb5fcf7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859f6a9f82d6357c7911773e7beefd6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bd713c17acd860e1d7bbe2a2c620a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18dfa67c9f5dc04bf0ef3046f67412471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5a701ee012d7b7640682617100ccc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88c14a8389d76be32589eae57212cc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db77dd8600edc352b72f123a5445235474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e47394c67c4644d0da0d4771961d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f9e9b15fec48f6107033328357d26476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edada846199523794b80868835730c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19629151ce2ecbf5ae06fe78ed485506478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1c21e09fb42aa547b3229a06cc8ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783eb578471449b78b14234b59adc88d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a7707029c8bd3ac3a244c650d3ada481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c6af599200ff9cae71c415a22b060482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a06bc157f2f6d23ff104000c68301483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbf93c0fa419f93e2595a6ab21d031484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd9a1ff3a7d717e181237d8aaf7d13485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636c05d8145fcff58dec281dfa66029486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611dadae9db34ed91749521a01a492d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1d1f90b9a78c090c9043214b6e9f5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a1846c2002ddd0334f2b5a7721fbe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ed923b759b8131c33175ca4f670aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbb217785cf09d05640ed01e51cb67491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725b751d2286ba5e9027190fb10f251492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7fdb59b146e719bbc5f13487ba651493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf233beda3451c7771fd48086e8a6fb8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c8c144d8fe5371b18d572ddc47723495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8981e1bd918b1181b8dd34f25e83d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a9660603eeb16906913939bc34bda497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb359914322148ef9c6c45806eb77cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35a28adf0e0879e51a0fbb538a5e00499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462bc45f0b049453887d64bf72dcf0d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a501b050a46682ecc60b54c576bd5e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e68f5e47d4ca464bb11e7d625fedb9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d38efc3af5d37652fee8677e7a100503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c314f7c787dbebe564e8fb56b1acf02504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe73a54083aa0397d5de69d53bbf4f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf63f834e1df771a51feaebc7fa8e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350e58df0f519984919fb053f465edd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8d01480d2f7b0b51102219051ba97508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859f129b71f1d91afb4d2dc327d0d88509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0219bf15247c3d69d856e71776026510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d9e2e0019c6e527a69b571cdeba56511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21513dc7d1c98c5d73e6ba8e403e1aed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056eba6e6a74937e33c63d88685ce0cf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e5941b5d324901d2e204484766110514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307c4ee1b3720b4d191058c6df18612515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d21b59cc8fb53709274c572146055f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5d9164baf8a4ae9bb820839c8128e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07337f21e6294102798d40ba4e80a0b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8aa49c5e8df7c1b5ee85ae992e59fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722a3948268c63d98423d8c0167dcbe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c52507d0e09083448be8f79bcb67b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f3a5e85e7afac92b07866e9d9b503522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb56c07faade48f44e0509f095d2e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9121466d9290eabf8241962889dbb4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70e35f61c2459e60c3ca51fe6802bc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00111e868daaee7515f2dec5899f7f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637819e24a63bfc72242b9ba01163df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f3c1b42a9ee494e89f0fea2231de6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201489ff0f9f108a7e5a178730f7f14a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8691030859d143ddab3d92aac999a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83202b34978ee883b2d7b61a3d66d222531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d380be73858d27e3e65ccae08eb785532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379da3e541c0b70b215b30a7c29bcb49533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fb1b00397897cd47ec8f9655ada5c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76e4192a5723529494fcf5a7dacc89535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83075f3273ffae25d9e23cd03487b3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea8045ee49be27535e0e5e43c3d075537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f2732a5fbef2c5cf1107853c6980e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af47576ad02821b5914e440e05eb28d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836677fe4e7222aa71e8c4cdb17704dd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d9577737bee18feb208c2ed7f1bf0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c18c82c9e1c6b03b80fe7f1e17cc1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691fe07db1ad291a51a22e02346abb6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fc468ef52b7954190432386b882a4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2ddc8c419c98edaa4e74e777bdb4a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e9f740b1e957188eee914b0b2064c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006d3843a283147dccc369cfafbd60a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870fb9ebbe15f41d124cc029b6d8395548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e200b4a1d33983e2793c80dc1dfc3d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1a26b693626973402399cb140ebee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454a162cac5d4e4d253b532639e585c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7879a13800d90c58afc790b509d72552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef25ee9b37ad35fc6749278f02345a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4a238666521e5805e6139d64a1e3b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0ac6c9598a202a7a567fd2b02f7b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2741b834e2536c03027dd31450a0d99556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30c18219cb6059ef228d3f06ca28ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f7c5fd442bee2b17bb9ce2538153f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919389dfc7f1783d0c159a4193488ede559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296565f2fa5f49a5ec877de9878e41a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ff58d1849038e8a0feca1ab0f29a7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcfa4feb31a157fcb783db5f0fa592562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b0893710bac187b7a1041056a5730563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80299477259073f809e1beb9f2d241d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd8ed22661bee11c1c508e707455ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e8c8784c20f4999823e514a2f0c91566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b6efdfeede9e70e676beffaea90f9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50019fc98e6a45b020e735d909c15944568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7e84575fa89dea01d28cc4c5f79a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980a21cab42fe34559d32929cedf92f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ec13759ffef8a9fb105d14486b0e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569183980f06a91910cfc4685faa4ba8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928b4ab8683139a97a05769cb191cdf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a90f5a2df7abca5eccf3e47f86c0b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867bf93420a3394749936a9af27a58b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecebd5d6d959310c4015f7d62c50dde576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052e5b7b0454db0ad181b244c632abd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162cfc08e8d0cb75cbf01ce91f305b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb60dbcb17eb83ac5767ce482426e1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246c125dccab20bcb90671227db82eb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a542b027aa77d44621f8297a82dda32581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c5c4cbb8ae68d901a39423cb792f1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891f0378e383342f2c8f5d436a6ee8e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afaf293f25087fd7c5d094d2ca87f0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc023e7bebe55773354bf600fb8a05b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e07e7e5f82a3f9cfb484b1506bac1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7098df782a883066a06ca50230ca92587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec47fe49650171541e6bcce2819639f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6db1ac7c6411e220be5724cffcd18589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30aa450db5a6f080a507f49b3a0c61590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de058085380c10783ed593a060bb7e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b318142e9d63848ce1e6943890750e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f387b528310ad7fce59c6a64af84e8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783aef67ce349364c3d8921853f2971594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2653fbb800e83c91bdf6f62d39c40595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841f47c18a566e74b13ff8ec7d4f013596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bf4c058cde71e240300d411e4fd70597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe8763e0e7f6e6af7afed68528ff99598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073ed1a5c2d1511ea6e20c04295d1ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992c74bf606e43027ed1bf63e0d6ccf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17c102d1e09bc2cfb6c211c6004079601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b77ddd86fdbd36b389cd7d98e7ac2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbec39f8375ac394a1749d9c431a9d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977ec20f13fff81332d8530a87172ab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772892e7c3e3949a29f3a000090bfb47605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b45fbf265287828a1322d98ec6c133606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b97522ffd39f1376327f442f3efbec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8412c3f1a781b7fdff5a9bc9d1de2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440115f697548c65638a49a38a29052609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1062a0d3f29fc0f67b34228ecf25d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91624483f04a502609a29739d92bb88a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be075b52ecb55408ab6aa2cc1353af9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd36359028ae800052423ed3075829613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570c8f9407d0a5311478dfd20fbbd20614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ed4904b815437fc2ae9fc4859e4c8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52813e160e0ae83ab847973ce45a0f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569f23b010914b4fb6c1b42356050b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279f875889d0e263974d9e393c29fd1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e066bef860259b985d84ceaddbd8d4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adcf82e55ac61739aa9e133f6a937a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227aec1364a389ccd0da772f12b335cb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982837769e3475889a4a518e11a0c9b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2b6c15a5929108c0863e67aa8d7c1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802408be8d2ed54a490c26267453e33e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee505796685ecd02fc2220d444225d19625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb11a57ccd28c03cc85872ff2d7b959626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c71e9ef6b16256940df455d884fe0b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101b25b324f1972dfc6d3ed8eab56e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ae5eff3883200c8a4b458b850b2b3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168951f70e045d751a1798757b3b315b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de70bb05f56ac2f02e94f0fba89ea41631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e85f8600feb29d1a2c185c99c980b5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461f92018f9c4167201d44637a6b7f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf927f0f79303be261f15ca8ea3cae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8647c0f88631bf56c42da47befa00635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9fe6dc59a88f9ed45ee9951017d0d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02d5be916a28c60be4a5e026e5628e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0d4478ebc185245139fde0064f2e0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8bc1e21e19b781b462d4154ff6033639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d19f06e585ee769aacff70ebc359e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9ff69c8b1c1de63362885d486e6c7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0f10e97a8573db71fe87822b933f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54926deae938f8efdda9a1033d993b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deac51351a8b0dea5cf691c67ca1db5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134aabe8407dc662aff8ed22e01e995e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b685a0af669f651a9d2639aea37a6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a9f34224e2dfdaaab604c835f07cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396aecde17889ac3e0c197b50450eba2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f281315d0643e4583db05ebcbb147649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b39cfd1564077af72c4f9e970f4e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c200f4770ecefeee1f2f70fe634d91651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98acb1fcad80f43fc27e9d82b72c0ff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735e63cd187813db75259b96fbc7cc4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec53d6156d982a9e60ceaa6ff6f2a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72ab22b1e443d5a777a97a80a9bc6a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1301c303641666561cd933223b3831d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36428356da06d306de4806baa824664c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fb1a395185204a750ede4e8539d40658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f1f5da9fb7d14b6da66ac60815ef5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785727f88e281223f48db59e161e111660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c89573e7f02d3df935cc245615650661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9283ad72f534692e7ccd5433d72861e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fcf100c31ccc0bcd894153b9a81fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e48c18973b46b267df731fe95957ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940476b9d0b7fdc517d4812efe8d9a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6c463e894f865ce1f7e4e4f38d3e2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6809c8786350bd72152fb69c93ca3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6104177e7e5b4a8fca06ad225acd5a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b2ede903ad99f290f15dc6d150c70669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb099ea6ff4cd89f2f5318fb0225ce95670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bff760fd8becc9d7400f501c648cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5115be1641fa80e947b7db2327315672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b01249b973615ab2e70603ed75b98a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea25ddc166194b0a83f879f68b495a1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c88ab9864a3072b8d71cc43e51c404675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1831a317e386b8b39a57bd3d42d6aa5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9cbe51e302f377ac518b3d62fa2a2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09404df3ee47b7ceade3f19da6497d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33706dd9fcbb7a4a8ea7afafc4cbbc1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f83931e41b29ea489a9c3840ece30b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93ff6650e810e880761d9c7a3cbdce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a875bcd6281d2e00d27edb8f534677682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7d2e6533fbc280f5e8652a02f8554683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc8486991014c5f6376c8638458815684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0578ffd23513cf43a3f4d3f7393ab8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db95c31f6776333a8a2d017a2194933686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832861e8d5d1da512cc34b4645c2c0af687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7173b6f14ede99a0d6f08740e663ae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c05901453a1a4532f4ab5dfebfa2b9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b19881bfc29b54235acf2d8d31e67690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e34483ec6186fe490f81548d2fb07691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ead7631764922553c8053db1b3e31692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22c09b8985ce907ab690795bdd10bb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953fee3bd4b933d3cc5e2664da94d67694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748c962223a64097662ea146edc6456695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17499d63b76cd00c5a433be45809eb8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee64d9a1c72eddad2b8e3c4af8fa975697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be255d2c30f9c233543ee3a95d59e16698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393d0166a795e7e84d73649b85ef6eb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff35ed160779cd63b9c3b362fad88a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043fc0bc8768cc0d33c0796a0839867701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9ec1328b7f3d24c86841f9b6f6a1b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03e0a3201bb0e0abedd06294ee460b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd848e7e61ab7d2d22d5016553e1265c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4a4df1be59884bc6777b0c3500f2f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6199d0413e6c297d5dded4afb08ee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcf14a27454c30ba71e5c68f35cf18707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf56bdea8222a5e2cd5a9d644d74af708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464dda39c1bf177a09d3af3aa09ca1d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebafb08bdff879e0cf0fde798c06ee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ffd05c0171e5c99fdf7f30628068c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b7a63ffc9fc8cf5fdd09fd22abd74712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930bc5e5bc1ff5191954649f1dce5d1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bc1a03d94f5ef9a7eea939abca731714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ee27d9f33417386b072366abf84dc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851c5677c2351747be0692e953467bd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932f3a77df6a1e6d081fc5a7c564aec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd1a0a62650b8870708a7b8e2a0e39718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e973871495c26e578d1262c50a0dc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb51d648eccffb699679f3d1f67b4d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79514c7b4196ae0038b2e0b594184643721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cfb0b8322cfdbf4b08f503287b229722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d34a805dfa073f6b51d2dc49885a4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75130edca6bb5bf4baa6db7b478d91b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906da1b53a9502ad725f86d8288cd4ba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e485d8d553c0f4f2a4da39431e0469e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dea21ef5fb9a2edcff6fa7dd15b2cf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f052a06ed4ebe1b6dcee937a96bf1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d3abb0b90e37b8c9064abe6af3c2f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d9cd313a1814f2cdc6526264ae548730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4936f09a320cdd66e8834e1da7ddb52731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55a3c92ffdc5251be4f2373c2e5506732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0e4b14d0b5d019d70d6049ea9c4d1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6a3bca7e0f289922fca9a9fc8d7ce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda0b2a6f16954fd2ba0231f409e267735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc1e8d1ed4376f335353c45b59322a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3423cc22b3be5d5d14f89c4938423c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d80c8b14ded8889472f9ac240fc017738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8bd55870c4ddd7e9df4a684726c2f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d179215422b33e81b36d17877581e21740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69396f505ec7c8d259c1faf34c919758741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d3f869bf841b18907f0a1210f275e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92063aa80ee4143a4995e31451193951743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562194d35e07173efa37df0d15c138a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058713d231c19febfd230f501cb943b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3680a354e8c7ce6acfeb8348e5f8b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bd8f585cae4b7aa22dbf0cb8a9afc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f6384f6c7b416b2076e4df309dbb9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765bede95f5c5271cf155fb76f2c8a4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792466d545502112aede376ced68b06d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7535adad11e14ad55f2eb03fcbddd6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2ba57a9119fa3a794ff00021bf437752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d4559c0a358a5a1977bc45173b605753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40839ea4470c6eec01dd0f113e5b362754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e33fa6267c401aaf9c88df8cf682df755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba72b735a6157cc8b92c1be993a0c9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d80e2f03eafe593ac8eb0ddf0740a8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde83dba9de68901867a0919d79fcd71758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca68f9f828fe58080668c89340c2ac759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>