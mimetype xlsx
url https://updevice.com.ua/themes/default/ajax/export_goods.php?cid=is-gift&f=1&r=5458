--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d63bc25473e8434f7c25101bd89ff51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13431363d5a28bf3df9a17b167b91f652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd56d532ba8c41bb0a76993377cb3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94156564ff7a4b742f51798723952c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d176118741f050ec7534efd881d53755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2c4c7871a83d5e53f98404039b5bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6cf306fd5757acb4cfdf79a9765847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21e236d2d4361c368b77a16e7a9c2e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fe6fc6ec0bf8877331c0f0951f3689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957171a63b1fdb6976f117fc0427c70810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606f496be9adfaf23ef9bc1d68f3d9011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87702d7a8fb5c33335fcbb71c342f24712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210bd2fc9c14aa66eefa59e5a65a2ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5af3383b86b50b9dc1ef8ff3a6338614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3127a3867978ae86005e1bace538c9115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21c3c21565bc896429c6ebda2feaae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a9f6d373941179b5e1d395ed378ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2389fe7c0fc25ac463726277a326fe618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc29f5f0577a2d6b2a58fac072a08319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3213ffc4b46ba72a01b63a5f1f4dc020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d3b697efe0ca765c8998b9dd1ef8321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea21d0e80cdd9590f8885d0d6f6846422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062c902f6102a4a1e5444165005c28923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9eef81dead1c6f18580567ccbdfa1a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ad678a05e7b9377aa84186bccb07225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899b189f609a86e3f8282f7bc6ba26d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15ee1849028652394a16421d2eeb6527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031e1cf5a107fda9738268a103b1fda28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8fbef07b013fa3a7006a5d3033aff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aac753b69cba280a7b62d3db929bca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76095f5c14439bc2c4824136d281ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28210a73ef491f86431106fc45841a3f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d83fa6fa1586ec4c55329f2010360c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694d2b8ef290d0149f52d19ecfbb52534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220429776f8577f0ea39141347e622635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11e6b941fe115fffab3cfa8891149736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87373a2df6f8977851ac4e91aae862c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143cc0e90d4fe250bc3ed3e353181c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63ac48ddcdcd1176403f32976dd96039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312dbd1bf1d61cdde9bef3802b8160040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616969d3b993383924306e1adae6447441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb695f8e8b5cf0949f9dc7d6c5483f0242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fa0c45c7ae2cb396ff6a94624f9d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087f296a9c34e5acf4bb20673775e4844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51cb1bf7ac8677b05f5e769d8f7c4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078c6c3cc687d96ae2c80ab9ce1e80e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45861daaf2c4746ded5825c54492fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63866fbe0f5ab66704ed004dc566dad948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a89274d5933f296acfab5bbc424ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bd39fef8d1a88f9c6efa03b6079fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2932a9dae2d716ba49e9089f6915351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec30e5a8a7a4486cebf987050ad4f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de722741942fb83e701218a36dc717353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcb6e3314fbbe1c88ff678886465e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a89eb3e99041c71db306cb61e3288755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c5853f117ce7a7d96f0a288ab596456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc577449b09b29932647906c5c85c8757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae016541cfb0e3bd142c5b6ad7089a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722cb47708f2347e0ce45379bd447de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53577bbba9d152c64bdccc4bb0f9683360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902524010aa0594f6bd5babee93c214b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18e2e3d42a494a9b0811ee51b2134f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29e62a103401ca532da37cc585832f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad710dd6b436dae3a294584b28485d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e3b26505f7a614d5df0f6dd94e15565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b22be86b9d72fd4686fda3611ef3166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16b2a463fde601e4eb836cc39fa13167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829880eef9f267a4751fb990754eb8268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c542a7b27a2146c4e68555badd54169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dc3adf32e701e3f60988c4889a75e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b75b2f81aa1fc69deb9147ec4315371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6650921a02369b0fc6b414778edb7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a904f0014683b6e2994fd7adc21aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e35efee26049463f0e64d7fcdd7d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79cd431f190ae64cd42435cae9f6c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042281467468e14df26ed50198d256e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66468b2af51325d9adefe3f2adcfe9777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc35f97bcf90782e3efad950619c1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce8cda19bc66dc3c7180df1ce2adb179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bc9dad2ce08c343bedd1f2ecbfbd780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd254c5f09b3d824588786c5c008fc181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b3c9f59ee50a1ef51ef8272ee965e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab614844e5add4e5f85225c0cab4856383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ea79d207d4a224bee1135f351284e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b00b27a33178448948af76f9f002e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa208e21043baa74178300b010733786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e4f5b895d8bb293b301997d4fa48787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50b6c179c44661ce195da0ed0fddd888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe058c9e196161407f41a968787e7989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fbcfa2fd4a22614844fab8a828df290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35755398a59454da06a5b19e9e22a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9126bd473d88a7fa1c8417bfcb390c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83314188dfe067d9b02b85a2eb47eb7893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646596b7de2e2d1346b9aa5071c28c4794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e64e3a0f5f3b17286ad837e9b7b8795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589b4702014067a4ff926ef0e6e9b4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d206133d8b8d63b16025fc3eaa7b1ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834fe8eff81b8ab2eb25a7e28fc8d6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d27ee5f3cea64b68d784107f0bfc3299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60202ee5e3ad0c2e33a5221cdb7341be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7478bd404933c145f0d27076c41277101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e5d070b9498bf27fe72348f576a3c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9229e1b6fa25aea9c20959d24022b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643c2240a65abb30b19e0e4ded0b676104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c75cf54e6f7d031df02498473dc3fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303de6834ac479946e05d9e96e32827106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e753f38774c3fec940a41446749732107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5c8ac94fefd08c4933f034e65b9e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56b176f1783a773e4e74bafc1dea25109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29dd599c0599228a2935f892c40c43110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65b69be282fca09833e1494cfbaa6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a20dcbfb08ceb1e2f5f3c8daac865112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1fc0ef82a2fe65ad24c045acbbdf7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89d7acb49aac3618dfeece8f6ab93b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb4c008e345a79743d41f50a84864e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db63d58074460ae86f991a20b4b5e2b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94ff9bff9f8656dbb0d3897deb303f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cde32d3ef26d79ea7418cfe712b54118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f90a7d8c93e17b4719922232705037119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d655d57f42a25da6841cb3835f5c544120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bea817c7e11f9e60343ca796efd889121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c76cb8acf69e075258cdc07d5a3cf1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70ea676394383d1cdae4ba1385bbc4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc20ea4501de47cf1c847df9754ac92124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c133c37e4b8539b39caf1a78b3e42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2ef9aac1cf3b5bb8fd1d33f82632f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4111a717cb8e2ff4d33a9e898f17393127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb94afbe2a2ec79c8de380b62155778128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56596eee7925aa84902ed5b4f72c2ff5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c385a5c5c5780647e711e672096a51130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce919405e1397ee1f841e726774e09131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225ab6e1501af3bb1e166b860f40908132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093e91a0dfd5d231a4e7fe421bdc82a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c67247e92da5d2d3f8ec428d7cd6c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfdb7a0cdfa4c6c72133cb0b4e4372135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350802f6019720082b7bc3277bf8c73c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb10cc9210b86d352b88f780e396a31137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd24de9c8313850e9e15acfa8f6288138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92924a37d6431be374675cf6985b1d54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c30b8608558fe88853dd17c72ff7d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89eb534f719d536a4b6c78703208e78141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6421f0d39435bc9344b007917424bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7de1f58a0257aaed546f7fbdb8d6ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb84662dc0883dd181321c0a1f729d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf382dd27904ed695b8527e83c44050145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60d81832e05f8f92fb5ad9c09bef55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9f9acc2014ffd9d807282aff0f9e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310ca3632653429677c25dc925280d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8858f0014253066b509fc11cd5fb7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4220a0261834d1fb91ff19e472811b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2ddd35095157b666d6f749c3d04cb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5336b6a77f9412465c9f6e0495855b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f18b78d7317abc24eddaa4626437e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47bfae900254d3f5a2030e9c3b6951154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf5e3ef77f1bf99a994f619685c0d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5fb9268f85089389f588985ba01fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f15b4ee8bc64eecb6740baf742889157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee0532b3acc3b912316d16f9c8c0f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c239e133c415fc1ec4f2bd1723414d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdbd2cc9029cc9c247459d0e8f8f0d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2855589b8267f3f1f417043205816161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367e7394b65fc04b334de435694ae2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948786db13c0f0d6e68084cfcc23048163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b283854239bb37c4a515d1f6cbc823a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fedb12fa93ad109c16d33cdf020575165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79080ac5d304b6ca2cc191355f02516d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5eb7004b424e073331e4fd1439746167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32994b371e0db1660270b4f6c1889bd9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf5b3963be738748d120dea0c9306f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbe2978c37bb9ae29b0c7d32027cb6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450ef2e0b4a761249dd7d90edbfeee5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3659d11ddc31c7725cf79668bb608cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9289a6f85440616770c5cbef9d386173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfabef45eaebf77fa44ea93c9dcb47174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d14a2ff94970dd731321d73ece3a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6892b9058347ecd3f389780416c641c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b6406d6351226a9d6de24df316677177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aca422f8e963fd3fb7725441e13e6b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777a4297879cb2acc8bd808d5409879179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b3b104e09c9b220288b8d934ded7e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045ef554fe26f71814be54230c8674f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ea3b852fe25567d71f5fea5a072b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c915d7f2bb7dd831a413f631cb74d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab11c045fa08a18bde687fa88b2c95b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453e87e8dbb70138b1251427725f190185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3080cdea4831cea7c2648a929dde256186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19296d3aeebbfd131dff4131161361b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7ca535be6146ce3ae8b185ea332fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761af9e84e4fb9ee7af24f8b13808ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36c8637b84bee129abc55ce1ed76f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e12eed4b49825a055f6aa94d8454c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821ed393d670dfd743f346590cf5ffd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009cca69f314c7a89323dc2a718b491193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9b2914575a805fb150eddf20f154f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275e02e84cc009c2e5f2cc1fcd9d5a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb1a2f18208c8301418c6b24397165196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7bb5e2db6e7f303fa0ad1d196b8cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36a9b58608bb418d3fdee24ddc67ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733d4758abe369cfe9e765ed3acb5df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5e3af27a0c878e70b8b1d512cb5e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdacd12060a484837f509c5e527407201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683bd177563f143d0a3136e3d314c1a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d61d62a19409a0691ae6fc94567ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34fb429a4dcdbafd0014b4abdb6ad1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ed88fa557f34c48efa95ccc28bdad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d90c66a8ec38dbbfc8fa86564da9e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e5b6ac9a241f50c8696872670ad9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040a581ae78e9294cecbd49cea96d4f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdc49cabb1a6317287057ecc760ce1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f06e21e22488920b6b9ba451c2f971210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef90c9e89e327fca0fe6fecfa318e85211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29df008f207ac1478a841f650c56c46212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95629b2908594ab28bbbdacbcecf1a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a458e88bac9cc9b1ddba18f758ed9fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751753e5a42d04c05ea058dc78f91105215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d69b4d02b6b152a4be27b97607ff29216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400ce667c4b2a30dd0a012eb8a7a82d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c8baad5f144220f53dc6f5da5ae04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aea07f9f9b97c224f9d99642cfe533219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ecf0620b8a981d82ef8cda6c92e44220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0410427fe9ad52e03db3d465433511221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa61098e6cfa613b204cf641ab45908222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d6e5edbb6d0a71081af11afe10bc3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dab9d1ec1ed2b210be02290a6f7b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b500f8bfac98278ade6cdaea6c4418d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11389150636060d20d3e2136c6e11fc3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5054c0008f29836714dfed62ba1c60227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730e50ec924b37baf1b4905285cdabf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cf7728840835e7f6ee0d1446b73fc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e516ed53bb3476755a20bf00ab702b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4809a8ad96a374a14f35eaa350209c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca7a54ac9b477cca048a82ea6614ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9da82f190968621fb6412914d36289233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d5831a79ac80d20a13452d84fe958234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb991a46b7381ceafcfe2f78205e40b9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41c3bc3ad3548217c6a5e7b1a56e40236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1eb24a06b6c19b608fe08b7ea038f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911e70dfac6cd43ffa0ec3904c90bc2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536947c513dfdf540b7afd1bb663c1f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c306c4fb2cd49ab82eef2db4095c335240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200dadcd8ce26b3324b187e27b346dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca650c0eda196ae437ec246973c0827242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bd72d89d1723d14a5c48d6318a32d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10226fbdd4d15c3f89476aa6ea77f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d862d9b3e1a7688d840bb71d26dd3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d078fb9b72139d98b2da44f2b729a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5f0b61ee14b5c9968ead248ac2578247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783bbd044544447404a99b8493dc2d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7969124a28c2c6160af9579d43e3010249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282f2dae9fe7c39fab45716d3074891250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58315ccae1982f105fb7dfe54a2a0f4b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2222a90aaa8f7b273ce6aed1e0c469e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14bdf259461952acdd9120991c6eb3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6c34f6ad3e7aa37f7c7446c978feb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45730f676fb891f55636f7bba855d6b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1d95afddb21fc2cc1b23c749ae8a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b76d2479bad31f891eff7264a49f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6aa4b7cdb2f4045bedd5e544ea0d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d05bfbbdec03155a8ef82599e05a0b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26771abb30c26acad6374bd8d8c29d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2e9ac6c0f44b3746b630cf9af05fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc3be99a5fbb861fce596d34f7f193262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc626e672d2cb148757bf7ff443b6f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db550bafa33e998496692a3638db1de0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c783d8d0eef89d9400e54659fa294265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76676b95604a216ddd69f3c865b8a637266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823239d72215480fc83f4017c3bde76a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67379a80b2f7d303036d3387eddca4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436088f5796f02ef8e6378d696c28549269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc353649ee50e822adea0eb36baa67270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99a21a852bf679445dec2c5d174869271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7242d1c890d3211e4df6799072961d4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4c66fab0f7559c432d03d6063cbdf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03078f5b3bcb5facc86965711db572e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81eac586e046a6805d3db6cf89dfd3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6003f21866e053def1d8410b2cad24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04166825ac6bcf73ad110f5d8d2d793d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c1666ac90633e7de507f1e821c0ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad49dd158b33af215f32d6aed6c651279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e43c81137ea12e6a994ac5c1c4218280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be4dbf2493edc7fb2dd87f99b6b5bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6be2632b213c4e96d7096bd480eb2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03affd1de01197fb9769c36eb1ad12b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76009184e66921be3f38be56ba533394284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b71e1d469b86fc3e7b515d7ff1041285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e165cf81fa993994c1be272c4bca3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fa2a0c7d917d96783d54bd867a032287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cd0400aabc41b429441ddcc97d24f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b439dc65ea40bbe537e647df9f51d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768a31fc963d3d47ceee3d56ffb3fb1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efa3db2639c9b2d3ba8991150a3eeb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be232ba5a777fdfa3f890009f4a7bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f98dc8d9b9146789fb4269ca7b271293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7fe877e42191f151cfdd12e805723294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab113c998e516df37b11aca20f87e22295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b8a60f2c1d68d05413cc6f9895c36296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe0d040e1210a10ba78fe598138687297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01aebf5d6d707dc64ac1c659ae601c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4fba12281707a0d57c613f0051b39299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f66c97f926a9d5e6bb4d60b0e2393300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ffaa72f31d76bc3a07fed4ca1fbef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff0250261404c0f29ce5b2bbc8a895302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b3b3386ad65a45f8917e8cfc34fb0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ee32e17fae60eb986f751429b5454304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6f5ab4968896ea0c217c62dff7561305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed7e367c9ef09e9c9edff3b75d00ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23028d7f4f0da3df806fee31ffefb1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d03127f69c6c2781dc163ef9e9d33308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6678a90e810b9e083787b47d7d9209d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733811b89de5aa0380ea4279464c53a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e0defc5f3933d9fecceeea6a5ede2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c11fefad4e7f698fcc0e9b4a6ac43312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8dbc8b595a12100c88bbc953815f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0704e3948c02c8002e5ab659a3ad6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a050a77fc896f1312cd49120c3fc969315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a049c060a2a48de17231d90374aaad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed1bfc23c83d128e72d81c6bd70195317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694d00e3353b6ddcc3a55b3f0ae1843318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefddd0d275c04954825510e4fed037319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440201181943e3cc69c4305efd0e179320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e643ed3b3236bc6c82bf019e8ab4a2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c964587a0bdf4b6a86295eb9e2d3275322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f88930abd05c5f5a6d8077a4b41ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bd5dfa7ee38fdd33ad9fa0f878fa9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8a3c839ebdbf92135e0c4a5be7716325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8d4e4257dc2a45fc5a60a8e272188326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd647de181d22d4a0899fcf93dafbb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2357991d9408aea8831195fc2f676328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49764d034d5a04b1ded7439e14f26b87329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c1cfa334c4cbde6e7bc39b51bc1f9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972e3d500887f56e86e6d716db79a99331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28a63242a3f77f4d9a6101773e80fd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b59712047f30f5c8827bdfbe3f4dd9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4119da169f86e8a96571a575ac773b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587f1305e843cafbd83bdbd9e3c8759335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979684ee0931ab928d6368783daa3128336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6772ee2c48e7bf08fce4fcaf14f3d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b200c117d93f0b4f285b6a6b2e065338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecaf06c801b1538f9456c8cab027852339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdb29631bc121105f759d3568a0548340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6987db53926a161426ec73626b1c2df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb272971dfe9945330ca29e9bb4240ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88642e985f436be6353598cff3718b1e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595582fd3d7b29fe0546d9f14aab06e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac089d1e70b62eab29d288a516e40d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916466445324462311dea487d24d1bd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c118f42ff9963e8843d4ce55e1430c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319c698b1b78877b1bf713c5c3bf36e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d98fc179a53b428fb271b5fce822d7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf1b50501993ef3325b320e25082f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec5776aa1ecf243737a93c000ad161351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85398c4004577039a78e5161c40e0dec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08463a6f8c9aa4993847665fb47d1498353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59554e40296c23d049f963e07c949e84354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7ddf3382093d5e4e20eb88c67befd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe226df00a6372910026da9ad0ea5a9b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5ae390ac4fdf781a931a843d836aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337a0d5d80c00120203fc3a4a31e496358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716c880470a50d309c97fb45f00e32d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b681174bcb2ef283d80959cce85c84360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5c813aa56699405093805fad2a6b7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74aeb77728696ecaa39414a5d3d4c8b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88927c0102c23270a1569c12311e7dce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd701503c70b0a7ce47ca38154494dea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbbb81be5cbbe496df101d65e38a36365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0d0d53a45761ddd745a964e318d3e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fa8ea02ce2b234e0c558c16dc2b10367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41914f28756479b05178544964ae904d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7e56ff65f8388ecb35f7911d6198c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65032f4780709b58009565e42610d9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e43dfee20599e5a602082fc6775e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53192b7edf748f320ba5acc0043140372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc3d1709d269fda92f69e6f0096a25373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01faf02afd94fc28f8ff296569ab4ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8591d3a451b98e25abb2d88d52398375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1dab6cbe56f3297f50bce5fbb5625376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1977d0fcefc43fa7cfe2143eb2cec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0cda4a2ffb389e0ba41e538dcf148378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc473ed7f7a49212a7bc27c982dec5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b85d0dfa50cdea99dc8bfa353fdbc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb15062c90486e7b2c0840f90f8266381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34c49a71e4a2d8f5d7f35cf4a81e7f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2434f4445b29e5e755b4f88a96f7b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3330fb67897e87802d35f7bcd74abed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4a278feb694fdcda3bef162795637385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e71cac12d7680157f60a87417c2e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781465506f219f83db23bf95c07155bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f12991696be1773f34edee37ea2ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcae87ec67cdfa6f47416df102e552389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c49f715255a5867d8cffb0145e0fd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3575175b35b7806411dd8b6c8d13d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187a77b180ef6441ac25d66aac7a8d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c49c7cfa3a58a4854d663f0c0fbe0a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c75aa90365902cb6eede6d6b43845a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d93afb18a941948a0522c66c54af7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9b4058d57c5076b94525bf8b07671396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53329b12c74402cdb04739f48aa5b44397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e5c91e29f32bd0a19f872ec2958b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9606dae10ca82db3293cf53ea4ee68399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba6d12ad7ee4658a27209e58d834dd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8415c60d0e6e4f26357cca2bd8e355401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1ecbd5f7fcce6364fc124540b9422402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afb4c4b47640e46647f69d5e22b60b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511ebcfde80c76f928eea645b1293bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248af7f5ea21c096562ef9a8b20173b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047aa5577ead129299a470c0209356f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8d59a4f8a2d68e7a57052c6773671407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedefe6e461148bc76a956c116370508408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d981157f8f1a43c654d63311bad54409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b5742a75e758bf13eb190bd81cc59410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb59bb1bfd77f1741a143a065d9fb0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3588af8b17eb0e2f88d4ed01548852412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21382da897f86a7e1b58337c383e3c34413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245934d1bf4db9fa387115d5439fd136414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4eb305393d2b26157f53f59d669262415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfde92cef056ae897ba5e110875be1b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcce92d80b178240158e4d2b5e03f21417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecd065c51c4231bdf424fa7f303f09418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e37f7812a4181abc187b7bb39e0596419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ac0bdaf3ebc236e77d1a7e3c56e87420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa481f32bf9de48497f0cfb654e110421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9095fc7c03e7607569843a17000f910422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cca2c9baf5bc213871625249e7b60423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f636b2f781dff72cb3c54737c511f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425da5f38c8ff99e170c658ba551ce11425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d04f083022a817ac5c6b4d6ff144e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5300e073ef6c32f7b27bd696fd779427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529da732ccdd3c419d9ae06af0799308428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce1841de2284f8ef4d6ed22a5b4a18429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98616aead306a21ee2a800d4439c89430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0befefeb2d56fe91a6c482813c9fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f4bbc7fce96f7df7c39417f5e5252432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b065f02faf2bee40f54f67d6f3d1f5f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8afa769a1d31d874352a6ee75b1e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f630cd591ec22320f34279258cfa01435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcbdb6b6aa7375688cf291641b7610436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f582e5e1d772b3fdb587146aee9e6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26db773c9a53ac73098d8370dbd80f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6801b514b5a247fb7446be967f6dc07439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dac6d27e1b0fbbd9bbfe751d549ea3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6551597fa1ab016db3ff65518b996441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e504026b67ca65bc0ef3bf2a6841c60442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80310a1e061040a7283b7ce682b69bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a3b895dfff08e7d1baeaea4091b7b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb47bfaf80b34d96080369872dab43f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318cb21d78a30e8d8df8eb942fd43dd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce95d193241fd9f31fe0de8a48ff19447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14528f8c651d580ecd5ec1e675e920b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071cf2e7bf06d5667c71993f45a83060449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d672a299d448e22befa0f7b335b2e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059aa7176fdf39134663a8f9a08f9267451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d01783b365fbf4fd6c6932fb3ae4c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942565ad82e9fa6b508f888c2bdb18bf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046576492df2b9330ab00d6d30b138fc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8f2983d8346d756a5cc458292591a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03223b4754604e942c4ec18e8d1368c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949bd669cae045edf38730229e7b3e3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec92c73a98485ee778da99832f5f2e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e8598e817abe5420d10cfad2b3edf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee8e9c4054717262b31a0b41cf4107460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5388b439841218007b13623e89c41a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab3a27f3dc58c2892547bcd1887be5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8e91be03a81c362911b9abbf0ea5e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2b011c4aa91131cd93d1dd9b05295464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b523168eade087400416bf6080d44465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e3fc6fe77089115adeb0897b7ac7b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9909fc06f56e647c6d5b4d72b29b786467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8a58d96bcf43227537ca1f34ea580468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614ed89226a6fd8dd358d374c653eb9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67edb06c93a274dc10c6bc941d9f2f4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd759698340de246a15dbe5956b19fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b837e9dce5b76340e7e0dc895e1c988472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120b0e017859635dcd56e31c7148350473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a75176ecf2a6e55396b95b3716c9b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2201ca746ea1dac25476c1ed2975e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ae5eee10008bb6f37657f484a3bab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638777a1e435fa8c19faffa767b9e009477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06c8814847f34ab6a391581090a664478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06064c965031f3ac687b452627cad94479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba05da20bcaa6a7d08ac3fe5e1ef4df480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9018e42b56b35cdf1d64bec5cc0d9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db745f5c2e7d9da00e7dcd44257883a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768dd2726cf36991eff44b30fd688d78483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acd0eddc9e757a4f8b1b962ca3b467484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781db5a06f59423f13d686bb96de09fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ba10659413cdf062746ac82e8eb67486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ac36a18119261f8f0d9187478522b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd4fa26b02d7e302213814fe9441d3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8425829ff61edb6597621fa349e8d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7be84d23464836064cd6b4eb9703b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847e5c8d571babd2e6e17d851142538491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3082d5583c15e19bc28473ab86fe8c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238bd4eb9a5154a577112bacfa61ccb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc1cb0d5168483013e02dae399382f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce08d1009a7c15f318e91de68ba2963495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e87e61db6b76829192bd21642903d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261a140f8855ed99e6dc3d3633b9256497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868bf7d9fc0bd715745cd22f958263a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf682a831e826fbc4996cfe0cdb228f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e755aefc14aa19fcf8235259a1368500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916245b3a9b0a68686ce2c1c2172e2e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304dd2949008a66ced86d2e001c9287502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77327896e1102a1d8ee07a0bd5aa92503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce38a9125a6ebea4a7d94279c3ca0d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c818115d3f9c3d4923a015332d43513505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d68c2e4ba26c1ad4e121ff738b223506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca352112d3ae741217698f9d2ae701ca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50623e0c08cbb3ce52cd9f82dd43fef2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81147eeae32f85fd8325f7732c0c4945509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4bb15fd766a9da3acda6883302297510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c109b88c01971a428a1321eda4b9b73511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04515a29efdf5d44e10de633f1d68501512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1848291b0a8ad7aaa5c291606eaa259513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5e6b9461965a2f4375c359fb710ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b08fe2eda7daa418b8cb650aa04e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc994ed52e81ae31fe5c737b9229f85a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde48b54d61f719779ce2fdf162a6bd0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639c8293879898e2e7c593e2f819fdd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357621b2050b670ac007cd37e0f17522519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445e76b2fc5adb84f7bd02277977f2d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227328acc5f20a7ea8bae1e130020ffd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085e88faa7015352919f78d79cc0beb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343a6364be7317f726cfd20b1170d63523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68db63dd45ac1dc1babd0e3b1c02c65524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2021357aaf68f7af80ff392451f0db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c85de72526f5d43e3de3d6f7cdd60526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ff240e4f9b9fed61578edb76596d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a8fda28cc2fef26ca320fa7baccfa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8319c717d3653da7892ed61a8e1b96d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8344ee3b2b53628ccaf80412600a51530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06b3777e0510cc7d0bb82dc981e31a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaba9159054a79b575cca2f81c99042532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919b06131b3d98e7dd593d6e1241411533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024212eeab96d7315378a90054be4e5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b8d9d8b7cb03b2b06ccf85032b21d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b385145d578f4c4a29db85a7c343e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad04d6d86ac9fbdf97b04a96e0cd057537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9af31dd86e4488a3de98f7d304b52538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4136f363bc3f41f6733f8fbf499f443539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc7b578fd187617804feeb3a5d113d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf5c03ef887ae2defc115eabe06051541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74aa6863b68cbaf6e9ba84718500c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32876430982b1e4d60e0af6b5387321b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810cc6c67c5c59cafd24149e4269be7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7ba7445760482dd20a7d6d075083b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd016920a4ffea4bd454e93db3928f92546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a76adcfbd42f409a857e09ad6d025547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4885cf53a61a94422460f2e949de89d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd14693cc35fea65105048123fe0cdd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda78d3677b69faa8e1ad97c1268318f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc6cdd80e9326beede351af73b22a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37eb2c783d5cc16dc62b04ee61ba2b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002339c6eb30ef69b3668a15c521c21553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364781518942569892248d21337af35554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b3855b291be85b00b15aa0f88972f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd45fbf4610aedc8706d3a34693a814556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ae9c66da76021beb4a4b91365f216557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d8223b1343c0a004c5e1ae31b9d8f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5e048c053e6d87dab9cfef9d60c9f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb770046547aa620360778eb12f6ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be637de1e168f793e0abfcffc4fe0e3c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f851564367d58272793713e6775036562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab541c0945bc94b7c8852121541f8d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0d140384c296a7203192d2405e207564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52fcfd7628fe9e3cd71ec8ad632f56565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45073d5c9aeafd04ad451133757bad26566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c02faf796d035273a7d166e05882f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157142530a0fc80f70a95006890b833e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa485ec50e5d7a76eac8bc36d90e0c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f7fb8adcc3fc8a5ff715035078214570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506841d69a021fc3925d32a4954fd397571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94b81c8b3f9a78edd564c279b60d73572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbf2c3389a4efabec4643558d94251573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7144c1aa4373f062fa78d0c91f537e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3a85f1220272866bf3595cfda42a7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14ebf6ce3722fc8e5fce80cea90957576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c90d253d2ec777137d976921cae91577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c184bf8cc1df63c10d76636ab6104578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959791cc469f127ccb1e9202eab26258579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84a2a18335ad72c7b198c06835af04580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb15b21b761e92d2d4711db4efccc2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0def177806f7723e1e6d74535bc579582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91c5f2852449e5dbeef82de3f86ea0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de301bd528b3057fb08cae5e328d2e28584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16e9312a7d19940144b35f222d99cc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085feb998b737792a2aae3c0fb88612586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222c4967c235e7aa29a73c4f7da0e44587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ae4540fcd319a2943476cd220cc10588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dca5d132326ffb7d7d51cff73caab7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0f529db372f07a321d9791a6e60b6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6205634378cd1a25289dbeb83210e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2d3c3eb098ff8e400e0110ef00f7b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cf186ffe8dcaff2a2af296735950c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcaf404893a69589aa1396cb920657594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83948a53ff56f278719e4633fc8b6752595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59492817cc0f25b93c9db5b1480b3b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c407e8bfc081a1c049d8e15528cc7e5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bfdd12f49282011185226ce6a1519598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e07b3d33ea8a575118b03ea0953ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9d4d5eb91615084a2827755f1ea52600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f31a34d44e751f9ba028a4e82ddc40601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8cc197451ce28fbcc0ea629b0e849602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c66d687600af591e4cf123c731f11d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537e592df094a6a7ef8550e3eca7a96604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2ad560c11c2458863f75df3191c94605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6afb114144cca87deb795bddb998db606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209b61e7b1ff87ce7e0b38cc83499db607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520eba7b39217b5ae6b8b14bf4ee3ccf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd4b03a173355ce2c3adff9aae3028609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8504e2989f9e984723b1fe1e850a06610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347edaa4b61c8be7966278c0cf68186611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bbc443352fcbe0ab09309d5fa8155612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425cd0bff991241a2eb8cd7cc2318ac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adaf941cac6cb16f77fab78b1ddeda7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d9793ad6bb025718b5f2f2d1cd7de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd2988832c0bd3fdda14e3dcf0e6be616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa632848a2898113c1bdf773980eeb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61539f9c76fff2d5af8a5a3604d62a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07ae4d63421c1e62bdec4181ff890c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fdbf2cf2d91c2b21cd7111bbbe2ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321050738aa52e000a6629bd50f61b33621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbfbd2ed89c06ffdee568424a6b3ca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5738d884e1e059d267f9c4cdf57468623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e133f6b75228574453f98e4cd073f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32560e00b2b64b1b886f127f74da1f53625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4a621ed7b343f666e6f70d74e884c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb49f5c2c43d618c83a7cc3dfe92d13627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23aaeeeee325546efbd3f6681b1807628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec694f471f4f89f385e4a49f4b5e16d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86d80abf62696562b0b65c8418e04b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51557646d7b384b8d815189e9aef0c0e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce68fa1071b8f8d4fe543b229ef2ca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc668adde3b58e4bc60877a7764a35633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ad96f22997f4b6ef1db7da9615c62634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1329f62d32438428d3fd8ff7b0a8f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0591135cecb45ccdaff230643fdfdef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9202ce4176c129268545607fc488e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc73385987b1ab09516cd2b090fa65638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92567fb15df2c5aced5c4a7d6c8332a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6c7d308871b10c319e3baaf18fe2d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602ce29c19f9205e3a61383902b1005641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c61771dd9233796d073f662f17033d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add1922ddca0c5bed7828e660e26a6e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b6a7fa01bcf4b0c948363d126b6ab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8964c685c987814b01792de1e88008645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de277066c92f33a9d2e673282909f12646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c112cb5209ed69905a720b29cf8b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd017133f70f7a40f309fdc3b8d58a7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6e16524499cbf793bfcf58a128f63649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a61d2138635d97a857f7674a598ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354fa7432dff69fd9312a196878c0ee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bb4101b5e200e6a77e7d519319564652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555b6e9e9a0a78aa783f8cfe487d79e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6267cadf518c52bec5a07d0465afa7c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544ddb4cbf6f98a2dda0e695e8ce6e3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4f7f5f78d7b9d92a79d25df81dedd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d948ce8ea8daee4f5d8d42926026d8c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34dd17a713fdbfeead745b6e239054658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795af25082c3c8e3cf6e185c1e4b7f37659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc211cc659c9b8f062649b28540cd62660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d522f1e66cc726d3976d79ac43ba6f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0176309b89b9b6936a0a5da00b9590a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7375285ba8cdb1ffd9921591cc8a6c0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eafb4edaf0ecaff41ab05361fe7d6c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fe60358c63ed72dc1fd5faa100582665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6abd4b578fa65e3707081cc79bfec9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd346031bd5c06796ffb8812695aa7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73c561ed3f682927d4c87d780ef5e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8b6bea526703891d529aedb059261669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481ae044f2dee29d91637461bcb1760670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1c421d454bc9dafd37ab0a5590123671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e896b97da68028b950eabed7b154b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aed964823a95a9719fc33ca9bb77fd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3894a77814f52ff2d783575b57aa1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b744266d2ce67fe12abeb600f8eef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926267f5ca8a583dc356be3f5643113676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8e50b0bcf1f0b085520a89a1c1464677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799bc235d424d4a8409fa0f21fadd09678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778b26e6e135fc9c24ceac2561dfa75679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e90c5f0fe739f477032392b1068b47680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30a579833f5142b8ab61da5616bcd1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf402600c038a63ece3b4e087a4d3d6c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f35f4db8a49b68e6aadaa313092ad9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b3166494b0ee71053a97c6e702799684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee2f4be0717ad1c2e339e763ba90cc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9aa6709ea3cee2dce67f149f0165b0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f615766a0e5bec78c823b639ccdbbd5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14933cbbc178f206f7acf141b3c46518688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b907f20e7839fab4da92f204c70e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e63468bf9a8de586783c6d23004df3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bbcd5fa2fd7b64fddfbbf46203bb5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23c0e703cf75ce17d454291f6661e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2ee6e9772ec2f816adb507b246db8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1ca9e9f824df5c8278c0ace466aab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667502519ca317499a02935bf9087fd5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a275488efe150a223763e1a0e213886696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca2b22895ac8c66a04fa4dc812a007697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef79f64e939d882c599d57d01d90b9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60728c3e88bd075795f76e7c813a67699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae0c567edec41c30a92fcf5c7adb8f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723cf8cb8c0711445df3c4e369fa6df701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8526f18dc25dbc85f8e18a90a93e5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de092238987cd7dd616ddeb378b253703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344420d34642d2394c922d8de5144903704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af546d0f2fc071f825a000432f2c424f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cac60e53ba5abb31acaa2ad45ffdb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be84c352f993063c02052317745ce0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff69abeb27e646b1f0a72854a99c98708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437f71de266edf396422ad50caf56ba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c39c4e2f82fbcf82b3390bdf6bf159710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5fbb4a854fe89daebd14e01ac65a6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4fdf1dc51c1c189788c72259b4599712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05e3b8451a782388c27677b585a122713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41c5d3126bad334c7bb23f0a376cf2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86996acf46751a4a1ae2df8e8a143dd9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28f8457552e0ed97368f92c79fa65e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4efe83639c446106396129746640b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6737ae221ce1805ed7f9018f99c986f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15ad0a56018f9ad455d3d20b7cef82719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c97bd8959d169d6d15aa7415b47a4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472bb53cf9dde2445483dbbdb887794721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d6efde9a4c75d16cfd31b56e252f6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe134a4028b168a9b429ac7e760eb51723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5703a2927f51e906a2c6942860ed82b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1beb35d928467bc04535c28af1e486725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dfb2e0e4cfdfc5e09e64ad9b37328726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd0904f2f851e55e3d5b4911352151727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e770de28356294c91a880878fff7c5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195e87e40484abdc5d6aae030e001b2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114e33f56d89f3ea12ca890284376e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b4f59fa3fcd14498c51c20cdf38ae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cef34c9ab8c12b6abad7956913543732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98893158c8f778bf6e06fd59a2b81834733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230325dfcf43ef0154a4823ccf77c262734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6701d1a2ef436b034e5eec489440b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc751a1040c30d6773e57914bd079dc7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cd50a594742f5374ef967e829128f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee717a8203cd3b84f28c57f16bf4c3a6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5595b1358371b57050db95cf51576739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc440dc7c52344f55aee312c9adc01740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225e66b3d29bf27d417c43ed126e46f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9dd11e2317884daba927a1e08fbe4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0731adfc5cf588b30c4c58085cd53d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0959ad35b761ec691dae25dc09aa2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4858817a4501fad9bdd2f1f136ba145745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c72fbab05944c352deda10e1d3f81746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6a4377003f4cf4ab96d597a70383e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f7fa98ca2e96efa9739487d7ecc11748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac696aaec309ab6e103c5d31ddd0e1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbccd669e6ed34adb0f9b0b423da7d3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f952faa3b0cb10a7e4ab8beed0202a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858015960afca0f4d49f56b4a5b792d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce687e2d8d4c8fc1eab5264d1ad98d58753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4bb9107a550b4a7ecc2e79207a584754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae413874089107ce4da6c3df820c433755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c154f862f16350708b5a9eb79edd3b9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a770caeccb8984ff44fe65e314b607757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94176110dc580115085f6756a6ddb42f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9570aa2ff4a817f5cdc6afc88de95759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121803daefd196704d229067aaf3ddcf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1491077afa86160b3979d2d47d3432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452a96a77843df06c86c1285bce280d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb15f751406abf3045c39043165beb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56e18b0adbdaa2bc2a52c69caa1fc35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efab6c2a9b88c747a1abc2196d7b5a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c00e25e090442d0462014a17c75697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ddd3f68d91b76ec4c09a02e49dc3f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f14920c2da0b9685235b5d7cbc8e239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89305f2861bde5445272449e4ef54d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee014f0f84e6fe1f6833af2416468b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e43e43d36c111396edac4cf6b52b7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45780b464b0fce7407812210241a017a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ef25093c0e939c60ec03fd42d2f0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118d96109d149cd4478a1e4be55463c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08f568c321d51cccb5e00fcedde62a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce7d5d4705b3dbf4d916865d253e4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3c353a4277ad6e0828a303a8c474118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658e714a07c51aa899386f4cb1ded4219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8407c77417c4872dd1c8c9b9b220af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc835c02a583e1827dc2f546d495d1e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d0438f5d2757a1cddfb7e01ba3ef722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549be39e3f80db45c9abdf7b5e894c2823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afabe6eb0f18e9e651dd2b9944d90fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00134a98d3a9b3ee1a6a1bb23323a47625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6f838c7841ff4b7909a4d4036d5bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42a69affc1f120cf000d15ca4f8d3227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6c0c8b173d0341e7de00f0d55f1be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29107346ba004546bee7a7de8c81dd4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bc8bf397406ee4615fb77bd852e6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935846e11967eac39d97eb70d5440be631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c988174d127cad98b184d000da33b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefb4514c88532b03f3a5c16d96538633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de820d6d54d5ea40bb92031b414591e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17c8beb2e1bd980d0cacdf7a3a050e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e65c29cde38303b846bc1cfc7c009836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb18d056dbb6ec3e0fdcdef9b3a39637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0adcec25d9b1d9c6a7da8ae0e6c27038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b7733d2b5bd9fd253951f00888b9639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325dfb1af4108dc6657d5fb02e44f01b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac03d035ded384ec9403e92e6b3064f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a1d5a492353678c0a9eaac377731f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27368feccedeb177ff81362aef7d8ed443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b367afc5023d7fde9ac9cb82bc83644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c38a3194222ae3f136c9363b125f4e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcfca673cf8b70b03f6e00c675c8a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503139c78ff8d1932d2faaf5f214cec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f6140b0503d922d3408b751ccd25e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0df152621f5ee5ff635dc56b3127be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ab45020cea91a60b8076d01ce2ce950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951bfe68966873c8bfdbc579a31379551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a1038022626380badd7dfa56ed55252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f60799633f6d00f598bb09d24184e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d01e6ee1eb7441ca58aa8e5f3fec554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3b225de5f2c986cd7a466dcce76a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550ce91c584d279eefbc325ee1c32d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cd520814ea7e07304abfb4074b78c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97971e65e20dbf94a643cecb76eb762958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a48ae925793bc3b4b255bda052ae459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febeaa1bbcb95ccee25c0e1862854dba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334540d51958a11e98ea280e06cf4ebd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279acd6e418cc6c8cd085397e17642c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9ec442c62e25a280879f38d7482e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656190f1b9eb2e6859f70cea89a279e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e971713b08c71ef8d2d37a28d4585db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedafc2c606cdd9e1c4867963c18534f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531a5db9ab9fc5da37f1bb3f29d38d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906e09a76569d234f0ad6d5047ff97868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88c09fa5a699e64b215d9f1576d79269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d078ea7b2b6cf29775b5311f3f21970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de883e59cc5d5838b20be37dcb046f1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b4931c5309dec658cbbb27bc84af972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083510a7a9ed1c6103880f27c6457c7473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ff39f778919f72ed8046eaf4b501674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a9109e942d782b6c9e697bffe1b5075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35827a0d8934a6feba9422b7b567c46076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510116bafdc05d2e428ec7f46a81282077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbeaaed367ccc749a45a3f39d2bf79e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a481822a5d934b9c61a96a4556b0e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af391aa4d2c64be686b7695e41f4403480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed868a4904a5a3107b4f090baf95ec5481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73fd70de3526c2ee3012323e311e7382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fba6adbfba027bd624b6b8e1d80d0a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edb7f75618d3fa500429ebb2bc6b2984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a46e258579d5f2770d9be8a81aee6185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9dac9466a914a138eccda7d2ab6fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d943f802afecbe451ecf137ef04467087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9343321cdbb21346294b768c0f5ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa63bd57f7a1bbf467fff1f093dbda189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ceecabca3adf289cc1c6fce8e36f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971486e917cc90ed8416b2ef50cac9fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b384189dd03e01aaadaa29d475b71092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbedc923b34d1174c24b666fcd1d5ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0eb7a6bf7199dccc251af2a6500f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bc6f7df8acf8f1f6225bbc5b64a3d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9da60b0662cf2df500cf95ce5001996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c47d869829eb95fd276f740aa4ddce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee564133e8828a72503690dc43068e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50d17ef3e46c8434c7e384ee8b6be799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c21406da331b51492d6970272a824100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b428352c56c124154751f63bc6da8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456dc73e454e90ab8a62252396259373102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29a99f50b1451673da20ca9b8f1cf5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60e9d3e92a1d259518340a4a700350104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccde60b16cd69f4ced10ee759e2d50d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1490532085eba69d3eff10400eee49106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca28b2248294d01d07fc089255ab45107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7fe76e99ebdb8ff2735d11cb1532e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c013a1c4b0ee72b16b83b716fdc3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089f5d02c347601e7437504993c0ec1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45529b3dd249b1fb8d7aef862f30858111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab71465d869d89d5365682da379179112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bd5c19502bf3842ef3cdbe87eb29a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50b97647cf2f770db11cf769acb6bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ce27b42cf0921639be0b9a1053958115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2b80f2decdaa92abf58ea69d6a7b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687f937c3e9209185ee820e8a10168b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e98e98ffbf746baa978987d453876a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba49547c0aeedc3da352fc109dab4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5097154d72160a888177f540add140120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61a02108348dd24f7797bd798b6e79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fea9a42d89933d47b48127fee1e90122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf5f26dcd808040df5fd0c52d25c8b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeae055a7f0ae78278a9914b43b3c01124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1af0dd409e53c5275dd4c50bef166f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2f2057387f9f7e6dce448468dcb12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2db2e329a134260dcec0b24dd9c00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abaab79e31966e50530c6213c724a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546822595314125e5494696219ae56f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67db65c7eedbbe12b7f77208fc5b085130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b41aa8102663dc30ff5b3bb375e55131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc45023a14e840662b3209e0776f302132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898baf903591b28d6e71ffca4271611e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b804b763c7fc540403157ee6e5fd91134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fe42f8efd599b46456d0cbee3f898135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33470861f20df95491d81050f56798b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0452109f669050299fceca46d818d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab742de5ad9b38cd245c13fe1d6fa3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcaa6d79a65d41e56ba42599e901aef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c519c637af3ec5f7ece307cbc9a9371140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aae9d1f4b9af08ba499f02e68fee5c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720b72276a38e74a2b93a8a516aeb06142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa08b36f0a7189ccb54c2641abe5af6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140d30094919008a43b56b8a23edba5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb9d5fb00dfc3b0cc43b6bc91be72b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4e07e38cd98c2cb154de16e9cb2f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952e133801a8cc103bc7f1dd4fc296c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e3cf7b278e8e8a7cdcaa4bf5d5b6d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774651523c1f7329882967774593451149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef504029747f97c11debd5d68b9f7138150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4356995b7d0799965ad703af0a84d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f48f03bedec0103a72844e3803f634152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e106ed31dd715423d9f771a38962d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4939a69e19c47ece9902742c4f678154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72265b6b689fc40932697c8883a2eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bddc6827482cd33f093409097bd84156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7722e49264d8a913b1420a9e0940e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3aee6b650e4d5922d7821149872c19158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc2599ef02bc69776fbb1980d5a093159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508292a35c2deee71611fe670b3576a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105d295f7196ca8fcac6ab243f7b01b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953567d9622b8fb127294d23cc17acb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed946e0615a78996eaa1535a925098c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdafde52ef993b08a57fc6396dc077164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d05ddff4ec3e625bb216cdcb7ced91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835cdbab8b0a8e8c3b1cd8695c3726b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355353f92d01d6d499258747c2eb736167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ba1f1e73c10047fa0d605ab153b9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68f8fb2c269111a7d460890194b606169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfbb53adf8dd79ff767b983044cb04170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c3d988a73215af0f2d01e9fda601f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66611f7919ae3ba133afbf37320e26f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c80bcf679a785bfd68859b47c52782173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46231dbff9cfe7ef82ae2b74b300a9b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32c3ddfdb10f8779028d973b8d75a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb12bd42f42bf055b30c67bd2bc212a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd30aa36159c2efa990404b315bf706177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda0e784e05ce6348f791bd99a684e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ce6bd072db1ca92fe22e168e47517179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39478c4b16e5fd87ea253b211a6bd66180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c22ea78a3777941cde316e50efd24181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411f769e96e4052f75fb4f8ae85f009182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8ed5ed698e5c2564caaf23c36dc8d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516870982e81f61f3a4f2e2e650bc6d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d63aec5cc8f0a38f6658762e1d5f49185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddc61db8f890d1ddfd260d01434aa3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bfb445af68b93fb11887c3c4bee84187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28e7852c6ca413614c5ee3e2606ca0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddad8bb64eb3f405664848aa88196a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ea6da8b0c2386879ec225a327ab30190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249a387021d8c98b2a968a18aa8ee7f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6f0873b568fb9447e7e78dde1cdf6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4caa02bb69b42fbf05a32eb9283954193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea95600c937db56b36f93c65b0c66ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf681872981050efe5b168f91c75a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09340c4e9ee85cbc5f6f5e85db44051196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c97f102f4e95628757f67768a4437197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb735cde53aa5adcb02ef0bc6eddf2a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731960742f28e82e881c5ab6e2123121199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30104f3fdad5156879e3c271c117a47e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc30b0542b4b43483003cece3a505df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf36ee2bfaa404988e8189d0893b31202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08319e60905ac22361986d6f16da5fa1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9709408fcba2a81902826942f1c3c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4ca92c598dea536bb5bae5d760674205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b593703814eded58c7768aefa05c99c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde18b6c7f38e944194f673ad1bf6ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06835783bca8edd14c9f4e5ec7040b2f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d73a6bd18c585cf741489c7b50922209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e487eb040c02438d884facafdd424ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426bbff52a618d924ff598fa7f1427c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82fc20d540ab722015aaba76ab795e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ca986c6e178888e4ffff54aedcf21213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61e0f958e0c5aa9fbad4091323d663214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb88e25625154ae426f15a79a7836f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34625ea241ab67c3f635058f5565ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b899c906e9ca287aaa67e25f59e3a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdfb12bbc1ffcbb5dc027a348d6595218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23f67a7b52bf2e3452ac2373b7933f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80092fe0b7fd2d814fab3c9af253ca10220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad5442f4ecfadce704b2db4aa05e2d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035348e79f7a9664ef7fe6b1b0cf0a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d9d0374d73c94df929c730073b79d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd464d2c6209aa09672fde7635816c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7c91146448aa81d594557f4df24b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364cc38e1922e03454ae6316734dcc4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4c30f73c9b673f662b38320804ecb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc36d35bc0ba17305b3510a887ac86228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118516831ca5bb113398e4469467e02229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ac959a69e483a4bf54a1b315a029e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb27887bc155d74e5d7546bd2434673231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8fb842e918eff1eb49355ad85dd7b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdb269b9580211d32c70fe5beb1893233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0ec74dd078f90c4c5395972c46e5a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88092665b2a74e158ab96f44c86bc711235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f9108c0d59233825293ee5b383a4d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53cf7966c0d848faf5cf05b8f49fe0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f49c50df5ea7054b9ef4d137a8a0f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebba4c7fca15310b2976458e6b7970239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf0a84f9b7eacacfdcdeddc3b17c73240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c34b25cbcafcabfc9b40b394df72de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0106d87a5c4fc2470e1f2a8ac3f5e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394206019d5f1ba19ae19eac33293255243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac8c8c0bd545331fae14951e418d7f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5661d9c08e5b9c4c1f07438804ec00245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce730574e8b322a5ce9e44f6e8e8c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82500c7925b92544f8dcc46ebb0d5944247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2547dea2aa0bb6b28bbb7e024cd34248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebf2097c7fe5025ee32fe2540e763a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60560b747b261f32131f7fbe91f2409d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032d8e4861a976467f233a4263ce31f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9411d0933aa1de3c3c83fc422e0a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ef1f96ef7ecc270782480e81af786253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7957235d924cb819234b54619e3c05f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5e0a20367193fa7d666e021b3ee46255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b73858b07ce43eeee247b9a3fb1c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b2b646d1d796b718bbada0b7fc24d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad218d6f5845baf19f745978d7dbd83258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faacff1832690c665e94f3ea5b5277c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ed30df8701ca8f4569dc11da013fb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ac02bd9311c4e37c321a1e45d65af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c464ce0f4334934b23be4e9331c61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584e6e07fd562b76a2537e64f86e870263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b1bbff0713c50361a7e6e03c366f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d8488b686b9c79521313a8faef496265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab60fa38d472f2550d4b9af7c11370266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb9a47c2ee0be413d50933c03ca34d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f6d74744375a48a4a01aee625ce6a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d837797eeedfc6ffbd4060ae776ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fb96cd7c807278ce0c01c954a9af7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355d522efc82a0367f0b19aa9ca6046271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bec5c0e94e1337d6a408827b32cfc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67565b895e3172e0afb928ee81eda787273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653a41d7f9d0c0bc26e2eb21788382a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f035766cfc3653010eb1bac88850d6f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a94d6a90a81f0324d3b93797d6df2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70428cdd2013e5841cc3512f6278629277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25accfcf951565e18b5a70dfbdb636278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a427ae0855bbd86176e866b66f1cf31279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d36c52f55bb7e4c8b3b6e886f78363280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9b10d1fa4dacadf971ae0ab44cf7d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8a9c2d2aefe8093f0d4e364b1bee3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96928b63d235e58af5f13f884bff6b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358b79d7693da22201060f8c782159e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730a3f130bc0635aa33771cd4b36097285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abcacfe47f31335d94f6f086424116286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170923c18dd3f5d4e843f0e221a684a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e15687992fa00cae39a1e4cd513bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590d6b5aad4508f5f3e326177f223ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5980fcd0641346cffffb3ab3a120c64290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490c71700ca41f1b9436c9ef949bd14291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b580ce1994dd644e92d460b6a7d8a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96dfd0fdb141e74a1ee1ec92e00e6e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b6e387d27184fc36eb08143281ba8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad76a2f40f2cf67c941f8d3e4b218e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ab40a3d7476b38418e36ddcc37615296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7592473641e969efad87ab3b4da60c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71628e6c5c585fc0bd56b4ad11e6a78d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed028bea9567941110ec9ed504dc34fc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f940c641e266ac4af027e51483fd21300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7250c5e14b5a0b057be84fd3ddad2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663bb390e80773258716199472d66aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7fbae1bf2a917ffabdb2d50547536303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bda62f5dce0908035e04288efea7ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a0f21eaf09886eda4e8f906202f7a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58faddedb42e34c1d2f980359b678f51306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e1ba0c78342e2174ce7ab68f93a83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bad4836aaa09da745a587720a945bb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d237330fac9295f00bab7b7d456cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75086c6dc94a8b94fe68b1e0ca6d4a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75636968f50a829df3ab781800eec5f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092d46c65922641fa4b8efbea72ee1c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27b39fb4a23483d996cc893bb8ff78313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4319fa1be8963f045eb40c20fc445e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfb460fed53b9b73fa5d5e57fb267b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a1e181d1a5dbd53bb68c4bda2ab2f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496d70cc7e59dfbc8138811839e5b39317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d91bc125524ef2df29d333208465f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3601ed37107c7ab26134a81801a2f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb118ffaecb583f6c598729ed2923e21320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9794286a95570c524d39d901a44d87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a12d33104042c567a8152d76b2b07322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889c1a6c55b7f0ae34dcbdd3b68f702323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b34b1a6d7c8990948cd1fba7529ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3f66069d97f778aadc0276050df24325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18337484ee87324f97fbd6d275252047326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451113598d16bca9749ea6cb62ed8620327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a337a4891dd851e7d84a6de18693f8b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460cbe9f8977a7a814b4d64ea791274329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da08f1efcdd93da00e6f361686f7984330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1710087b8a4e0dd50a0d2280d5a137331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac526bd51f5e2797921c8a910c4f1978332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb01550dd113337d3700f98d2bc671e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b5a756d94a0ee0e5e7c2abe875a7e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbfaaf8ddd372bed0d7b838ed599f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165c1864c37f8c4e258f216e6309951336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e010487402b5e62bd27faadd76f3b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0b7279a886cdf64e3c41941577c28338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f278a7b056f34fc0d1638e0b87d1f45339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de36e7c1ecfbbe700d575afab0b679e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dd41566c79d1de8980a3b2d9b3cc9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedfd7f4c7979b76275ee92da239aa9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625dc000d4fe9dd14ba4605cad18ddcd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c985b1c531c578e32c37126c65b97e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb02b4f23349e00028f501883b87aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a68792c43dcd819025e2f54defb72346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c32d051a20cddc895662391b5bea3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d535ab2f7aa26181cbffdb938acd87e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33f273bd64d82dcf52b74ccc306d3f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cc2fa0ec5392c95404de4f13fd931350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45a5d578af5e7a0af770d9bbd76ed4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53193cd5ded5548b119da2cc0e031e20352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2541f8239d47cee2dda6a0fd46330a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558fdac0581ff4d964ef26a934f92b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76d39b6ea7a44e69f3ad74f010507d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065472642bf12ff3749828e295ae959356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9cf8bcf37a9258f4d362857f3d9b4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4907f8b0b7cdec3bd5a177dcd910c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09611ab437015c360a42673c6cde5cfb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a5936374e38d25323960a30afa0aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26c01bd16b7a30bda6b1379087c0ba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738915fa11861365f73dab8f08cc65e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3edc20046801295675c8354a190bd4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea14649ca164ee67228513dc9fb2526364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b6071d7994d4a8412857c7e64bba0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1b7406556874c29113aa9121df97b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf685478017ff63fdcfe48454a7c65c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af7990052f932823c4d16c9e879212368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b51b9e33fe2646e08f6847a3caca1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f3c4126d9378f644bb9581d5afb87370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28786f4f43bc9f2356b933669911a487371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb690b6cb3f43c98ab0a7e961cb74d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36527a8d59b42427c523339ad8fc49f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0958bcb74c88e66b764157e9175b9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e0ad01410bf32706a1c70bca02f68375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2019137e0729fe8ed4e470250a4932376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14d6049123034985829a7a4ca42695377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3e6ab33f9a2b5a11097e6e03caed8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595a5a9eba14efb0846324a4fd9c3fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1a99aee14eb64723e4481f0ede52f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3475e60659070860ef5a27a3ee347ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f698108477fca8ce26790b5299cd48382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f82026e895539bba85096a3fb555f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df721137fce7f065413c3699e94af8df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165224f8c877bf39951311dfaeae6a03385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec45124b9b8fafeabee6bfe1d2fdbd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd1bffabae52da5fd59cd41b4126cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525515ddd73063c206b57e08ec90400388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b326ea098e7c2509047a05e6ea00d3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e5ccbbae1157c98d59cbbd28965fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1edf05acbe6a3734e09cd809783502391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e201cb895631c527e4eb7e8c155526c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a3c915006d3cd8ac8e67d974db5c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f0177c7a08e08fbbe570fde72ab74394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9592a863d371a770a0bb63c54c840e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02492915607ec77da081704ed386c8b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fe87eac4b4b5acd85b8e5a5237507397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52693ebe98574ff3d315b33196ac7148398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d14487af68c4d924ab6edafaf2f92399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6e0e028c50a371e71d85dd2072293400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46e39729794ff0c29c6c275a9adc11401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be4f2378722c4de934f97a9d503220402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499ed2e943842383f8e8af12376e738403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a45ca2db05acfc96af4ec11dc5c26404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5a65ae37d22289cf36a2cbac7c5fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4e1e796ab2aee40a04b3bc046132d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffc4767464510bdb04d706e2bf49a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4090491f72b0067f68ff9905ca1151408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539ba52879ca137ccedd9f7a07ca572409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17fdd719aac2ce92313fc15f5825ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685f5bb926b30c093ee6aed8286e29f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe40b7dd408a7abb56d4ef65003d318412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f375d46759fa88333af0b8f10dd5b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ffe2ea906514a09d5c0ee7be718a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc05624ec9879ea112092b69b3eadd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e208c9d046dd9b85b6bff38f16c29416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f720f8912388e3df62058b2723f7a4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae49e8d577c1142b7472d6b0cd2f51a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63338c772415f823ddefe682adf1fc8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845ce224ea756c32500136aea73a33e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d02b674bfb563c13249092879c982421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59130750a2112256f9a795f69c5c8166422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932efeeb196595ff9c32d18426ccd19423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5701f3491e9f776025c6f676b3dc153424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade11fd05388b4e009029d416a8bf19e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f69452e948da0c289c2acf2151a68426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02555f944affec6a0e3520dc8329ed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c036831beeff985381621570b70b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3edf9822499cfe000d3569d91b16b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cca8e4ed639874b1ee72e08bb9e3cf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc56a490bb2e7a035ea374df5fe882e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b31886c3386db4a686f6ad76b9b03432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b7429d65954235fbfc856bb23256b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ed9389db3e526aaef41de5686285a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6c61d7520e5daf3fcf3dfff180483435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d88037354468319ac463258fc9ec6a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b9533d1aa89cec0dfcb6b431ad9ba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265636d7807351a67ed18580c6749c5e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a82d927b712911b54634706b3e09d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9696e54d444a52a4f5d92bcbed653440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af1e1c7f94d59668303192a7bbb30c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa04b5459bb41334b1ada174a6426d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee301a59a800a16618363f388c655b3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59dd6e1489694f74eff7885f5ca8f6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80655f8da6980dbd05ce15b354b6d655445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d05929ad675a30d2ec012703e5b1f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8e5035cee135d703a8cc21fcbcff3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67374cb25576e439aa1764501252ddf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61570ad7400685825260af451e8bc79449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc3e41c25f289286d2102c7fbd01da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf3da40b43e7d86bd2facb8cdaf78e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b75c04c2ad79126237a5e7407e3b97452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a97f6e28f663590b297b888607266453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910edf723f1f242fcd65163e35962c9d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b8b95ec87aadc17bcce749d582150455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fc75fa6b634fc0bfa9fc7a19045ed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516d2808024d08aad7651b6ebaf5398457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae139b0b7851a6153b357355c279bc54458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177665dc6b48ada0adddac82b4d0a7fa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc27fd6976822fdc48e0cfc32f64539460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add16645b4aa3c2b37ccc3cdd5ea037461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052aef3e1965dc771cacfb54c5a3cfe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc486d0f996b9eeefb1f02261a7429b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562adccf06524d5ce716bbf2e421415464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00474022a1a3559653e847e5e4bfb8a2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b33e12adfdc2874a3cfb67f6c45272466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fe4a7ba0c929003bc40dec4c9062f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ad689ffae89da54bc662266600207468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a0ccf25caa99e1fe3fbc746c72312469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f7bbadadd44cd3e5bba1369b5b9d2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3044e841f39612e6b23245dcd20b9a6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d49d87bcdf235e850bc13492f9b7d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a26ddfa7e24e389d3170b6ed769b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ce63651d941455174c92efc02c025474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655b2dbaa232e4566f3c250580fe1bb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439bb860938b589fa738ff462958d0a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9895b36fd0bad054044ff8676f74ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b9eacbef15f93ded89c6fb44a211d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd319e987323be58d9251e0463b418479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6130e0a3b7e9c4c03ad8e85afb7105480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69ffc6d2a887d54378c0c4b6bf7b73481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11b5439b8195598b6054f9cafccd5a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fcac97138a320a68f4f7ef1f402a8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a4d1c1a75880f3a7131c5c311e9a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24286c64b0840ec7b7d0c31544aaa5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38175bc3b16f0b07ae690da4ee07b883486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73494126502fec33d1ffeaa15beca383487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53e157601367ba27b6be60682028ab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d34892382a7d1bb547b7200937d62489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc31815ab8f23cf0e7aca381a00b553490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965ef03fa410b41168d554cb33cec48491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b67ca3e64febca1ef6b3a2170764de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e88be70ea75775a90e5785d3f8af38493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e4edb494054bf3d04a8191a09b031494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53342f34bb60fb8bf8b6fbb466b7383c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8eae328c961211ae3e8590b64a573496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac78d9ca951f0bd023d502e348a4515497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489f9c323935443029519e5fb0d38d2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80259598c93b8c7d4eb83f0e0cc2c634499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd10ead615b26b18cb5169257f8971500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2500da8e973dd81cdaef6dcd99bf3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77599db909034acd5e37ff50a1c563502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445772f518cad5405b8c09931ce3317503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f980d2d5ff35cb149b2c6909d4fe72504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca010ea8e88740fbbea9935e00db062505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9ae71a933946c8a9eb5e6d5e3ed44506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce267558581a50324436591b534cccb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedd2350d910d09be1bdeb1631bbcc6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdb0f66c7747e1127ffe4b59ab5bc9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35504af13a1aa168ce55333dd0516f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb868e87b801d9ba1f84b185aaf1b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43258be8b9b57c15536c33cf4cec6a1b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8b8eba9d68b4caa162e4d7ec7ddd8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aea7b11e1a18ecc8198bd8543915d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586d4cca770818345d53569c3b4617d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5e68220a78e1873a0bdbf457ebcc7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a0f40c5c57d0747252a66f02cf1d5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753d3c613e001ee54c988ec52b36944518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684da5a46c9eb39478e484ed9e7fa71519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964d9d9b63bf85d23881e6b9220e464520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f6992b9c55008fb777af5b8d189c7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2b8486b75039d8e910da800d63a28522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e1374bb960c21e0f7b05ada351122523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e254d4fcc81ef354ca10405123a44524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df367c68963e526ed2ff2ddb5a434db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcb49c52a7b603b56c20adb6394284526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a36a3fb2e58895bec2c3213456fae5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da356f11435321a8fbdd248dcf09e6a0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daacb5380d7c6bdd093dc3fa267fae7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59718c59c2d47092252c8be456c5bed1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690c9340abd264fbc9f40b0b81fd951531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498d93945a9e3f0c08a04344c57bc62532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8ee42826687fde9c523c32887fafb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4c1dda400e456633a6220dd200b6b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f33ab8346fd708340a8d872fcfada3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902e7a4242c2e2cdc7c6ef3b6d804f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58ff1109438f5ababb9c67d4b0cb4e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8e2737afef42265e42afab834d419538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd157e8772479352c5a456fae4ce6cc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c7854674ee81c684e50d99accd20c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c054a467988ae24d061881a4d61321541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d67d446c70560274daf7f3e8b9a1e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe7adfab4b15f523363cf5f39ba3dc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b95c5bac7abb38dd84961b2d62774544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537f9975ebfce35a006398ed7ebccac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb93732031abdf9cf378604f9a60bda546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131bbe5555a15caa89a8728422135e5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedd64cca02248fa2756b98c0ec2c96548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b0ec06598eabe04d48b69ab87f9f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec07bba5f43b44b4dbd21b7fa2b1d1b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006f4386d54ea1a2ca941608c8e3656551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7cd58491979a52eea42cf05fe828e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a66a6615b5d11501036e5c3850e8a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd49582699ff1e3e52d133e80d52d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9d46088528ebb9eab1edb27300696555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134be3ec931cbf12f0142a95d5629029556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e7dc1cfbfea3647f4d33ad980911a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b76f0ab0dfb3db7f16b923a37b116558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365576129c3e8a4b4b6b754a8c4d1c76559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865cdf98d28b802e3ea71b23596549d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031057cda72f9812bc6825561a2d5b1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52482babc17551c29dc7234e62770d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2eca02f50f51e1564f3a7f03e85c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd219ca3e21c2d7690712cb1e04546564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf68ae203f44385bfa49358fb9facfd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eeffd2312c64f52f5f31a7913fe5a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64260c5e4a53a031ed39c9438a63dd60567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d343490d6a03e9ad1ed7ba53879ec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5632ff1627955867cf089aea56e5395569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4cd5c29c1181b0dabb034b4ae06e0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efa21149588c9b76de19f62cdf4d3b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1a40d98c4ed90c6de5a49752b0033572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfffb2eabb2e63b3e2ef23518150eb6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa3f5f46db1bde177ff74d561288c4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd33cf1584afb46941271c1bbf397f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c52b65e75cedfeecc51cd72314538576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61156c798fa9ba89bcdcb58140f5ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052ba4e80a3bdb4fe65ed7e16b9a87c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952a56f9bc9f1c3db30d9b46cea4ebc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3751fc6bbf3549a302a29db8746f8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20482fcfec25fc3dcaa51f292faad9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c2462804b7a2126b6683445a7f0d6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbce799017e7ff9a7922bdbafde0ce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149788415ccc2389b01c6bee9157785584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a195a0356259816035f659e95777be585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f92ec15606457419205e8a0f160ef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14833c0a50863bc142de38198653ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e430e21ed643d0d5726375f763e0a60588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5649b5b28877339b01594f1bf6ec82f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aaa880e2f59f4dd9a776767015d3a9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec204ed5fcca31fe2cce3789a4bfe28f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f21e2fe4b6dfd7e6136b7c0a36000592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9601059ad311ff3da2ffb4df9f46e57593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5c370c97de70ba643b87bb9ea1846594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ff85b5e177b83d76911b39de2a9a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28a03fa68bccc00dfee8c1533256e2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b72a9644b640c7b45b6df862f688e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6e97a2ecc31cf15a302ad6abb45c7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764e7c142a8865920b6e5abe4a0afd3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a17c88916de3afedc913029666183e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aaf6d7efc9293947602f9161f79d79601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ee9e83df8da89470224c85186518d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e6a3860fd20a064300389c5799376603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e147a4413968ccc21c317b134eb52b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf3048301eaccc5817ccdcb34ee3fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbf3cc5bcfe06b8697583c3bf618c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d99f7a74da1ddbf95b2f1548d794a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87a3ed8ac44c2054b236ecc9b1d0e3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f93e3847cd7c834af47ce5ccdf3f5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d27517361e3ad5c6bf39c97e639db5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1717ade0debbe141fb73a7c2507baa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638f430ba7e28a8cedddb1bcc711e0a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b4490e13a975547f8f2ad9a49e7db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53b8445def83fe81eb8ccd17ee5466614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9903f9d27b02561050cf390e6c1451615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8d0dadff05656ef14e309879851bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9089a8fad878a9c7a3d59ead62a0c3b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507217c306c74267d272d24415462c0d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56ef3e0c29367da09d0fa6dc665dc8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab848ffc022b407d858268b1a9b006f0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db3d6573cd235aed0d44a11106d3d2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831678f511f400921dfb5617451bc11622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f8dc6ce4e4142efac0022288d8204623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed4d8f74e9006a40d1a8a4f480365d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fa7d048968c08a87c0f0d37f17ebf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7aa9ecb4ad93a01b6ca9659b07962a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6df016a871d948135d1d48b0c3a1e2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff9b906013bcf5e29a4d7d06398aa5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7b54b0f022e1d8f02e4a104d04dc1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49729cba98553f5ad35b43b330f99a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800ac42f96f3652361c000990795964631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6aec7e6f238e0371f3010fb06a7963632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8262f65e185e09039cf4e18406823633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbce7cecb7476582d17df50c5a3fa5b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b40ea24cc70ec19d0c2900c1dc9522635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca019188a4ae73da2cf6e0020b630fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4f500bc1ee3f205c4b1938804603f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e424f90f76a86138392db2d6380af5e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f84da96f3f6452b8820466622d856639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754dcd52a315c2b99a38625e33e9f0b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e3541b394f25245c6dcd6bccd1dce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee26a7b18d421c42fd6bbba79bb7095642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af974b80755b80f9882394fb1e8574643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5df503be55eac5882181f657e46f94644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a64bfa34612860a3f7d346b6a9f8e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0031327fe6125e409c467f535ad5dd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e6730cbac185044fb5a9bcf1daeff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b811bd7fb6de62ac4b632fd11c138648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ac14a169c8728f0a4915423c33697649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86254cc5845316ed8213406c02bf57b2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e443de6a4d86b5c485f489f346d0ead651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe872998e78d7b4466cf24413f6c87a7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af9c91cd4839965e6dd4d8e9e658e7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d707201fe195ddebc1c09c7e8e7433654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397d75155e74de6ac485a5833b6474b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a22f5dae51e4afe2a5ac3a8e95af2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff4c690ff7038b43fdbcb11d2d5f14657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53cd790e41e3c350bb35052922b3b3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14e80805db24f40f52e5a96d61d089659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cfdb6ade2387959a504f686a86975660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddf05e0017cf6584605bafde2a153a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b591dd1c15272ac9cc7c0de2beb0dbb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2859044201c876d84c98ea3b5389ccb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa91a561374d3179686428de0ccacc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0490cea656885924e36b9997a69059c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2b0dab5676f20bb914e552d8e16d3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7ab10d0c19901ba70c0f944fbcc38667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba327e7340f55b5d8d1e051cb7cd9b65668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ec201e59f8c8c12139949a4e6bab2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec3c9551f2dc8d87ab46bea1dbb547670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa1c75080926a77fa4231d4553c4a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd432b12bb24d0bad197656066d7f1cb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebb8dd4081662d2c0b90c2a916161d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5d3df0a55a2d1fa7cdf2ad64b4097674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b032d2c0d6a4b1df0831dc576a545f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733b500019478a6775854d056f42eab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a653d1c0a7ba95f40f7952a8cc19e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfe009d9a6fa9f8d532bcbbcf95613678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc32f763fc0f56ca2516966f6413dc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58e0e3a3b4365f4cdc07414e272b84680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2fafaee9367fbf71896c245b94db8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7af8b89b4a06406c3f9fc3177e72a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45818fa8bbe788d266b482214963c79683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1a18788903566b0d0268c4b9839e5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe1d67a2465fa21dfdd70df35b2d3a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0371b8660bd50e4b651847501598170686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f22fc081e62aa778a60477a59457d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d61a7d4ed43f2f8f73cc7a9ac006bb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b76b8209a5ba8d5c743919c9cb6f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a979d29ce318e7640b79151302212cd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01e539aa58a997163924c8221e961f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a31d50b7b99604a118d7f5b018124e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fe3d73df3dae2d45c69341f973aab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b89775fa40e04241fae1de7159352c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8130478690888b168ba56e4f5e3afd2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a3824deb9d84047895c09bffcad07696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330073ecdea17fc8972de8be13ca229a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcc97d233578beffe57d44b4d4978a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789728526712a36b89355cf7b9632b88699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14224bee19893b74703c43aff9d00631700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fa6bdafb7833beeffcfc1f3dfd23b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69540fa19d201acfab0176161b682b51702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d16c91209e964fd5c931802d78451a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9699c1f004179e460116680d9b9a90704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086da6ff12e633207cd5a6672c27fd4b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00563be05173d000314fffa62ed93a8e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85318778018cfd1580c421c971255b5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0575272944490ab4b3efc10da2459708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0d72b6805af24762b150a519d9ad9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616651d5537d501f5eb5a0620060e23710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362966502906cd98737a87eeda78e8b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11bd229dca39d27303958ea207e668712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbe197dd2abc73f1090fa67aaf460d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c530d395903edce723ad32d82ca051714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b0bf79a8aa9416e614619effaf40c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1fc627e4bb87deaa12eb1ebeb6adb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cd9ad8aa400dad335897e83d76e90717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5870601f997f4b56c9a094ce4d8502f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb5686f2569d38015f4012441fd365719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fc9bb927c04f4678c4d4dbb769454720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e990755359669f56c2e246ef886ef01721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cfc48a895e24906157cf612bdcc61722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683f44f691c1e4b6aa5e799ffd95cfa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37e626c38d535eabd1039b1ea8659c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5908f01394a382d4a0faf74849a1b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53253341037cf0a38a522aa93083a2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70c975e4bbdbd9795294a0168cb786727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33e098c6b5e61f31e8d55af98e6542728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914204390e594ea037730a2ba34f8fa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bbd40937c97101cb3a01fba03e747730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565156bb294460bf81db826e1e2fa423731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba745033e89af453ae313e2b196134dc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68ef58cea5ccd2df68836e96ea7a98733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b16692bb4dcedeb1b643d74a0d2a8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80121b46c4542abc21620d1950216163735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0f80524f33114a7ad0c4cdf3a2a2d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a383a6de3e484aa6877cba0545bbc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14e51e4cdb7b2708c4ff06bc544355738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd171cfc3359e6b4f8a3336b639a979739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c2104fa0fe552b7d6a2f7168b2691740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab3824fd60a567f7af8feb70747fac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54aa5f3417877b2b7e7fb97a35f408742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b952160ee896692b3ded9d31eca1f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b84853112c97b79178f08a5471dbf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96ed4c508a88781a78be6ef09a25b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdd23544955d9da1df8ea188dd34ef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f52fb157cd52b46425b292c79fb0c0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b735e34e5c76f67ded76f13a31957c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f894a54b11a10d6dc7f42db8859fc2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa913cf31fe9ce861d928618a8c13904750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a268988e79307996e733d62fbd76e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ed3bd2a1388ab0a76ad176b57eb4a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102900020c37ee77ab0bc769ddb5b060753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85614548828965181212bc2b4f174af754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c96a76744a87edb73daf20efa2d16755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fdddc6c9978ddf71fc9a2f4fe47c7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd8856d7db3bf76269002b282f6942757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af143520f74fddb96359005338d12bbc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b6769e83b4834c81f629fbc1a0fa8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>