--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9fdd74b86ceab586d09c5fcdce5ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af2001d3cefcac949e7fb5d51edb9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ead85d2db15b381a3888ab6e2363323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67cf8dc087c22d69cd40b58bb89fb54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae483225b3cbc74d470bc5e0bf56b1b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbc56a2c805cb09f1c5c3e7230bd0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98302d5c667da1066d2b474004d37d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289ef008c59ddd22079c1ae016052a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee848d7671fa58054148f12d996a267f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ea06b93f42817ce0f7a4b0d23f74e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad495fa0540ce9dcce1be0b76e7cb26d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ebbc59a00bb8b7aed8a8e6be6313d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284802a65696a062daa91bf7e6856be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555d4e0ceab32419394db939731767014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91841ddfee572256932642d955c550915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6efe0e5b24a6d728c05fa87402110416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f98a279c8582ec2728098b9cc50abb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac895acd73540ff12b39a98b7c7866e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7b7d3e7a45cfd76caf84b969258f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9c231e8016b318cc0652d0d882fa720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc5bf2163fbc5ab03f64411f57e54621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d767580d78462162b26900a1f61a7d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7a829208e67a45918fbf3e9d494a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223a5f4eef8f549be4ad4c2460ebf6a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5e3c394e40c4ddfe6177100a630f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48aaad0b407bdb45c30fcceb0a999ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7c7af3726c033f8e875829204dd8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22d54d609b0db4d92fedd6423e1b2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa1b0ce0ad2b745433d5e5f2b86aaa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f9a63d3fe8887f20ac3d2aa10fcad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88659878a75b7f0980cd592ca587b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed62a3944e89e46dc6c7ee5031137532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18ac8530a0faa969a1300aff1d7cc833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7089769d9a5c5fdc8cfbd4ae67b6fec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fff7222ac070e2e28229f7767507f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecaa3817b2ce1c7ec7f230474fda61036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b8c773b957c59f8e4b5ce9c41d43c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7fe29979bfb14238cf5c865ed5f1c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d2327a14ecc514c4ca29737137c6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b606a675d4ca23c7310e0853afe1d9b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbe68e4e15ff5a1167090e5b4e83ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da82d4199abe8b2ad4b7a3fa33273042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0342b50a8b3d393c462e4f9a91efed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28484c5aa192ffb357627917de168844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c48432b4b41421151df5252e2c232445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeeb80a388ec4a2209d481ddba914ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6d133ec96d8e07d42d3524fd1fa6c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcc318a46f91391301ffca13a3a54b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f1a7423d997144ee3c59458abe39249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb332614c149bf46dbc6ab597111f0650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadae9c7398bb022d7db621ab30032551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05671b7fd7f76339b1dba96cdc2046f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220006424765581f07bc1e10f4182de553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a4db980b769fb54b193436c7ce74f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baec0d3db8bba7d32a82ea4e97ce8a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca531651f6b8500ba3e83dd2f70d0b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbe7948b05d7ede53343e4fcbe4c8257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840853c434edd65909c72e90b6c2fd358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3974842049630eb3b207c2b75b4b8af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92212feb2c5b76e249f3c97d42bd8d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bbbedcd816aaaf5adc185d7037bea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111605900bf14b5fe5aea4a6522c49bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee87889bad629a5196bf5e33d7cf75463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d22f8f725c8d003da6345e5f6935bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f24782e8ddc3d19a6127e440745c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e277e6ecfd5f11411e5c12438b25466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643663e52f13efedff8de58e57bfd78467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de317438003b71a0e739f38082f3295468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac74f01fe8f90c738dd4dbec7e6dca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12957ae2aebb50f69351087c9aedd12970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf99dc9ff3e9513bb07ee8c0a52003271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ba8190fcb6ce1fe6362314842228172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12105295bba472e106279d1314835fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0790bc5ba23622183c8f265c638203b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c899a00ab48ba4ef09ddb4e73788675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77b6c08749e56d2fdba8daa5f194f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0180d3af8858e9a0684d581e7c38477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd151c4b5ee26fe3fec8ac1c32784f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24573469710deb70ffc9e766522994ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b2fecb34345c5f240188306080a8d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be659b695deb4cebf939c1bd9ccfcb981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0f0a5c3d3115df80aa60fd812155a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37641796eb8216316c14447f617e4ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c26eab9f1130a910fb789290bd76c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cb06bdfabd82a9ea93cb27ee93ce085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46f55a8a5b36db1101d28f8596c84586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575247d02d979a5057513afa11ae829f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac577e20de8f5e495217880652646588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ccb2e4e3c196152b7d3f0f9b6fa0b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7760009e09e25f5f7d3a13db6cab86290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b3d103b2825a6f64fd8b00e7d932291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4b63f08e0cee4aeb92a93f66f3e6492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d273f6c2c3cb2cc6d696be4b38b6b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53c95d433c0e12c80819f07db7dd2294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfc16df0a80bc2a3b4f0d97a23f77f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9315ad34c975f322a533e50b84f0f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963204773e44f8da59c6ea19c167562c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03015faad354f0c0cfe5769beaf268298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49055eff5b2db5aeeeec6653c344fc999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880d7c2b68f9338f7d4dcdf940695b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdc9a43817eb07eb7aa4f5fe5da169101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d087d520d2d378b98b3ebc9f636bad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9a2bf50baab6eb0d1a8605f4bcf02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce1b09580a2af3fc381fdf2606b920104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58d4bc469b9356386e35e15029ff7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12557110f7edf5d0558aa71244d8f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedde4c948625a518c56cbbc341fd382107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85261003f4064e570c93d1204cd950f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23670a4ce32410a1a5a404a4d3787f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d7dc530a05185dad088207805db4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03241145043a990a0655001d3002dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2194e76866ea30e49a1d92790a118d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7eed9225a39096b1778e3c5d82c9a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5914fafcc366bcd95379fe222581bab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b85789b2afc72e89e8787dde00d48a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8772ec9661d22f5cd815f7522f5040116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22936d5e469072fdc18cda8c5087431117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5993a6fe185743274f0512313603b70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472517aec064018d85a80a6d0ac79a3b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3db0970c261423ad2c70284542b87f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69bd035157e7ce46a652486ab23a07121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011139a18b5fd0bd9da4b1e09fc15cb1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169198eb69e3bdde9623e7975319749f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041bd6d87a23b3d383ca2ae9ac68302124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77729fe0d3504c7dd59bed003b82c5bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf325586d99d6a4ed8c13492f155166126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34d010e69eef0f9b0b3fdd93a10f93127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21a366549cbe9ddea909d6253e7eb5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc361edda46f869fc5fad5c6955a503b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308e3b9ac4a71ae9fe854376c0aad81130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649ee70e3885ca81699f7d4c596d050131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b972193c777af661365ce38b3be58132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36393bc7002f73f6b5586516d34545133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a287f51af99a0ac97a6d3d2d272e98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1ff2e579bc20a4ec4533d7d95903b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91622d463e1aaeccc8557fe41a5d82fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1d926bd9c8f68e1bc9ca573ebd651137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d873c5e55b46736f3d97d3f780cecc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db58dd7ce00d6a019fe5d457b7d6ea6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151ea024bbeb27f9ca3983fd4177549140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4b9c2ce6d064970db25108448126a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770594cba30ef1c03af78a3fa7273198142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7ef66f938e6f77c177208394cd20c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edbaa249d3b9e386ef717c8f1fb15c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80ba366181959d616615c307b7037e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefec253e00905aeeba53f794897d8b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83623e3db1ec76c1e1c37cde7af5d09147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da6a46542b9669bbdb4cc5fb4740ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eecfd7ee50d4fd2d7669a7cd969b2d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea48485e77b9762f7cd10ad2433bec7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2320af9fc5bda31ecfcba8f8710ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5c271125b74b6d9cf459f33e845ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3c0cf66137a6f6aba7fa57e2d5fe8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a4299735d19ef7ae3767563e8f06d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e689e82e902477b441ccb794e25c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c589b7f4f815d71ab1bf85dbb661e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0c6248fd0528f1ba1cb520ab50de5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f39721ffcc98a23e9ecf39d0500ca0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799b021dd00984f340778f8a08ec0e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d4402c0bbd0f989bd8eaade05e0de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa53625e8bfacdd5116df426efd8be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b2dd6b2f6b183793a586c73b2f0fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de535a09146d95f8bf6caabb48df76e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba09eb9d5253e7207ab0ccfe869b0e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036e68676075505246c4c0a93ff1c46165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e285039c7a4842a2bff1b7bf629328166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076b3e07fbe4a4ac34ba0b321c76fb3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d03c86e3b55d638e79a9d44d7a094168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a7bbae3dad942a2ebf5e3f58c6246169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71604db25055737ce42292deb5408be2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd74a54ef725c96812470fc65db425171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de11f02ce45eb900c2add42aabff49a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf8ae2a4f21a3f47f63456d673da5f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0488c3b40f3a8817a668492bfbd53174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf673c2a407994de7593fffb333a65175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425cee5c47b60b05f7df9dc7c235027176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bf230441e268e1926d8c3099b455d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10da30ed4b5bc69ae28a511d2b83b19178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a44b94723217753c7537ff223e44ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a581efd920ed0113b3c8179ddbe162180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2e779f2139115540cf34ae2c60392181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe401f59183adb2a8fbb8bbfb6b170182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d3dae16544183a745f7f28155ee1b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a242e939d10c0a83945dea9cef1e16184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368feca9d18d06d104ca41a6862f49df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a458d981d7281f92c8886a7b6ddf55186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e53d8879e1d581547a28f51335a93187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10d2281b7f3c3006e8bf9406fdd142188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1c93e0700a3ccc7150bcc598d16e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e7ec517e62a7543d0c94a40efca4c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087fd7490907759197cb87bc76597da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b29c630ce3b2611a49e64fcb24630192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ee5b4d2e08a39bf5bb7c6eb6eb29e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110434c215fcf8f5a398b784a00204ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75483b0ff9955cc089b1f2f701f26374195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66400c0bb3f8add90b145ef3e1abd468196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae2d79f51a9cc2432f09244a69ee7b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961cc9c9649f5891504b116dc3236ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81136ed38101627d060879c0abac808d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788e0da8476c2a41c165840ac437d91200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47eda1a29b5807a487b99c2d11b8a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713a4714b7d481184a4880d864d9cee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeddac0bfde2b44c4e81e54df6a2b99203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca961f6e94f78daeb331a4ba8d0316204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca6c5d3af5a7f737dcbbc57f27fff9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e932e0b9c703cac82d7a9dcc3727c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad09296ad33c5ab602c96833f87339207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bda768024eca0f77e3f3b9b1ee4e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642d5b2245e77f36b9a8b33bc4884ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddb4f70f551ec84a2d041fe28ba5c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5545d038f4706e7483d54d963fd0cb3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5bc1b01ec76266c9db3597153d6aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded44a500064a93a970a843a1891692c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62742f0077cb89559d667bd0e51f826214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36a62447d34ea4ae9a7188b9cb300d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0251cfb6172bc0158476956b4d5ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b6aca447a2fcb9d595cdef4cab5e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bce70d657480d2243044f1edf787a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48637154ba9b8fd2bcec97e4f0e8e11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1df123bdc708a2ced82b4de4511926220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b73f4cb20dcaec56e936babe3f26c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7207021d7124fbe39aa8f450e09c61222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abfc72ffa1ba0278c2fde036854bcb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4a2de524b935279ca9463397bd3ef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac32df1ee5e2ef4051e7e446127034225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cb9d95ac1c4142998eafd4e0897b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7fd7ec98cfd6719af29d70a7aa090227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea70cb5f5631befb45a4572212e6d7d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b337d5cc95f4219bc51dff760349e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7f6468aa387b0319a18e2c767431f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df22dd929092a6d28867d0873fd7e33231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddd6107558f67e368c4a0ef081ca0e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b3176cb23dc010b2e92906da1fbfe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f1f5fa338af5554d551947e927bbe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fd4d6b544804f8e6b9209580a68a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad6805b2250d898b05043e88924362236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62327741b367668e22952ec845194e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bb0d3a42b23d8ad6ae16b92bc234f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3f33404ad26f3d65dd560130e0c5e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3468bf1753dde9c9d2fc57d5902a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a08e9c8eeb56d87aee0f3a24ffe5a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6dc7bb394cf419e38cf0c0b14b961242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a4fbcfeeb8ead0662d070678e2611243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5642ebe153d3ffb8b88db0758ba367244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda51e17e8971ee19032b3f517a4535d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887a5a320f76ce1c116fbf63cadce11246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512d747eb289ed2cb463311c5a775c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eade9c80019d5b9e38cecf164192247248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9084b771624f8aa8203e04d33477763249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62563541f08486f8b3cf6e1f2f0b96250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da91e9910b41e3664333bd9358ae50251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d004fa9758afb2f1e1349ad6d2d4d3d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f4dc029b69e9e2280c2513305ab79253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbf26bf2df51a52f7e160406508cb2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a7b44bf724850321b115d475eef87255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4905654e69c7d8644749567f3eec02256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a44233bb47b9b5cfbc4e3f07f94a79257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965ee9bba486e5317e58102346f79e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2d2c2b86cb6aa1f2480bd06ba9ca3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d39192f6db140d8b8597132d165b08260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a310b60ed68d796c2da6a80678ab1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce954009946e04d5eebd4138231a6e02262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9336b3ce25efaa1806066173e86d294263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7b821b592dfdbaae7ab5c743f276c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b9885f5260b68a36d2f7e520110d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d866c7cde5f331ca72af77e511bee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44bb2f19ce876bc670ecd55f4bf3de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc37c0a345b2b601078ff7aeaba74f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564795699189ab31b869da8a820403b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b74bfa268f70a653fcc467ed25b2a6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd360e5bf8a59680662fb3ee6e1b3a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d494e965728efaaaa71f969b74a98272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0246e28c29ebfb88327beb827613d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36950b78d37f4c7d0a2be4d29d2896ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad09b9cc47c6b4116006e647c7a316275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91b9a902d6bc8c038408190e914581276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db658fa72991aa07fdf4fa5eca99ebe7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec6eff173321578d2865b7eb845312278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4484b66bb0cf884bfd7ba7f41872eee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebf8a99735122db1088bdbc3ce2ac8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8e658a4dd052b3248f009e32d19ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08a6aa7194df9e6d44ac7fe30a858e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96bda901f4003d3bdeea4e0e5c4c05283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd44a913503cb65769047881a0a7402284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770db2f8c35e54cda944bd10bca84fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcab327cd46d4a152789052255ace8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb383ece274648b8ef0b102bbcdf044287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581bf0b67ed7279cc11b4c1dc5dff32288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3a3356c5e9ef36ca113a957c66a75289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324a225121eb0e06653d0e631e0c881290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ac173a324b0236ce2fb62581f9c53291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e8dba18b18b0cb4f592cb770161f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b35f6df7a5422fd6e421261f280e30293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201425fc40dd69a5c32cf533dca188a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308bd9d3b4ba3bdffaba51b9bc279b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55a1882795e7361ed102b05125bd3f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141914327081a920fe8ff7f4c1b2d2f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e4320216a68017a0ba4e1ca601434298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a04c00b8f412211d78d564bb576b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9aab31e7856a46c112e5780f8892d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393c83404224c1d56d16f63b3d54f73301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943562daccca989b80dbcd1e11291cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df50af91201bc745ce952f681387bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed585dae8a2615daa2d7e96da961fb62304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ad92110c931cce38095363c69065a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372763d1e1febd0946c46b5c5c99867306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf45ff745bcace2ac8bc7cdf06d5e73307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10e82b3e790c3bbe4ee511bfaa7e27308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559313c23fd2a4bbc213e1ce4518139309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25e6309eaf74fc165cbd12191114b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce67b55d604aa98b0c2bd28371b3032311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cc2a86c9e31e44bdf1d1303216530312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2b02651daf93d04ae941ce5fb7feb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a7e5fffa9687d7eb001a074f522d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8006f304c2e2274115052d423db52315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824417e5a4e69cf1542392b8e4d2e3ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541b6c6eceaf15203e005808aca0f31317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574f43a819b9b21483ec9506a68a93e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944bcc8e883eb4f32c55c53a0007c4a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae187f48961579014599d6ae05acbd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83226448f58c09d7ef2b3e343f68f636321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c24b7c6a946d3a98ad9031f7497c2c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef29e16d2047135654ff2da48c3615323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca936fbfb508c381638be312afc1073324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d41b2d047d4e081f0dc16fc5854d24325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2c9f0dfd918dff0b77b875ab6c5b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cba608213c559fc124d3e949087575327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5538b2b3cbca62eabc722005bbe76cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fed92434e753043ecb9703e1fc6eb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce2cd20e4ebc68f4a6a2c345bc3dc6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3ab8f63d6fd1be5bef52feba7621c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edbcfe3fa3227f708748caffa3d67e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe51fb53a2fb741e370114e340ccd17333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c861015360d9382924965a22264b09d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7979c854a1ae2c7847b61223677e27b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b71323116ed7b78ea57b6dcce166d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed21120f8e37d79ad447c95714fcb2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71989654a41bdc1d1abc1a423d52d785338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4783a86ca4583a3c49b78f8fc5ebd48339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe05f2a1a94dfd32594f8b0fe493c40340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114dba491e74df4db0fa89cbae645e0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc243365f1f50d81675a55c163751ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739028887394aec9d0b7e50ebf7baf6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e9c3613b5e2f12251b69170b13fa9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182c39e9dc8da4ad7ce50a63fa743b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb66c3e7c92d54afbf4c89219b94c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08977ee8ca72850865ec1230dfee5ef4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e3274b583e9cd6fdf12d9ac53112a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab13fe4feba573dabba7987e38f51f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99178c63610ad1db5e442da73fb6a4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a02f85c3a0721add8e5365e1171813351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd204387a2fe9e9a7501a1a50f5def1c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4feda9eb3f2ff4c37db08f4ba6ecd23353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a75eeb7bbad0a772bc490f3d0b3923354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242abc58de21a53fe8da9598fb093cd9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00db70923bce4e614399ce027cb8fb1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28951b35119fe2c99f12a4342f970af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54ac30785a04cada44b31bae7bf891358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c87d7a936f39ee8ecc67a6fb5c3c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747bced16fb54e81c0e200144dca3a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfa75a1d8007be2c81aa5169ab23f7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde3548d13c0ffd877ce7883a53cd8f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874d01d4fd468779409e347a4fb3cb4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc85bd0dc3ed82f1076113ac3431b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9e22474c316324ea2f2bb05f57406365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d1120b5d9f29149285b5b3457b449366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d96c4538ee950b3e4acc5894439473367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90292da219dd9a244f2781238e1b85ff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d21d3f280448109ed37e66d73decd6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284f1cfc4f83877738a600592b9dc7e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093be8d51a19c0caee3d4490a8021517371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce57c5c111ebb51432abb47c21feb5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb63bc7f051e316843473d4cc8f0cfb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb283214165e77fe647caf8b071347374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f75d8b29e4eff20edf768cfa59de7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2639c30d57721080b78c1e5a1d9d1c7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56464dc9272d5a3c9b0b279bab37153f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7cd14622900a9bfc9aba56ee17417378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a767946778280672df2630b181d803d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fc1e88f9f068c89e0f13adfa984b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708e5113a582e977b3d1799df3b93f6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2128e561fac26c4ec81d29d366414cc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f320cdc9ec31aca1eb2f622f586db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5082c428cd2952ac8377b7bdd6ac47384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a42c7ea0ea5f77c0c66d43e74ee63385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0a3b59f64411a5cf8d6d4ee1a4656386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cee3306688677284d681dd6861d0a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cc27ca56c08683d872e63821e11f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5709138ab29821bf92fb34d17feff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9de113925964c1fec0f9c7a91c4b89390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3b3676f5290b1d7a2e582c48ef037391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce6364e3ce55f47c320b1a81da904d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab173609a0d18d18e898ed9b1d0756393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a82dee4900f5fbe91e0229e9a7845c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ed89162c018a47fef491515b32b39395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f53bfe211481f537699511f01d485396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf16c5503ed98162f15f0169746519397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b05a7aa4fd342bcdda443b5521432c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963970b52b9fd7c930070ceed66d75f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01536312c9794a9cb61d1216d4bdeba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e5ab8c72b6997dd038273d8d073df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fb3dc15dfb1e12c920e3fe6a40125402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7b5569a2bc183282693cd11f15c09403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3393902844866c3799fb04f2ae17b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708258cd7f3e6387d24ed0884e849905405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453a479e73c071dc5bb4723a4e8c6a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af8aff08ad860ecc18be4a74ba1b45407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9315174a3e5d2edd3f946dfb4f8cd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb15a0e784367651d857c44b1124cb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc35350c9f16011be9da75d28e5dfc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec1c9239507743f13cb2b28cfdd400411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1b70dbdb17a735ebbaa6c69e32281412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa30029ab8ccdcf4405bbb216351ae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eeea932b2afb4c999927ced4c06059414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83a70d99d6ae213e982c92d7a7381c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04bb96523fc740825f3a0be7d3ec15416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9572fc48a3ce4225a5825e2553f7174417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e58c39d331fd60d7d3ceb915e46086418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732165e97a5a657421fa3817ac57258419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede093549002bcd1ec7ae14608f8891420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16522c1446b3b284afc611a4217ffc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716c650577cc0cb579b4045e4c942c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab39a990f29e3539bd1ca9424b7718e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42823748dffdd6d9600a28ddb1b31027424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d42bde9cee9a540be45818be32cabe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e015026887e9818858d19dadfe807dc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0316be16dcfc29fb66e391217332bec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cf54f01416cc9a13b1d1ba69a06bf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518e8c7ff84cbcd5a0f34038bc87f3b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28319d81cb3dc85604324db9f369d64e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58015b0f7b54991cc3b408141cd1ee11431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ba32a11322e53efc4ceb5b4184bb8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ffeb54fadcef140f20c3fc8c20fbd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e170e47b094356ffa7cba1aee6e5e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0a00db91403a347c2503a801120a9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef635f3c241df37cd1789d90267c61436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef35fa64c0d50c0441e4f8374b00a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42504e1e3a7e178668da53e1c2f2a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee576b137d005ba3b9311073dd32fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c546e494a031abab1e0ba5552c72c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be74e6ccf8a3608513c70f429fa58e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781224aca492418055831e3d316bbfa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a11844fca6493899a04e7e75d9e00443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f0dbd96fd12a5dafb665e77e73c2e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c0ef011d95bf5046fbdba2d7b6b31445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccfaa61a216600b371e00e701a176f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340071b62c8ebc1947557fa219e9e9e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20978279a482f28ec853826f538316448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827111049ddca14597b8fc51f93d40f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cd79c9cfd56f2142cd31a55152243450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78016ef494044c64728c0965b5a67448451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98940734cc52b339190b4a27f0a732ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a4ce1ffb480faa234db9016e3a069453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87048201a6a7c68c70213c51d80803a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fb6aec7cb774c7aa0d293dc34896f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff932eae079168051404210aafb2d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ae329965f2afb55955a641c2a2a2b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44aeee7c8cda6aabd5738817b9f2e05458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2dea1705c328f85af230c5f3cffb3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c79fc96338b756e9fd11cca3021ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fec186f433e89ee678871e962897d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810e831588cbbb5c4e6df41bf734d1d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d6664f17beedc00f450b7c2b5a5c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8313fa2916f9a0e7e4555e3ee6871f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b4b33cd2de77cb05578cb7243b8d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d083814450a8ad4de4c516a06f24abc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a55f993f35161d25059d645e7fc931467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0b6cfa3b0d701f1ccaa2ab4560da0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828cd6f3a8661788d58b87fe69ac143469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e1d30e4b6304ae4986d4b79131d4f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667de3e29fd52df01c888a95ff8ef5ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e0344077bfeeab7d48990f9121f2f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6810945dca8c14085178d54c6dd2d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f289053380d540607886a21ad57a65474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c110e0da7a84b442eb80b3dff6abe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c946b26bf13aa90a9af7b96a4cbf5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434867dc9213abb20daa309da8b505cb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d45b2ba3b296616d07d13deb4fd9b9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d53707f7945d627383c6d02463a3eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298ae9e2bccdce0d9daf5795b3ccd63480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637e0f505539d27a209ebd8a7cc7068481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b091064d966561572a99fcea7763e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6254a8f3fa91802ce20bf191d8cde483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9c94153ace0341cfdc3eaf8e5cdd7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405cc0870ddd97f78030568ad0be6b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d438cd8762b049ca95953daa89416486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b3e89381422087815d0a6956f5fc5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57034b57c059938c9fa9427bac20fcf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71574bd4c4ee1b091304448b07d00e5c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac127d2c88a06770e6212f88065beb5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0027f4fc381f85971f2267ce1ebeba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435933106887ffd1a0b3367e6eac2c3f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c767998dfb78f72a5ad6e7d440bd8f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999462d974255d98feb5a2a75da9e15b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4d8eccb5cf5f77d6471394be068b0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ee2ea9980f8e3282f7b92e9d60006496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efdf6b180a74ee4978105059f32549497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646aa47d3f89d6bb91e000d8bb272cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6f9537f83f0211848f4ef0662d03a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef0f4e3d035d50f5ce0dd1234f4963500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88aba2c446dac12f30331c9c3dd8927501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7fe865d195f47f5ad210026893a5e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677c95ef4d9744c6520028194b799d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5b6363e917b0342b20b48e6a72a05504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e83940109c4a3ec7317264f0308c85505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1ff568cb35454dd446b9360ec47d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea9f64ff408c76ced6e788cbeaf71b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a253d474fe0d746fc7042f433d54951508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385f152770d9506a620d26770f52717509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba197e0f87e3361a3f16b988f90ae7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a5f92271466b7917fd19e1b95b2ff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e015759c98fdeb56bce09b13cdb0d9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e7f71d6befe401f74f43da6a89cb1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98b493f5bb2995d6f35725511eb713514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f073916b1a063ca462d6a7bdc1b3f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa39e6b03c9a2ade0fe458497aa9d9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab4f00b122822211386c05017adb4e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6f4001d72e60c06d50f39804ce4ac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8f6cc16bb894aaf14eae9c477dfad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff72f758adcdd7001bbba005b73b2e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa22964ae9d87816aaa6f5213693ec9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8621489a9c8b8d14e9a5132e5288a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55135d4fdd0624a9d5f9838a1cf308523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655b9549a700384ab1689b1ab05aee3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bd5a5d0255186c3e47a51eaa90243525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13be1c420549c19d7e563a30dfa6e2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b3bcf7b6e3f06b5d0f30fde2265a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cba4efba0c628e772e7c9fe5029f36528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a659d232a1a8ae1ba36d56e7f5d3ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893197c8edfeb68769ae11ed2bd72d6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54186cd6b4c02871a4137ba25476923d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6eb7e659026f08ed00b0b724744b3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c7e11dc2dcc1faf1edea446b87e21533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e840e67249ad7283c1730b0060e8579534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91119627343fc424f74c96cdaf7c44535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a84db7a7fd5e2642cb071961f4cfd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008a448d7ecacb08198712e9cc2ce69537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c31e96f4de66015b6e4283aab9cc70538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244c660adf09110b41678a9cb1c90bd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce07ff1c212855cf933649c769bc7c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c27e4fe15277dd4eeebad3b4441f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf80f4d28e9fad67862f451d5ce03b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174200903cb255ec6f5de95bf10db7e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928987171b4ee127538018c93e1884f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88599c7edd54dd3b93271398b2ef516d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388739795078e9a0fde0f34fd4a3cf6d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21954eb1be80bda2ecc0a2d93f8a2d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a051e1a3c761065c76803e98ac74b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7be31523596a02012aaac2be677be8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b9e368c04224fd63b153918a7651a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359f9399f2a2a3a4759e8af19ac2104551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f35ddd489a182c61f0063902e663db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a4e8dd9b7aa4aa13f4a53d05f29d1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbc811af699b47e827563566e8ac04554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55bda38517e58459ba62fd8b163391555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849156e86474be3c453b5c45e7d745cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a92b17e805e6db9ef026bd10ec41bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a4fb967ce8cff51cc883180519059558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb4d44e61be832c3d34fa97fbabc29559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63c8f5fa598a6f1dcf31514e8be81a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279897fa19af3c2f9ad5bbd4898e2d99561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904f463660c15f22f6ae147e17d6d7a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e68b37a7663111635fd917b63cd40563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d1fa5dcc2456b3aa49eb021145764564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569c4b9794bfbb6b020ad70f99f0b4a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12654137a63e240885cd5ca080fdc55a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efda152a1361b5894fb8760c39a5be7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ee73c76e965c466052f481b411db2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774bd04aca23bcd811748b21efc935b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441aa8706fbe63b5f9f81a8299a8e62c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6102b22d278b60cad2d1de5dcd6c1b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd9ae09e627337af5c283a5a7fa919572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195b67db3b7356b084eac3d70c5535d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396c7979861ac79769a2e0ccbe1930c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd6fbe9878c2c11af9dba151387236575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c832ab45b0a8f6c45958a2c1c41fb1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33734f709a14ad836173fe2d843881577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7df79fc39e908d843d5da72a2bbe81578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967208a28cd141e2608b706dfd7e0cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9fb83a9869d26be1d7ad821cc0511580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f02e2dcd5246f8fe5a42ead69a646581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218f5edb7c16f565f0e5a7393f6ace7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852dcf3b53cefe6cd99d90c882a8315583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a105666d500f5cb7757c14b05c66b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdd40a83563b077c63c0737a367c06585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e62c22d6a427d55fb86eaa9a066ef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4894d96ca4ffa3d6b28b3356e0ffee0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b468db31ea5c173fde4da400e1077b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cf175ff75f508f732a80f2e67cc83589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910b6300785e632873d4438d30ceb5d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677def102bed1b8b926af116bf1f6489591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9115d8d72dd9907e1434c03bc3ed93592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72b81f21718e079a9b8ed4e6f84231593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33aca1b573ea0d59444d614bb6105ca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070497d8900dbd3591b2fa520a8284a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524648bf0628490ab75dd555c6168a6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40733eec4c9c10905336c32c79b5f020597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bf475e979d754d2fd794f5961a4cb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b997c99d0bde0680065f3953a14fe1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04e9ff68081c1698244723ee27c65b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab00724005e490d380ba97f41bf8ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a4ddb56eec56224075299e473abe0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09a02efac57a89623d9d38af254cf2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d4f7c5552abfdbd03e1525c51e2ed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca37927caf50be59567af71b054cebc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d80860e2df2d97de40083aaf9062e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686412dcd1931cebd0a9fe5b3b69d54607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96716dd61d0801173f8ba0b7e28ba0ca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18289749d85185c79125ad25b4148d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392993ff52ba3107b6c50e54bddbc723610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274fd208dedecf2ad2e4fd220368c98611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e455995f6c15adcb146ce34bd563809612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea196a44bfeaed253b635eda167ac899613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91951eaa173da6f4c250dd8044b924e5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ab6b5cd2aed86b994a09673caeb5a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb268f66b319c59e0176acf77f1a3d2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382167c76a0438c36e629170ef010527617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab8cc5550a4885ff60c83a30849100618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206d12a87bd23aa992b14d9b5b46bce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d015a2222075e06e25f20387f30d52b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a8afe8e1c4c75a6035de7b46c0753621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dc50ab175e41816c7d34232c5e52b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389023bd9fbb2705bee058da4dcbd1b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02708b5d30c74f720212b0c9870a32624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd30de7300330dd0ee63509fb6a80b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40809e9fb47ca77c5857e25610b4b550626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5afe45e2b3de0899b493b564f2876b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d181bf138585882f78905183baa01628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7506458c371ea76b10d4737207bf492629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636a837a8d3af652191771102464b68630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94e39661b0f1e5ae538e3908370ceb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a15d7b7a831c4f9009ad42102c97e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82404b4c5e7b7e5314d61c6ad9836af6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7535a10ccbe8c5accc510d6fd67d7f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf44ac41bba5e7c28941ddd2d984f9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe84e32c6254d7ab43220f79d2194b0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec673b621d1d2a943f970ce95689545637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8511a0d40099d0e84fdbdcdb1ed483638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f909c4e4c76047390f64454b8342b5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf627646c62b370f4e0de7be8688ee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ed41508f5dd857a7484f2e2d98bfe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5453d8a0e8ef0811efefb48618d0a33642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc894cce3a2adf83c5993f1de1e2a12643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7f050bbf373104b0bbfac254cf683644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c6e7f650973a567539036f264f293645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8276013041b3bdda82fabe37210fde646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c88a23085ee41327e68a968ca08d8a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7519fe23c6cd69b029349fd9eac71648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8fa0b9c2c05ec2f6cda311caa8cbb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e674dbb58213059cb8b79ee93fac1c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b8c1e41ef9b5d400072a9fd188d89651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b73a2e591e7953b1a7002e492e0ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cdb8aa165f66faa2136b388607187653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ea7575840dd4403a64286bcde5fac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae3b2a69df4fb07215b909f21078fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20045534c147602a1b52aed9f46356fa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff12451a49679ddb7b85fb296d81496657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9ae729ccc806fc9f082f6b6fb04e4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf326d359b4b4afc67bcf1b7002008659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fedf090bd20502e8db91ee683f9c4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5aaef6d4f69a435f34a501fe64fd75661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f936c364bb29e33377cca83a1569ff9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3aefdce7af078c205768bcb4c88acb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade62f81638e81228bf72c61cb310e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8603cca6318700c7d1db4095d5e8e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13840f70aade698430b532704462cc9e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d68a628f9e55d6dbf89cae21e14a0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599986589dad7b4848b3b1b1cbefe14668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffaabf87972e726dcca9e2b8a3be0a3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c9f0b17887df1518f3740a76e9af8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c8934abf1304bbd9cc2265350bf27671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9b2bf861cd31d90a19843ae61141d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b174ee423e7f85b4235b05dc869a2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79f2728ac6fedf1727b8449a6a62ac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d85d13e8a93016d6093ada8fb927a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cb8e701d517421318ab58de8463e6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2186920b0ce488249f31c2bb72670677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508de3271249635f74a213ff1fef051678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5a4a39a5fab1f04c21f660a5911f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad38962408f71f6ea93f09d12c1fd4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa25e92d825b61ea895eaa1071bfe43681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5f7f3d1b84446ca2321624a33c298682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359fc4ca8192afb79b619867396acf9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca33e4e788dbc05c7dca1a8aef7133684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397cb7499f5185d752e20a508e1b031685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a70c82b70bd21799e92e560b0c419686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afada91d4ac3b23a54a62103bb050d53687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebc9c0cc59ac2e2077fa9e1bdcd4f5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13938b68b7c43f9c9419f5af8be45212689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d55213c7769624fc2a1c516976877690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791ff28aa3258ebc176c0a9610229dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5d1ab2e5d618c2269a7c556f928b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430b43dcf6b210a8cc60b6f9e901863693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f990f73ecc95513ae887bc1888bc6e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e6505e80f445dc0d758550ff9d0f3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406f7669db80b7a3bbff0d5a3cc08fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb90f187e11ab3028d9ade3453a7dc6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af233fceed2486964215398d08eaaca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed070105e4e24143b2166b189b103109699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcd30e507547dec2a7636e2cd9bbcc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dded3d5b8a815d3c9978ecf8eb6ff8f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40c998b6546a2d49eef1a34c5045b7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896331af718468ee5a2e325585b0d63703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2b3315d287a83b639db4effcc5455704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91208afac59db764a139cd27179d0db9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583a1ee3051ffa725e66413249d10a2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02acbb8ad472a1cc5c6658079d55b6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25d5b5926b43a21d94c86416c38936708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd509be8b9e1233f3c3081c9ea9b336c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b910a70c4cfba4f8e974c5789e5f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8132191ac0362f5a8f11589b6ed235711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae9b3e44058d070d8fa925b599c1c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f208175cced780778f9505e18191b7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b9e8559aa117a3af8520fce83352a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e7a816641c2cc0bba6b4fb773aa51715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d355f47132029501317c3a2f7cc624e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb696e9decee6217536bfef64f5871ef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8b4b30d6772108df589cb2648e34b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a31282455daf1d9a7d046e49cfd7db719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fee9d7a20489be12446c2c8c597b3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e56ca658245c8d87f7b987e9d136a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8f113625232b80f1cd3e0e4f3c324722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4970bf59f6c0f0eaa4a59248d8a9770723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12c0d2844611238d30ede62aee5f9d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1430d3401d231ece6e04a3c363a75725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b601b714de281ac13955d95953cc0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2aef2c62d45710691f11f98a08545727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de749a77be862a4deab64e90e13751728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8d8bd4b31eb6022d6345debdfa6b5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d7a4ecd9fbea2fa5085050c42191e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96006417e83fa1956cbe1270d9fc56731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01ce5c98f06c4309833d5e0447b86b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d6860068e019fe4c07ca4f755d371733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084451c5df8ad6db8f6fb810079820d1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a157a0eb53bf17ace674c6fb34e20b7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce50e37929d88beeb967f7c884b46f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b93e2ccc2d0b04d112fad4c1d459b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36347b9c8fd3620b7fef91eb25b872738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0db798244e6b4619e198fcb5b53c63739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1b0f29addbdc87e0282e88426c867740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e1cbb5681e6fe5f8ad2a600129095741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32300c499298f72190086c26e50b12f1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa764676cd4667d3bb81479499ea21eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9446318f19d68f8fdf2e44bd8bc26a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a39849fbbb15db90db52847a547ad6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9ac26ade6fcec10e31b3888119a31746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f93ae0b991689a45db3b6db8aa937e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0cb09e1fa4b78a6439d39cebddd30748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8265f9ff7fa12664c26feb71c791e8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73120b7b751a802619d9055cf2fbf8c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e9eb069384148675e5f23ffcff89a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792d561a4ced9e9db9b6c88d1fa72e7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a200407d10d1e94315926ade767d6f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcd0ee5569d7f4e1bf27e84b9147ae754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af3454655b6329b95cab76ffcc6983755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60435714a4c70f073a5e436114f14d9c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ee534880371daede53e57523a15af757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490ffdc831cc4fdcba2ad99dd8f7d80758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34ee5b13705f582df4f3fdc49b9917759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0592d30ad92359f6381448fa7571881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5ebe8e41e6598f73255b04b923d852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41b0edd044c8c2e70d54c575df361d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559a8be8d9d50c985818189e2cb1afd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0184454d985e7bd4a68597a041dffb85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c036300d4e8024bcf19ef3e5985ebc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada8d9e248b6bf3a6e820b2864b0d467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05443c15253ac5fc02d4288eab77092c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423e3c76e7c91720fba5c2d19d166879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1232e67a3de47fe832f73b9c6dffb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb2f30abe5bb2ce8c3368dd10743a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b34a8c4bab52f27f7c1482e4badd5312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d87f7940aba17afdc3a8b3cf80adf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19671732556028d246a8f83b908ed34e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622604244d192f3f9afd7999de2351a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36681ec1aaa47db1997cee7cfc1ed5516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d8e2a4dfb49cdd826368638d1307217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d851b8f8fd3cb420dade996784aa5c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423757608890ab79fa68ccb9d84d93519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffc9b16381ae5fa4cfa9a69370617e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a0733bf1adf6394204fea05c98d5921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03131043093de09acff55b77fc119c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5a055a695f531d6e397ce1224807a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d9dfa11c6a5f7b60a4499a0e1995e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076cb0942581442d4a3d9264ae0b66825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c94624f2e9de6f4804fbdaf2ba720d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154b99d3fc0146d08ac7f1b0dcc7e9a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45279843233b67dbcba700d04421f95528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af5099a9364dcb3813138492dbf96229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13162fcf7ed6c3b6fa520a69cafade1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f574a649ccb7ce661afd0d18a940b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7234d1fd0420d384eab1dab5229c1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b2f323f8cdc7c5e380832b09393c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c9624fdd681b4218e71ba90c957c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe5780bb93f9c90f1aaf0a9a2e29c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc8fac137ab4417a36cff5889d98aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08c5f52dfc6c98c5d8ceaac9be2e1137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd59795ceb7484f6c01dc8b8570f58638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578188330a1c693a61f1f2e962f0cd1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa78bca9d9dda4c7959c1222294d80b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4599543a983981140d16cf3682a92eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bba84aab4f736d5e94873c36f9c3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f512625574cf8b9e98aeb871408ef143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0e7aad0c8d48552ab7a98d250a15b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628104478db29f7779132f7b36222d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad75d9b20b6d47028643f88655cca646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2408668fdc74d0f189d09a8eb7965147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a6868ac8459a6200326bdc994981248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7b77d58823c2e7f663c3c9875370749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca43bfc444973856ed2f8f7eb455f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b3a35ea44e97f4c4e86c2487a669f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec13565978651439fb89db145679b2852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ec5c657cbec4662497d6e2dabb82c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af655fc3b1e73f95072b78831defc9354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cda8c822510a0431680bc546c6ea0a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79cafab6797f1d7a359f53a62be36156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30e17e24c5f33f89f1d887a423d9ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa67a554c650c28c7b3ecde73de847d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70648716525eda3d6a560d1d964d4ccb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf8bbb2cda748b55dddbab885fbd0d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca336c13a22c2c5e37f63b4fbab7c8761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d7a33ed0c2cc30571870f18c4ae3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d688e951ca606bfbca09a1231f42063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0698f769b912137e2a4d390e08a7364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2c61beaf93337764d24853fc2e32665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3d95bfa6731857820c8b314b69df366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70886b9852f1bf102a6fd82b8d8c630e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0845f3bdb0f7b246e9481f223ef136b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885419b540297b347565bed35c832f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac6018851f4646798b7c1c245d017170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15470d7cbef3b8a66446378b871a925571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81853f2940cd08784963426b97cfe63472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc17dba16796d8e985cf80de3c4c5873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1b661e50a4abfa3331afb16a3e4d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb33b12fe72b41f6201574a1bc96fec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ded907706bcdc06061eff42609e4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3d8cd2c84213d8366ba6112a64be177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d3e8e6db4e0ff66af4c70899d88b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194f76a6cb115789b17815a7ea26cfd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb457a4071df8e0242ba9de0ef24cb380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1628e752a9d48c2b4db40d98595b37f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec37a0027a56291cef104da2953a1082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cebaba6645fe4f987704288bddde783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45962e84ca4d662c75afb21c2109cc9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf6589f3fb5feb55fdd828052ebb6f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e81d5001c21abc8f2c6ef7fea9940f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8579a443ffcc9520c21e02e1226242687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda1516da32229c8474cd599fe12db988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44fc504ebff3071a6cc384824c1dba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943f27f330159d507b3bc015a89ebe190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356917a9e4280e896118fc72a4b684991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57f0bf7ca109e058cca495631784b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e8c65f5a21255d5edf8e21059b11093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53714840bb7ff802998acb65a4b0b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79aa640d4b3dfa9405117fb6f100b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a04e1ddf1a70ad2552ab35202bc24996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64694d5b97d7a6e79d7f8d7eb1331d6797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d092ddf21e47754d3534e6e6cb39e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd62214feebc73b4e621a5829d416d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6409fd4a5745a27040c329defa3df3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7616bf55cd80f5a4aebf633b9fad13e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7437b6b4fe44bd6de71ee4ae824441102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb46aa9e280333dd2b565791cdcbe7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dde20621234dcd8ccb3f77cfe1be41104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092263f76fc9cb1cd68643b2e9b80596105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14aaecebcbaf257f79f599f3e2692c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41a570206d3cc85807768b2d23c832107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28b03122310c8e8fa5c71b66f38b61108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88a513f33a77b6751637c0bc6ec719109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d554ce3d487fb759be9e1c115f1a7d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931c8fdb51d562733fb8c7a522a92b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970421225e5b6e8d761e9b5e36b3cb3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8acbc30f7fd3b155a31faf4d98b247113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778294fbd8500a25a65a7e1cb8fc1f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190b5b26b4dd3b14638623802ba518c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22f0a5255e42665241dca07c255305116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b516a650caf5a333eca9d1cc5e61a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f54f80c154b83c5ee69c301e12e9cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350958f1f122e56cb4ca93a47b241f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5867b6cc25e0d0e80173871a31b8ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b241033ff5f09f50b16e86211d237e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54223e1fe4e696fd33543510ea3af81b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279737f09c9485f5c324403759993ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a9c9fabc4d5e9f4008e200dc9add6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bff0dedbcf2ecc50f09e719cb66b3e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30eaad02586f3ca53f34d0def176a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa597a4ccf7b8baea4b491915fd117127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36e567510f3891e8b494ba91c3ffc0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99447707c381fac850fc744e3eba83fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9de0416e9495580d1f76bfb86793b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dc4f445829759f1c4fd53370d36db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4dae1cf073ebbf526f8c19033676fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3c352e3d2bc2f6df770b5cb17e6e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b73665c096bbaad8df8a52486e060134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0f8446dfcdcd812bbbea055e12268135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fabb062ce737d4544440fef88a45b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f6be5a0265fc9c98cdfa98fc9f6fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8dfcdff64a2e86add83f944bccc7a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8f0aedcbd3b99f864777b81e449d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44790474dcef16f3f0efebb429173c14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da9c60605294872f19177f504e4de3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e3853e32118efdebb7127edfa4b0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e326e43556ebca471a532f26524505c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb9ed4dd749b41d90592fc34d02ca3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a16e2a6a5b7acc1956eb1c6b523683145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15f4c9e28df2f03b9acd58720feba6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738af7ecaa9464cc024dff91a5efdeb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62319548f47f8e2e1409f5fb794a5751148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e31dc682d12d7f5312870a007d63e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99db9915af4caa04de94f9e43ceac0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aaabe56307919743a167761e7e90fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c41d39f3fd0f3c36900ffb21cc999152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e272b65e21119f39dbfb53232fec4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66b6f3cb5e48c5d44b26dc30f0ab76154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95d5c7e34f8b1a98b34100f562ca52155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb342af91befaaa1284e54e91710c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8487798f7b4fe410556752194cfa6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97035c50b8f7b47d01111f22ab64e7fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7dfea97816dd832b977c03a732150159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6431ed7e78697489fcfc4f7514f68ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d1ddac1790ee5d6c886ff05bd91e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873487fe88ff37a0e3f5b6f8dc3bd733162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1012373d1c9f6543efa81f6a960ef8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44890d5e930cf0b4a6739121234508164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041d90721a17b7ffb676e02edcd15bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67825b4a5055784d256ae0a7c88ace166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c5b2e7b7c3e85543642536a7833c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89192cf8f98893fad14b6bf58cf802d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248936b5650a76f6d78a762108a675c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a1ca4732b08760caadda70ce98c71170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765faf50b73f7a3f971d64e12c60d7d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289693bd599b6f31c8abf52f9b64295b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762178a15ba464b6ba31365ce555a3a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d68886d8b4b22aa0aaa139bd1fac0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee597744776de7d01235487af706c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9137f37a16be8f1eb9029a3d3e2dcbd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af6c68f1ec16c985461832eeaafa54177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db6e0dbf21966910af571ce4b0df2f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c283fde9df6ce586767a8f937b13e39179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fe3d0de4ebdc565290927bdfd07c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af29d924c9172fa04f21042799ed6c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f16a1881e7120b7af87893fbe26ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6698fc20a8e45f9a66e113e902d45a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36902b07474bbd87c33b4d026388216184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75f407f5c08ef65482228c82e1f9dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944e510cbc918ba08f5e5e551eaf885186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4844a4a69b91d0f20c7b59500fb9b52187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24a1c22e12c415c4609b6065969f73188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55717acebf737114dfb67b1748a16ddc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8d8f12fc7c991e2432d7ab3fd4edb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e42fd028d0d9f3cf825bc87b4ccdd0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc9f6ca072fb52007a99b486c703a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9eb2cc1d8994c4a357202e92b68d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f82c00560fe74b6a9e598ad5afd1d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b7ca40d5773d3a7e1a637ce564179195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ce92c359f9b8b8d16d0c578de51f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e821e29e6c0f82dfa68193d385432197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b66d90534523b3bd36cd3ebaedbddb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352d8b4a2c119da763fda71f469e317199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64b46a5e003b7260f776d8dc3851c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6983e8fa24fc0fe6dce1aaef8c5076201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2176fe8780ae859ccac72cf084dc79202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083319a124d5fbb4bd99b39d2fed1e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e954c2d1a3af3079f945d2ea2c70d8a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c0e1c8b7ac4d8b4f897d7e93413fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60228c9f423fdee2910e751befe40c9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278db1c0689b59c47481a206d3b7202207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3db18a11d38716f221cd51004d08bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d259c5d1f6f73b0aba20c82177bbd23209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e904bfa283ac8d0200358a7e372e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f8d85b84fd92ae5bf80c47b1cdd7b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae77cb05e0f7101319018e72db228f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8204a378fbbd00df39d603da79e4267213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6677ae4ff40c8301e6689bd5142e3c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf7ca343159e2544ea16f7026480d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25add6697e0619b4eff892e98fd90a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40581140f601243aa97fd3496dfe914b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a8980bec635feab846ec77c853aeb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209f3d5337e01d5838d927e3338abbb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb64880df35a0a5579bf98270fe84e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1951b3210ab35b06b7d2beb324284cd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e128621689ea3d174cd5613c14672222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75d1fec6ffd5b4d5ba47a5546f9fc8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec3753ca4340ce75a26770f15cccad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff01fee4c4a6101811d7749c37ee97e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039831bcdf25319cd283b2f36949211226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889c0cb42158e7749db50af189ad627227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cfddbef301476d5067c85f6291697228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa3904bac18e8309b621b201f2b5ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93dcb89f61a1205a69d8ad1ed2a5a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a5c32c75f404600ed1f083704bd98231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a3968f586e65bd4d822d87828342d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadda1f49a3bf0b910d0d65e9edbb39233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f0a3fee2f29c496a4544c075bcb18234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22976e9310cb5d2ac47327a151e07d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac877ba5b2e02d0bda15dd5caffed14236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa01e0f5d2c88ce0fa4c14f6a19c99237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c521abd7a5ac38d25dc4070f818f711238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8c0b04422609cbecea683039b0aea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de22188bf9ebfe9774fb14fc8bdf8e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312a66f346edb9ec373efe7c33a2426241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0374fa5c68708ea5d3d7d2e268512242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97509fb470535ed9fb144f5e01491b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d3390dcc0a8e1deff137151f0a20f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970be7a997d6f26d215b603b0742f90245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568c18897dcddc11433180eb4fdf264246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874edfe475bc2d3e370352bc11ba8da4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61bdb7a187fb1f0316bedb554bb56b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e63cdfa37ae057a1d767e96e23955249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752ca738fc8fd4f28c93ca1c95b53ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555deed87d5f94a57eb2547a7778768251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb06a16f69d9ad7063c971fa63db33252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed30ec0de6288d9dde5e778269d57e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd497dda3dfb6c6925ebf3556d2e24254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c328af40ecbcd8b7e2a12494fb06c4f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cccdb4958bf195059f500f0c607b0b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a007a0c56705e9f75f7e5fbb8f17c3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085057f7898671b199e8df57891c2cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671cd03b7aad6aa0c3b5401203f8964259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0193b19df243c391e9a01e4f5bc54c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97a501b8ad93a002765061ac5392e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c37a0cfd1c5faf66168d5b580e5b79262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599b735c34ead3b4dbc538e5c89c42a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d890e89dd8e18d15e067b023aeb215264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa052f0e35133a68a0fc679ff25d2de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53011d624c5e62caa9cb59b4c1a27e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6049e0b26d4fa2b2631bebf9835315267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d858691ddaa5f2e9ee1c12be59eef3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0036bb71bb4787a8dd523397c7345269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353fb609e665391100009224c314537270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb6f79228ea64586c4c21bd45fa55a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c60711eb609f308371c5f3b0404963272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988377f8256e5a301ce2b9d17510a49e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e349ece4eb3811f45f3510bdbb753274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63cda59327e92329f6b2d1b24e4af8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb9b180b2021e234ef7b40b02f3e38276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c64bd1116faeef2512027e94e1637277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4387fc76b7727f4950a28e4157cee1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90852454afdba3166f88d28ecc1db5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463e2cca943cb3e198c257f5fc423a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32bb45c00ff89dce284a44b42af699281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8a8835d984f3be24bf2972240d545282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bdff2ccab05c342d7320728ef3681283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55417ba72ea55d48f747bc6069fa6d08284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae71eef90058b975beedda8208b74b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b18012d780c9dfa63a8ee51032efa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fb529f91a9bb5feb6001e4304466f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4032d156d2f1db2487845d90506e50f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce079a01a8fbe8201f61475ec1e86c2b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6338d34daa190de9093fb11cd9ace3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8a2ef2660a684355f229efbf14ce8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd72f2075d3cc831bfb0d855fda2ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a0cabd4836495782ad4c6808a73b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175595409f8ead59cf0c08e1b760d27294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9306a88c5efbbf50e9ff95b1e66e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e368a6d9c5147a4c20b30ad5da56e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d67d382a23f47a6c46b97538a14e51297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836268bdad5af1dcfc0184ca2929f09298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57697bfbb8424c085f3602318f47b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594706f1b41b0da3fa52c0d7504158d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc72a1589340c930e9acc77a98b5823301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2938514fe73165157bc788ffb1366302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58478757cc0dc87dd7eed282dd81d99c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f423a95e60fe0e69d2ad49802eedf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb38eff55b4bacb4c91f6156f9a7ee3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262428e70098355fb3a6bef34bb8bb0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f33fb035d3a3610900f29cbcf608a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15200b0fd331036e29f3fcf6d41579308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240e265e60edc8f9b14eaaf8a5f2a08309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bbd2ef812015591657a9cc9f12eb6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a97d58ac48e89eb8d1d4358c0169fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f34215693f5cf9863ae1c65a4d984312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4e68c0fc36095b17ab0bbd062eaeb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da30997af02530771af9377c6bef64e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430246ff484003c2b545e6a55940bd63315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfa01c5c20c0b9812137ae1f81f383316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6699d1b18695a5f4ddd62a92e385a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35710ddf528dcd52f3079151165fd1cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545be1bc994c60dc5e75c2a47ed4f01319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534a4b262fdef6d5a6fa48a188b9703320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dce94cf8fa77abc2e5d7523a3939db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f132ef5c3c438824567f5f6cdac48bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30660a7ba2021fdeeae4b10dfa3af065323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916461580497ef55c656d7395767faac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f62a91ab9e88a313be4f911aeec0e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38fb4e3d280fda9048ce49600f8fa6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfee55d0f12521b2d002f03e5616fbe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e5949d26fbdffb9bd87667e3172c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbd8c167cc20ecac9621f93b6045b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba1198f16442b6b65cb1f89a7d65d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117bb2888704b7ffc46824cf7fb2b44331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55896cc11d58989e7436152aa312319332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0dad4b1cb6e5e9a29edd7f1c66a31333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25beb60629b01ffa2305457088913da0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db83936b2cd36a146edec81a4fe1eee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b04aae0f06c13382be417222b2a7e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a371de9b811ed0c40b9e8d0868c16b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2aa41897950db65ba49fb0de692d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a6c8a0d1cdc597bc5518c8b9359b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ac1da828b41d8a9e8b3809fb251fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793364aa303dd28eff59f60576a5f138341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c72d3a40f5cc1a255a8eb88071d22342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2169b57b22adb56186cd97b1e5943343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b380b95956c9ce929317b20eb6dd5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f581eff9b5ab1a33d5dea9e405afcfd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9701beb75e1a0fc64fb00315baf1aad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cb50b2825c5dc2a908188f547c901347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb150a79eeae1df4a1368f225c5fb88c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9d922d56dc3799a7335511bb11bfe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adb297274b3e094abe3e7dac19bbf8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8a14497bc0aae3dbee55a6e0033ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615ee8cf5e2ffa44d9c3859f0014c10352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6c46541b0f1e81d7e0c9dc7ffcc17353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298056f391a16847aab924fbfc3de9f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fc64c4ea2d81061492349420f456f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ddf3125bc1908018b2117ccef291e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c87203a0d723b56c23d817c5ba9db7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdca2ad16f6ac3d9cd0cc4ae4b4e1d0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea00604faa9e8ddfe612f2bbe765d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99754d5a48527e8fcf0beb04af5db5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77ff1d03186dc8578780b3eb5abe6e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb32306cf2b820cd346f4a7f7ed9ea9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505207eb549a32bff43b4013e50c1d84363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bd46a2f8495272cc742daac0b27cf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3a0c9a50efd14446a688232160b17365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbf7cc19514e02cb174dadbf7407e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0648b721acfe6e2dc80587295fa96f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416734a497f6f89209aca131fcae4a10368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5394db0492f9cbca1ea92eb107553369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1b4ae973b71625fccad6b24e65359370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e153c36936433cdd8bc0f4046ff1f8c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f79dfa869101d7bf567f42798fe0a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2082216f5f72e115b10e42c93602e94373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e701c64dea3e0ffd03616a28bafe3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aabb88aef18aa95482ad94ef0dd28f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa7a054d88e6066ded059e1202e1b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61cb80f70298a7a6599d47765ed0ca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5044b65cde9c734579f89fd791b64c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947603813412c45fb8e830e184bf31bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d42ae2fad794277b233ecf7c0886be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cc17c25867e6e2fcbf3e6f91ab073381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fa3cb6922a9293d080aeeff0e1c52382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdcf796d09d4c97fd26b2432e09531383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323b8fb49b419ad0c54bab523530f00384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d9e75b5ec8c23ff245e84b16fcdbb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47ca5c44672e88b80b6a310a1d428e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f022c2a52cd73b5087a4a66a36d643387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c90a9a4ff48864eb895382dad750b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8349b4c6dc27f281cbc1a3e47feb3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d58e4ea99a822595e3cda1d4b0ff6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729521990467b738c8e516ac9ddeff95391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508bba47f6d5ce209ccc9eeb532e5ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d55dcacc536dbcd2d3e2bbccaa4f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de26c4abc3d4d68fa8a789912a1d7c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6fe84850f589712daed226ecff628395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0e1cb44a9829d1651cb95cff9508b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833006d8b98b1253f060e9a20725b30397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c033cf3c2c2e885ad0158061cc7ac5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8252ce62c42f669d00d3657e5736497399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc36af3ec55343b43b9f29f379e4eba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442929cfc211cbdfec60e60e953b44db401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e8626e85b8e3aa3d14624aa2178c4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc449e593126cce90ddcfd1876569c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4da6dfb4b5f17cb7b705b98cd972e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b5e1b2de5d95a0295fb10fbef83fe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6dd2689ca50f31233170d620a4ac7b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85669deef01e05ac5dacb6bcdf9a25407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c6f03b5513a269fea4578a7f27dfb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4583847e511273824c44334f56a1db0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae05522386a6036dcffd1255d61349410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafbf4725e3cdcb4b59631d7e2a31da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7260224ad8e531de068c87a3c21b907412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d37747ebecdc6c3ac4267c576aa785413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245f76012c890fa1099f57ea9e99298414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ae59aa96c539872896c294baebcfe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e127a3cbf904b4ce76a576fbb3a46416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb958691e16b032ef695958e7f544d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef49a7c9bbd27bde3ffe1f4b92ee1b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca5b2459bf39d35f5c9238117e2a51419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fb43a79cd52eb04cab3d8b5636986420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158a43f3e3aa468737bcbadd0dbe30f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bab40a2685936d704b79e95717814422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39461ccfc706d60d27a6fcecdf016aa1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766177ed157361da38f9f0ac16801f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776c737b553fce4c40bcb4dff1f0927425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bceb9401f7c8a2bddd3ac00929ba4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad39b45617eea63cc407af888b66077427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df023b06f41b4aae6be6a46905353e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82786f704edd7a9efcb8203b1bf95ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa872484ab5cd2846dc96f0ad258c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac15782fa36eaec0a141d086035628431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8019a4cc29030eb581ee5256081fb5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ab5ae607d0f6fe09c4352bbd48b83433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d3b8199fd54cee1d48f06c501cb22434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddd80480ba726b4c1da4e325292bf1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb87ab4011cabb0b453d8a5df05920436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5ca7974f904d08c50a0e218026cdd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea123e6a78b1726b55a1daa2b193f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae3bac001670b30fc206a62f21af5d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1cde179db99493fc67bbca1e32c33440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25494a3242f50d38ba1e68911d8113b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bec97c9e65b89a30584a49abac76c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9768772b3e211c875c9606ceeb616443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883720c85447a3fcbefb18b770bdd8ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c7b5bc1f47aeb6ed9bae66dcaba95445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203aca2906a1897943c71a6ec6ec5a43446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d63139d79fb4b12f037f3383f52a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648daf72a4a4024959fc31db47d1884448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db0703b672b389239b89175ab5cc0c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c63d64b5888421c461555fa1af1aba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b716db85ecb72bafa36afd551d9b169451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4022bd0e00715948ff3b4e2dd5981a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c03901a42bd9b81c2c296443b1efe3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3dcd545909df635ccac9c1b0b35fa1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a3bb758b059270321f98f2c370a97455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df864439f9c9f874caf60d645c0b38d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41015b6b432931aa67264494f73d6b4b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5315bd53ee13d2b91f2b36ab708b1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b1daa7b419eb15c7720cf136b6732459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e69f23a3fed40d4098bfd325c3a04460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589328ca5682f2f16160ea4aa74659d5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560697c231336c185d005f93781fc54462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517b88721a83fe236eb0d03b36d93c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8d272adf91fcbc1de807b8018aa7a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f22ee50c48526268953e42317c6cde465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cde2b6352c299a07033f18061edc0c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d451a5c95590b31beb3cfceabbf31467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e994cf75decc3ed0248fe5eccce07468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aae6136ffbf0af08fae76640dfad08469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d058f1883bec8d43aafa9f8e46caa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91533a5a7351973e1f667445aaa1a33471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2639a9bde9b0e04edac7e3b8cb24a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e47212c4c824dec261b8774ce45fc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51909e67b214cb97719281c707c2d244474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020d87e4d328a6aaf0272d79cfdca91475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0307888e942ca2f0d49ce76b91d58476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c374090791f65f428702a8e9d948d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56619b54f121ffd54aa3f35514baa4e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3f21fe0aaf1e5e3887d9b6c50067b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121784c34180aa0c85f419c7b981e078480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acff57c4ec9a020f215116fd567a063481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ada2cd5f670d039a4a4bbe3ff88aeb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1f756ae9626f6ccf9ef744a46a608483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa036e73a304a80c0be2ce087aa57948484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23472d6473bed22201d89863387453d6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3f630a1c9b719f9258f8843bda614486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251e3ed92c4e1c6fd68aa79327c4eb4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e874ac69f411107b4fba716c6f549d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcfbb2b6bce40b94c0748e512feadf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af619424b873b551be1f5f343940e2c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f7fd884b1bdd1289aa436cfb9c714491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7f4fae0819264b907865c8cecefab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bdc8561f52997db15375a8686377d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747371fe2800a718e0a0f2e6c1739474494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862d7915ff907fc52764334c00f974e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05215e9add9492ca52c22b7f709e0852496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fd4f33871fce32553f1d1daf050df497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ac1e9747091b01c23060794ac8ab6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2dedd596c9e22ce23406185e89595b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5cd6cddbbd573a934414b524b6d98500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a44d923cb836f8c39479ae9dddd24501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a04ec21cc8bc25ec75aa4fda7925d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88f5cc4075aaf40a129aa3006703c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127429381a8193a55d51782e9d23405504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6c425bbcbab92e592aff4aa60c6cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051f3610ee2f1bba610424147d0674b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efeb7088bc4200a2139f68c3f13d0d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b574de1dc93a3aefd4b149da61d013d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bca53f16fe4733bbc378f32ec65132509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138028935665663b33b99cff015ae4f9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babd4fa65a72d349537a3055582b281511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9e06828efd49422e7144791541807512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69f9d66245a0780398827f50aabef1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733859b5ef066067ec1f7ecb3e69a48514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cd01fc64a1ea28dcf4b89beb216f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ada460f313f9f0e8aabc74313afb93516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa896939c1ca4d0fbceec585e5a4ce2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138fbab410a533d7c445d477be929d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90a1521be876f019c9dde1afc5ed1d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576afe0ae7bba445c5f329ccf0f1698b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd377b3039916532e2a8964d2ebd54f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e0bad3c5b8a71cf14a1be3a672196522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577c8bdac7989e38262e0d1abe9d26c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c78662ebf7358152aee3f74e1411b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05eb018aa8dd57996acd335eba2372c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7892c976cbef617066a37e7850bccc2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115eab49d5c68c3848d3572d226fa074527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27e1ad6ec5de30c85319ce63b29a1a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0333f735106c02c17f2e1d62b9c12b7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223d59d31c772e43d327cbdd306e4cd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b4124a7c78ae7b46bf77273995612531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdceb7b2786277fba372aa8fc4c90c37532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09602a5ffcb9c53ee77577f5af1856b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e10a94788b98019033818c51d80b1e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c374853c58a1732d69ccd7320914e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287c8142256e44311a52283e5d3f3da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf5b9b7b236ef57750584acd459f24537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d705a7e58e548db6b765ccb3d280b5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f217dd3ef31b93867ed3c35f52b11539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abc0ca2e6c854fa004888bd3e737a5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f576f4a8c2d8a58d3e47c40ddb433541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc733d4a4937695a6832c81c8a7e91f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30671457347555ab01714b0c6a87119e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742aed65b8665e11205246abe1dc542544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd017abd545faef3144a7a08aaa24b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f595dec4f51e4618d7ac85ae4e154546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f2c0681197e2f9f44f43148984008547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ebb0d61559209cf5fda6abcc3a1fd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4e74ef842f925177c63ff5977bfb2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c4586137fef52106a99b59ca762f3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b47687ccb8ad21fc0fbac2452dc633551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43636ebc4a00a85d1398a2615026e85c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e6108551796370aac9ecf7411c7a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2753e1d317646fec242ab320919dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fd6d92fcc90b109489dc1d63ecca4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b114d42a8a28096cc4c7caad576d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f245748c2219c1c9abb1ecd00f87438557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef00cf70d18ef4e753109c14bad5777558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663da1e8b1379c30be40bb12591a0f2e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702e7a7c285361caabb20202105cca3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e17381b6c156f2a703a2c1e7d8df4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdd7c92f9bc0b53083c372082edf64562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901beebb1f16d7506003ac6b3a8bdf6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef43259faa7b74740b29ce2cd656294564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c276746ad7f12cf83bd97ff8abfd3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7324fbac12e05d4ed2afcce9e7d791566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adf1390dbced17245ace85e26454c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330517047757926877f17e8b1fd30bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50c98c042d7c976b8be3845d9f1d5a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482eb9db26dc9eeef83bfa77a2db5799570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a15fadc94b45e836e269cdae6452d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e1dae72f4ddf1dbb4f6d640329bec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1ac58dc714f52c460a6c8f5792fef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0d31bf6fdfac63be4d1b4b72905a5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41061c0144b4410916caa0557192272e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048f610f384f73c2a2a862db6079a1e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061b1665f1d981af887548ab00a9c1b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284be954a1e435167399fce8c985e312578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4269507acd3cb78adf19c8c2a989e2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18302b54b614726acfbaf1b486b4d3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0357384cd2b1a72fed2bc49109e1a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef7b3b3c7ad36e8cdc77724387365e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef935e393a9bd2f35236d27776b76470583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670af82e5eff404317dbdd522fcf792584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683d6013617c8b6de568c6b2c3fb722585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5c5c09822d8b511e2d757c340df62586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251065a826a99ab3c8b45618f574ff01587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc006bfdfe25b44bd432921bd055f7c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53335b785e7de9ed4933229bac55ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b316e7f457e9f47911660f96201bd4b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a67f492e8cb782e8a7747cb05c533591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12964147fc196ed4add531f36625bd56592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4cfc12b75d472fc4983509a195e11593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee353859fab8dc7608f215e8cbb386c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfa26792c7c0e48b0f3b95dfd7fc4d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa921a06de9ea296cdf127d7e4ca33596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75298d28a50ed88403ec4654f910e1ac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88c8cb09761c6432f167c2b34dbabb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2fc15bba9cdb97c66a3084896f5c9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbea5b1aa1157b2631abe09ff5676b0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41800052cfb7bcf051c8e446d93fb508601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acefb06d44f4d91dfc4bb350a14c174602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114ac899fb1c6f8ac06a0a5c6df61ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecb6cfe3e0e63eb21aa421b90c916b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35608bcc9dce816f2648a6a2c585c960605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9574f32a602baa95778b34b117b77a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58669aab96a416970f981c144f5be06607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d086371a87f16853a5e6ea38d0c76608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e868179632f5e6d0f6a41ee6c0883b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a03aae941b73e5e0b0c6883884ce63610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452feab0ba4e5d2a2e2d8c330a2f4139611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fcd2a34c0d8cee2f858eb40ec7327612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a91a2fa4c9ef54a0f7288e352009d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93912a910dd0539ebffe0c1a98cfd41e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bd950fab07d21282f89a90fed3b0e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb075595d06723763c283ae4ce7019616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584142da9265614ed171428591a6d71b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff666fa1a96ae2fa9adfe316a7a1fa7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e234496fbe576cb87139cdc4d7f0250619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8624d5c39b569683c3bd3578c40b0e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42232dc03a7d0c63d41d33ef0eae48f8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76246bcdc3c691d404247214b378223622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a58068f122eed4fdf8ebe5459297a7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378326262b8e1561d0ef8653d5efeed1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cad35844430cd816b19ee5ebf4e98625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68242623f4c4e27674d5d1fb8f631ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43817187093249f3fc4f8b72fab9f49c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80799872e3a6e19838b7a9ce5806b9ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1bb14df03b018201bc5da1f845363629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8fbcdd43e44fa307abbb9e15974a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2ce246e81124a8b44e7d28b4f7119631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c5593b020b72783f544a568d85e17632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91a1ddeec40f309e1674927928c038633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffb0bcf2cb609854b69f3967a7ae02634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a37ffc327219227f6a339087962fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af90c226c940f41ec238f0e7bb4c82f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5df9f80e3d31a51fa896f831c0f8df637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c00f620bf95eca316ac0f2ba79f467638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f8a88cda7e3b521ce5d0347c1c466639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd8264c07759ae45bf30205a5c2b44640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edfb3e6a8b1ba2588eefcb7e559c2a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c4c6c465dbbf2f2470ca103a94c9d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab9d97abed769e2fa1b0784ca0b6a2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02647b33bee11e7fab69c5edb9880113644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cd4520f5b5a96c51b9b9c086aede5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96536fa9e1de610a8dda7c5ef581fdd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328d2977d08c675ea8a2f9110219a5c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5119c2bad276ef09a83845e2965187b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454b4ded62dd837079bd64a4a1347c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b300cebb013ffcde4c013fa354448d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dd32157ced868ff8aaab614c0e847651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2765199a16206c55eb00ffe1d2f8fce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f03140ee3d1d4afd5df0a98ad7569a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41059a19d793eeb01c41c57758e54d2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c7156c07b03b91c3949cb0765c602655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e7d100791d0ae54054fe9c673b1b1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0454d5c600efc1f882071960d93eb99657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45955d79b280e6819d9ecf76e34878e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba7237196d4441e563c064ec78b5f1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7199a7fd978d7d6906e31818e9cf4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f949e715998aa81845d78c1f92bda661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1bed52cbfa97d0f1c7c7f79d3964b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1984f31c4bc1b04ba2db993e6d9fa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fffc474472078169f82390e0bc120664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1aa731636f737c9f1d5efe87acae6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3cc44867f1fe906a1068622c3dc24666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db921ed41855f75df5fdbb3e982d4d4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a8086a765d22463a5ee646d1001f7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232e58a3a9eb891dd6722bd65f3ceeb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8ec5d7e26fd5ba5234460186f1177670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e806974bf4536aaf2a73f5dfa30500671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa62eebcd0fd51ffd46c83742dee3c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b342d082c887778cf70b79a64dcf75f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18d3d1b69f5fb0b5b6dd7737d57c59674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd88791f224fb4a5ed42251535bf2f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f46e329ff31c47e43e58cc29f76627676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3002406513365397cdd981e18b92ca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c541e19b010236f89b581d1dc8b94678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f3c53364fb22fa2846bee94946477679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333135530c8a9f008528993ca532f8c4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b2af4a9ef98d3793cb12b880ef7c3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3d4a1fa794516b94d362462ce59b0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13867e127a8247af4d6051db0598e721683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1380bb18c7414150d2339a787f3ec1e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37620f937b89a16550496b464c425196685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbadc0a9c74d1bd5ddc3215a09657ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cdf6984a2d4796db59e6b0b1ea2e7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71693283c250aa84934b77730b13c1b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83bb44306b87875b66bd2b924c0af5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ac4f24375a0615a54900f98400500690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0f912255502e90cf5c559a991dfb9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b01601fb6ac59c0b9b00b8e02b68c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd6e0ae6397b94e84826d2679bf8a6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833faa6c48513cd75ce3e2a106debc8b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2854debba480903b995b7b56811d8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a9fea3046e1d8273fbb4ebad8821d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b99348866dfe5613978e33ff55017697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2a7d372ba0ecea65bc7e793f8f2da698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aac6b3b7a18740973878c1960a559a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878004545bf98b5f0bdc026af76ec573700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4fdfbd8eff4f3a0372946f01a7fea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e9a6cab1753d7917e57f89014b7d9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793086bee2cd7649bd7fa0af8e1b5f6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0210a13423582184ec2eeb62aeb17704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53068d0c4de93519d57f8648ed25fe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b1a8f3bcf50dc23e10abe0f8b5f20706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08b4139b503d040858179306f9a98a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7500e6768f27fff806c277e72f709e8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ac4af9677de1a64c6fbbe0e866b44709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb432221c7aeaa43642b70f9300ed4b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1a3aa9988978035dd398399da82fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9f2fa870e0f63bbb02582c50e1b15712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080024c186d4ec367a5a780bed21823713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60682803d8b250a5d99d157e09a98f23714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673869c246f28f601dba514acf369b58715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de417b6e8708dda07d648c85935e950b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a76c9581edd7d8fb4c4177a5e3112717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc63f3ff6caffbce73b652404423d32718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e72d800a282003a866b3c557a52e56719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c7fcafefdbd8dcdd8a33ed038cf39720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e18cda30cf19c319bc33c9e3c0caf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388f5179748bd0e10f6ba362b44beb6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2397eb8216fa6de785c89dea3acc9e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8470161eaa4cb6b5d0bf1e2103b94724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ac4e085dfc5f379b0680fa83dd8f1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f21f8c0d427baf1eb743c4bda1521726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7da42abf1d927fcfd2bff80266a38727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858d734c57eab7bca274b12e28d4d77728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba64193bc2ece62dce5eec12ba8cc4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75440687f5e4101f145d52e6ead36021730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8914b64f6aaaf01093e9d60f6a593c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0a49de90d5f7906a146e91e9fddf7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f5336641c59513b47d36878d6e9bf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fd51a13e791f6f43bd9975ac76ced734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb4a9c41f9a07c81978a30a588c0aa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4401747e2714907c58373b3f3cd5fe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0d368e0323208826b06ef31055170737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ed5d5dde1715c4c3021fea068ec40738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f5ddcc3b0835d5f80120d71dde294739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36efcd8bf3db4dc54699882c3d53f5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786a60794a077bbe8ff288a7b7fa354741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a683c62715ab74fe9aaf01527493f0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dc9c83299e78053e7d823c232e969743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cb8cf3b3977976510881f1ecf4157744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd798919325511670e6255dec8620b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb305c1111883716d095ed86f62a681746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641c64b2e27f9fa3dc81c8cd33bd91a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de343d34666a03ebd4ba53ec779bf43748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2a5581c85c1c591b399e78d75d0de749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68be187cfccc7bf68fbb451d0f49d05750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b447e016d8f6192c753038b5202a42751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3568f811a08595acdc4dcbd8e12330752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435dce267814508716b7286b26adb416753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bde24f9d34095b40b31b32166cf22754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28790c2ad07f2f2b4ecbe7b6faefb898755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a293f3d185241494563925040b1a6f6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5b6acccb98f1054cfd0bd52a0cb41757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078a9e742c0f3ebc37a37b539e32c8d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ed3bbc05a3e1758a63a0ec3cf988e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>