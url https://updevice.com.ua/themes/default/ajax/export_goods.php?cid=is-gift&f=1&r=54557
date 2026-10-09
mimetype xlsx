--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d749de52ec847759d846099ed75c3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaac8f1b1518dc5fc4620fc1549396c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675fddcc991628c59ffe3b9dfee7cf03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bcf58a1e801214e913153bd0b3ac44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e05e054c75d2b382051ef57ed13bda5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23c0ea14b70247afd835a731530f7a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4aafe6bb0f20e85cb7a5950b7b5427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a43c424210805bb86477f4fc8d23d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aeaba2ea792f9732be13a0343f35049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e493d75524eaeafaabc3dd548c101410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19937a0063b0642f74943c0fe8d234711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfa37e19011cb980aa8e177bdb524012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e2b9404760f4b0164b60f6c4d72d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db136009194b1693b69079a6ff08647714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6f6ef4bf06dc6d3bbd4fcc738b74515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a395ea73a456551371ab42eebcc12d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934a6c2335e8290371dd320c928189517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3826becf86a6841f8770a7a0196c25618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341921a68866db4eca60d79c6ce5b9d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df271912dd188c8ecae768adb5c886df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60538d5ab66d454c163280b9dc8f536c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74aebf5fccb7cd77397c733bf3ea6722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c34e89a71f8d783aaa87418f0987dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff2723d48b875bff6e48027072318924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490bf574c8934896a9a8df7bf88dd5625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4da821afbd1c82b1613263b6e04c1426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b2825c7bdd911891df956e423c38127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759df2e6f885518e79ba1220f49c124f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73372971a84bbcbb823c32b06215ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56239b0dfb976372b362d358135d005530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a47a7d48cf8c70bad6e0c3953bacd331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4c418c2fc68def86598696de9d23432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279d810341bcc2e653a70aa9337b17b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78f19884e192b017ad4dbacd481b6c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251a1b6e23ce6e4f6a79960bb88886835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d63a4f1134bea7c34023a689ab64536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85ef9b2e5ead94dd46fbff84bdc8ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94b49438c311822b236d771ea5f8be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da925c08253b68babb9217969a1ab80e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67ef9b3d608d45b40625e8348557c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36a7a9a34c80f7fd6031e44403ad9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e14fabd1c3330d3785af13170a6eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e667fe3adc345d612d141d96f7ef143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50755b20b78783a4d132a538d9ca48c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739965f49d4333bbb38f12cb8e7cedd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a4f2f21168181d1012cdef398951846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923cf4ffbf18c6eda52c8e42f7ee61e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff44e8862a42d04d1d915336070716d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bff63d4c7162406af4cf745ff24b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2743d7c52bec049e5baff6d7e785750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b46c2508f8552308bf59b7990624a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be979f15c121362beb4624f5464e8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f61c516c012dbd12190721f035724853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf776916dc74e83ac0326353bf8c2f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5029f1ca554f23b93a25b6ee431b5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22356010b98491a4efda65ab5e5318c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f3f080dc84efa1eca5d0c019462a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ec1b64d50deb2c1d7c2d49e61938358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7f1f965c2dd0e138dad0b829d23f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df797269c34326d15c5a7a92f3bf15b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45b5f2aed3c131c1902fc21400751061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb05e10240afdfb6eeb1fe3f94c98a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805971aedcb9526e4fd8b354e423358463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c86bcc8b70d38a171eaac3b7aec6be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788a1a4f7816b247571ede1984a74f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0f76567a85195866a7e4a3ad4bd7266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33fa2f8bb4635355ce35a4217da24d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c600da1d6ccf8b8f84e16f58280e8368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3c18357b926182a4dc55875db879a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149b9a739e221c83da3666abd44568270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a724db944e77639b40e66d6bd2915671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643703caa5b6b37e6f50197804820c4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d669767de0288a50e5f949cff392a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8a9f759420a338b27e37c5ee7fc8c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b921ab9c9759cc2f069186e44c3bae075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf70a39fa00514a9783ac5af22110c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac875215e6a5533f76eccfd31407c6b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae48935d8306ea46749ec345107f1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118b4274348c867b0f77c1814d0efa379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fada96f3864c03cc33a763ef2bddc780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e4d8623321d3377564481c9aae57281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70612ec1a4542e1a1ce23900158fc49d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef966916ae0e20c627d6802377528883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeaca9503ea619285509798af3325e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543f0f232cc773660aa31dfa0d4df4b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730823536de3f73ab1d1a93961070fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4977e21abcd822a6bd63d78bf17d7a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f115ee5c77b35b31051ed38724998088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2a0bb5337fe4730603b9c35d7a0ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de8f37744a2838156a5657b1a68cc190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcbd0315ad67230925549bc0d2f79f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2450bde02c33d357801e154442163a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dc8efb6272452c34cced4c83ea91d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15e02371ee973cfbed7d18c05756ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370a6dbc7770c9e59971b1c3bd312d795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44a59920e435ab7c318351f4621d2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039e37b83a7ea89f6fcdbb03fca3e0397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a741d5cb34cc353f27072ca76996add98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b0c38d40f235b87fc2fb3e5679fdb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cdcbe62d471dc417e9e2bd475f726100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c7e18525d1aceb09a0428502ba34f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac0000e651f288125b2a5b22f05dd9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493207f0643a184c1dc07498cd2fe1f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62410afc8ec98faa8024df72dd380ab0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb478c297ca8c9dc5cc43a21dbbca4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f0063163860b0a208a9b24c686e64106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c55891e3912bbd0d776533fb9f049e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5684e34cd29a47e7cad7826fa72d7b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d1feebda0f979fc9236006368f6b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48f602b41daa43e100f3f87b8bd025110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7dd1bf0e200f0b7432d3ad79de5bc6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb4cf1c35f1659fb053dc0f7584de3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece0514017419d098f6279a03543840113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59839d81c725020ca041d7a6979372114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0ba1abe7d2ed5557c037576602f68115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823ecd1ed6c76935f2cbcbf0e04ed35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20ca738bff14a166dc1e5de35e946a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788e2f6899b9c76bd5bfa77564483cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f721f4ab398914cd83a6b7cf3e2d53d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedec6e28ec097e034196a1ec78afa0b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463968d17764a0ad826184e9727fb931121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42605e6b17531bc3bb7c90914d61fdc7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560d56d0cdbc306077b3a25510b90f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00935bfdfeb74ec1c3adf48aebe576124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4cf52deae609958de58544314f13b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c4c1487838071a7983ec41d58c279126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a03d4562b9f85ed3f113d4be6a982127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5599e67e1252513d454eaa6741d1a9c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a449f8a80bb36712e40bbb226e45cfa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62edb87f2fbfdfe799c8e5f80856b37130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fb1225ab4585a7a61474a1fb0d702131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590a319f0021ac2594bf2059449b457132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d21aad1813cb2b2b48b596353d9ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49903beb61fe042041683a9dca5ccf9b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb428bcdfcc3b7af53e37df1efc05a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058be26c74e7cb5acfdcf9f3c529bba5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81773d50909d991e8a1fef7d037d4252137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6ac0c397ef5751badedfe3a85ce12138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cb8c379488f38e9b1073c223f464f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cc2f3a4698b6a3ef9d149404cd2e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bdd050c72c1229aa7b87ab9806f84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762065253f8af8799d2fba11d903b0d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382710b08a23822900c3fd9f8c1f682143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cfeb27e584b73380edd8b5e1c75a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f3d87c35895cd593f562662881c4a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590888e0a70f9e3ac13eae31f120e03146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438636bfdcbc0473a809475b5f734f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea3d1456e753778cf37a3cd7cbeb48148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55299c80e5fd50f30c8200abeb41cef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df27248a483d38de7a2d831d36d565150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225219fbe0ca2613e49497ccf47b5589151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674037626d002ef6c9b5aeaf08606891152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32442b3cd25856486a7d04fc415a1e59153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667baab2b4aaf9a9d8a79687ac770739154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c25438a69331343508ae810b48b6eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750aaa27810d73e3a3d5486ecbadde8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b536433a4396717e389b25ea54c10fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ddc4a71126fb4d3604457de165a3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29c99c742b907eca604d0823131d7f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b986563be5eb37a06f31df983994428160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117a15c8f0bd9ed36b7580549f53dcc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1613b8cced97490ae3c99b59f6c8f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9289d7cc511c1969c07aea64a90201163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce79aa73715566100750c28b351b0ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a5bfd8ae36a4d13842cf74f49bf10165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5126a5bfc3d807f89cd8322b6b1be22166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362be297471abb844d14af2447883e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db9d9b77cff7d61353c6413151c3e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4524491e94d25e028831eb2d06057b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8bd238bf4bb54b8c1f99d16945b59170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e8e583287b6c4e217c0cc5df070c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747411a8cd11e5809cc6cdf4cbee851a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a33a398fbaef35358c4394d43f918c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043492cc57f7250fbdc456900d29a38f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cff82a5ad9749209fda322bca1ea1b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591ced3fa7dc19b13bbfbdd7cd04000176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698587303d9e8053ee1cd776b87384a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44f4fe9685b9706a4dd5d175927334178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af086715425cc723b997f4a12188ba2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112491d9eb1bd25a5ed163700d9a1f4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e7c4558f68cee6e9bb867e916daaa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663390276f3a7747fe155fcbfe7de3fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae97fa8a09309457290881c63663edc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bb479420396c687c292360908c35e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebdad7e96042a5723d4f1cdd3a18cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9d7c3c2d32e16bdb36f2150809b73186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d95fecd9c7e6ab959087c23a5523e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae22a163c37b0841a5c8b1344387c03188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1faabcc76450c00754d48a8e51c5092189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd631c75699714de14530fbe0d76b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ee3aad92b7ee49559990b9bfeb1be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184779ff2ce54b4ebe44281dba44cd6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6926f4bc6b1571bd717dd0975e9fd78193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f93245854c7e1674fdbd6649175f63194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa393bcd1dd1a1223f3ca203508e64a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af389102080d7210adfbe9bcedb4a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9cb7ab4294d3475ebb227346d1763197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703286aa6eeab86935a01097968b3c86198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0596fe21f3b23d285cc27bd0e3b9c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fbc42d4d6c0a166e62f17de3f9a0f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdd0ee93ccd85e331b31e03b906ecd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696600f0bad714dde357059cd6fb381202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cd1e1b93f1f0a0df3fbda126e7f6b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c68db0b5a29e541b47a65407de15a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae3c731c3bf3fc29bd8f3fa58f40f3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d231adee71dfcfae23769a9f5872c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57080652fdda6ae8a4c7172be0808e32207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f18df239596053dabb93cfa2d229c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfa321822261d6ff03a740adde2988209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d7a03fced8cd956279a05c2a923c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4b76aa0bf246c87cc7d86ebe584e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec2138a46e38bb4a0c460fa378a87c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04e2925a865e7ae269137b3b90c892213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724ba70e4abd1d45ad6ae03e360caec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbaccf8c0edaf48972562ce8f18dcea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420ec571bd5ed33d42efa0c436b375f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739ecc4002da11f049b981885b7beae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1d240b3c7cf25430ef340c2bbf950218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c05743c21acabde9e93be559bc6446219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a173b41b9afbfa079eb35bee26505220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf8da57cc18938ed747b1d2fad1ac1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f80748ce9769501ae39b7493a32eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8f02c9a37aeb09d0592e14ea20732223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0308f4d2ea81376802a19005287b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049357f041190a5931f6eee1ae760cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a68d731dbdf73f23b34b28ae8f176d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f86198a3ee5c09827612b163c2cbd1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788faabc05c315bc40e9677c2d21050228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d392e25eaf5c65911665afbb436e3f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50564e92b47d7688da8dade2f76726d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e96ed24540a360b27e2feb8a9e09ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac6bcffb8c7ea934729d43d8e22c3f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a8b972e7c3c4fb488a2713a8190e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff7c1ab297604e3b11beb321c472f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb95a40cd29091afaae1bd6e342161235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0347e5ccfa21bc47bdb6611f634d2e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538500dc9b01bef1775bbfa5b5abdfc9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335cdd4a917f56c10639c410d63f765238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8feda791b142684ae13250161343bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e4dff35eed8d41a2008efbbda09fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3de012552b0ec86c816bcf42e33ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c01ca669d3ee5b19dccbd4e4256d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208eaf8b820189fc24de6a3238eb44dc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836476d72adc8d8b7553c97402eda359244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e39e156fda18bd6a34c05562c6402245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25337d48cb5de79cabdc40102be68d19246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352a59affd0a8b681556f85817ab182247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0094ecaf3494094c070ec9339981e8c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b291023239a17c77d72bc7d76b13cdc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27642a6a61eda92af978cc47509329250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a09a58c9ced3279eec9eac27407e9c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863894ed4be55b93d9baf2f39042f46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e992e17ccacf587686eaee00f5a6a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b61368945ee2cc158b3e52cf25b976254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfeaf3cbd6007c4deeb5b62c6e51c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71929c98cfdc360e5252da562d3c611256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733dd733350115fa75e972cc6bc6e98257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620142583740c5762665e11966551808258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b23674deb26502d2732982c7bce044259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83ee2f75688367e4d93ae6c7e277b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e7538b1ce4b6e1cc03d959dc4b083261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23d8c610c636bb6afe7893543864c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa951cf378d2bbf1a1a9485b2803f11263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e559320d02e1b6a63b91cfc39073e2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54a18feeb4950531a6a4b505694374265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f984a7a689c2f812d2608ff127e9bc7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ae1b9bf6d65c7d9c66989fc1b8125267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcac42537ee9a8638a2446f790f031268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87ad31ec72a82713b0b071035708fc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84c3d4dfccca40415adb69b4a2112f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f896011d831834bd5c4ae5d098dc73271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8ac68d7e80c4987d28a60f0891f60272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cca1be497226e680ccbd3bf5e8685273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebed5324c5698c9b6a43be6be6eef4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e32520446086a39c04249d6d8d67f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e575a58b6e9e6661664c1219e3f19276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd2a0c85b54720f718b7436ffffd15277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f07ede3b2fdd6ea2bd10679937edf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dc7bb2bf08b63258a7807bf14ab26279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5bb411687081baebe846724b5c53a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454b7c31fd199e5f7096bd553fcdfdf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40231af2ff45a4bb8d9bb77392d2aada282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebb049989d70ce92ed8c38fb066b73283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d168707c65b8a5494df8764d2181b3b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcdf41cd99cd955fdfb909c522b99a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aec458fc3e11c855e915329f89c70f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bde4efbf695e31dffa95f9bb53d9ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c036e2047756a268eecd6e0889c79b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c35c8ac8740f41bdb849c1d2c76af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a986b8c7416255c604927c25f5a5282290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6ffa5a2854beee85385217e7a1129291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b61202d932c8df4fe510622223916e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a5e80296e887ac2818527c9fe1402293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582020a66d3e8f84909dc1f9af232dc5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6982b96eb01697e3f7cf8bc93b9643295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0da03cb5ed6957f3f1a48a259f809296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f9bbe30264dba38fae60160d6682a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee5eb8d0b70d67aac00b740f671625298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95c4a4641c720429d28fdf6d165fed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c49f9b0b1564dc4e9d31ce36ea0e0f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac1d18c6e27573be64c952fce06b20301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf0046be8e129ab9a3916dcd90f22c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461393f7c791b37b4c2dbb37f8bf59b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897983bc38e1748b32b237936a66cff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b870fba60570519585e6f34d29f27de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9449c83c462bf276e8848dfebd9e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312adbeb78c2ca52d6ee21c390458396307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5df92d2393bc18243e5fc7aa84457308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b683c9e4e512c606a774f6b54cb93d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011482f04f28b520d43c4a8f598cd813310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75a6ff0b5a27c70fd07f5ab9ea8452311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa1112d0fae4badd9a8000024b2664312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54056651ff48c355226d33446468e436313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b1221d51f904062b4941c84f87033314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f84b1fc7695bc7830bf3632146548315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f23a73968b82f88d2cf810494907e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9a3161469ddecb604771693e75843317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43419bc8c19432161f95989af1003ca0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78dc724e35f597d7ea32a5cab4c0e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8f321bd1efcb74d4c969c89678414320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8f15447016cf3c4ec97006e83e39a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee825d300efa74e47d017d782b1c99322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f80925cd5dc70e5c95a297ed9e824b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f21df54c3a336bfb23ab971ab652a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3928c60e9ddf3b015a2fa1b91b1caf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf45512c401b662c3f86c3b171a11aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16932dd1701977ecac402612728b6c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d250f0d04d2488a90924a1096d9419328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcd422c6976a33d2ae8791a01186b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9cd7c13771ff1a05decfdffad300f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5381cc7832ca5f2949b0b26f27dba5c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c516b3e4025ed589a8a295e311e41c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc1a26448e478b8d0de06f4298f89c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b9ced7e10c6ec6a4855dbac8e894e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6a914c2a381e49366f2b27d6a1578335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be440274f1aec2352d1a4edc9ea277336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788caf981409ddb527a5822c7ed44481337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f178e6f3c6079b06a13c7ed758d0e6b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a7508d9170943723b33c8e9b0e89d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee27ae5d16e87e35da6092db0a67722340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb10e0ac941da15c27e6777ba4e702341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d6586092f3b8d3cfe50418ae14e4c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fa012fc14000f3fccbae2ac98499f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfa173355c644cd2075c8e05116efa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccf59b1490a70b9dd2f343ce35552b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21653871447977b2c87fea937e6d2aef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d9b7a642c4e5eabb16bba228e9f56347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29948036e4ed9307a76daae840eae8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb0e77ede013acb4b89075b92a5490349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dc0b6cd7c27dac1e936bc2260c137350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87d4fcf585d73f426f8edc1696dc0c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d80afb95381e41933ff9bbde134bf9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dea0422827340736b3d92decc7098353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062fca6ff041299e8196da9d0a9afb3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0431262a13ed681fb05a392e10027355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e6c83345772164222140d8e4f01f0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db4f40b76a0effaf4841ff6741688e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc634e1c77423a9c8523805841e1d4e2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc8aea60ff4fc9b1558a6280ac009d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e78338b03a300101231c24dc3c3b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166bf2f83c0d19b64389785904282fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4315a83dc161b582227aa4fbe3c87b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c8c97aacd855b4dff9338c7b24e4c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4e7348ffb19b073927c346605f4bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b8c18ea25daef2c71e59d618c6ba1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847af10bb6f646d6a6a7e18c97f24f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4fbbd03bfe4d9fa444d1113045aac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68ab7d97b990176695dc9c5c9feb0a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4e5d28bf0fcd257cb05b963b5ef3d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2addd258a83578103c329f9ddba745370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906b59569146e6460a72c5bdb9907ad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cedab941df22dcdd20769399040f53372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb0600e2c84dbce30c9c604423493b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73944a97522c98f3b653cc6a469e2c75374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089044664cd871f04ce55fe778d6bfb2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a64e81137f37b041ca6f297b4e1bb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a183feb7d22023cf7eab519630bda377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babf592176dc1c4ed92aa35f2bbb00b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574aac71994800ff9380b829f620e3d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8abc3eec079ba4a4f23c38dc92be82380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f2c4fa006cda11b0453c047c47474381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4cea0f53b263f49b154d180516368382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc308110edc618b1a7f1d28af6388a89383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704726ac042d2133104e404696eb2505384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe4d204a028c7d2963f4a146c3baa3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f1469f3d2ae744b0dc0926d0edc12386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28870c321192745f57887eed8ac88fec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0eaa66e6151372a5002331fde0cf1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9d2f5d485844f97e10dc701be1336389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5cf248c1fc261f9c458bef9504006390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c81fc8354fd3acfd949e29b1bd670391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138d2c99cc1266988d6c3978141710d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6e2ea3e3795332700d2d8de30c005393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003471a13eb6650a41bc79d9a5945c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f30843f29296c0888bef5e27fd395395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3653a874dff586d19a8c231bba06ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd922a978c7cbec2285c9778c93089397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82417f272fb9c98444901a07f0389a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076416a586d67b83e3b0d96b8468f150399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd094741e2d4803669154c3db843d1a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711faa1b76809fb9e7ffd3eafbe22cf4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344b9321a34e420523f396e0ddc6f2c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822173340159ef1a64c044e0150c1f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84856a7f89c95ec9195efae4ec5286d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe29085ead260310e773dd038cb58e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b6ba967465590dcfce95bc0b2e9f7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18314ea3bd72552ec82d1a6592e14a7a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591640f458e23240793537dedecbf573408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad8930c5f648114d4f02f6df9dad43409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a05f2fe0e21ed7a17162882c31e130410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc22f5a7e395f903c48ce384cf5ce0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5eaff19b4b3184dbdb8d12bde58ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5eb30e310c1f814e6203283c1e7b13413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe223b2917efa62b936ee4656a441500414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c24d1bd41d3c47467606ae6beb5b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809678cd308c0ce75f18c41844e6faa5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423764f2deefea51f66727bddb8e19dd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e53d92d4db20c96ba0f79d53bda14c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7144bcc7a91fecb59181661176dd1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec80a72d9265707a7be1d06cf787f6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c24593c2aa0f0be675a39c63ef8da6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59920becd9592adde114d7b2a9b2a034422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d3f0bc74537f2bc78c249a6c55151423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263bf248c471f06f2e8614d05cf25bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff734392a711d8b88c90d71275975dac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c3c33d9e2a598713d50add9cc9175426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c0eddcfc6f265f953c6bcf571d35a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7b7e69c338dd327d262eb7328a012428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bc59221adc29ff96cf1891911ec64429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a33dcf894faed7fb7f109e6183ac11430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46d8e2b6df0d4518c67d81e78a0acb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd008f4af2b7eb1c7123545645bbf8d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab63d5823c1f7bec6f99858dd3e799433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7471b7eff0e8561b510ed8d2d41195434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8620a6e0c03b3a1f9ceaf76b95f4b4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85233804c90b54c147d084de5dcf1a84436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546d8694dd0453d4e0d57552e0ae8e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4566eff0c88598d919d888522b7a82e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3eb89d5824ed058b7acff409c3c56439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009ee33c442191ef7670e55014f2b23440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa21f79689b036cde3fd9ac4129f4a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ca927fe560b1ffcf6366b432f96db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c26656ec88ec7c9751db7d3b362702443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa0135d730ff8c3dd23a9b1a5a6d58444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d25e61e80f6943fc5757ca41842bf9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89564a5ef98c58e611bef10ae8c56d0c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12860fe27362ed623d1defcca3f2c144447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61e68455405bc6888721a54d2f8621448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b262af05fe27aa2d5f0bd696132e66e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b07e66cf4e22446fe2395db73a7c0a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422ee66afd1d0ac1ee8bd20977a9699451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2869f798df627cf135cb70c7ffdac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27c0444a71a0dc9f67e0ae4e6ec8ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763594cc34037332f7b98e6736f99b6a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe2ef1c3130bc20aedbb1d3ba4f259455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716735cbddb1fe7f26ad897bb0b22ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047dbe4a87f6e65b71c1b7843f780af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c817458d5ed657c1323341e75b8951a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb10208d070f13fe42418934797934459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f41e92e834a4b522ddcb1f09960a82460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b763e05e9d9b4fad98fd2204d42a8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fc690235d85c384b668b67d94ca5c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ae275d17edee78e074c514b7f8fbc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58ff54ad9f3ff51e6bb47dcd436472464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19055249de228ad4b65577e29eaead2b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff9d6ad9132a32cc8cb60410d185e4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d390cf98f9e86d65469458e3383ea8d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d365ef395e309ad2a7539480c4aba58468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cc119aa4b5da089c88b2a181bdf7f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbbf42096cd14e7cde1dabed3a7204470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e10793a37d7aeb3f915d89469b3b23471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b086475e1daf4579d623e6cd1d8b73472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0a9c648a8dc2b559b9a92c4df59fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3685c8a7ed5e8b24a1c425aa84bc3cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac716d8f1c08ddae9f21185a54ce43475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52462672f108f9836ac3930cc8427f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00a0862abbcdb518f9c988a67e4dd3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee060223f1534d40a315932ef331d026478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d098eabf0b802985a9eeee4d6623f00479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec9feca4f8405455f936a8bf18db6f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd60d350e07b785090bbbf1ad3ca12481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250edca3fed8179e28536d4095ff50c8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16e695dc856500f0e23126583de16d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb476eefa49afb46a82307cc58d5781484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8cc5ad49c7ca6f5a40a5e80dd8a57485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bed9a2164affec9d061f0234c13f2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f44859bfee9355ffe1cfc3f89b29b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27635fc242dc22e3497df9182ba03a47488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bb6400ab024b5f42bdb76605b6b9a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba7763e8eaa831b283c3936d4882e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9f8fccbac30ef8bd0c67e7c6f2474491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d358554c04766065a3896f98361b434492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d602581c6031bef9ead4accc68951493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62049aab052e4c58c96b9b1d857787494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789362ee98a024a19ab9be49a9187d8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10b5680b1c7c8158c21a34136b71ac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bc7082fead8e1bf5f4826aeaf46a9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277208ce2c073ea01564cf1e9e80c3d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fee9ace957437cce39ae6b46efaf23499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f08b6761ee70109f1d84d7bb7e2ac2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7054b77b8c4c1cdef1de956dec039501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3400476821552f93740d8e3e7a49d9e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ee78eec1c4d4bcb5f2f8cc0cf9787503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e81f79cf9e012642b80a4f5e3d805c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e059ca44b7615a7d3396ee3ee8eec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203beb42c8c67f87d984b701acdb529d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4bf2e01ada68f68aade604faa8f19507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f59a3ca73f391248c1fbfcfa5f6390508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a453bb0a3872fa1044cb8281da09d68509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aac53b5bc8837956c664ccbf706227510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae9e995dd6c4e790e500792901832d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d661979c57e472032f34accd92d27512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43a0d3d5034c7cda09ea96074d8f42513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973259417f4a3039a13b938055079b78514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c49e1a7bfea115e3f235f791c881d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e37de7c8db53db927a8028fbb6ecc2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4894f024243cc80186854670f1d27517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc680544ae7ce44c5f7e997d9acb12a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e774f57419391c03c69ec6831189e2c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fa64fe4cda4681109ed43c348ecc9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f38aaaa88ce74250edd5e76293564d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5357f6d5bcf6659cb1ce201490274522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac1556201e3058484753a390e71006523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfedb7fb23f27fb3425b35e5535b60524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4e2056006e7bbb479536236f3ffdb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fec2f1f99ec290c4fc6c8d3004dd0e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde0e5464b0b6374722c2eb1d861343527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e48eaa8533627a8c939fad4908c28528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea8c1e7daa53c54e5c228712ac8252529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ac0353095b4cad9dbb0356ba927b5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb7f6c2610fb3aca9f1fbdd20efc31531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45c3fc178d49a95c3ac0a11fa7c176532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d90723bc9c5ea0b9105a2ea4e53910533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecadcabc219e88a8c33829d276a971b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594d9dabee67e1b0a180857bbad433c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6ded69a626bb5ef225940ad8e9769536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517600cf31c73611094e3050fc9b1a41537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5023e09e2ec6dcdbff806afc1e441538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474f111bb212bc97d7813d79c3f1e41539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81a1b9fd01436968a97c9c1826656e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac023d914f95dd8c57bb18ee3b56f41e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60eb9cc73fb7011de562b33d6858d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bf24f569ccd7108ff0670dec9928e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62ab284b34f322443f2d418f4c2466544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632d79ae25e602b878a63c507f8a996545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba1372da6948fab17ff0569532cc73546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b525849d89cd3ee05c0936e532791547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a4661e928294479bf226e9ed5bb77548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4596ab6bef1b8e15407fc28803514549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f6cf5dc08429d2d876ee447b9dec1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb22ce25c73fc861927f92fa565a4c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d134b6fd5de8220f8fa1381b11a4445552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ca9d44018e164d0328a46dd2604c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1f8623af6d1d5a739b2a279c383eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cb1b4ef7d9c55d708919063f5aeab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb9bcfc7ce80ea4d5ff6a4c20bafbc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4340ce4cffb65b0694da77ce31f1e75557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae8976bb4ac2ca8504b26e16076ae6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d11df4c33085ef543c6f69af8bfe75559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1edb7ef6e1f8e091a928ee82188b9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63faee6a3ae94fe9a15f49408eb9a8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9fdb4f4e6499f454883b757e5c5ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b28207c207be800f35d5cd4f79f612563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca407fb4c7b81714303e9ef4c92dec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31715f0f8c5ba603c16eda9c46a79ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f78cf96c3211de5cd8cc5a520295f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b6da3c87913c4176035e80539d6e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1b2a87ab84da5224427354fea6132568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ac2a63ea358eb11b0d17908742dab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bbc369a677290234811ac0fa04e39570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6bffc02c8d48b06848a7cd2360665571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f82da287ad41266a6ed3d5c72a883572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c08d19f678214f886ddce1da45c20573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d3b8968da86e7fc4da22a99df09c2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37405a5dc5019300c5e03057c08b330b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ed2b8e14342490581a414711b1957576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829c7d9917453b80b12e55c7aee1c10577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb498a49dbfc7b26e7ef5da3c25b2a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde86c71bc79c66657781f29d826b755579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b2a7b48733f93efec48da2c117359580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1553eb29946d974dba82175055f2e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6f761ae7bf339b3f67de2e8b41296582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41fc90b2382e1a7c7f32d5a0715531583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdc93b308fcedc956e9950679cac5a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a2d81ac117ab9d3ade4d4c168b52a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3991e1c39175fd073391e31391777586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7af87d015551e53985b74ed35feaa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc328d6c34c4a45ab6f613bb80384a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac677c69f2f57084e3775c216f563ea5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02220554a2dd82cbbb602f6dc8a779590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b89e665c287da3464405355a2d2f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95f03089f219cb1396c778c3b009de592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498083fb190784e4c8853272117c624c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f3eb143dd03aab10a298117dccbb5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03933d6195059dfc0a5d9bf6d2e58c5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fec514ef38375cfc41c33152571acf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fccf2809d265d1332858fe4b02abe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4dcc44e76ff6d377e7d36ce72939ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ba1e1802f37fb674a32d746db3e80599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d537e095d3a044b6bc57cd198eeaf85600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7339cad9256413f681ff3643b5ca3c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb783321d20511be3072c46a576f2fc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5ee1fea375b35fb1726121b9846e1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee5f1d99be17fa96d5d8dd92177f09604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e9b243d62d79ad0b89273037c2834605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087afbbad740ccaf69343343f8e3e0e3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863677f87d16e6e79cbf90f6dd6aaca6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429894aff3fd860f075263001a9f61fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dfb4451527f48ad7a106a8e07d8e3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584076eb48c3177ba35bf622716a3a1e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acb4052704864a0b9e2a567cd50560611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c25a79c0bfbec5e56b65af61c184f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a91a640edc1d254093516970d09285613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d8f030021939dcc6f9c17a9def1d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ccf6ed81fae355e15d85df8aadd19615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ebad96ce6e3a7fad30f7b47729132616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263c62b38ea49edbbc03b34b7995d47617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402f1a9161b123a6a6648bf17ba7000618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f262d5b56773d9a7f08e5e940952bc3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafebb3e09fffaa89d7b484dbeaed86620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cb49dfdfed7bb50da4f9caf3fe39c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669856f4a6f4e20942a46af4f7686be622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b426579ef757eac5a0d41399004590623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1daf19ce5f02514335f3ba33ee057624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b38a6331316f95840cc1720ae606d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d82f65ea8136eae206216a047742b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3b43b66846c1c6d004f00e87c1c28627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8a2841b2a819a723dd9fc9974f5c0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed143484bf08b7abfe45e8ee258f740629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f503721a1d115ce0464a7000242341630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cae3ce0e09454ffda4d27caf09a79a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091862621ae29e053fc6aeca9e47b415632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412ac29159536236cf0ed4218dc341e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dff88c7ae28a2966b71a2a494bcd5a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca28536de4b52880ab10d35158ffc6c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ce1a0f57fb57bf6f9d7d9588fb7fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea5d86f733f6ce738b6a10382f4fa5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd5dcb4c4f19bcb23f224edc615c01638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c580b9a6dbf64dedd8d198ec0e7ed9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b377797c0cc54be46cfba7fb9bf13640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea3d58321bf081231e2c001dfc6dfb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fca0ac8a118f00c992294f0e57c16c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01890e2d0c8dde04de10fdaefefb22ec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb965391f7f77fe2848a9d858326d5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9761160eb310a83a24d6287eb5631f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1b30aad8a5b48e91c0e5e9b0088aa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd087fe15e49962837b2a8b6dbee617b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06972eff9168fcd9f87676d2727794b6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224e8266ed7706ac671292bacac1b09649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f6091d53e519f1828816ade77364b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e75bf42812b763f8b4ad3606a18ff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76fadee87bcac7e542c6882277c78a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46ceaf7baf290f82784a53eede64ee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95633d8b6531d997ca174c1c2b1791ab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3380a53a171f4983bbaeef938d4ded6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345c2377ded643363c335deb91a1ecd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a831637835611f198cee06fe040da657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a35b5705a9d2bed25885e395c74139658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61931046d499ee9296ee2a7ada3454a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09bd0c9291f4753eea0624ea135ed8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49040cd41f20e182ea8424d70ee45eb5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a427de6a15f0a9ac0553e1d9ed48f79662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4ba0c9f3e20050232c886ac52f003663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f837ad8e97de654abc88488d0c37b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876317f45505a80ac96b6a1ee96b61d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580f28fc8b2b96cdaf0d8d73efbb7ec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c2a0e31c09f8f61bc24a4ffe00189667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cd9cab28f491e54984a8b7bf2e495668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6f2ff48c7702a3021d65af81e427d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2687c489021f05bdf7dece64925d91d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36631e7657fe38d8520bdd19cc65118b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb325d6492851d3c055842447b25ae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efbb74905b312c15c6c9e17764d9c4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c2392437933104db84b84be7aad14674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae78210d8a6c3d6fafcd0802a7c5f2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615dfd88e2c46795e9ec3f285278eb2b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e4b6b8710fa99b4e4dffe60d8b704677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25775afcd37acca9f9af3e5939fe8b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a55b2693476db813e24eb7c439fbe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931ee6222f6a0d38c4768d4bed997cd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a246cff5fa10172f2e72191459d698681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c8864b6f88b27a01d5fa6cd50b3b4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4bfbe8cb9cf14b880ae90b96fe144683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543bfd841ee95efcc05aea73456b78e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41785f50e9679b16f4dbc5b81b91559685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc82a9da23c49a362fb9457a75ae67686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762c807e2b026d55f1aa7d04af51f36687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1994d10d797744e6deb3070886ada3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9255939bef99e0f38aaf40fff1d67689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e01c4099870f4d2c69718c84bc338690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b1098749e76802cd21ba24d79cbff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963bb91b75a879735412f2869049ac3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97feea4e3f4f3ea80b1d93424fb2f2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77ecb18cf18b48c531ee7660e19888694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020dcea74902118689988df37440ebb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8e9f12219fd5c0973da3d96b29394696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6063261263cab360483adcbb862f966697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d56f51a27cb50075ea94e85b460fb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239235570f2b2d4055ae58457736a6d1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62de2a2507858a6fb7b558b7275ff6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8663e481f304522702305fb9fdf09d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddc7562de801dedbcb2c196c04d943702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce77da6af47e0f23391a11b70a7ac80703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51304ec94950c4fd5029e272aa275fe4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7672e34c1be51b6c86b06895256ea2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ce702b9912e73cada61d54fb6caba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47beccb4b8e52c7c26fd28c9112544d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50222e0d6307730d65fd655136ad0209708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322fb72d6ad781ed940e0cf44fb2cf9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70dbac4b5deb39738b54516c27feb9a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393e25e36b123d279d1e9c56ddfa46e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028df08738ebf2fc3bd9991070c01c0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ebadfd5ecfe3a60fa1b9a16129dd7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cbb9007b272cacdd9f7975b39b1d0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec1ef6385bd28f0db251a247f5c5ba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb1c23735b15fefbe87d0fffbf8392716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e2fc0f425b5cc3e16bd7498acd20f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1b2ebf57bc5e2652d0171bab0a3eb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60987bc2d2f8655b1c0aab531c79bc0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dc5eb9eac463de6562b169aafed57720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4851e5d3250ab465d072834c39e766721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcb79de81a1f9ea9798b57c73c315f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06108ae5ff8bb4097c7bd83e2e2b58723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930e7112042db574a43af9ce249b086724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11d3ea86034644d7953914a19a3943725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ea56ee25059531c5895c3224c216f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f2227bbb354c7c3ac002446ad2069727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bbf9f95fd07d7b0d9ffe8a6666d07728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957e2284789bce3879225b52e9dae27729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d487a6a80bffe546186f079990b2b0d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e876538bcc0bc317a8266686a2b1d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae72efbe1bf0b173a3df7aef02fcdb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a24818325b61edc2710dce4026f224733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fea080ce4efd9eb58175c7882ccae7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69107fa332a9537bdf99929497f1fd9a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce01820a34c6a1ab72c83d23b963a6c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab4f6dac6ad47a980530650c5fbb30737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17770a59b9a6fd484435d0ce71a6fe7e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5907dbf4014af000a30cd9a5f90d37739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eceed47eaa3cf22a5d02d264b13517740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670351ffe66132239471bff29743f1d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ff23a1b860b5ca360ee851fdac957742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed34857432dae11545edbe9d13346e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50402b179b6be6775a56eb4d4d38b04e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb27d4494dc1f0c4da19695770779c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4583ff521913fb66b5f0fc762a4c3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903ff35c6e3bdf9b2df167a259f58fe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bee732a664f99b840a42951d3e804748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78094a72730b4dab94dd2f035420ded5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c344cc3fb28607acdc511ffcbe048750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58163c2578211fed3e3a78f647bcbb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130dab4618414032d23a4ac9ecef6c8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c69b0333f248b70c0ea2989e03b4de753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fcaa1ef1cd78f47a569a015b12d22754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae88ff9894551d34a561cb2293fad9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093566271b4759eae4a4802a299715c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12eb81b9b8a104129a1ee1ec4aa0b8a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233e095c88006149424bae25e510b0a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b700ea0ea8dc3cfdb8b5b99aff9fd9f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a9d3a056e7dbd8ee5d658067a391e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85148477b8f28364d41fb015dbce7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32a8647085c86639ed66ff4ce20a143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b069c22b83f84c8c1df1f7baa25b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f6fbfd39acbe94ffdf72f754cc70f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd2b9779e35583ce3293020833f9f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc6337a096bab92775537d8438d6407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb48f10573bbb775e8f5e27e62683a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c091f5ea2eb5e1b1bcf60cf7889909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb3b35f100de1325600880e828018510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690998cc452b48b31985bd5a483dd53511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb1077b22b53989cfb9f80b49a683f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d87f7a1234d25ebb01469c95ca0aba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf0c771564aa80ef583ba0869d1bd214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafe7f07fc195a293db734783bc07fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb2d8d1bf08f5a700d2af133a776d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377946c12dc57a1c3da4dc39c2aaa96317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f96b1be063277a650660a1b2258c0618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55e95862e7f7db64fae5ee8a494b1e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a842c906769b777ca4440e5be14c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30cff525094273204361f683f23ca821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788eeea76aa081b7c380305d2aa0d9aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab066c25d91985cc9671f4bd0268ceb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62197cd9b5ea739bb4f350b4564b7424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab043260c7812df2af4a0a3bc968da825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218345ad576ce7f26294def4fe9edf3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff047e0c905def0d83665f16fa337d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddf7f8760b4e31154a431cbd4e9dde28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab89b1097c32026dd0275bcfeba6fca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510c0ca1277e6014dbcfda1df53f17b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f604439ab3c67b96aa48b3737c8d5c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7535a571b00ff0fc491b5e248bb1332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044683440fada10169a092f7044fe81b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd9edd771db169bf4607292497a63434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b88e5b721dbc372dabed7f154477035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251dabb32ce8c44b030e5301abf4678736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74dbc3d22304f505f32652e963e707a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f924e6fcae1cfbec7514873afc0b71f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b64e6d6888e9112fc11273324581ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d4c0ace997403f247595f12f6412740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9075c0adbce6bb11d79a1d93001456441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd70222943ac379386c8459d7b7d6cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db69b5e10bae4d984ff89ee102d6f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd654c103eafee96a9dc213ec573bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055acc74b7d96180951c59956bb4e3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcd981f2e26176f7250d5be0cfa71446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9c4fd63fa1d9af29ecdbb3118c42d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6acc28a6549073bd49fb6214412ea348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835c721a3b706bd720788c4743f496449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74643fdd4e239fb10613e1374ee4cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30339e73cfbfdcf4887e6e796fc1a01a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667f3b699c8f4f85bf9105c3ae3cdaf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c79f53f414001fcd42d906d6330df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3560ae3b700b8cc1cf4895dcca90a3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392757b215eacb3734fd169ca03432e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b58784b68994a801997c8afcaaf4af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae5ad7e3eeb4f7aaefb91f2f11164757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17984c189cb7531256f1c5dce311cc3a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3172deaec9c275d27b13c66d90f35959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25773896911bcd46d6a14c0e5baae2d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109390fc3fe3df23587587ad46e3a2c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa73a1e6aaaba99aedb562a88fef63662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817f9a62e75eb73d34758f13dc8642463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1867ab30ae3475058befc64bfdd01d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43dbbe35a81cadc6df856bc43700b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707664228f6be606fca2b086a011652266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9a0fe6c9a1a09b7a299f5b867911e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f6a5b966dd96d6fbef85806cf1cca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66beb46d1f76b368077f7a1d83cd53d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e2323af1045b53801d15e767b020370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d533237688a36cd67f9e623a41368f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0243b90ddfbe4f5e43ae63a79617c7072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec577241ccd3c3a120a442524b4ac8373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70f40cc34a986e7bfb3992d13ac0ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5870f18930da8b2a4159ab3fe729375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b7a754977cf374a2e7e89b707a1c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2d5a83509f0281c357bcd1ade3b9077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdabb7348c4571735937ccea1cd67578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef3e9b8b44974b0726cd0824916fd479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64429e3eee63ac402ea1f746a66d300a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9e2b049c083dafc6754bb5434faf881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad12c4e207a6014eab1c808f7efbe882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031c60607e21d3f897d61042b9c4ea883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996ace78fc2df7b854ee54c55b91b7184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cc82b79c7e75e6e877ad0495161e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2abcdfee7b5cd16d5f335cffb398b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b5fa7284a3eef4922afa482308f7287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa418f582cccf5735a2a1b196d7cf588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75ca69e672b16d0b4293bbe864e2eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49d9be3888b3800ec58e291239adc690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19568bf84fb407bd06029df4131a52d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62466b1bc952e16bdfe75068e052bd4992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e798b521467b559c7bc0779b33acd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf89dbce6172842f8ed98fdab16eb394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce09bab98a5a59d83ba407facebcfd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82370960eb068df1117301b817577296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afd92c73123ce29d708dcdcde9eec697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3faba96cf7183ffe026f73abddd1b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ab67e1456469e2b2a4b87edd25a7a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377d5f82a8c859f8bfbd73233b6477f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f7389ca4cb2a2832dd80dbae98c00101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13776ca535c69d14f4bee42deb8e964102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87adc2efb88c929b6464c2cc41b8c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7279806d495a2ede32e5c7001db8f92104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c16fb88891d0063b2745ead1daca60105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3fb896b0521897f01954535f20a63106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283d50776035b958cda86974cc835d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ff7b307a607037bcbf95a0afbe368108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb885e17beb384d5603aefefd8257b21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeea0c0dc1a196b3611ff27fd109fb2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a72fa89e4ee9830aa7b96e97ac53f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f9ad64c6be95c1b6b46eddee18f8c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3d4dd7a2bf3657a9753c67e39f61e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887983a2f218c0048bcc9ba273ffd81114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f4dc41a6e9f25076dcc9d87527d77115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bcd458170095ffdfb7f9cf6cd3212116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279a4913780f1745420bdc7245d14f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7215af3658080cc2b3938e1f96955118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70cb1782d384370c9eb4ab24f7f4d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52c768cf85310bd9648c166e728eef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7581eb48333dccb55caab43d6bb78121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd33c7502f352d41835d60d8a0f0c16122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0c4157b611b2888ad2dbbe0006aeb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ac7d2e97d70baec3091e0926ddd9f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18203e965eb516a16211c36f2ae45d29125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962fe348c9914e07e3ee5105d8a9767126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa5b2da3b302947673c22743a3cb1f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d960b69601002a224a3365af50a488128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1568474919ef3804bb4f53da26fb052129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f53d680103d122d4e19a32a18914b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71374f52cc3bbc0b3a827edd6f12e550131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a549726f54d5258017dff96603187132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e83999df5e9056b26c4260d3650c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f050f4d02c8c546120daf9ce3f21b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bedb7bfed07cab9e0024f49e158352135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe6a803c95be056d0ba0f2d7e382ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e10eb50ac7ca525856ee1605db29a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d83e47541028aa24fe54961ac380c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b4e73c758d16566c5073881d7e3e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec31d216ac4e61679c341abd4c70f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc58d974186579146e73a56f0d2713141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac2935487ece8fe212995a4197acff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192018a944a2743c150f370c263292c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0b744a03f0f9e14b7fc67a0aa1097144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df0215d6e96e53b1ff65ee508a3908145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528b8b63a06913b1f8cfc43ba80953f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdd9df973ea68528c83027e5b59aa5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716b90751e6158b00be0d822cdbfb09148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a26126533e8673fe47931d2a79c323149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155af6171e10898f78aeeeba4f13771150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1eab2cdcaf2766aa1c2a4d6ca38b29151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ad3a55c9fc7695fa45ca5e0bdd968152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33df252b47999f02edd43ee9f22f7d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc8cb1c60c3657afd514984f77855d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66726e664aea3dd1917cc2024b8ec0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ec2d872fd3517e9eb90e436644f56156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8461760818d1a308af3922c7299632e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912fa1cc56529d608a30bedf98bf452158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06b136598c0fd0fcf67a2340db2715159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54efa4e99d2c1fcd7dbba0cffae25f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a613e0ec0cb2f3beebf2f57f851a8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cd002138aa9650353e6dca9b9e49b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d104e3e159436c86010eb09ccc534ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec64fbc237e48976b1d41398146050164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782010a7b7f2f1f57ee229ee5e5493d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb50faaf78d78df5c4b0d3908f27533166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf208717ff7a478e8038589b38771a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f136961630ded771e1fa920b64b3e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f1dd882ae4e16974ea5763c44a006169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b2fe15120837c4cfa5173645d7909170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62a16dbf134966884b035505a02d86171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8097e903eebb19574b5a9054b67759b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19207c73738e56c764ac0a36003a16cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1787fabb509173773478d32991eb6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa8b84dfb8fb489d5fa257fc1c1f7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a48a3f463d242e2587a3f1c28b8ba2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec8ca76fd0ed2b2a208cc167d72eca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ced0aaf4d373377b88ea6224e039d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfffc643b82742d208d70fdcc53109179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fe2caa1c3e96eb6ddb5d24256b12b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc9fdb06de7f9741eeed1e06a000ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b94aa82218e4de69a8a319b18576d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bcb21b83fe3baadba35b8ce023e4d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d7d08497e6c2c29b316aaa82f45a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbec292b56f7963d73441bb52a34dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3193cb93975981798e9a7dd50adbdac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737ba2e6d7599c2a600a7f5dff85817187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39c44040d2fc2da35fa8b87ce88ae9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d956897174bf3800fb8c9bf347477189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4dcc91c76f2178d3cf45d0f89608a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259c5419647d3431f32cbf034cddb3c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec96a205ed34c653a80711427795ebf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bf7a69dc0b326d41ebebdec11e6fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77b44949dbdc8d44774d87b403c52f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3be7affa5fb53a0e0b66ec95890f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1b6f19c67c949ca2ed958b5dbb07f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e59621c3dbcb84eb421379c096f62197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ed8d73ba2e236ac368959d092baa2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701ab3c6fba658011d2e81ea50fa16e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdf4706e0def8895acdaf2167f24c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e98cf88bc6287b0ecb4e30ae0d6ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7267ca6760a404f4a4e533738314d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba3c72cf606751fac18b9839337046203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6616a65aacdeb79af7963d8ba10b7a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4c21598b5f0a6a27edafbe81af361205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd637f8ba39febfbce309fb1dcdbef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93665025fcf7b3d371a6e2e7b72099c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d478fc5eb1dd3199596cf85f5734272208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e049e807c7b24c23c42d62913163fb1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34095a1ee4dddbb83f72b3a7adc48726210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854163139dddaa4b9dfc7ea4ce51bca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac0641c9a7b02bfc5e539b9b16bd32212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fbbeab6b6660e76078c316577dcd4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e62afb47c0bac0ff565c5bbca4775e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1536213b9e93bb48ebaa2843c5149215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f55eb6535834a1d94efdb4d25448b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100613eaa074031c210970610372f19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee14708e80b9c116c33ac82e9e59cac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f751a4a3263013a5deea6d67b7bad81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc787572e0ad3b0caf041f758eab43220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e500deecdf4b6bd99ff4b9a03eb7743221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe299cf57b5a2fa3698215934b310a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e21a369bdf8e699d97e6fdcf9dd87223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34391c42d1f2b4fdd4180d759ad8ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222c5b9599877e6646ed9346011d023225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9965507513b536c1af8dea23a1cbd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498233f305ab6c0352ff6a20c7410a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660241c17ce170ccf738b3988c639e1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc7246d5f7019d6baac0392053e7d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3bb2d304cfca68a82448dc7cbbd73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577d2b0625e5dc9181c68831ea4435f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bcf705f05f67ab4ae48a4e5870ccb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06451e5eedc61f33c561fe15c8e36cf6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223db01d693ff49b8f599d060815b15234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c68cc0dad9b48f62880502409a8d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e27ad75b533b96949a6ed239150d63236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4b10c340c0acecbd530fecb2813a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bcc09eafb1e900c819ddab185d7fb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd244082b172cc107bc018bcefb3bf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f321d1fa703e3339e1413330289f528240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7852e57787a23ac781ed10086f812d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0f1e4d843e879d4518662a54c7b8a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3c6582e37a58709d9267106e24797243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766fb000fdb4941c7095b15680e263e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72d66200d5b2f63cd95b4793c158d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889e1170c56de078840dc5a828d9372246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649316fa7a6e6264a927be082e0caa1d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2606bc64a00177434b18b7dc3f704248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e639968099f4f727e4d33c93adf286249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1614723efbb64f4e4192db7c4937d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2ee3a0930de8298d6e5965bb52fe6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff077b6737ec935b92a7adda3804d89252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c93798bbf0032c04d6df45e410fdb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57d4786dbd07a4a0e54e5398817de5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19362e33ea145f209cff0c05b9d9deb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9059e79cff81fcba62ae74f24f184256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315efbc684e9ec9dfe7192ded1131fd8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e35f3b45440a8b6828d9a09f5cb70258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e74f5cd4aacec72615b88dcb6792e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f756ccf4d4884f77b638b3ef2ccc9c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4435a6a643f070e9dd802b00adeed1a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576bc24440aab99599045754a126856262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b28d83f3b3aff31f1ef82d74eb560c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f85e62c69bbb472bea63cd0886842264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b62e97e0a296b738ccd52441f3885265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82a4558f64a11a815d28aa0af97f15266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c2b5441a9a9ad49182161bb112709267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b867763b2d97b152c51704afb7d359268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ebe3ee7e170f3c04a08678a726629269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a9602a11d95f99203d80905fd3ec3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4cf876fd42abe340267657bf1d9cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95fa4888808949f7510c96d0de14af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b7c32914503048ef72c2958fb403a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8a3f2d0250b3b2a45022fb891cd18274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648bb39ebc1b6413c299a98698bf858275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf8c410909198f4ab083aebc379fef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f932a05d3e437f12ee75b7d12b4ddac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df68b3049760cd4b6a00fcec5cd50a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d9f0715016c3d30b3ded859e86b5e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500a68bd1f1a5ec3e7f86c11ddc1da3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53ddb18a1a5f8a13ba593205d3db53281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d806e18724cf3f52b071600ac916a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6226803e6882939c214ba85d57be0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10992aa634c8a4640af67c8becd78747284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa5d62ce96853a6d5e0734cd5e37fe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577f893e0bd4361f265ddc465c768c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fb22b1033d8394c5542e1d34d26ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50aef21755e2a217a07c9659a4147a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224c7124c8f6884970a1f17811291ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae367babdfac33a3c9e540ff96aedabf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0db62865e6a573f5b513087d55ab0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88babdf106c68eb93919337fb07f5a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa039ba5ef2916f331ee0944fff591293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe09283fbdf719bb0ac9dc0d3010dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cc80929f4773dcb73c5dfa32add2d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e2e3834df754f2ffc38c38de443e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30531be03e60dc194d11a36f5edec8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286df23c356c893c004eb67f12566cdd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7318d32e59be31964d71afbb915a369299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a2b68ae8be99060a7b6fb36b42243300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71f91070a17b147f982391864f52cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2504723df4e5492599b031c8a717f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fc8714fab347f5241ac06612fdaef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b83faaedb61ff1fb8690fe32ceb5f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3752a97c4674832395ff51f74ae67305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cdf2e3706ee0f81a615b278b129ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1414d8089bb41ad0e7e434e6d1013b6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf67df947c06bf2a70233cf3b6d358308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d0615f434c41136d900644533b548309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd291cc5fe249aba579610699f32445310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18954836a9cf706a074d2dfc44900898311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011d5a9e2f35abff2b83e05dd6f0f77312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c674635554b98786a61afcc6039c2ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903db0b4d7269598be90dbbe623363c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674676c9d472f58f9cad5ceba55f420315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606a8c8ee990ff851fa62c8cd459f18316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1547e03368a7b7fb46c07b1f48342a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065d18138c8f1df2ea4a2ac54164e60318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6096cdc43775f2ef9b28f0abf9fa84319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7c62a2125faecbfbaa8233e7a4e98320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7bfafff2f2f994552ca28981ca47f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad1262cc394201e583eeebfd3cab23322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e330f23c31d1ad1e045bc7b5419a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2f753855c3962996c119bd115a61b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35055aa969906859d64e6cac752f46325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5534abbd50fdfe348593c1b95a6b7f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139342d8d2c5922be5667c7d021e32ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c8f88f526faa3e549e8de12833ce5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0460ad645e48f12fbb6da83fc568d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722d27c909511ddd6ca646288ad3d71330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a13b5edb44bcbdd0ed3eb7c185b4b9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb211d3e3d2bfe0f90a1160459d25338332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a073bd0ba83841e39e81c78bca18e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67ea88048824ec1750663d0701faca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea517775d07e6fe3b095752d75bcf88335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202661d4fcf2d69f789ec4dda2eb38a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed143a8990b0648c894746744e10579337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c87540f8386160df63538e0d42c873338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016616c8e87c30b679403d65b90ada0a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9d682ca161b634b2a0736e01e86bb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e130e464463a06bf61c31c7e772542d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac339a551ba5121de8ae1c880111194342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa948bca2dee5e3485e9b9aa962d11343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ae8a3b00ecd1dfb59c6cbc1e9f95e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0a3ca0e28714d9ea4a4f7a724651b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829509b02c0fa272b63546d0bc5dc594346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86772bcd8cd3924d7cb4cdec4b87b496347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01452e04d26ccc138970573dbab4d701348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79a705c87e4439f022c467730f625d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3f250decdd852e5ffc378d165a41c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cafadf8941197e4643d0e733b113ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a753ed12e8c39f31a1befa19b21958352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b749eb2dac27d54daf5627616b582d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf392f85b495506e88f551b661f1614d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116bd3a28f1bcfc4184816509c65ef5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade3cc1013d89d925c20d19b2bfcc30356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd912c1090232501810903d596ccbb0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe917ded9c0db15fbc03f85c85c0088358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe62b35b059b83d46fc01188699cee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9f8720376ec917b7e613f0cabcfd0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95264b4d8a85bb8abcdaf5705a45ed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0af68f1c0ba63eba8aff40b34202bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92785ed21ecd8497dd6650de4e84f188363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9619de9958e8fc4b7db6675c7d16824364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb3977e328b148b754166041e53578365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533b6b0219f33b04276190fbcfe6e7d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e1a823a88afd25868806aae479bd1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae01637c323069028ff9082a0344ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf789ac187b0285a4dfb3aa17c28b96369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb9c156923d400fce2c88c3058aaa7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce068e7200f8f06be1554a5eca520c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29e1a8beac50d5d465b4f26cf585e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067829a9c24ade54bc5c97a41b26bed4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3cc58bb5ab7cf1e64500531fa51ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2925adea9f4f7f6e06a345d9383a5e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd79c7a97e188da67c793a300dfb8a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e4e2d5fd7187db2acce7c3120993e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd14e4d0cc7f91c453addc6ed5f961b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b60030bb75cc0de75a5be0580bf3a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f11c9045ad7149939a45e4a8f36f7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc083437856500b886cd3227ed94e063381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132351900bf316a02b94d5fa0091909382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88427715769f67658493ed090831bdad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb47c6604222cee6099618a34c284cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04468a8442610f62d10d94e172dd3bda385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf03b17b62a5025e77a5f1236ec9015386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c8d3b7f69557a259b6920c91c7291387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eaaff1afa47ba14cc178ccfa5262f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a530300588249662ff6337edc0d01389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b82008b81ae95770b9f66134b522f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc4a8b4a603b8f13272f6c26253ae4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e95c1ca146cf2c4d9aaf4fa70806f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1108a8339244a3f326c9790d0adfd2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0732bec564b6c1fdd5d1be2d4e10c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab6d7dac58f67f824aacc712c3c027395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65445963e62671d8dd42c7a23b8610c0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65d0e9503e21cd8fdd79efcde26f58397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fd72f03d9021b15e6403a07d329bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198ff0fbf0256058de64b6d060299c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb708ae0f3e2f743b8e07c4100bb66400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8d7c23d43ac05e467e6817d84dba4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc26a5ea3964b7d162b4db3194037d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fd222e58972cd1adaeb1e92b55cd5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20282fd7dcb23a9670a59141c3fc1878404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53f59cc1096284ffad0372968c3fac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf42919ebc1a02c3b9a7d586558939d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686e8f50a3787c90bc272dbf3494aaa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff0801e63d59f09cb23dbeeeeb494c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa043a365536762da483801686064d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019018ea7ffddb25a44dd4a5c1c04ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750d9f581e2065d92307c0dfaf70de7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c31a2bf1fb09ddb22faf667ca25dd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c34d7fae79e2c4df5a9e943505cf7b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f08655e70424db0d0f015b3e74c61414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283e317b406f147e1584feb7c07f85d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53031ed360e5ce55d31aaccd9018c7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb977a19239c7eab0d6818698221bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748772b186e63dbb476a56956b852a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd99cd80728ab3e0f1aeea6765c06c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a636fb77b7efb4e50bb3c42b89e23d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee7b1f6aa09e4657f49aa22d2143bb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c6360bb4819196189c66d60da9913422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194200aff39e8a80ece40ebf22e71325423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3243433b017587b50a621fbe4204c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9121526e1c5f5009989f5b9ee63e8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdb1b9f0d8333657d82263bb77bf84426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba110f8f278338874e2964d5ff2394427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1b109e2628191a9f7a80983595c4c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8464813e3cb9f46c3a03e101f2845a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582166a846585fd513e1098030eb7337430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98268ab9e9e3a602bfbb6a350cf5998431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1b4e821eaee6defb06ff5d6edfdb4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea528353c1e77a334a48fb9bd2cda83433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9e82a129c8610c13f92fc1cd7549b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b356e72adf58d4dd22db769c8e0e51435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688f497c2e54e44dc5a5bf03257866e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9ea999955618c5d8c336b99cd4e3d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9cafbde5cbc7662fd34fcdabef181438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31bd1164c171345d93d41bea910f0f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d7da0e2aa954f2e616419b3a17cff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e1e03d920f56969a9b2c86861222e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303914b3c345695e92b68d664326a8e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8ea8f390d73c14f3d848e233287ca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce552045b9843ab3d2f52827e3fa2468444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4188a1910d5248cd26a9dcf6c5b211445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62c7462b3dfe2502d1176361ef38d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdd5119b632317842aff6d53e6a1a3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef45d18c6062ad4667e8eb9488962fc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3821fbc7c6d3502dd0135e355e425449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9094e206df4e4fa5f25a2d2e6485a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef6573a14d441b4337700bf122ed0d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879415f22b7fbd02633c441cf6a6922c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fe2a8c96d13ad49067b5a8197a66a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8984157257a347bd4db8d806b790d43454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0104797742b88fae7ae30afb2d709d7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff68cddc36e7061eea109567629caf6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57cb659e57c579c439e25ded21ec5f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef1320edd62b4cd2a5cdacc186e436458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9db847634b2be10cfd825c4eb99e8f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb849d7afe61f31df4b3c53c538a1a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3280698fed48d2376b5f2cd071ce2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1a77631a2fc916f672038bd39272f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed154f3ff07206acb1a581d5bd83ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af326ed2afa50d0a3e8ea027e29c421464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e490a598bc663b837b02b420a6faac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3854b97508b8e993c30f7b67428ce7e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48389dd1adc77ae0561f98ca3ae5f57b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b89cd04367fb7c79f9a49c5cb091ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1e9dc0dc0f2fcf9569ed11cff3d74469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c772b95fd7b3ec2b0a030d11f484a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228bfe104781dcc54f69d1ffd07487b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d3009ca3372fa4aca7783077a9a63472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529ce8e18aa151111415e5def4a1671473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb38deab8aaedbe8d96d9cccd21b869474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60384dc17f448d09e67c2a84c189ae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24be4fdd0bbdabf903bd61099513603476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd7e9f3f569455c66bb186a4d9990b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23e0e329e9141616a6386f49467618478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cab91aa0e00efd6dba43bfb094c47479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cab46f8481c80c16dbc9f962fcc926480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846861b3d79ee12c46f55d6007c6d654481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ba9442ccddb56249f117c862521e4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad906adb5240c7e51e7f22e75ba0f51483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73652881a9d0e6f6f47a3ebf18f1b799484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b5fb159c81d95f382cc5045697a33485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbc02afb1c7efc56209adad0821f61486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f9734d8555d4dc8d5affee188d2ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d157ea1a0a36b6683d19f72472758488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4cdcf0a25ca74dcd067f9d3e51817489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669952329f14a754f06c6d1d629da3e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797c4115332888b514cec4999f08e46491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab2ca77b5c11008b457744affb2fa5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c14692794fe09d3de95591ae757ac5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf0fd3faf13e8465fd8b59fcdf7fef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033335a818096fa990b8b4cdd00e691495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c700ae688fcd23a9b3a7a85ed39f15496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e604cb209443961c4fcb211877dcae0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8602a204364f1108b7fd154550e5251498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426b222ed3379aa0c96ef62a6fe5b3b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3feeb2d8d112d6ada864ae941df25500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6d1e73d5e187370a157714218a49e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470eca0129c9514fc35fef1445382cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3274ef22efa7d9438211b564a72c7d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fe1fd9d2f6721dc8e9b2a658d357f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcfe520acb6cfd40a5114a2f5685af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981df0d193d69934744c0429e28eed01506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e0b323ebea456d7040aee74a92ca9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1573c68d29ced10a7d626f99c83564508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a114751e7e98a8f3bb97d3d953923509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b2b9662f903d3fc60d21ac336faf4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39a22fcf5b85f89f46e851aaa5d627511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04ebe3a0289da01729f1275564c71b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a58dbd9e3235743959adc491ec78f8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc03e1b54e7d1dc44ebf660870995cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef46d543503137d72a38305208469e4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d69a7b99eb7057e1432ff2fe157265516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526583641da60329178ace6ff8cd416c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a691b3d0b79408ace15443a2fd255518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25adc699b7027abe6bff75b8f8579f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b410c364c3c5bb0f4fb0852d9cc090520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6123ffd40f0249839c46fc445f47cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17531eed46ad712c5fe5f0b9cc995a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ebba3c3718669338faca28cee7717523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124bb9e805431467e6ed9471b7d92ab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133eb493587d27366965434286135588525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b334e069d027d108e0c9358b8c356526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7e9672ad332555b65a963abcd4b95527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ae43a4a88eab9a29b5ab5a2dbf9e2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e4cccc532096495d3463e1055d972529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9d28f3c588f8417d144c668e9734b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d166fafad7b240dc96bdf581b1001531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9af2c177a5b468f2dd32caa170e4f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4064838e09feb8d3b3e2311dda9a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b570436c1a7329b6b472a89806a759534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c4184e0fcab9e901a3a553de4a48f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538241a8aabd3b61a7d6fe0f8cfe303f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66911f7abb49e70767923c49947638537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c608b206d42ccfbac683c6183dfb4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5e9c5bb6e1fdf3417ccb227ee69c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0062b614e694241d65a9e570e544c2a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ffdbea22648e5c68b8d44021a36e5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbe1543becc015b443594709ef87ab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10418face3dc5b753a56629525c04708543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8d65aef44253dfebe9be20c6fc87e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be10e8b8d7efe59d4194b2510fb172d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae58f5ec2bbbc9361bd003aa107e94546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a25ef51ee84ac10ff9169f96214ff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16540338dfd2168af4cd279cd24efa8b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4dacd4ac9240c134e4291e2526e44549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5103f093d89646b662445e1a9142611550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5046cfa94d7bd8898882a146b117ab0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885656d34111e7ba7307ee99373d63db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ae78d78d9fdd38f524fbfae40b4aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6239389a931d996facaf6cc2fec8a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97989dd3d5e07a389e1d74b25363e62b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ec5f41007a2e4487290ab3766ef4d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a535a5b205119928e916c01a3f13d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581108f5e7f8e841d8b085bdd73f001d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359141f37bec02fc9bcbbf493d18cb2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea62f112bec661564ba4571156722c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0ec19735afa884655549605608e5e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671895663dd81ca4c821a3576dfe90be562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaa795a81d742decfb765f597775c5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1648231566616da07d3990fc504e73564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a0ea0c278dc58221b287c2d6ede42565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fd0aa92b1f1ef5665d258c08cc502566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224de82c1e0bcfe52c999f357bd13fde567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf50b09b32b7053bf261582a2013de1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6278c8476dee98f0e3068b50a14983f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e33d3be1499fc1ef8b42866c33911570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209235d2f95aee52aab995d7a60d5cb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b7eba583436d448432696b166e2b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80bf7384f8772d93acc3d13e63b15b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b488d0875a3dbd65f83ae54e2a565574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28084e19f9118c4c93eabd18859159e5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d03e969b6079a8cd3bcc669757b9a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e5120bcc2a5f7e69b1bb0ba4a1e75577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67585f495da75456c4a3fbd894e4ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f53e7ac331c2bd47f075b5ac87de5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f9394dc8300ebeb58543ce8ae7931580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b103ee7ed8bd0dd7a04e9804ee0e42581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8fba6bbab77d2ee225e670314f798582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e46077ce6f70efc1c22fa2375f372583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb84982329f82bd46c6c1695d57b0bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7956fb0cb478d4b7e81d43f0b3280585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec76d750e80bba5926b7934f5771c2f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac143be0c478c0885ef8cc20e7861c71587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a66553cd2e87d808079adc71e6afc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e29ddbabd818d32e036a74bce07b53589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c07e88ff1c2941e8cce33d395a28b9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4d01e7f9b413b0df8a0bfd83e68ed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bca82fb4033953f93dc5f6fc30bee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b840c763dd12a4735d48e8dbc581b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a27a3b4b6e0e840595c5942d4102bc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b660684cbf323e240ce8e05ecbb591595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e8b4b6a589a22d0d99c1cebdf4699596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd97b1be6f3b175df644e69abf98d0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d063db32508248bf25fceb536239cd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fa8748a9955a2b4056609100f44d2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ead829908b902047b2ceacc6c0bbf5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be952a1a4b5a1480e92520e28172ead4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d11413117071ac293334d45a342d4b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e23adc2687e9efb1c6720573456c43603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c15a584a2b22c930412bdf7b66af7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d92ea86ddc0264f7a2a9c96e62012605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbfac7bb48fb91e48fe89d5e25af95606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fbdf832825b41c39034953bfeaa70607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6927e9f0e481dd96d7b9b7696c3981608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa4f2d97c9bb4e1776544e12b381ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360f7b9ae5d1837fc2dd9e356c3fe16610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001474f495449425fb92cc708f7e1d85611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dda94654c89286524b6c753cb859b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83673e06945805c1a8d902c1b90adfd6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83644b3e5a544a47f602fdc7c01db501614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67390cd5436130a413afa3636b81a1ea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a705d87914c471140e39a2d46cefc74616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515f97b49122c2666b42b580ecef222617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cc881657d6384cd9bd39547875151618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ec9abfa0ff408de3c2ed6e0219a0f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b15ff7ca9a043200a7c6eed8695b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9f3540b5f2f24ffa8126c799f87c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635639c6efc15d4bf77ae662bb4c521622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39852ad9e69fb1b22db84250fb92547f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39ce96c026a51ffec8f693f3df3ed3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63deafc242835228afe7044b7be51139625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74c7ce402d232af1bd2530649f8dc4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c99baa7ad8cd903f15b382cc801fac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666a1281e4b6bb432e36ca7feb7fc42628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd1871db180c791c16658ed65c9fcb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442ad6070adc77365f43f28d5b449c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643fdb1960460a656d8d0eeb6177311631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478cab5261e6bfac37cf3153243694d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee4a2e7dd7fe59c5f5771e5d9158b7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea374ed736f83adfbd502410d0b9d5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9e01237e010b4f924dddec9e3ddef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f24b2c31abd7e71a1dee6dd659147a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f450c83b50da8d32fbe8fa3ad9fbb7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289fdc2004e33ba8949363a0c0ed36b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf45faad995e66a6a97a6c1b5a5ede639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d83f9bfe7fea87c87419620365c641640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9107614cc9f53d4114b041d71910b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd11e92dc5676723872cb331cd71c8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243cdd9ea74c48e099b2404777b6d0e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d728d4678ed24bf1770807bcfb155644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638e4d8cb8be8b308bc27ef233d25e9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00160dcf7b8e2607f5a292d6a8bc64d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66238489733ae0bed2d38221b35d199647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304dfd56f49de1fc4f969ebf207c6b8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f488c29870d8f6397283466cfaab34649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb747ae67d9b99968114d0e48855cce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be1020171c901d08764f462c0d71ca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96309edebf7ba1021f7c3b88e44fc5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7694465fbeaa61910b66b9173eaaa0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fcaf38bb895c860d0a7703b4ed2a1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135c0848c51d2a7a76a81141d59a667655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf0262df311b0eda6ce2f2abc61417656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c1640781a69d4845f4cca1e9fdf69657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38515bd1e6afb5872ab26eccf6b269658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc03c8f2a0ee20c15e9ec1de2f7ec24659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521eec2fa6f4c76cb27aca50e616e44660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc903c837258bb15bfb5f2a9245d9491661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c873d2c6b55b7dda4a057197d390ce8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebc611caa32a59f8dc0b30638e6a26663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7191517d6b4e1aeccff96dd262e5b5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570c30e334d0441c2e8835546096e99665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a38187520cfd1eb1b40852ae438190666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b357cc0dd5248e1f2a79906106b088f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce9b28af295b5293f134a1397dccd8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d90543b1742af2b42b284ccd7bd58669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fe2379a6b61daab9932fc5a114516670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bfd2e59e4702fbcb8fe7c89e9d5dd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6332d57f9e4991d4c842cae50bd433672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f6c80dabeca6bb950ae1500b363aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882666f2f6b1fbb8c4850b4d0909e30b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0d454ff47e570e397b7ca55e9a707675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e955f2788d3d3965760786981ff28c1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f79fb964717d1c6e0933428de1c24b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b3639f1d3ca1bc0a17cde3c4ac9ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058924097085684b0b728f8f5f86287f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa92d78cf16b558273fe3067bd0f1f6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46bc47f4e56ccae72d9825e4e07642681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cf5f04519b988df9e0ee3453c5a76682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0876a9b3a27ae2a0b91a21a03fb05683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80018694e1f90da2b7f8256459005c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535912a08eea516c73642ad569299c5f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141cb8f4edf90297b7fda9c2b8965b5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3682fa07f0af0dc9efc660796d656cb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e77ce3d605c2cd1e0c326423e8e17688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475578281b19d4c0a7df62ff17b6cfd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3175e84f9a80ec7be4526297805caa4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d25288a11bd5a1f7500eab0e8cd06691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c71126be9176d0613a6c68194bf7a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3589b2cc381b8e76f87d97892bebdb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcc59f71e257e738ffa5f39b1b3b5c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4612b8920ad31217270b482ad3ae97d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927214cec8ebd599842e4682c7d8580696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585f89570673532ee8369119135e3cf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f558289dc430477178f976452a6a64698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1cc37bc97d61cdf07e8d89c2d36a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffa3cbde3af5b0482da033785021c9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ac9a529139fe364813e68c6d5e86c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bdddf43972d5265f0713f0ffc0cbd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5a7a12c4164ddedbbb84e596c4be6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f342fe62707e8e3d2d15caffe89cb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1939bc569c78abaf4decfcdcb6b20a5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a224762b0068397bf4e8c2ac31bd9d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1c3fda705b049e848ed7605652b05707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb1ea6b64deca31365be9b1dba7315708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72729d22734cbde6bff21363744c95b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cf8d103150d423e26e81b3a6c5da1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7dfa65c879c6f2c5e555641637486711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03d85158655a1fea61db6a6cee1110712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e43d78faa83add7d732ec5cb01b81713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6548c28cfdf5b6f79e97e4aa7eac22714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6cd342b7852ebfa089db081f0e090715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77035d6b16cdc56262104cfe382e7de9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d238010049c659d9a9b94e7d4a9bc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1a351202a05537b4e01efadd48210718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6cb205e19b9a920999a2a20ac4e97719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee13359b4c6186dfc03f55e9909ea9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe4bee5a3929e2ea2b959d236647c3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231a475b2b8f38251a74bc8903d0489722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40820ade343e4dcbf9da69671abcff9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be562528398e9eba0088f6036cd198724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05f0953627c89b45a0c7df783ec237725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212194f10fc25c502d784d0a2cadfb0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417db9702b08893926336632e1b058e7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a30bd50528401c2a54d1ef2cc856b6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b755571c0d36eee631958b7638141729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d692a0f48919ad9b07b2d486845ced9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860e97fcf6b6162b0493ac063714ca5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cc6731b0c942d9884b94887c2cd75732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d391ca5ab618e258771ed66fcfb0b59733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b781135d0382ff83321b9f99f38042734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b907bfa28c661a584eecbf6e7cd78735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a653bc47703d5171e0baad3c172d0e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072d4339364b9819f795f170658b381737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00566dc0ff10c81a17bb0528cf478965738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54084eb70772c1837699988eb7852be739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed237fa8442b45887af4f27148d12f3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec432634e8e2c611597101c7d87d053741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369683cbc657bc344cb34427e6027d2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f7d76683925b3224ec47267167aae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132502105500408c209c4ee90b5bd84c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d2e7d444345b8ed3cc2e33769a26e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ce596c4a36a8725e85cd97545ccbd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2243e331592b5d84875df6887f7e432747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17b02ab525c0b80b13be87ffd16b96748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59babb312a8fc41f9ac547a7d3ed160749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf977a383e880412129f14c52e1ff7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4890512b957a3b3a6f4280f016a0b1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301fb527f0a692cf2e027699720684e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd114cede50bbec4329bf1fe17a7783753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e3081de5e0c508f8653a83b08119a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e02f749eab5c6ba9fb9b0a9a881dfc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756f4efad20078127b4871699ee8cd5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d43bad3647e4eae07796ecba427f1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cdd7a124f31983609d73bf6aa40ea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346833f939a4be1215bc23ced1053d73759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>