--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73149932337a16f7132b656d9ef28b731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386e7106f5f54a611eda4e95d98499a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb39968de79c05eaf0f7b462fba6483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a750080ed75db670a908fe549e98d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1296129470647a8ac913e74ddb84c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1aa9450dd7cc6691e0b02df3cd82776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9dfb9035d1f64b345edf1927a34b5d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f116b31dc226a33cb7ad41d5dc182668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13434262decbc853aa78bcb8203c556a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6beb3a9fbc85577d5a789803cd47e9410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b40154bbf4ce22f95aa2017eee75f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114c1ea2278f0696fdb24fe483b359612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45108925ecdbcc3ba011dfe51dea68213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314157c4639400820c6b30385662a1d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afac8f87eabbe2b501e50655be5a3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4cb2a6d293318d44a231a3bd87abd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87eab2d53b7ce6329ba5368faf8db8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bfc5818b68172e97803f5ff50084e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77e18b343f7f3f4b3b6b6f56f14ce719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92185f6b02cb279dd5db8f0445ccaf820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9096dcc497e7deb6bb39fb66ada8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480c3322fe3bca1e19f4fe97c02730d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027c92e2238cae9e132467e74d9881c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76f1f090dae2a855b1b64135ad13de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977e4d0e113ec098561ca778e696e7a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8defa6d93fa632562156b5637fcfc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845436c58cfef9cd7c67357e1b0994bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a885d3292ebee638438005032000428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88910feae7ecd8ff6c14cd4bc1369029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a1abe262e02a00811a5ce5575006c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d402f988d747e38d025a2a8c3df4e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a10a930e3ae2a0152053e1270680c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e719d7a145180006d63232f9b215d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558d9f2e95110130fb4bcda687b563e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd53c282fcc54fe8a995b6fe803b9535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3aabf303498071e2a8377678a487236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdab94661667b8cf51f7655223bc4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edac5f9c0d79227ca0bde835f9e4c7038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f437a5f83d8adf6454418d0e0e4aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd085c8cae93b829a53c4e640d0caf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceff293391662083f7ae57e5a8a713841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6d45100e12b279c716d0358f0179942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc521288430ddc23d4bb0f4d46f8bedb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34740403e3f60038773400998e1ac8f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e46818214ca8103c1fa4d7faa586c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235a4b3349949a40375ffaa6957fb2946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294b82c935a56f30bc9d5f488687e6e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67040a9f10780cec3f192d6cf7be01a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca881dde34abc55605244025e85fc55449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91a703a5bd4f8ed8eaac0c6892118650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e2c7527d1b76e31400419314304f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f8b2f5909af1f61aee031a7f6eaa452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca41d022df2edf49c0102c4ed4b96e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f902af9a1daa5b5c02afc43b87e775d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba584b971454aff3cefc6ee4f0ffb1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2ee01a33da39d28dc91d21dcf494656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e64a16f1ba3a82ed557b7d73f5290f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d0d6cdcd54181d16c8d359dce7c9558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef950c5bd0c4f41e2d753fc7f22ee2859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f8d4d196ba2614d9c137a09b13cd360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65d3b8a11fae4266a76ebe7c4ef67161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb518e389c001762a4758a4acc5a4c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f79ce788f70456daf082f282ee2bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35f3e54660d34696926a053fd44fc964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60bef27d98ac29fcb595f43e0e3c9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28c915299bfa75f5266dde2afb814566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cf0c57d423de703e4d0da2ef2ea5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5193410e65e0e23f35cc86e777bb768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a277459d1e0d2bf066b4d05e8f6da9f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4455786842a3a366c57fc781fb643470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fbd73b6279f46a83f50b2cc87c1fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d35f75ffce3a38ae87223851d386bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10af3503aef23192598a30af84fce173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61391a8ae221188befeb6d475cdd8d1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfe4e12f5c87b20b5c8ee006078ada75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a209f69c9c6f68608a72dc86092fc376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015d2906e9fb8924d65887a3cdbbe3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45109f39b9a093ff3782ad98ddb41adc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb14d0f13ca8efe3b5c258f4e187c2279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f61e768282771fa59ff6a58572115080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28326f9aeef00a39934ec0ce4c48f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f318fd618a93d6de7fb01c4f7cf4382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad63f9afbad68f09f047d5d1671d0d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331ccf4705134ce1082193d0c357ed484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e36750278284594e4ecce88db3f1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3df40f4daf65903b6586175c90f27c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287f6c5ce513ef96ca6d2dd3fe152a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837aa9b2de2ec9ddd5dcb8f19b8a463088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1197ae3310ca5e67b8c9c6ca45fe64c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67eb778f67961bbe9593cb74beedbc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3b1f0c8d94b21ceee2e1a48f5adfc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545af5cd3178582de1eccb5c677113192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661b48f6ae1bd6e197432ffcb3f6a7993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b0b7e281ea0995a6c536bbb3deb6494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739287a0bdcb943a3e5b940ebecd105295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66873c9a341420ac756dcc5214199996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d4fc5b6a5bdcdd6f7759335d1840d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d344f9ff10cee581c0f8cdeb48f14998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc1bdd12cd5f54e87e041594bc4c1b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bc0dd0212b8e3c961b517a7b63630100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5a811fecf9051314b9a7872b522ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fcda6fe14a754102ddfa3100cb9a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9e1b67118b89cde3404b1a02c79e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195f7e398f9d28b476fc5b5e416df71104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fd29602a1ca48494044f80d45c8ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff60fa64970aeb7e6b755c861b96ef7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b4d67b883854f82d0ca7b8f716d54107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1f451dd60087e7babd1258a83826b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7147a06243f0aea0f3967d4159bf97d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00854b90216e4b3102d694ae6577528110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9922b1f54fad87bfb63c9aaa5c9c0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bf88fd3b743756f9bcecddd8e3104112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6bd99199691b507e38d5b2d884ac4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f3f74849b6530c17d1bfc453f5480114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74374799582ab00e258c11f136affbd3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e54aed648e2a522c91abfa97e12af6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525023ed947822e3b0add242e2e2ff38117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09621ed36c526933a4c8b7c5bbf0aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e18adf1638c7caaa6cfdf8c02f4c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ceba52629bbdbd83cfca943f0d389120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bce5181885dc97772b9d8e6047034121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d734fb72d0a3bdcbe7a3667a2b1582122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e8ca7d615ddbdfb653564dc341e52123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ec57479009d6e6e1759dcf9fdbd17124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b8cd64c3eeaa6248d49244687ca81125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00464c6263e24a4437ac2f67fbdc6604126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba529fc31928829071b2357f4acce14f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de179fa65f78bea05b9c9e62b49a20128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494ecc813d99486598e60b1d83113e1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e9e3f30073779cb916fa1fd38d914130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e148450cee056628d820b9c490aa1f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ad51cbf4f8bb4c054f287b22ffc7b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382d843cad90bda07eb3238a20cd677133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d70ede7bf5c28f3c56e0fd8e05ae1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5c30c8effd78f97f8359f61444bdf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35148de0c5e04c5803a5c7c71e07bc05136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2f80cdbd34ff8cff554f9dfba19e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60875f4b1aa86b32e71f3c52496ee41138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd48a75c1ebb3a9e85c84eec29fe07139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba249fd78604062479eafc8fe7d7a9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69f1f1a7c462fc4f88cda48b4e5c59141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a675001de66e0bdf7e0bb26cc4d2c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aca13c220a2c78c16aa09130f01c9d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9b7c66d34c158eb6bdd693024870b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a460fba63000755b71278ac8cc7c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bff7fbec7c2a1ad14930ac6152a97146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff44ee9e4561a27e51242c09d61d14147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf861ad376808a8ab3d2dc54f9a1e7f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ae860288a242953d600a9fe69d4c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df703cc8c5ba61cfc2215835d78968150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a850886285e95693798164dca68e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109978d7e773bf90f4c9573c49b8700152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7255da6db6d38654887993f70f756153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734590dfd090b1fba4dd72da7f2ae7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298527183b6ad80f7f40f699703aa06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d365f7b02fe7bd3becc203a145a2cbc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f363f3dae8f185d873c61657cbdf50157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039aec401ca81409308e6501112d788d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01666eab17e42cb8d70adce7b5a4248159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca9feab57c72005a51fa64b4f554a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01f332ab33c1d6d07099bade59a738161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50677b3441dc3431aeedc433b35d2252162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049392df9e1c0f21a0f9986273bf2410163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30aa9e88575bf74b441402431de5cfd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340e23051cdca957366bfa7f5fd27a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50af67015f9587c0f1d35eac98deeb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d66a9964f946f9043795d86ceb344f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d6a79d96250e6623376325aada3dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c94c1fce9cf1162e5c5c8df9fa779d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b9ada94c7c3c89e965198e2812605170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aab8f918abd466f18755ec430fbbd7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad846aa58162c37feb119d7a90867d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56276cf59c8705e01b60f0a92aebbeaa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665869e0eb4444ac9902d5a857a7246174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3e455e14d189488e9f38ad4da3278175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781e439547e8c667f76a39604becb5a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f371c368f05dfb0f9071aae70da7f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2303c4e2622a5016b762a0d3ef3994e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eacd521db9e512fba85fdedfc696df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9375efcda2f1d7d82bc506d8997af17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f412d32cf29d25ce652602e506928181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25972d1a1cba607d9678c7524a7f9c3b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7ff3db625bd8fb5723a5e3b33b731183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879db2c49ce596eda43e19d0b14ef330184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4525c3a6a48228a98a10624de3704185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fca8816b7e70ef4ad342c6297c951186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a36b369b39de31a853f57cdd89899187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9db635288e2f1549e797c4d3af878188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a12ade2d464bcac8f9f7ad4ab451a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c16419cfb5511616bfa2feb771318190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc451a15ba9220fdc6d8ca2b49b2d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837d14f17eaf827284101c52695cf9d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7858dd18c4a6a1113f282aa8223cb7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cee3a9ebe2e790b96603598c152be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f897ee00a83eaefe8680d4e63f00c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46cf1b7bb3fbd686c1db0b96b2be26196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ca8d7b36c194965e71f86be08ef4b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897ac4953e0607f80c8c56fa94b4595198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456e9b4105dbfb52923e00d8e9ad4b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbaf2592479d03d3e2297dc387fad5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a142079b51cdd6192f456c3b020925201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d305c7cd493821749ef0237f4e300202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9eaf7189b1bda52c39d44308f8d26203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbbdcb1a6c8273f03eafaae91479ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d728fe14d4dc1edf5a9474ca048bb9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b454cb5ae7c03754972dac6db3d0d76206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca01fa3a664272ce3db657c3e65c12207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67cc370eef102244d73d475102c627208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45bfbfc4493c573253934d6c344cb9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642f995d022a557a922195c952501a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd500351159e604196e37e41650a834211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4b68e1d1884e6985a5448aefef219212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65603c143efa8fb7de9a47674377ebe8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d4f76729963a3249cecc99cb80179214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4f0096f2af5edfc267a24bddaed45215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f277591e340d009571af08602f67a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05753fc42b05d6d97672ecad6b8f65e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38678f0254fb86da9ec9d40f734ba2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593199f131e94ab3e47cb64fd715d51219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cf20b35c3312edb25f80c719583ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1b78951fd717f5e19115ae9903bcf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69d2124742ef3374989b51fca09d2a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2305929091ea3caa4e550d0e05763223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a3babb399a09bafbe8bcbf1f86f4a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc0acaf2dcd8db5c66e91c8c0aad5e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1630be1bff62f7d870c9f714969c71226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506145cc697533f4c5672a6656155ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a534cda54b126336a002fc2323b3a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9c294d2e162a41b7c281d9ea504e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe8c5e893735a0541fbef8f68ec38e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bf80987edeaa501cb5f3f95e58514231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970292d58f3e60136e744837848e139232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be645d5e67077a79413f4ae55908dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda724cad8d35a44a9abc3982e2df74234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430de282cefc29604d660ce9f8912bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1e386c796cb44e81499972f3b58cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3f6d096b692adccdd396cd7379528237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6013f46d314136d2e1dc898d051af238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a4c8e7c7672e9cad6ff2419dfff0f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88fed169aa49fe99a7f6771f482680240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8b54119de8aea3a2d84310012dbd5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a2161fae64051fa61f00acdffa529242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092769aef0d11b5941f659414030e2b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258445e5ec844f3bcac86e00966b92c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb54693243706e35ac9fbb64b427cef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554f421021ee52bf375696dabe06b4f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31576aebaa0e92300a9e5280033576e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6789f77848a9559ba1aae0df5ea25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93472eab143af5c0e5f6a21f6cd8608249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0413051e36b1f520afa09f2f1cc8674250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f95710b6012ce8541a9a6bd5e30c49251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c240faa76fa970a01b7d9eac773052e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916f893cae10639439d1c0bfe76e4ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e91abe8515f516bc6392b400dbd31254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cec018f56861947a664b30e8083af2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02e95f7ca1d57ce5b838053bea5a04256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138af941bbd25d4836171ab0f9e5d16257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5ae09f82f862c97ac58ff045d079a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4439d0736f8c477c093b8df4bf6b51259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf8542504578a800e6ebbb39a9f33a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538f9285c0b53bb6acbe67ffcf96799261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b04aea1ac76667b0dff5e23ad86ab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400cb9ab90b88f5fc47404a5c459ca9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe805905c7500e18b45e78adcf19e41264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315f87152914784eb9d01c5587cb9bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babe62e22db619bf3671cf728f034a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b2d254a7b46957ab222105867730f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9f6f0a84127ef40c79d1ad5faeb23268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a915fb29e611b9851200ee86ad847269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089a21e347f6d7891987b04f66e38fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b72fa5903b632667c337e7264813e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2ff7612cd6c41dcc49058bf9dd0ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd486fdad1d50b4511b7c559a2dc33273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435230b036bea6d1b389fb2f9654cea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d94299fdc760b8171cd80480fba670275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdf612c32642d7365d5a55c5665560276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6014d8c29e4ad16afc592507c82681277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c53e5c886f09900393098a5c9a6fbd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631cca87f2aded51b3f0a6f23e984df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cb0c79e368851de0ebbabfe6e10d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4105b876489c0760b2da849d564dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56264ff6a439e1db32a5bae1f2290fdc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63db020b498f08f0e5f2ea57673e5e6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f11233b8e8aa215e8adeac5558d50284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a658dfee07ffb035c644949835ea475285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6c0f055b872f4ed0251984d7b19c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96d4ede35f9ffe4e99fb553f122d49287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816a8c594ee7a5530924b9694aaa600288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93191302484e4617f5e33ecd41a8fde3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc16bf87a1e35474019de9b1031a37290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386704857adae9347d72b6e55b6f9e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c060e68dec0dc0ff5f241ba95e98910292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5fc3863e4d21aea66eb0a92e9a4b2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c5ad3da53b95b3f905bb3500aed40294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b24fceaf82367b308e5023ec92f3f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdffc4dd0778a8b5931edee6e62eb3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da445930eb2e15e0d5dbea4fd02f4901297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6480d0ca9f71de2d24731ac20765d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442e78009824997fdb78534d89c1197299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b36bf8f134cef94cd4b244a2b6629300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778208b8e9f8eb22283466592d99ca53301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886cf561d091e933fa3a49ca44afec3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b5b6c6b48ac02e0a62c79f876b430303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415db836dc84bdb78521d9f52d39957304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff92c4e5c3782c83cef07d895ce81cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb448f406170b980ddd80411e947d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ccad8ff6cb32f30ce628a65400827307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1621967d10501a197e32bebf176b85308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757de6c6c840083241a8e5381d9349dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf14e73c0ae27950207bc5fc6cbf78310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebc6837ee74749fd1a4919e3bf9b51311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68e02832c3f9d9a7f75d7b1eb30cc0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267ba7d9cce1dbcf6b656e41c744a7f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2765411fb0654c69d38ffd82052e846314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f552a51f14b24c6f17dd488bb3b36f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d76ea7213a35bf7f94420ba1d314f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59a92e244d03883ae93649861f8a15317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0898363ebe3a18805f82634459f85d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b0915fc77f27a27f7a163df3e8497319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23740ad808671ec3aa52b67292ba4783320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8cd3409d92c33e31da148be17cb19321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362881e854f4137e5418563a0637911322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870351ba05091106e6810e16009d34f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2f7590d7f48307edb63a95eb6b727324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7122bf89f094baa80364bdb8ae987e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d69e4090fbd349518c98f1402909bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32173b00b6da69d6e3bf5f2f2c159736327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac18f4537bfe0ff3d49a9e120ab0387328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4625a167f8541af0eb62b9841c8af329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62372b65c0ea21ac8f431a7daa3ff3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48051bea074b7e166a8d36c009cb892331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673f26016d0c1e0ef4bb93d28f837ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a7a64af34394115d33f0fcd2d8892333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8cc3917d196ad76e70641b4094819334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ae2e6492c3aad0301cc87e79dbf00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc1d73e31a5724952355a209f15b0d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf283e1acd95c80137235ae85e906cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc23b7b08fba24ef293db9c0a2ded8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26535d7f7bd45a120df698cf46d3ceaa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1239311ae2e6a1f317184b6633b62b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150453f26a5a9a70ad5ac23ed91dfe1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a919c73721f72b639b96f8f9f56ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a3f247ab247de3cbdbf3699596d0d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cc69ea73bce1d1217dd76446d1276344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979976cd1e6308ed931203bb64c91384345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bde68f530c9b2dd6d68f316d3264b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41a77773a6cd172caab353136830df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712964598b375048ce8b8f4642d398c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972a8d4790a6fc744546525db73c96e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad9b5d6a4826ddc911276d03df8721350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8387f4b56ed544342a7fb7f280c17351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c772ad782d38adf4a477b17120ea3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fce8266aa6b3fc645d9647b91ffe6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b94a2e5bdf8c7077c24956942f44a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d509b10266a0741b85ebed78b506c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df46c6f6f2222ccebccfcc49174841356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87921e298cfe32ad129a758c52cd0a4d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d94537d05496cca7e137361c31e52a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9684f02999367926b57b5cfe0cb5e2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7eada3402516e26457d77a64a8773360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200cef0013b9f8448dc4a92bade33ba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3eb4915892f6f32dcd4c41b48faa5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5c5d6243462c352326a3eb93a9e0e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf506e89cb2fdf89a8e4096af62b02b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899aa1b680a7115ffbfee13c6e11dc51365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696bf04045979bc2bd207ffd8b821f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdaa676fcdba38aa55f4323b18c8d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b919748831f4e0663170b128c48ccc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c7074735a1638274920f3a00def71369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35dac3dbdeae5661b0f8d65f6c0eb7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c221582499d6fe146d394924cda8fb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87c0693ee8a68bbfd36e582d96a339372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bb4310edde5711950184f5d44ad6e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e789267a5e2c04e29377f7d9b0c9a5b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176e6e8ca6a33d7434936161db9fc68375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726f2542466dbb29b34a445b1ca5146376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf14a04c17f3adeb9f3dbd0f2f2947377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e11d470dd528726b4817797408de4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca705ec9ec1c8f167720b4bf0def60de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ad85200c1293554a3d5b389d6f42a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f1be5533d1b4645b881bc8b3ad799381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd50f6dcffe32fa6a4743609e46d4e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34e124556b5d0d1475fdf3078398b3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166eb346ba7111397e6568039f865fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ec8db50602d068cd43a3e78fd3cd3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fc7ef704197403f9a219de6455e93386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abba32390a8c5bc35f9fe2a0612c16a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc548bd360d07afd07715a8bd5c58e6e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858758fb553ba36457f79118625c224389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407c561a5971c8b830f22f7239c8999390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2179564bc3035a5d95e6d3f375f1b4d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb47c6e288ff53165d189dfaf951bf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602db0245d9e5f37a94c57151224e36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4fa0319c6e7cd8b71ecd4684d88c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba800a7a48a81ce2e372fa23b4901f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82561f7a46d6380246cd9a3327b3a1ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe4c2dcc90b2a0599416f71cc85792397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c2d5316a7257b4142c2610baa336d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d7428fb3b5ea818bc09cb0e974f16399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a78b676f93ca70c895ad455fc20f6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c29dfa3a86ea8efb06ca202369da93401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c507b3ca622e1c7725061585a4c0e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0cd6faa5dbed20b9fa16e84cf7f5c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a83f3961db9ce9194603ba6112c35404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00430a4da289fc238ca2a121a8f6c14405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c004908981c2a9271366a06f7e5afa0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214305d34b7f9c704e0afe0b926abc5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12bd5d5a2e68647e3a8c7357c86f55408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fa26e260c03ff2978a3f23c768cb2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eeee7a2b1cb8b3f1b6cd4b8b9629fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c508e57e0d0109909f0bae0e94d34411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1fb3f3b5cf2274b69c43561f76199412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07428154334f49fe7a6fd5929608c0e6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d12bccfd6e78281e310deb96cd79a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514685b92c79f8b8ca871b5260584208415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2afb39be2f9373d4f141e1c37b1dd6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505fdb616e59cd024c79af9078c2245417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efb0d098e953a40129c79fcd576a24418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882962aeb6ea985c846b336b9c29bbee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93259f7709f7667ced1e4357f205f06420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac373a34bd0c5fe0e74d8a1f26e485ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4d00f2c479b243295fe431ace6e8b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc695546deab71136e17ba10ad39fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c9d1555cbd455da8d0a29e31f711f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53363182bbdd5371d51d2b1b02bb1328425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262525b14224cedd0c176e703939d194426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81ff864f2287ab03e9b4d13b05da2f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafe127ed887dbc537fd13e5565d9a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db40fb6427063de688a2aeb48b09f7f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36b4f7ae6291681760d00caee618ad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d285122bc2a36e95dfba90e5893af0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fc17c8b28395418a1c5b029f7e59c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48132baf880b55b35b33a302f32519433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f8b715e4d4e2c83b932ca1de54aa7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57515fdc452c31d62b335c3a82a565435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8f61e45959efa565fda5282893f44436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ba89b7100e02bf47fb1feea41eaac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d19edac184fe0057ef468d5090b8b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d6dbabf5261e695f085e6dc4b3e9f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108f2e0775d90c1f517f0c6031fbfa9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ebfcfb231783b72d035ec025bf1e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb01fd6222b3fc14337e4ca7040cd9b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e10de923890dfbc86df20df087dca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc963b2beced9276d785ccaa40a1a859444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09402978d87f6132015a18da66466022445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8109e181f477a177c11ca33d39e8f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2426a35112415d1dc04943e1429bb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc152fa7969292159c37850e5e9fa4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b637d53eba4ffa8744871283d8751449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4323cde25a5f5f9aae7632c867d67a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1def725e9cc5ff66a363c3dead9253451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6371b8fc6116bab30fd9ff78aad02452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c74b1304099b54fdb81016284be192453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da3f97f85a015daf9ad099a0a04f5f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caac7e2a10533874dcfa2d28040d52a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783776904792fe38a777c4e90ef9a99c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bee781015e6408865648b6910f7b4a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2729014723bbd27cd73f7fd686a51a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c8715fe4c467fd6e6f867d7b94d36459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6264eda2638e88c1cedc8c730f45a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a96853dc50c52ec6856c86c8ceba97461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9fc4289c44615fd3b3428005b7f76462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1208a2523a28a9b836d95fa8268ba61463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69cb4a5b53cb3b3d2fb309ea5a9e44464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f559f11dce8b34122648456d9016cf0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b9dbf38cc16b7a4fa77fba9042e14466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d7f2626dc765cdd2ba18044bc3018467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43812d6d675c2f43af5ecada106392f3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28ccafb140d4c1199e48a0c81cbe6f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee91a820d9ea019653be40d7740a3b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9c288f693f1223141677d845eadd7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964686c4c2c2182af18583c6f3a2812472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8799a8c9762e113a50d46c88b75860473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d0b7c0cd714d11938ce035b16e9b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31410f859455fc70f2bea04b763e21c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37465cd5183044ec77ee9c9d9de835e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31e20115855c6cf7d77c831048ac15477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c33cec742151573160918e38f4d6b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92679a690357699765ad153c3e4be6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fb4bfc4e3b185e517ffe9e5fe0b0c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ce38f9d6f24a834b51530a4401bbe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd66f286db7f2f254b257a534bd2ed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecb114271265bff1a8eadadc096585483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb63e486983eed31a9b5c24033aa435484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e98c1ad2b2000ffadb40406b2ee096485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538c8b8c6a8239ecef3e0c04950aaaf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8f61308f0e4422dd38e21185284fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6be0474994292640c2b36d2c47f00488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b721fc0d0c4700a2fcf86f009f0d94489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba85ca1f920b4defad2e6e067e6346490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b3f3754136327b323b1860bf1e9bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f92b7c605452fedd9cc9ed40d1a14492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863c8e8a076115386a6a81ed0e308c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2ef055093f270f99889019c86e92c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6e54e68416d6755fabfd79dd808d8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc9f634e4e7ad3b7ae723b2b9b27bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1de3c4274cc3b46faac8af37562f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d991bb0682bedd80fd54855f5490ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738aa628be1045d3fb1ca037d0cb6c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72caf6b39f4fdc6d8b9bf3b68d562a28500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eda3996fbae1e439a838e25f6a873f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fff53818f5281ba077dd1f4f80620502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d27832523533b192e79b40cbabd29503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271e4060c76c6d22f5e8fa617ffc110504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7b2b6460dcca58d6fe4ae7114a388505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bfd0ffbd3886c448947e8dcdf9109506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e64f7e00dbc8707cf641f25efeb5fb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d7a6aa60915f2381686a88949da18508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdf18c652cd0bc184510797a506030509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2334c6adaf88733c3891d1e6315d0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82f01fda37abe68f5afdf8d9156dda511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80e905f1e866fba85d3ba936e67077512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce3dc8ac30cbefab5337354c36b076513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7ba346ffbc6eb81cde1cc2ffa1479514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8513547ad4b8a6022669fdeceb37a36515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e03f2c1be25d4db6e9d97741f2256f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85ce208f0d481bdc026e469d0d465a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc2774420948e0d336fb48770c479a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df8aa5b7e74ba7c4afefde5a5d5069519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f86e028afbb9eeb30057b7c5190b16520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f791cb9d65f7a67989f01f998167f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1ff1d2916509eeaa01fc687a2d4e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8e2235a08b708360fd3a567fb2f28523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10e41839fcafea2c3de9bb6f828e1a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e250cc62ff4a35f2f0eedd626af94f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f256b6915cdb140922687f6313227a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c3b41c5037f5ded0d5301f93699b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd28442351d6f9182ee48a0695dd91a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9343521b3cb5c88d091bc3843b25a5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611848b429853529bef032099bb7a6ad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264432978a18ffe84deade40a7b2c6fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca9a9e360a54fae9f6583b690760b3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f30e547a076b6313bf1383244e4ba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc98698ab1d78552c3b868fdf5d03b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8339659e42007d25bcf2a1a72a9ab3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f261c83279d083750ef429baf3f1d0c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e64c2aae5d3637342853141ba2e34537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e79c6956fdb2bf37ce4b086f1dc40538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40041f9909f59aaf9f52b3e50b11d013539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8798bbb52b4a5e7c678ab312406c3e3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27071dd8fba9906d2e0a17bf8aceb4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89558a203d7fe051b56562e2bae751aa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0315914643cab5c2b0ec695b1bdd3db543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e78510e84349704b4b4b2ce025019544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b66dd8c32578f9e76b862f564cce0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6228b49cf39b8905b987a6809facd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bbaa11227284f11175094266df596547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b58e23266357cef0fcba42b6fc03d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0355caa702201e09d724ec10f5144549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a944f6877f7b7b12b5a7a7d564659550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222038a712555b7f230a40da2cb1b01551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c171be786b5aeb68e49f682c1c9b41552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3d2409732551a530505f7531b0b8f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58165080863cb180c0dd33f0345f29f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63c1a93cf222b50ec8305a78ecd744555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e79167ce6a259e2f4c88a1dcd033b9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355df05b04533e5f3eb4d06a3cbabe0e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05345a9e4c45f45d5f0901a4847b5308558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a23f4e772ea581bcf567d0e6f6e81559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2199eb11f20c1c7337b81d2edd278560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f435220c65cd1e65c58bd1cf0431ccf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72741770e64283bd3fa4e63bde12ae36562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f38c70d0f386fac20b6c20bad7916c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32f49bc9bfcd4d6d7133f78e63607a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e781165446637347bc32bb54a52b8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e4b5b337c26bc59ee86af97ed4584566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54d650a12c98ebc0b3241dd5adc827567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddaa7a7c38f53b97babc95b870e80f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ad5c88716da2b7ad3362eed6f3d82569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199d0baf36e05425c1cff75a6a0f499570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93381a15538bf1f4800136ff6b2af81e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195796c74a13381c9f404ecd80ae813572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc0776731c56064730757957040f51573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f69ebd2ab4d9dbb328aef41678063574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af02828fb89a31c5d7b786ba029f8a8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7550436c6421baaedd1b6d71bc3f1df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c6ec10c1e8432c1a9a22b68f1be31577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa20621c81ff3e1f1a702123d852046578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e010efdef5aadfb12b3ac7cba15a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627e2e2b7e8833901ad4715cecbd916580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caefc1ff2f89b31ed12b69bcb4a9f00581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181bcd44f1b814fac4640885d39e316582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810f3a8166d90a761cd9efb2127c016583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afc973b74d9015cd7379a973c004af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ff9f4647cb4ba51d8dd7a2ae1e040585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba162ae5baffc640afdf7828b52a97586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826237a82e32276ebd296828a9090b80587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd843f8c2144d8e739bcf3e9a2a44b2c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cadd0b96a1f12b8f074f4b4517b01f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00489419b5473e4e5035278159e5de590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b815ef7e8de98dd66049a943223b208591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef91558b03d8c46532698883e37392592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d69715f091eeb25bb3ebf5e70901d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768158602b7070314fdce28cf015ad79594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87d7434b134e7fda7e38ad842b3848595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b146173614ef60b0aabeeeb964a0f5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039a04b1204ea1da04fcd4bb8f09161597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cc24b0b07691e50f0ea68ecbdb322598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde14c7a23faa34c46a037d80ddb8615599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14626ad9cbe10d9bd7eb7bd156a039600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce5e47229aab76d21ee96ef95d4727601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee41e8ad56a8a191b7a90cacff41de602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60e7056f13926d72b34a88bc9f234f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f3a84e54b739284ae18edb5737391604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124546af9166c6df5e9ac8a509894cf4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f575bffe8709fa6e019d02cf71280606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06614b11ab6af24de995f3b9bceb913c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d4e886f03d10a82240e75344eb5d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d59896eea92050b83f2e2039dce6c4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee03a3146ae1632ffce806d1bf55e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3881050c3850d6b2d3158b889d50d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0148b3df2d34a311a497ba6bb0e1f80612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d78f4ae12e121c061edca5951d3bd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95f363dabe7bce4c4acb503aedb230614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89818c4c7f79db2c8dfc8f8991012c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3de47e4f41ab9733193ee7ee3d6324616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c177de4d864f089028deed4be3a3dc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e895e24b760ac3e21975fc57352dc40618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549a1b71bbc7784b2f96fb4408c76b3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecfdf359c2668e842becaa365d96e2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6fc8d8b6ec9c6952efc1ea0acddf6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c08011cc4412401db71d10656edc8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f396a2f98af91d2a1ef562176e5f7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674e9fa46630093a8682e71375c4dad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0c5bbb4ae1cfb46a704532c237398625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f761ffe5f108471f21f6029123b3414626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59485ab0adb8dd22d630a5e3f8106f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f086ac918f92cfb413f2bf0c3c74ccf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbacf0cc9a4130b85085d48d7730436629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43551152e5a64eb02bf3d6b32434dae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779febb1e798ca9751add18d3162e98631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ab98c5c0f800e4fd76c7ef7e5c509632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d45a64d6b8f5344befdbc526356f6c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91c3586aee7ca031eddaf2f7df4788634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e6db8f1fcb7781390e1c86d236926635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94877acf29aa3d341ed7914629468097636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1785e6cb59ab1f522d4e1e1d1c256637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db671c8b60f3ae81fdfd15aae9b5512638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d1d0a4f167460e000df03ac7af981639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd19bf700858dd003c3c6093995fac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bededfd8b747abff3e9e4abfa656b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a407e44bde44c74090939cf08175b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d082330ad3469b546fd27a767539e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a4ab46cf0162927d044c4fc8e7b42644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed79ccffe0f235782e2d628a1663e07645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb05a11822d4404f4dcbf833bc4c361646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d987abfb7d29931fd8c22103e8219647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee6a9fdcf783f73330fe7d0e5714e3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bd8ea2121245efba7a5ee78f31800649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95189cfcc74a2cee7414e8778415958b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342a6c10bfdc2ad649a5e2036627929651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e7b6e1857f6cc59815808c2501a2f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c10e92e16a2d9dec70bfb45a497b68653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25e5a61fee3cd8afbad2dd780c8145654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13429751959f94e7d0e8a928fdb89d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ac89a93114791898a40b1771755b0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736733380dd16fe6bacf3034f04dcb2f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc716c61c80762e501fd95fa9fa5de658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82328eab2a4885735de8f0611cdf7254659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6ba9fc1e9b2859f6caf2939186252660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a13d64716e834d051d24f4f8b3b7a0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cde75b6e20778a4ba7323302a9b66662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4cf7370e775dbaa321756ee6cf00e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114052fb659a18670d29294276186dab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0165a26020407e8554c861109ae36665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64cba9ac2432276eb792d663942efe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4309c9d6b18aaf393d347ccfb77190667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483c232f8a513faa7605bd468580b13668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c653af9878144c708f4bd0b5d6fd4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc9bcc283ab8d26bbc9f7c3519584f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52abd5b5e745648ed89f08ac574032671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e7bb75516b5363f1c80017eeba9bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866406276ee149e8c1cf8b2e649c8508673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5efc10aaf7af7661cd4685cb5fbaf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22568f3b5e1ea6f893b92b27585ba0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326c0b4bf8fb1c75ecde49193474eff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075548275c9ba4f4cabfa2959ad799a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947975cb60352f40a351cdd397c0325678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42250cfd646a87198364afa5b76704679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcfc9b6f23a780041ffef68d6234d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682c160e2e767d8b1fec55f31491234681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a12a67787dab1eab2a8034f97a8cb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d702ab696f628486153b9c7e9e5c4ba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c1ba819a030aca377318b64f3f0eb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c9ecfefa0a946a3a24adfc0869cb6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae188451d511f14fbbd22c160ce46c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bbde421b60a2e59603e6e544cd564687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aade7a2966ae2cacb448f640746d1b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572396966907591ad77bb3af2c96960689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edd7d131fca497cf7250dec16daebb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f0190667b14ac9452f9da0cc2a0e1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f40d1f8e3ef72d90b45c988a6e6253692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447fcb1fcfb30325691804cfd0678ed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c3d517bf2906de54e9b0c30645790694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334e7563635b004a94f44e441197d4d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a3cbad7486ebb3e4546f65d6bfdee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529c5f39135f7c8bfabbf257b467438697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0946c3b06c6d5ae60c0a8f4c489ff3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c632247098613988e917852dc5260699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1556a37f37428e44f350872eabe3f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4048fd306545344e70ab7bbc7c4e6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075336511ba17f7194dace2d651c15c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396b8bc8e84217451d91ae25a07aabe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a40e0a28bfb375a2d55c34495f19d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807027df9ec501cf83ae6bda565763b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59fff4b3c2fe0e548efa7df29509ea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42a826e1921b60fac20d8d3cb36611707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1867dad32feb48d34191bd3540fde4b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478da91c52940580e2be91bd81af97d3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f987f171c8e1224a6ef91e1b6c4ae17710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e06e4d5d74f53f6b6f5155869595b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a1979cb14986ce390944ea37c4c52712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb16593ee1f777ec0ea00c88ac74c3f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06588039bbbc141b442038bbed2ee335714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e4649e137594f68e256bc38b97906715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6585d20a4e03ea5279f6731120629716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279586e9218570f1ff93c24b1fb09352717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b75a1caa2599c0be36e3a2f53591a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa9611ad1e9ea3cda1a42633d9ddec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67756ed6962b28aa46dad2784115e2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddd6193734ea9513b7f669f4a654e3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b6f9e3f551656dd1015bd98054100722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80f6cc9e08da3cb9254073bd92e3ac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3496f74f0a729f8a39539e66e580d3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74b00f7009a1ba9b04f6aef1396f29725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386d1c1dd04a1c606294f1472b52221726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fa6236f29a269086b49ea25fc5fce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4742962e406447f199243034d534d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfb43f177aec4680d2b7c8be19c0f6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c8ae92a3127dae219999c89d6273b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0fdeca8ced9d586da14cd5aac23cf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952482c29ad19fd7c6c6132aa77f95bc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9ebf068998bec4a06892bf74b90c9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0458ded0005c74adbf1fbf1eea642dd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2963456b756e167d2bbd01c72e1d1f1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af10a4de501f605f103a8565da96ad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89c061b3cf700a9b47a9aed3db67b2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7201b6851972c1c77c639ac78c7fbe5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a6e30cb9da26bbf567aa36ec78cfa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b920d77bd12e0f5241777f6c7be08b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd662c0a010588ab48901b297e6d45b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb57eed6ed72977fd82f6c352970347742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d7eebc67099dafcbd5c380b48ca70743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1d5c18d3a6cfa9bf642d4fd2c9dd9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917c3ab369b0cd65c6e1ab0fd923499745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b369e91cb3cff833dd2db99e430094d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee562e72f42464f15236ae299b48a8b1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b247b3f1c2a8820429eba9f172eb7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64a1c053d1dd511015854bbe1fc635749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b9e92b1450311e2e4f35213d1143c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa18660a5b1631478ead60d95e3f28751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0d8b9a96f5a0c96648bdef7fea3c6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c199bc8b0809032a8f56a47a65b1c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d55d30449d74135e273e2b68c9506e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e66add692f042105bb5264c8b81e5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7605f00f1cf8476a63a907120a4b78e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210e6c7d142428fb78ebe1d45f052dc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cd4975a696f19d443c15e8e8b0a90758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ec4a63c04d3a6d1505b1766b10520759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d3ab17bf6e18069f2e6e1166386cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3ffe4956ed40361ca3a32ce4838b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1702dea855ab7752b98544f6c74eba13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1eb493eecf2fb42210e04b812e2214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b55645f10400720050320a96f8ef295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6836f9439f9952f3b492b204d22f6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1398cd5cc01828ebbe3550387065a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b314fc3002ef88c425904234ea8d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785a696e70e1978b0ac3ce5e41ab5c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae568fac961eeb9f93acc1776f740b9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec417a5e71b170e8606804dfd17899911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa97d184edef615689e05be095211b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332481f095ec2f1902ae7352f7d0073313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c6f1672e50929245a22f9af7311f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65c366c9b06eb2274ba0c4daabe32e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da67cdc129ef8e8b545d17d9e914e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93666e0d0de3cd4188b6c81ba938a4517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44f31432ec89d5f53272f120173cc518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f1b91622eecdbc68fddfa30d7d9c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec6482bc3dbba6e7e34416dd335b9020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b29ed95fc9a5cba0eead90e573636c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba32f6d264a22fe38005f0d5a0890922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535ca130eca9c5bcb8d0a90a5c9759223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec278f8984724ba04bbf23220c78df724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569376904ab4d20fc188212d9a28f13825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee34708d876a037cf4aad106851820226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56565b129d20ee78f3a435ddadedeb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ee4d5cf4663ade9f18e0f1529a3cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96672bd8f5dc7f46bb38feae0b8e9c6429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aed1c1f4f8dcd603eff3852789646d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20087d8beafd9d9f3c9a098fc3cce62131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9c9f7820e7612c15b66c50c6ccf5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882e129306ff645234666ccaa4081f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e6cc79a9fb3e1b2542f7b11c206ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56e46adf11c294c21418df8c339b3f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad762ad85096bbc3a01aa054b1d20d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3539af0da24d9b8405132c900d30237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3b44acf7b7ee21c726ada48a5220e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccb62d93dc453deb3fd9578d42fb5839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0aea7862232e6051aedf2e94d672940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59100eaf74d2152ba0323c0f03ae25ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220ad7fcfdef6b66ac2d67a22ec022842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39395017f6e38448bd1f7e4dbd6a1af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f128f2851ec7b56ea5bbe75b896045c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f88f9ef244019bc8f0ab196f4802c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068b5bca777235c3b6c38e02ba3567246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139d6c510c389c79c84a899414ef5c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ad419b873c3e2b39571135b95a23a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f31da752d008ab16f04e846cce51549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64a00f724eadb0ab1c17a547535d6b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d47cee7685d29b169a46e6e46b5c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4f172a4729dd15fb6b5da8702292e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59c69188d758c8e97765df0bd5ed3d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79ac01857e37dda369e457ae7f1d4154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b565c0034d833ec1e629ad674364ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3328f359ad225ac2f2a71925568794856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e10e2a8073a74427e35932cf68417657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511647b7c0236916479875393c434b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171358222091094cfb9e0763e7b703459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5ad383fa9d164a9f266e0ffded46a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e67bee67661da43acc665d9dfff6461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf61dcedd6dc88178f37e00ecd01bb762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4ceaa6d25fb4894f9a8290b0bd93863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121a327a69add4edf2b045817fd8e5e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4e6198b69b89b92e4f334686ae3ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69315cc39c123fc66031042ed5a119df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40cc425615bcd12fc3f9be1e0b8bef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66501a598ea456cb4dfd08187f03963068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19169631660ead56235a3e0d1c742e8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc62ce087a649dd5cc9879c8e2855570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328965f15d19857b2fb8e53a55b27d2971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5355fe60cc95a5427b5e2e6ded951272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6390316a5bb7489c6151067ca3f3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ab54e03badaa59b193c0397b0c2d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993debb7ce8aac013522d88c2340bfe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a427c63ac92c7a34af7753433d78ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9e4984e8c565dbbed98322ad9ea1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bda53052daa824a2cb468e8c6361a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181de2c828f1108ba66ed3d86e95839b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab2b76cb3614a1ed739f350c78ad7980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9651416e6b71f0851905b4e236f1081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c5d19e8af35ba91e24047a049c1d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b28872905d316189bfb87cad7256e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6380e943129e8467247a79b15b2d1884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f447e6149421c4de0bc6eb1c57529085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52121298c95a0820b75c2bc4b0b6d75c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad87127f7c7f01f01cdd028559ae4c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9f9f1575aae50dfb841f450f3e41f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c425291914271182e5d6e5cb1a8fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142f3248a477b9d17ab42b9f773300890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da52d39ab695959da273ca674b047991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d95a27c35eaa725369b6a46c10cbd992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf794b3f1e9d6bd8af0ba31a388b9ca193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa9c5f5dffd734e6216e899db4874c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09cfc12d00d37e74822b651d3a368f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64ef0ada1c76de92d4182a5ddc510d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ad5f460dd2d296f931c5ec3f1988497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b958b5eb8cba8f93fce6f2391f05298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b006de750e0ee7c2d4ccf2ae7bd040399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0cf586fbba40c7e03dd766bc05d84100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d409a01fb96b970a90015566f0b34101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64219345bc28595fd341227c75e470fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b187747e29f8332c4801eb748a1f40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f2baf1ae5f4f2509ee70d9faae582104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec91d28086e9f0cd752d74bb3c207af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88380c86cefdb4118089e823483b75c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6138f153c2dd62fdb002587fb019b08107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7942f4f39b615263580f15d517ed99108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ceba9d5019bbb5f9c2645e581f4384109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f91b586983441e19792113cf7fbdb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03903923be51cba89eeb778c5943b10111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a6555f2a6891b6a95a8e4ff64c820112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4ddbc657882d70772e92a46c699ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a911d0f1cfcd95283709811b1ae212a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27be4334ab0d4a48ea132cccf5a06a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47f2fdff39557f0200330aeea09302116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70ccb632fcb2f2fc830c0fb64a6e84117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb360be77e3ef8dfa3c293c4bae3e4b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc544edf86a67952f6ec4062c22aed42119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd421cce64938aa9b1d27b6a1e367329120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b3c915b8dc52fad8c3e0f8dba791a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981bbcd3601b6a5094d714fde94317a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0e56855e53695d525d39ae42a379d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c149e6bbc727b5d0b7d8b313553624e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64428edd25ff4ebfe7e44618cb7757f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3aa76a5700b376fea8348aaba100e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677a4c6223a942301d22b5c057861b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c5c02688349501db4aec0c574a790128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc714bcbb82ae2207356d2d786ab59b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9d1ed8290c772db44291f8d57fc2b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e2c2d3e349a3dafcd6228b515d571131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6eda2fa361c8a74c9bb8855398f5a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f97b8fe40574f7f1f262da139262a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f506a8416c8ae776216a9630f2979c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a87b6993c219654b911063ad2c3e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373cab64abc15d67a37e1faaee4f7a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996f36abc4d2970bd9f343f54b7e3f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269324a0d4b50eb2d60fcd9e30fb860f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb644bd11562c73ec13f95a15c932700139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bf62669a1e3a27279265a86d276cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998b3ec16ddd1c0768a90ca2e0a8bd8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63535c2b7acbaad92db7962752954b39142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f514714fd1a9c73c71896472bc545143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad8615c49e91d3ce42306bee2590d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3b30ce674da718ff434e5be4711ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8577fc884c3e9475f94f9745cf54cbf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f411a1219c6bd1e62c5427c04662a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c6768725d5436a4f8e0d22b3ff9ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1cf2f7bda82957d32203fb1710e43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed89dd86f8d107e7eed3767ae4f41b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae133cd3503f3aad897fa99f94b283dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee458d8c0f40f06899ade8e686fd23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064754b599debbacc80807f872b92db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef617aa0fb3115d75936fb379c8a413d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4699ac0cf81f3278fa64cf66a35b06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c0378593490b29755c709d772e93e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c13815da928f6b923e65ddec2cb68157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44be28759063469cbfe0f514edfcbff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc6bd220c1fba4e8d870ec1596ad4f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728ddeac16709be5809b64c95da0dcc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f524acfb6453e60c4b3cb3fe8fe92161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd2d5cbe1a69c416c7cdbe2d6c46b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526176dd7a1a950d133020c0196f4e77163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6744f431c54f5f8f440f110420a152d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dddee6214f60f8fa7d5e9e0f6fb90165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4413632674257d800f9ec7b2b4cb07166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9514518e683a1ccdeec917bf67dc0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0875c65fac8f9913d667dc724a958168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b886ccd97ec3cab91e24f5b89dbff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ff1d2afa20e2ac780428f15fd64cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb48d54cc13603c02b005117004caf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67895e0c126504de9025d9f6b5cac8da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb8d3974f537dfe2a1e46ca3dc4eb9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae0a793bb8fd1c22043c3be8aa277d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031c1a7dccaff759b5b1329a819ed4f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cf774e74bad4d0fb1eef37b1140bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae125b47a885ef628641051189b7155177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cf8a2fa948cae644c14660388f948178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3cf7c990b5ec8945f63a22d60b70d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06872537777c408a755f38723f9b36fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc4168eb3b6075f589b2559714f15e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a1501b2c11dc4117dd95ebc021d08182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2567e437a4436e7de7cd58d3ddb149b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2a8929421b9ea7769d35f8f9ae9b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b246df44cf0ba125cf6c38590eed0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ea82f0c8271f95b66a0acba9981c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194010ab565b7582df739950480027c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf9e0b4c33132669d2ab0ddd5007d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ad4a4753d0b6d915da62a62bd930e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b0d8f3f712deb25b6dd17f36a9c49190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e924ce7bd2ad41069d4230a76e1a5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51e840b239f75e853b84afcd0cd10a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f04c65640ad317a39fe88aa1b5898193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d8a82f870245964ffd6901db20933194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525165f4a748ef0cfef6294a75a4e23195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b30af480376e2dd3e1a2bb314ad48d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8e7c1d87e4e33189e670ca440d914197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a004848546bcfccec8d2fccc66d518198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986876adc6e31fdf598226b8bc26c02199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de7b593740df461004269717b1b1c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a816816457783909c60156d4d3b169201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aac11fe6d16cb31a6982110db6a0e7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415555257d9788f809acaf64ae55670203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf50e94467c318db6ccfc5dfa5b6880204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2335386fb263ca5a859be4f3859ef52205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33bd66c6fd70e3c2d998b4cdd5cda5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19c84eee1530501941355a79f4ef79207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4751b6a0aa3feeab97ecaefcdfe8323208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ea80cc92d4c7c16ae71235c9c7824209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210062eb3652a29a25d880fdcabd3e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74588ab0ce5edddfbf713f6c3b81149e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cc20030e3c2ceaac47fa61001ce57212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84340bb2102826438db7f978878ca32213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b000b14a6ff1da2ac89ecdc568474214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385080707e9452e05c4b4c17048b30b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76e5e6a3e7f02a3132ef71b815b7cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3db4852955c498992f1f42e19b2d0f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3dce7463298e76fee2c6c6049b5c13218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1685407d7add99f9dc6f833e7fe12219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b10cc9480b7430cf5765466ecdb12220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf90339fc861d13a99f6d49ddd1213221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632770d1cf27cdcfe33b18d5027b4cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cf97c56118382138c9693e638e6ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228aeac487c1f5b3aca429445b46e80224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d61de7fa3d63895aa82d081d3cde3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4cde0fe057e50b338955524288557226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75ebb645fd50d71c29421d7dac4fd5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba657b3ddc23b3a0463937fd7344c62228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82287c25284568bef0e6082f6e44290a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5cbe3a46c5fd89cf835737a235090230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbd24876b0202c475cbbc647a88d5e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c3dab8ac690742e153863066bfe5b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8ed9efa05ea58aa1f6d37ad020fc5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9cc2abd1c39a451bbe6d8e4a9aa82234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31ea32f1d93360be24687ad71b34c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150ef33b57a464c64117674afe0d43d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcadeced0ec51f88fc52316139a19cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0110f9d1553d4b7e64d34841acb9bb3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b6a70ca19ba4b7fbff944f43b0ccf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27471374407ce894facd5bd887f3c2e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd07b20deda278a3cd8a4dd0e85a1c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8f73612a90cb672f44d1450ba69ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddb237fadd94e538d96a70156691a2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ea3e9632ac495eccf433db20f1067244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9ed559b73f5f6066de4bc2862cad7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105cce6b969bec6609298f3872cb1df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3f92b3a5494f4c427c6181495515f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67659e44bdb9cd79d8385785719137248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340e749659fb5be05170f71fabfe777249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87abc300d46d10cc1867f6102fe578a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe3d858c4e30a64e18d8b43559479d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2f9402adb183e7319c12aafa6f487252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefe715c41fef734c3d1aa078a4968d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e703b721671ca257c73cb0470d956254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ebcf36e87fc071b89bb2ae243d3b8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86252a338f5bbd151e2bd49a54f7b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648d4f1b8e2bd6b0b0377ed3ddf84fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bd7761fbcd65ac9ffa0f8e2d6e53a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695907a862cf4f3feba19ddc0f7c7cf1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7aeace76625b7bf61c6ad4f432b4e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d72207ff4ea13be8b685af4284288261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5ec0a0b5b7fbec602335d933c1ebe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a618e51fa3d2d9e885ee32a4e971bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639428bd4e61b04787a8c007d7a6a1b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b8bcba11799a3a330a9df9df51c1a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1402b5448f974f40bf460114ad2d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5691ad221f5db84c1c826853a6e5d10267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932deb891984ee508c5b425a1dc32d37268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cced44bd52a27bf2d1f289031270343269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a786dcb27d1b747736822128d4f3311270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800d2109a5adf6c00a5be5ffa298b2d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f333c4a35c260fd03d707777fb4ff65272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0d5c91b7ab19eaef1f1cde88f0ff1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31faa1020f76d09a4d5d185a192627274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da312c42c3cbb52ed3a4392b24ab288275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c5061bd557dd91e84cffb11e86fec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ef940190b433eeaf621fd40214742277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ec6ac78af48d608a92bd6f7d3dc7a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa876957051364a031bee1dea970a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684bbea219a8d5d0b5762bde42ec4a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f24b6670e6fba47c88c04ef9e8d3f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3cfd38ac3c95fca051cb574f28cbf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddfa599b5d41857e4d456c03f10e44283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf4c3632d60c0db79d9443970e0c70284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13709863ec6838cce1ef1c2853afd236285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503920c457c83f8b14676b5b346fb948286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbf5f1cee787f15853d671e1ef7bd1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea9ab89eadeb04998643ab8be8a33a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e029027d7a084ad66ebb9b89a3ee6e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42073b567b231be7d9d0c200d82e3e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6041dab73ebd54270a347d8b692c0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626cdd3f4638946c69c825950060273292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbca6170d0ba54a29f3bba7d353499f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f074e4824082c10c69d11d71fa01319294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a6e615b7baa7de536464bb5333f69295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93715806d3b1f05c72a182c30fe47f89296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51f719984da28a8d80cd22b5157a13297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3d83ae88970541117bcbe8d31c497298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdf89f299afa9562de9e1de4399727299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952cf0aa95c2a8e8412fefdbe17d42c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7d10534e789bd55c6f681ead1ddf5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f348db7979763ad9460dc540eed44302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e5e349e44908906cb3106e2ba6e60303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f06b4f1e2d3861e870131331700ff5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e763891b8fdc6a8dd6f1719f4baffa1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccddb16bbaf5865a61169859cfbaed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d09454c08596455b3baebacebcd32307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9915c16a516825c8687933a07d53f10308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e28ff3c274b224d247629fb8ac488e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b844914bac1cb79ba6fdb4cea6bdac6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943904e55a690ca84c59a86bc4f99d11311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084416f51711c6f1889331e2b1c6b53312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772419a3711d57f10e4bd71a9c36462313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a0aee3e777ff346c8d743c74f330b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96c51fe18d4bc5a340aac6892b3dc3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1ad3062c87d3ae9ee460f6caed07d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869aa21936f305ddbc8ea81a336368b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5ba9a1acff226df1dc63b1b1f6fcd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004f44daf999b280c74b3eaef00c293319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17a9205c8d246074b18daed513141b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee13d90a18a9f6d1e8017d73975cd5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223881f793b0b44fcd62f39d65114bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71b0d1af71394352213010dc2c1ade323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502f78ed16292ba65ac93a74030557a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7566dd0dd766c767c69c9dfb7569b2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1b3deed3243041d5c79e21fd3645a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fddb232ea73551dbe55967c21188aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e81b4566caaa74e427461439366ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2da735df286faa06ef15b29f99a2cc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843c502a875d3b959add52fe288e244330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4ae83aedf48cb3024d31b870bc379331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef58b7af7c3faad4684a34b710af16332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b32c10efa9e1e81a309071ebfd03bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17e626d2d293639529373ce7bbfaff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb1f9e1279edf3a8ef4e88ae64ce23335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690f70d358ca1695bd60f4b3e9ee8dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e682b39835eb666ae4f862cb80c13b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ead912a8d1ea1f71a3d6957907e41338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470770d3ac0622a05f838782951bf67339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4f718f350064b8e30cdb648dbfedf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb465b6f38d1b2c8097c4cd54808a02341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0838ae044f5e07069618983fb4a3c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fde35c38c09d08acba787335c6316343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602cdd53e873b5f34bb48224e9061a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832393903eb49b17293bed8016bd5a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b5fa68c9e83cc3abceb95b5a2a11b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d24feb27220bb99394e581d6488cca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2d9f4b41bdf303777587f63534f44348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216f642e58c761b2fad6bf0ca6369ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92938abb22af0724ab1325bac8742e42350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789344537eca5c8f483b7f565762643351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364641ed46c6d2c45f6321da433097c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5216b616e97203ade157b0ac87de2c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb505849029bd9b7c35d5717381e47a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2b7505f3b318a105fd68c6e3b07ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15e4b92b89fb7f2d3d0e8c677ea2cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188ec74e07c360b570314acba244bd3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac684410d5d0e1d06fc3eccde532cd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195afc9e758fee0a9b00ab3904d6934359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599dc53bda1c2f9d9f592ea4c670f95360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c8d07b0d3a33e6b829767a6a24caa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef57e00f794f351b6c31349fb1d029b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f2a430c9aae677b4829a64ae90bd6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850098a30842deb30646dbe7d868b56364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce6196e66300dd834abba629c7a5f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a075e0a4ddc4b4e5a91823e20249050366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc21c291408edca1be8e4c7c9227b69367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e437c7c91a373fac7b9700bcec978368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbacea50bd764be729a01ad7e3db4e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cebcefc2b6c83ce3b37e408b2fafa8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a3118fb56847b1261c58dffd49cb2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079a5ee25e0969feaa8781d0cbf4473372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafb773035b6a0aea28c861d64ad59e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607be6f57105ad292768dc4ecb76a50d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4c0db48c79e1e9a39a67db482654b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa016f146a604746b8fe0c1c5cada8e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ad5cb0a5a19ca8dc743fafdd30de5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857b3234ac73dd16e1041e534e8fa9b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c335962605c9604167272b3946e89379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497968dfcbd302a6ee135a274b6f4f2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9f78f4abe4ce83d26f71524ef8faa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff984beff74d5d7e478a92caac910e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bb056cb71a7d0c9b2616f41534824383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bdc2fd8c1ba39ca6b4257f91e2d09384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852d4afb6847213c8e35e44c68c96b5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135538ee9c9b9334d6e4a8bb46fb4a0f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6fbc686dbd76036205806c6ef5cb3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b582ab28b2e5c413d8459cb99b8b5b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1c1e56bdde1878bad80e33ac7c82f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9a81120155a75d16f603c915ce8bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e22beee57fc5a65bbbd628cf5aa2fc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2303b35adca7333203a0b93548d5af3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1ed2f93c2b5a5b23d13e6314b52b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499dcce1a0247e7856f8ccfca958394394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cea37228faa9cbcada123e1195a1eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808cb7693e2b59be42b88609fbb071f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a651817923f1bda449ff8b59a480edb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a844449c8e26f602a0e592986f1fd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80a892e2eca16c7e94787159f22bfa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6a2733dd6e4b9bcd3c40fee6afe3e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f520a87df5eb5eeb9087babdde43d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab658fb5a690b2f43a5b976332f4c4f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141ed7dbe2fa8c05b77c62e328ebbde403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589dd43df9c8eff7d0d669e2a5069686404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d83e315e98fb32aa638ed4c0bad74e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ad5ef1c2a920ded27f84c1f12fece406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f0d6f61daccf9159b272b504acba8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5f601381a6211f849cd577ef623dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677555b659bd166f243b4668414ebbc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e224f20bf5749a9bb1cca63515449e4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1464c166db9da44ac5219c264713c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623095dc4d563748563532bfa353ced4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb516f1d97f928124aff17bb9196976413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809b9459aa199ab830d24528d6f8b77414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d69aad23e3876feee274e27b3da4e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026396f1b638f6d9c922abd8460e78a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840841ff0e04f6251fca9b6696b31e2d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfeddf1d7e88cf26baa5a6b8ca19951418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d04029e13de167b7cdc5c044baa4b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5a74be6875fb19536533aebad2682420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472a941d24917d93b0ea8d64fdc392f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b68d4f836d15dcf3ea6ca0a015ad93422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a7653430288ec618097b05f0d21ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b4a7a21143f0be6903fce7f369b0c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad46ee0329d2862bbdc1bfdaa55553425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da727db6b72de4b9d62edeab8fde553c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf26e396e91c19da685ef76f3951993427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ffa589edd8cbe69a9da4d59cf0efa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b61bc05c7b8ce62b4e4529ccfba01429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ce21827ac090f9c2670f1beb94399430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652326e15da00d96b6b9b04ff6ff655e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da9ae93f1148d3a70cc85c993a5049432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c438a8be376d3dccd431e813306fccb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff77ad266550e65f6a5e3435b3ef66434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d52eac1a9fe7f2a0b9a1edd8fc3e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b756280b52e050f0815f9903f9971436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1604a2c4ffb6b8ea14d475f7ed772f4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6440ee44fb3b8893d2c5373a063d5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a35eab4da01d84d4519dbbf2a84c2f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac27bdfb80ba2fcaeca640ada1a556e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b92d0044d7b097549967f13d5f2793441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9ced79d3721d7cffbe2b221ed6d88442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ba9b341461489df0386e6d5405da3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2e75ead637c1b9c884316a83f37ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44d6509cd4e2eddc9640dba64d0fa0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153146cb661cb7cfc50f70c12ed9110446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3533aa023234ff1b80a09d05ca255447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab13bea660823e5f999c9c394efe8c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4767f0282ab16ee5078e2aed78bb8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fd4887c204f15171dbcd160d50bf7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015455c8bf1139bcd2c56f2a5168b341451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a587acc1ac413fd06dd5eedf79cd7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63863744aa27249fb6206c96ef0edb2e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818536860ea33ba7f494834f1d108a1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b743d861efe6fa4a61d96df82be91c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba3a076ec5482e68ec943fe28aef8e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f52db962def99a27545a9505830d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267e040f69b57be235e33ef96d91430458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42410bfd6a9bb4365aa59870ad33dd19459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634c210fd43a85751aacc367b386c81460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685d53037f646e3cf52b7bc380e2682461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dcb480d8a716a703fb2005a70f71a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f820ac125c8d2b864dd34ff4ccf99463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2201497f86ee6cf9af795c80e82e5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ddca45cef3db13d822080dee020e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed226b2901e33007d7d38408e6f5d4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7afdf86bb73ec7dd43bd3daa3bbe71467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8ed53f2ba89c27deb23551cc4c66d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96721effe23a2ba858bbc3aeb0c64cdf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075ae6a9dd4727528c98f5c7935a47e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6c76c4f709f30ed5fe8257db95197471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0487202287fa13b7a42cc7b4a6738b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e61b21acfbb95d1dc02347ccb2a771473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4eccd2bbc5b06241631b45c09b65d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb55b96ceda95e06fd790db606889f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9db7495aacd6bdc89b7c4b15ea430f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7730ce71c73a8918343048ac28d3a1a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb99e8c74be11a16c4c1dad01fb090478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85ba4590230aa649aeeb1f71396919479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4076f3e322a92ea933b2f38f0d0b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711a0b90ae8780d3b96327c14904571481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d82f45f1acf014dcc1d07447f6166482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96faf7b68b159830bf0a9e0637f289483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb53ffc006428ab434bc169b80ad8e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44075604142ba410aab517e74c1dd4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95418d1586aac70ac6735515856717486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30282554ce6db32676f26b84b465be6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1e9abf5b2704d1ed048ba8a1612cb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031484e3de2393b17404fd634f6d1845489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e5f9dfcd9b00a79f3c8231ff9b9f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04740081aa0bc780a18896b2c94d92491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050b1964cbe2ab91b8e102d7c936b4d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc895c3adeeb9a2a39855ceacdf23195493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451226bce7a4d4fdfa2647bfa90115d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec1f51976cfbb620be6f5f910e27e8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cba9cedfb9214fa6b6b362dee13e5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1b20ad3d807db2f694bda67c7b652497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b763ea89f7f07770d60d8f46209da3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f143caf823a015fbc18e746cdece9d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea63c1949277fcd16ace2783805780500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5c3a09da27b9c711a92163e2b76e0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5af70bf258b6909177604384ceeee2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc06693c00d40e24059785877bdad60503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5030b08795845fee411f8c2ae22cb47504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140e4eebd636ea6d48265c4253557c0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ab2b16994fa64e11e4035a694bf94506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08332e31ca7fada45449e77dd0bf2a63507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbccdeb9539b0b9637d0e75490ae2cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84778e34337bf40f8f3ff73d203c40d0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ffef0c89a43cc4dac45aecea2b847510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062297ecf43439f2e34968851d9f9f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30fa3ad9a17a274bcc50e453ca261e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516f6a76f294c9ea7fac516b86b6ae1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829858ece7eff99bbf6b59ba5390331514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3112bb2d3c78b4663d8d41e83bfdb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6316a1c844b420bcbe0c6f921af404516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49daebb169b6cd8e6c5937298ad513a8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9878cd378fa1c7eaf932ef682f0485518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0efa0e6fdad0e51ec28fff22e4960a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79b920f4bbbd5d33e74c3a190de66a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635b925f8bddf05bb2ce25ea8d20be1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f603fb9ba1f7a8da32cd4faccf072d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a101dd885eb65b3078df3609bb681523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c2f221aef132a3f648fd97a42bad0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8927f63cdb000e71be1a0d81785261e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a612d31dffba1a61a529d4bf17334526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024017181227d77fc1776959db75ebd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf2233164ebcd6bd157613e91e7dc1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbc465f1b5e66e777a537fa82ef8d8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca77eab6351e1b8a75352fad6cf9e4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e9d5b7726363f8ae66bc6bc136009531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce869d797a3aef79308c1cebb8f785532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3a828e1a20297784cf9dd22ab48eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a55e56ec6b486df29cccbdb9abaab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c63d1caa2a8c52e252bb089089d041535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091e5e50093b4da23371476c442ef36536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fc7882ce460ae33223f055f7ed931537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48e94e6838644d1082a0132b1f4d38538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e6c5f41ad10f903c6112ebc7d2530539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a15e1862d0b5df5e203a947f7d886a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fbbc44d40188dc75769ffaa05c2c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26377390d7a1aafcbf1683da08b02fb5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64b833147f9ce5f89b22b88d98d28e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f0796a48a756ca60d54858c1229ba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cdd51d91e74ae4fccf3e1e0cb269e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8dcfbb2ca2a2bf9aa616ad85635a8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d462f81f709f6568b24173bec3e2d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33b3d5c7c1603577f5257159feef9c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d8a237756aee6539adff51783f0a1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784e15b62c350460501b0d21a0094a3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8d65348b3421e4de449d1a611a217551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ed721ed5f2a9f81bcfd36a51169f1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03658dc965c971b83c4e06b33fefbc52553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28f102f62bd47dc89e2fd5a201f8ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680dd7afb97667fad5d3822dbcfedf4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a5e4ebd12c735c232e2adcf442dce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3a0142e56febd9b7bf980181ba1f8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e846b46d6d966c7286c7116cece1072558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267a1ea2e24ea3fdd26edea7b791238559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a3824fe890d4fd1aef15a1a102b3d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab017b78ad4728941b6610d641b73e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61b4417ae38af7a918d3909ae1857b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93df6a8fca9daffa06370b4c9da24a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282eb802dafe5b3bc39f5f963c31359564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dad31a81dc682ee9106aaf01179238565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0d22665b142bb3572e0f0c69b3309566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a5ff3a32324e7fc03ecf853d9c62d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40b0aa2a763b99d422efc1ff4d814d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f58e418c94a71de0bb6eaebb42a96569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14800dc88bb830469d941f3b91dd7e61570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c665195b3a7cf6390df05e2eadcdf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e12dd4a715f9924bdeadf11defb805572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20075aebc50f0295ae3aff8463717a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f7cfa6c6c7d12fbf900bd5273675f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af7c66e4159ffc03d511adc6a1cd3a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e3ccaf465108c597c52e657d43e1a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c4b887e06f904c7c91059ae794639577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cf7e3ba087e4a963b962bec70815e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e74895552bad2cf7aa34e214d539b4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e7868b99913f7f3bcc751a8bda86d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129ad9c4e1e98e60da406f0fc5f72c6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06faf4a45303b8a5dc28760759704c75582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c615115f7ac75275e8ab43400ceb56583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cd9a7fbdc0e3a8a52c0ef0f3d5725584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974e0a1fa1a3c532758e56b05dbc683585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a965a48c2bded97ca15ad745d9b9063586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7fc38a45acf718db06e5da64c43e5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0b7516f94d58fb425965896fb7084588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374955a66e10a792c962367e91efbf98589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09401689aa538d6d4d392118cc37bd0c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a4794b35bf8b71b91688d0054a13a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e370ab4c16067f253e126752eebef07592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcf4707a7898286087db24023abec8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2e2499844f9cf64ef09d1c40b98df594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d007260202448b963350c65bc1ced3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb49d8084f9939f71a09b35e417ba04596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112abc1037551422be9b87d464784ca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d05b76f998289ad8ac7eb745cd298a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73c26ffab3977b0007b7a1b22b41d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b02d3dba77426de5371f0ef45f52f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d7821d102475a1a7d3e13a61e015e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d415ae59eb03d5b330af06513efb6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950c517f38af4192808c107fa1e6e9a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46163ab8cb740a0017ff569e1cad87e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fa433784bbec4ee4786d66a914da1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca272a42b335616344ae47c41c7ad3cb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26b090e8511197804f243dde8c5237607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b930d0acae17ec273f36c3c3698260e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462693994467d5bda1e2b9614bdd930609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a61ce20b87ee227a3bec2461550921610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05251b18cc153bf9429b8f37bb34fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa663b7f7424e3eb18dba197c4bc817612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7597f7a78bb078d8f99e6232b654103613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10559eba86e2d44fa5ea8906ddbe964b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db47fad70c2e0bd79b407cb1abfe70615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392323d9baeb427d522e26c9511f60a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ea83ade3a4d180c1558c8f06baf55617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8627bcbc8ba9e8868b1bc47984829618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000201bf8f0b0d739d94d1c3a3220d59619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a44d0ed6af5c2d40b0f4aaaf5eaa0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55cd88a593f70220764dd5b9880c90621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979ae833248c59912c9feb34926e054622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05102d997079e6770553f506649addd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9ea86190d4fc2fcd84c485d06ed0b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55d203f7b750aec0a6a3312ca2ec47625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e01357033e0851d38542dc7af9cd9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a0addc6ad1d4e242ec0e5f045a5e5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d672c27cbe18e77360016175559529628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823313c71c138ae7ba6f8f17be0ff13629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a6090260bf37004185d6eb6fec3cf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065227205687f8d51011350fb8cfdfa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36335e7799ed491519b58f6effb73c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975abf7575c15255fd4163e1cdc69ee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270278fbe291ed2201fcfd0315ab5102634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5185da7d8731ec860b4b6680b741d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9a7030d8443fb1ec4ef23c9a300af636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dac51b562f8009538397bcd8c5f80d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659d49aeb897518be8eac8d795bc886638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b216c481e3deafe102b95771a53a484639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61a769aaf042fd2166ca82a29af406640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2677e3de1b43b624281264dc4099ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e3381c09e7cade22f7913cc0605e8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb5a0e62060db7652e9de3796d5ef4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f458d9cd1a8724e266c8b9ae3f3759644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f3385980462a4d9e2b4e77ea911d5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfeb51cccd0070989db7cc84e9f33c0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189339dd1082654ea776b163e5236fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271056623f811aa47a47cfc3e2f7a843648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8fb085c7e135e89eece5f9fd36044649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f816aa0f38cb6c8a2e7596b3ea465650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d6ae5ebe5ddf40ada2df803601f20651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1646bd1473344c71f59bebc0be0692652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ef1127af46f9175a24dca18353898653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b7173f99459b04fea1910e9835f4a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01f0a372cf0b55700ec4835a7b98b8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a8f3e2ec33a078cd57bbd9eb3cd09656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865320ca1aa6bdcb4cd01832f9f209a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694db8df602d25025713dacf60c1c6e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc65f9b693ef19863ab7fecbb15eb60659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e002a594a2aabf0021277ce14d9b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820591ab51f74d6e8938d7572f3caca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf8d4e49fcd1e6fb99a1f83b07e238662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2932314c286c57a0ba3007d2ac4c340663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc74dcd40ce435a0d02db76cab45f1c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec1d79cdad57c0c19387ae5226c5e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf823f8f7871f5da1a601ad3d256fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3f230d0233554ca6db4b98875706c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b231b34b100f10f75810a57e5e20b7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba59539fe26437fc5679d29789db1d8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e8e535252fdbf9d20a23b0674d76f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03b565bc10d4871a35c68a73d96bec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5118aa624e4c22f30c366605989dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e8dc772f255aafd7d9ac455baf618673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024c9ec268b70d5c10c99171db8d95b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0b39f33964a4380e2b07f2bb3accf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b458bb306b5705cbb1981e85a8a18f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa42069a470e90db3ca2e6b622ce4c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e69ef22bbf46de6b706a7c4a0ddd05678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e93a1bab27d69405d5366605021127679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80880ea55ad7b3adbac8c495b11ded7e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac2e51c4068af5244ff59f96d41707681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a7f08329bbabc307f255b7edd4df6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e77e276174eb8e3b964e300513f74683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380d889481a1eb0fad38242973ae9ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab19c01abd7a51d9051adfa1986615b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314653b46e39e1e26677b3cffca1cc0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d1930a71e4f9eb82c171e8d1346db687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33281d030b587971914d69f56ebc8f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e983ea5e5896275add2c20f06556574689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cd07f9aba90b92e682be383535691690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a67c70c2d16fb7d7833728425741f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01701cee8d316c8d7fb61d4ef02bd2d1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634112d57926308843e4e6fd6c98346693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034e0b13064fb44fe7787e9b4f6bf29694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50921d4ee43aa13490144ff8785a077f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344cdecb5fba4a6b203419c17483741696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b512a7d8c31e7b03af751df369a99d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c402a3de4720db614d8d414c33248698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649be6eccec580d2a6e8117085f388e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ece3465212857948c38ab1afda6d5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc356f0394b62e9d8e5a0247f9abbc5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383975aabe2e23de766c7296a69f8cbd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a1c550e33b54c27d3dd0c462cded6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb9c37401171ab9b4775e6b87d6249704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3299a385325cd04f738b198caaff20705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f1a50c90e99b0046f1ff547173ad3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d14b331a6d89a126eac48b7b251351707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba349c6e9c23a44532308eac620d3366708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a1d3bd1c3f973022c710a5d4a9c2b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675afc9d874e3dc79c36cb25323ca2b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2624373eaf51623a40eb2860cd447711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010867d1c54416f7082341e7b0635d4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c8efc57dc71384b205ba3e6ba83e8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4fcf156e2f24d38fc64f62e5747b4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483dd1a2891cbb5d009f90cf44e184e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f80bba3a236010cffda6c70e8c870716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd48a0d6ea00b9de8d239508c3f8753717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a39ddf3b47dda469fd3932af32b0f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900ab8b02360030307db1efbd2c4c2d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa4806d582c81b1af02b3075a07391720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348963f6da9c0270e13845e4a32de695721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a378296bde392c723484eebf32714ef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c1e35940df24faf274ad028f63708723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa06042a1709554f210f2cca64a9a3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917d33731599d2749a2e853dfff23a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b3a5b59cec6e761c33a91799819ba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42678e11cb9da9b710329e3fbd2813b5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277350b5f7b8e4e9f0903dcca65f712d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238c588105201ac42b33a77faee8013729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad8acbbcbf08756ee178d21414ca81730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86855a5f09a8bd35e97e595ad4d468a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a3154fa5bb1d377d1d1365baf288e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d39c69f2fcb8a96ec5b97383c7aeb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380ed44b25c997c4f312605233410dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4649d4be3bf20e643e888586e9fb2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6651c91f972d8715ea99cba752cb9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cd641bac625649ebeb28e87d6f936737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53d23632a101f19181047ce17bc688738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e1faf5381d197edca8d880649cbc8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18248389df7d237f72d0cda686202f54740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2c21b4744c4153de188882187ade7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c23d2c0ec4f1f34933e9bdc6b1158742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799e5a09b369f0b5add7609ff26fd15743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e6215991fdcc94d72473e9c5c1fc0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed6784abb9e941c6aca7d1e82bf666745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275a06da3616467db3afa90f022f802746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bc35ad88c4d44ecf0f4341ac63fcb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd054da2bc01249680ebf599487c4bf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437c4dcccf6108deffac3d991e9b0d3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a6963fc18f0732f6fc95192f69bfc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f167709b768c7633dbc8953b60937751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3218c354bb68e291af96bd7acd0af3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344c26efee034f85ffe72d2501ada55753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea3d24ab1d271aa0a3e505006b71b8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a01676dc8efcf590de997d88758fc8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e897bf80f567e2ee43b96cee988c911756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b7a81e03d95b4e28d2b01bf743607757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df15f2246498790f3f4acba644e3c5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831998359785b75310f7183442ddf39759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>