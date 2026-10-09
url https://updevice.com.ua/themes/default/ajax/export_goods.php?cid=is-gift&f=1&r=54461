--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246b3d77dc48786ee3e4c67e7a2d66e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730600f1dd9f0b8878e3034d96cf3402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5859158fb7e067c724ca1d12f52a8d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5f90e9c638c175660722f9afb3ddd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7c915d4de61aa8c9c8e33def7346e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9792737736ff5b26b117f26c874096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b618734c3eb0872e6e24b6d759fb0bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdb1560ebad48f4a2b12e26674acba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae77cbdc206fe70654ebb911ebbdb49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53184e61c1474344da3ab7f56c5caa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019660666fcde6d9f8fac728816161211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751d01c2ac64db12c002a1bc488815512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d48372e0eced4234bccd2ed47726a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1011e3e02c7d9b86553a7a2c902a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b99c4ade29df24add7a4bf2dc61ae215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fe7cd4662265f4073436bc73fbd9e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebe86f833ad16d3369db5523e3fd8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76863a99af538bba41fb0c8dd1f1ddb718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef65a542cc7468af654d41e737af02619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c85120c2aa259fee006108e31dc07f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff9b8554cf4473d66de3ee1ac3742a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ab0c26dd8db8e466fdf1da67ccfe422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a198a5d9458091d039723d6ef97b3423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1057e188bb0a76c7f4d74ac2b028724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692eb9fd831c406bcd582ea1ce5789825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729f5567ad7d5c0df3bf8d40ce195b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcfbe56d4f81708800087f27de150a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291a9d704e7bf341239a2c5d6c3c37f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a905e341bcf68afa9180e9d885b5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3cb9f7400ee8a636f175c70db9cd730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3813ac3f285415a97ce5d8d61e056d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a8407ce4e5dc808c9a5ec17ed3e3e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a97b25b6b717b7a9f3ed54241dbc9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7720b821141bbbf192990df5d41c4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65264569271523439adc3cda5d27ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47974cf5025a6cbb3878cf1b82ec27f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2690709f45f15dc079a9b1af799ac037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8a83de8a7e11d30369fb9d3ac795f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c1e66bda9b4c61ab7d280d159285339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b17915f93bd8e3c1d07aed99bde4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96112241d2b68505891a51fa28c01641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c1d1ce791abf7ba0cdb5229a512d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f886e7920fce1277ea9efa1e9350043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1f29459a7b96212935df94aa77ff244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df4e7d6ef68c11aed39d724b9c683945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8e951040f867fbb275bf30032192246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365fbaa37b0c93693365611908ddf7347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1832258eab82f06f364c49d81021c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3ab53a994f7050849b81de1870c5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944d51944e161b7472aa0433a1d6ff950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea8d4f6c076e20764b7f35a33ac40451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3f5ba31519aabc8c861ab0a03ce6352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e15c375bd1e80daf2461df766e08b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd7ffce55a2e46a111cc9b009dbe9f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fa23b35b6d1540569a33fd62cdeb555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc266e2e7d3c31bd4bf1a758cc966356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32151cd681bc386c30a7746694e38657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70863b0d7e88a3fcfc817176b010d1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413cbacd5fa2cbd9567924dcf58ffa859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a103ddbd84abb8503a74eb6939327c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db300ccf552722021641a21913d27dc961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c80bfdf717efe6391edda42373e2b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0de3b7cf2a9886e601a71c6cb33aba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed16141bda08a78c8684d38717723664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b583d5123067d9dc6e4956cb3f71db065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866ec04b6dae41f3f20d570fc8a30e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda4b96fd70c1b3158a4476a0ef9a3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93adb5e6f2a4865975bbfdbe479103268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789490fba8616abb4e63073bb6ddd40d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ba2ec599437a509d5eb30518a9a0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8220faaa8312c57092d16feff4fd371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e766c85a7281bfbfdf01765f6b50af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd869af57b7965d35c292c61edfe85d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d64abd16d3f1e3abdb631de11467a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2376608db005b24b7575b1e6044c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19a8bf5212cee08f83d40b0faa3a5876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba04c4f33348ab2c1f541368f1408077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435f651e4a850ccafc89cf1a4b49da478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eef4a7d19eaa6e10ae6ebb6b7dbf8579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b675808cbd7b9a44de47b54ed5f12380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744496972fa6d86e49234f6a070c75181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3c3b25fb31366ad7c7a0f66b8d07982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c48c325cb4f815fcd70da2041de23683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625cf3c47cf00037669acb8e770a7ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791507c014e604d105ad552000872f7185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba318926f2a9d823302571752050192d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c221dffd7e5deb8d09911caebedcf587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef574aeba9695d53c77797f708be3488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df13f00422e29bfe2a5e7cd7330a93289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c9af6bfb28151d659cf83f35f386790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255e775c9d2791002c1eadb3d1b8b2091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bb6fd30e2e5bacaab1ec0313fd9b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d6c8280479ef232bb11023be74b5293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754039768a31b40339d60553373be8094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb845b8a50523b4a8d5a6fbac5a214cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70084e7cb9c7b445ec54abeaa87ebb896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b3b33f12505081efe65807e4cde2797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea48b030ef2c3c9cb235ff9a03fbbf298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f603de43b16d18f133cf057e568aa2f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0795439f2ca071b014d660645a64341100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd387c49385f65412b02762a8c6de3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac550f54b8b78a8746d87283c30fe3a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03e3a28469b1b99c8d9a19c24173a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ae6277b94bcfaf518a9685b2e78c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e901947c81f93bbd0ebcf9335126d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1de0c44e95fc012c26957c15b2adf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f116a58d39cfd08625d7b31cbf16cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0d86c4b98bc360c5a2bc3710df8ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88c89586e60d4666462419abbc5b92109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a35188f78c0a5982a0a9b7c7cab4e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f9234771549a70cf2edae0324401e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44799f9b807b71583ef0f98e988e1a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16780a11aacf6b2e0887954cee83204113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0c8362a473951374be8d55ff58345114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f252ac0bb88216b1c7dbd16cba6b9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47063748ae5f284c753938cc21692361116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075f9d2d226c3eaff39d21fc41115d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731b28fcef8834f081e2c38a2c057e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ed1d7e36db9f7c826f1ee79010a3a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba04dc514a63373d0ae9af404334d0a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd16811aed36224e6f2b723eb0e631121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a1a64714ae2e6490909c0250591e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81e36a9654616815bd222f02b610f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f0d015e7f6165ea437dbb5154ff70124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d625ca05cd4308c269fefcb39446232125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3771344bdf0f6ed98082b5d5d8a90f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df7ebf400dbb1037d09d63ebc87389127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ae12e2fcbc13874ef9e0f813d43ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f57028ef9ce7cd9eabd8dd06004ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538e3ef2aeeeefd50d3451936c989eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab91a16a9cedb31571bef60d17621be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e386de22b4c50b241518ffba0e795d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81035c14e65c8c04ae0b36cadf6ad2e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c3cd1db0d539501a7cb46dd33fc3e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ada133bc8f1ba86077ada759f48192135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af39a73269b47ef1982edb3dcbbff09136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468287572e438630c923f1fc72756b4b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac7d0ceda35baca6f5d7f17e435f28138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebea54d498f0b9aed79f9e3daa1aae9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796965271764fa8ed0a510a3667bca1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dd7888405a0bb6c2880588a16d7c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861343c2d61b05f48cb8e62161763298142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be36112aaa7f717890efedb2aee20f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5ceab3ccff9352cda1c5c1680dac0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732b0f33526c0ac1caf0ccc01fccd2f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d72147c75a7cb242cb4e67ac1da396146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d494f536cd64f0f39f6171f5601c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fff635d4d4143133b85fe73fff564148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc711c3ebd9a730a60396ed87148a46f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa5d6852e30f897175fc7e27647692150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17254e440758858cc349b53d061aaa53151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83243b05e52ccc424e3ac7a4c5cc97de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c45fb126f6b0a81582e23faca7828153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76a67bce59f938c7e5500f07b9076c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807aa894c2f4a70d59698e50ca42a1a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d89add1b28da3a31dd6454746137f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036eea45861fbdd1b0986cd31264f7d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb231295765ece7cb9dc7da1c5c1aee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120a3349fc711bfaf51f1ee7ba3370f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6be02074479fbdb85d9f73c830fc9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26945f6777aa6cf96b30df52c3cb007161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90d036a7eea27ae87b15d417d8e148162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b751b92ff88a3675b5835e5832a0be9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102326f398e5499daefdccdd24548466164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07467ee1e832ecc34add5f332be9ab0b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728458e0bae1b8caa5f8e3cef043ee8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45c441c2ff6a94b13c8d5242f915b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf127063b099d04926c16880ac41e618168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d18bbcd484ea0b53a6a3ab19fc339a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb8ead33049b186bf043bcdfc0a450170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5eec41709fd29c22145f4bb6c3c502171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25c37a4e900a52d37bbbfecad8e748172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34231b4f62251dd2a7a3e3b3ce8001173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e59b2f19f69961e5daa948551a747174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b6b20052a7745e6097573b1eaf6f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17733f9642d783001d78922337f6cb7a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5687ad7d8b068eaf4c86d572649c0f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1748c3e71face61b4c5443e00338b78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3e2a9cc001ec2cf7665076af28314179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32046bfbc0c460753aaaa676d3523edb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6309de856aa45c6b6018e353709ab4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9de1435c032d677f6ab82b08d8d801182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4198c0bb8023fd043270b3edd766f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221ab2d5e80b911f1941648a0022e68184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dedc3b37e9703e0a4de51f289eb9b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87427987e85b196d210e15a1454422e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589a86e4f43477d18d4ba8264d597ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edaeeb370fd846793dd9718e0a7bb8e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec261d5407222db8ed89288c9c090a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae67ec08387fcaf09e5f1c1fb06e15190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18ec1eae5dc3b0475c8315d08607aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b29c8343eb7939205054ff155b21c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d359094cb2487916cc5dba8ac4b031a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c5ade50199fd24b0bdd3dbe872d1a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1e26727adba96e562bf3b97369495195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4561ae3edc935f6bc57cc38b047cdc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1ab4489c7e12da27e503a27768ec8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b7c8f9e8858dd054b9e5cf507d0cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e441f009b6560fbc321f6d914942dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d8d371e8198554d1631ea72a80f47200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd7f9e71642a5b6e23b63d333bf600201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b1c139cd5edb563c6629158ca96fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad5ee1f700172686a8d404d372792d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951a6ac344c1c7e28dc9cb34f52b767204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a766dbf5359f187830d91b466e3b7a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890d718da54719dad9f95fb4f97af5b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b36bd67ab4b5e9aec196ca337a171207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa2392aedb9f38f57c839365dc8b75208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44171129ccc942284f0128663f1ba1fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ae95f35f7898686e986f171dac8dc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156da329da43a818f8f815bfcaf4d858211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0965eae5efe28d6cebe9a92d74f7b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7fec457db36d310cc957f88fd5cd3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be121afe7cefa1a73f392bbc383cf856214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89739f389d0724ab89ebcc4234f10d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d068db42e16ab6cf6b255fca2d668dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c99a552afa0b82d94c168c7d60bb8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a1ff847cfcb276e6e1eba2cae84d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818c86ea0b34ef1a226159c7a8958e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b985f95bcfa8afd2c71b96452505330220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a956ef0e4a063de9ef6183eb7e882f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f873cb10578b3ab4a04d046a31d8d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b0f30e0c8c6e822bd99fa43ec858e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f56e2756cd059b9ecbb11aeab914a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90dd3a98780d919f0862275d6edf2c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceee0afccae9448fe1493b72eeb803c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ca6004e16907efa8150a23351a191227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722ab5df0f512c8083c8e867de79cc6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f885b7be732846261737a187d6e56229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471477303bbabb8f6055ad95118e47e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb29eaaf48f60944469282c241243df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7776df654d9782249752aceba6aa4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fdab8b97d61cfda0c35caacdfb01a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c45f77cd1cf73a8c6fdcedbe9e5b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b4d935615dfa2df32f36defbe3402235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4bb3027a98b9851ce4c4b28ca1969236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d175d7854ceaec1df77196bc2aec3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd990155bf92b2d0fea3fb8067d7c50238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c54d059d0a9b7ab5bb13f37334c84a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f390e9823bd697a0f65e1e38dbfa2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f122b08c63ca3b0d8b3f877648b214a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcb12ac3b4a18d1dad9ad4fbf6e50a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c2503d3bcbeab4a34cff8c08e295b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b6357da1215eec01479ae8aa2c4e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5d8a1a61960d61d13ced94c4485a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3425329a771576cd4910f418e5381246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b750a61058996af7c05a9a5b84a8eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc359dbc24c33aa70255cbe7ed4c5aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56224c9d5f06415dab641c01f54c7653249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce10db381411d7a7c3226886964867250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcde58c73355acab21c07889a848067251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067aa8ee52e456698494a851983632c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0dda22f9d27aef6b3e1e146a882c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c985d7d5b85f90b1aff6f233c3469ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd839fd241a883aa2b7852654c67c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b2ae2cbc3edd774d39626659f1560256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5255d799fb5a7f6a490bf454becaaf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f30f6c59a4911053aecd3b8bef274258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c77f1f6a66f200c376b96233199fae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f1d9c6bee1a894a1ce73c11fc8251260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cca0a2a9700b73746208a62b63a823261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bab9c556e962d8f3d5f9f5345c6f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f42658985e99d66f102bb159da6036263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5ccb373da0716a8af77bb97ed1a8f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d0f1cbaa49d22b83bc3f842345b42265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731838ab1ed91c1cd0cf34de5a63de2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e3bc00971cfe73e32de1ac769a4e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096550cee22fbd835d0d420565808381268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0648bc7de2b6652e9231128a3f46952269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467bf7972963a5ade6021fd542a92d9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f579f9b02cd6e4dcac22f3aca92f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea04f17d9dd352cd07dcca1a21ddb50272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16886a28a1fa705b43f6ea2ac5c815b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f847ed3f34a99094e95d073f6fe24e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929c06c60b276965a3d6e172959cc68275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b16d157ba1ae18b8db7aa4ea9c9ea9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b62123fa333bb8d05656921b6194aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f1f2dd5d27c1a71e8e4fef66a40c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7244ff82618dac62e742cfd0f60e05d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabcd237005eae17ca58c6b43f0dd62280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d17141c17d84994d8a0fa196f6805281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace6cfba0b1645666e84dfe5f3484b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f55a1b87d8e4ef6506974338910927283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588f8e84bc00689b9a13c837711ebcf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40697bfe0b5f3498f4678a7b23f81366285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46e70851b960dbaad7ab17953a67c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496fcf04dbbe4f969b29b4ead77ae3d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd173f764d728784faa2e9faa936d50288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9caac406d7ff1fc20f95df9008550e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406235e118ff9d68a4a52883dc83805290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b006f26ce252a3928f36265296ebe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074059fcefcd884a8230fc401e5d6bb2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb7ab1e17f1090a3683099f1e93b2a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323bed63c432e4573744dbda040c340294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd73314bfc4c6ed52348db78a3fc168295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0374e0f39f2ba89707ba1fd480b58bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718a474d02a83ecc0fc0137d77ed20c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ff1d64cc320a9af20125c65cc20a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2c46c05dda89e2de991b82d288a1f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc14e112f5ff6dd51978d3b02e9013300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e14b52fd8ec97d2053ac9fc89e4a0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8c19a8554fd86c7a838cd2ecbc003302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88aedf04d76cc69fc6821718a1e55e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf8b1461c0ed91c7db1a23161adad1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f28a7a9539a1b2e5232ded6f6f4c09305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d2a4334b4e2437a789470b4eaed8e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba000784267c72e506d9903325e5531307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a047d9c578cf6921de2ca6f9201f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706994d50ecad0d6a4091d85e2db6b67309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9db2a0e3d373a17e1b305b8d7e466310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9333da8f9ff41d96ce91fe76794b23f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6878059c57e5f9dede4273c3e78e64312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604eb21383331585f194690908f40060313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58d32c2923c8a4629cb6aa5b417171314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786861d0034a7bd3961c127db9f793a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9348840550be70bbd9a2930271cc0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b61b5c96bf88a08b2223f8e70285e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60012be04bc4f442b60f80d32db5c189318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdcab6eff3fa799b6b6ccca78da216319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11903a850430209f3794d5c91b15dc35320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57de47b62d69f71369f50239fcc0a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76ec5ba8d6724cf7f18b3eb64b0607322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c466148eb4a5c1601ef93eadbc712323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b025ccf924550a7e5deb379b931523324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e58ddab000687d2896c6acdc61350325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415920ff0af8b61562a7c19b499e354326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71fbe6276beada1d1bebf1247583b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d10ec852d31e444fb2dc224a629f1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888d0c9d5bf06ad8075c66c08be65a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951c47404fce5727a5668c45c82e529330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491b1a292cb3c72d27a4c662485a00d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01af93a30c38b67f2d17ee331f5e72332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8db2e32584b0d48c8b8c6b3339643333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604abaf7866fee4c882af3391a650a0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb202b1cf097ee0c7b909b708dc654335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7bdf6264c0087815a78dfb307c865336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d93a7f6185a6f154e0ee654327f000337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61566c37549929b0b8308fffe9dfd23338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481aa6607d84b24a58b0e768fe8e717339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6991d35299b9f57776aa0edb693fb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1d0044531490588dae5cb959e8043341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4be4747c824d16856def6559c6fa4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a062060187c021017918c4693c1bdf6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebadb0a61701ff3bfe5bcc80be96fa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239f4955729634db3b920edda8197d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221004839ea3da02af67760e0d0b8ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d5f12467b830d4ab26203a97692f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628a5967042975061d331e98d962271348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e03bf4e4c29e9d50c3caff9ef998a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7df6d5dab597879adf07a3be2e3163350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cff009778258960ab4bfe843278e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49194b457e1309b2fed870a194e07698352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fb386605b5b73349adaeca1a4dbc0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81480c56596a9a598242fee3af18051354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc34cfc13a77b4ef2d40130d2e2ffb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbeb0e166b5afb205ab44e0b0ed3c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea29b36bde3d09dbec36802fcf6103d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8430c273b01dd18ecf802caa8c398358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f5621381a8ce767f2b04bcc40478b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd1ad6e5b020488c6bfbd5f59e410a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276fb93b38811f3cc5c18622a719236361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4877657a0a0ab9d2186d9e9faa6ca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a63a81b6fd07ed0deb4d4c3cab140363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b304e7fd637cfdfae579016ef1732b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b918cb07aaa6a6507a90aac8a2d14e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98e726b69297d6963f2a2b5b2156e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615cf3fca18c7a9b9280b164517e013367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560d8afb069c516ea86819f052ac182368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2d4300d8526bdf6934ea21cf5a313369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69020a08bccdf7166f7b3df61bb02192370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f145b30c0c0b0a863da4a220fe068371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c112721a08701f58b8429945737ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed449173a0b491bc566428377ca620373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67258e4f81a98c19476eefc6862a1cf6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1239e1525ddf499fc9a1fc9512f6e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02492680868bca5f33a819328d9d2ac8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bc9edba98375f4e2c330ba778d3e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d9059450d70ff33ca4a47a6f9e07b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c5cec9121f1a0c9e2c87e59c6cdfc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e62bf156159e63cfa92d9e747d19ff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf709d7680b88009df92bde7fdbe05ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c60fb953e6b810f806293f0c709743382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c72ec0e658a377075fed42741e5fab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e070dcc1def76375f7fb741680199384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c0fd9d0b74cb27725b0dab2ae2deb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1c6cd6320f7d83cccc9ba9f97146c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646d6a43559d0a2bfeba16603dc89a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf28bd1ada3d6d348b5c8f8159a154388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abf858cd2ec85f07324abc85aec28e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc62d7fd367875f44575b4a0534bb2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffb325c996b237c75cdbebfee7b9bb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd948c33eac14170ac03b9a724e57de2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb069a318a2d419a26d1f53ba33109fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecbfecc7377d8e413276e9d8ee2d5b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b283bd886cdf02d184bc86f7229a826395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566be923df0d92b745d82e34a074fb1b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127e5cc54fe3803fdf6071e4844c73e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ff3acd142b1b32300371f53ba1674398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6747188375c08e082234d1fbc01a44399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8a3ca0bb3b1bb52204a611c9a8db7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8f3582a85a930971a86d91493b9ac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcce35b5bf3fc00b6f7f477e2fe780402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8623583af0e636c826b13b1234f8ec1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ccca0c819b79d8b6020eda1a5e1bb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049791db9bcfa11a315b3c8e2cf48b04405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57020dcfd6c71efa14eb3de64010f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64127e81350b293e282226cd352566407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9491827ddd1151f88b2ed2ad5207af0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c07067a290f9d2dd0f65e1d84c59a2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6369394cfdb6f82706509fb780efd49410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1b8f5e084886ae8980cd316e663c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a89c755c8eb25ea40e20afd1b2d3c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13b92d53eb144136c8f0060c92f668413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bbccaf5c96142e638f0c1f456dcc7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a085e3f202490f70eb55a782eeea09415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585d1b6dff5d5757376e6789a4ca2e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fae0ca3176577c989cce3bbab82fd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee9636fd7ff0acd60ddf6576cad469418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c21aa23d14a98add86f69611bf15d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002836f54a69858e960b6208df8ec578420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ae0124bd544874033f6f1668689fa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6a9db03ab0d1125afd9eea967c29b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327c88fc7625ecfa0dd31bb7b69e20c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e06075a11db4c3c0542dd7d694214424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc89d1d801fd3853ed344c2b71a4a51425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b0e15c72e09995a109c77440ff40c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02279cce509ef7c0176c6a2c6cc96d36427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75402552b154ba2888c49a04e43744428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f976925cc7cb3e5150501cbc9277288429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6787e55ce7200e91c8b1664e4645112430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e488bc9411a142b6162592d3f797e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1d1e1dab30fde7245137a02221ebd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71f58b0320a3e9de88776ebd47c98e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db5ad67d67b187440e428808a0e754434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123efb0067b83d47d85302517b826e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3aef37129639bf5f8ee7265307d58436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168077b1b4898a16f660065b3309015437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc4e499579f3f686597de525e1cd87438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c556d865d33c020e0d37a844c37c8ed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f776b4a0b36a4dcc705422416eacc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f80382e7ec02e135ebb6b2dfbe221441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1ee055b045d4cdeef42beeb0dd913442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde943a5cb053d54728a2dc55cba708443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba562c5d2aae0abe1daec0f15295fad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4bfb058621cdccc42e580456bcb0c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab71a345551f0997be16130a741566446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720541f6b734e4a4ccefe848e032f2b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e624791884d2853783701289973d68448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8c400d2527b5e68a01c567d43ed01449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ae1b2ac6378affa5b0b77bebaed2c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744246a5e4156f046743e98bfa440447451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38528e5640ecc73760b3cbef5cebb2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0826151cdd1ae486981effa66b69f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f0fa3b7af684fe6cb8df3116e2302454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d0ea335302609f31d02d666181a90455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a903462d44e8fb3f9011045a7b5eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d05a9143eac9fb8d8dde60b8d9fa6b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003d5307349dd3266860ac1788f835f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a52e4b5bee2957f844759f4ae1af9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48a503a3dbe1eafaa5e84b90737bb7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2e04b8b4c0680f6c855d0934ed94c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ec3ef61e77d773aca9b0f443a438b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791133276ea88e197d362224b4685ece463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a66b96bf21223ae5ba12445de1b906464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9f7680b87fdc61debca5d371e9fd8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec298849206ce1f3043b9576f7d0dce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488ad6cdacc60a84efdda2a85b2109f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f006705e1a636cc94f91c7412acb18468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9552c791d0358a44f19e27fe21a6c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ebabf2628f2de677e91234b974035470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637f8c93012007ff27b98b10949a16e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98701b21e67e0d93d149cc0f2577c569472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6332fa1da848f3f6f2ff50a41290899473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65226e12588b4e086e410919a5f8e6db474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eba87359817d45f396f272928a5a08475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889cedfa93a570d4214a3f3ece28bfc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff928477068b9c4599e23a02d32ed21b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b61df7c602f8bc9e2ca4372cbcdaab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310b9e57798f5c5dced507235ad9367479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578caf5a8cd49ae0d6c9482984424f7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7b6984c4337286d7d892eeeb640f7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcda62716372a21e1dee52b9820c0ce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42bbf69b022fa996f8c19ac9a6fe65483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1889d6c2569eb669403c18df1701e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f904c7d92bc02a6eb6c72f84237ba72485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c40acbd6178ac0dc8d04103f52af1c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8db076a0eea2468135e99f1c417554487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d743f306e645cd7aae183ed5e228ae6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674c7666083142f903131f4a243e867489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d791f0145dd0193de7a59e259eaffbb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb0550572eb90531ffc74197ea3aa0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c457793036daab61a07ad4b3db828a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff737ee3c14bc8a01485dfe35baa5b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956565b062167abdf668c4b6b8f62698494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27033d04229831f285de55d444af6d8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad4f160f86d114a69d1b02f43f3575496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af346b175560446c5ff9e9f5615fe19e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b9d7cd79c303110d5dc5a1bba1ec8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf944712bce73ab77bf568c8137f246499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6317d1e5c436514d0040f77771a410c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876d2849bbcb08ae4ecd56c80cef76e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798e715745fe55caece2f0d43ed8dd1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a08026e8a8502f9d38b07ea9b7e7d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace50df8676b0fd7b752e3a1c41573a8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348219af528889dccc4181b0aafaf605505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a59d677a49c8206e30bb331bfedcf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f00ef47a176a8040e167ef73b8e8c5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69d43b0599b9d6b2cff7f335341f61508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad959b2398b61f0e2f1f84e3816ede509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2de5644b24f53d13b6b05bc31570ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f1a42ed2d180e50d40409b911c2a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd6e8db917ab839c8ee8702bf78c35512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78391e8eda7a474128447cbfa410667513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16665d4056e4280357e0f4c0234c8236514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceacd1784e293e412fd07e23beff7c5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3fbeaadf4e2d326ad9ef6fcd01b72516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf5871737b1422486c25a286fc00c2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb55d22db0a709ae7edc23fc6102bd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb253d78021a038c71206af90f2bee2b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1975a00282942b45f5dd56e3a6860520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654da1217cb0e856fc3070c0249d67bc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a09e51f8d09efaf77ac853d4cf18a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9179ed7242a30f73fe16ec96187bd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b31df18ded6027a226ed3bc8caa96524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310053b1b315ce895fc65cbe386108e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988951cc75736a6643cba5aeb78a8718526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be75dd1bfea1cf2bab9673754c51c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef29991dc2e50f95765b0a6ac23019a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68717bf03e3b823ffe57c6df5e1e1ffa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c27f5278d4294f3ba78afef55297aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad7a8c6f8ac2bae791b7a34687c46e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572260b352c35a2bbab6242cdb24484532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becf2c0319ce7fbe4fd38ac834d9512533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7194ebe6049de68c5747bd3c9fcd681534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdd4c91577646429587bf3845e16c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36508c4285ef7ef95a695e5ab0f00fe9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58d7b8e94c1ca39d8bddbc9eed7c41537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9daf697db24356e7d5e9527fee47c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ab3f87e48cd46c6282fa639a3dd8e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a633dc5f7ceb2100727f86f36f60697540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb38dca070afbd6bdacc8dc3d65fc5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75686ffeebab45b40ef7b0146d5f75aa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df58ccf7e7ca001734c4017707ca70543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d8ab8ca47bf6c1e3215d958a7bbbc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec3c20bafea7c2a70f1b2aeb344730545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a222dc4c84a4a9b08b57131349eee5c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15321874bb1cdf249ce1c50184b46502547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae0810f07db8e32ab6957fd611a5a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af094f6a40d3895275a1b7247ebb025b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1821e04c5619cc7110138dcbc9eba3a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d27e6e5990b7a4abff59048d757a7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341ac9a7d3f597bcb78e51e3414d8ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20011cbc86af28facfe4d8934e6c0d69553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c68ee8b11a5f769217695816fab961554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9855ba975b8599922d5bf2d2e06432c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36e58419676fd50502db4e0c418fd2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32638ba2bd5b16a5cf3c2ed9f220ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5a7e1892f7e90203b2ce21a1d2ff0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008910f8597c20c18d2da4eed62403a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4bb4cbc1a3ab9d72462c979cea949560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f77ffe67e3813427726dbdd251228561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610c335745f75e5b95381fed22a6341562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34694206b9a383b64c870848790c2f1a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef89561d8fdd68d0fe29b70ad88e3d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a40bb2a92bff63690f5f575e16d4f6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df63e4dfcbc92ddb0a6c056d676f1c3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee2ca64840f1f4d2b484b5b9f84c2a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa65dd9bab0cf19d268e77d1ea55c4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343fc9bab7c88252181e962c1a8bac2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f399f1ebb995dcfd087bf3c3c374598570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef71881ca5ed5bafc7e58e6615641b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8ce34c6a3263986c1866a77c7e5f8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639138c6121e117bed415df772262b6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ff965a1fbf971a67ad31f2859f599574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ea50e51000a7f8a79e4b04f22487e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e2811786fe956110f17dd7ed84f92576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214df7ca59ab82edbfaeb6ef671d98f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5be9b653a7fe1d63e4a83b12111cc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755f6c5de7d0d7169ae6d017a52c879579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa4532367dc061e298f3af67bd406d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72a60ee3d75d21382852295c7d7449581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31c3f90ede88349b101d8679166d75582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a397f1837b9f18688cb29ac061edd53583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26c71c83ed27bff168da151da86ee7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba689bcadb2baff3ab44516298d437c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847b1f5df43bc604abd284def35ce43586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de75b3145b36c03f22eaf41aae1a367587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0817c3e67902e2633e14c1e3fc37a16588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af330559e6283d26723f467cf3fcf37589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41915194531706f196e16540664d2b6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772de6b2786282ac1f169e40cb6785b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14310bdc434d82ebc57f79215ff2060c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfee5fd2adc1453dfcbd0d50ec4d1d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e07aa4bab250c400cd5c514fe1a08f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b79a1cd20e2bae01829b4e5002db8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391f519c0b40e82707d5f0ffeaa5338596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a197b9cded2bedb363637962810a1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbf9d74b3fca7f3613a0241ae1eee3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab15eabda6639e4ca1f439824ee94f8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de9486d853173632c1aff74a4a767e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41372acdc9e567547fd28733def02dbe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb111cfc008afe9aff8d0fdbd7ea441602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775fb9af5490366f43e2d80cfb796e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691a8d64c235d7537047a9ec4fe86e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0b24b204404df4b0111ad513e978f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f99ae5553be73c870436335db39e8d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b8f85d76b2addb97c7125a865e8d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc4a9694081e6e9233d65b8a8ea4c9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c05dfc1409b87aa4262fcdf6e9564b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876914c36a7ef3ca20874fef7c551a4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f22e452da33d33f1595d0392ba68a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b47ed0b1b3f4ad3c5f3cc84808c73612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a922ee091c0c131e0018ede9a476915613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dc5939b07d040f53ae39829ba1798614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98fce4416f1a908a7b10914298432a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85eb07de27dc8fa126308da1a567389616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fb1bc61d245f14e7cd4474bda6b7c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7427e52934c770f7265ba7f76b64f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70664a8a3ceaee6ba83843bb6e2e671d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b24473615628b5ca807f840390a70e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8594ee0d997f86c07ceb104f688091621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f446d5d09449c0e74480761f19279622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccf0e4e5f89991aa162b2ce3946daf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d149d6c981f49dba9e8ee188b6bfd2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf45a6e4e949a1a2d02ef41a9470263625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a543e423d4e8f4cf0c3d01dd9f2672626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c48503edc2c7d3084ed3f7c07c7698627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54067f255216ebc3261c4f34abf8ff07628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff27cc51a58747b29c50fc9a3600d54629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75cb65303cbc8a4ebb636a18d79324630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8071ec318a8e5918412589a4581fb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf2c08982694c26751f158775802e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834c1817f738ea0e06ac92c216a5617633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38921ab9923110a2611e2ceb755292b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245796a1cfb4a9129eeb7aea618d963635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7146ba5b165d4f1a22a857602e264636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48d82d60aec7002f2495609c6f2697637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2645bf0fdf47398128b445379cf42e6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e3f865445fff9c4c40fd5bbeee264639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145221427b6d8b22292eabf0f01e9248640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe189e7642e1a44d91d6424e9e4d4b2d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7c2a2eaf59ae760b103e6108121ef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7bd5dd9b3620459eaf85eefe3fb4b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6288f25c2f9f84a1a85b3dadfa9ea7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79eb1b0389bb6dbc98b83e8ebb8844645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316f5239d6a0d469235c3f066e663a0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadbda91dfd3992887fff3fd5fbd8b6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedcad1506d7d6dbc6e844e669aaf0d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a458993773e08e8070cbdd9d27afa4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a762096089f7c9f4e60e5c6d93163650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0567cb75a3bab9cae08d46b219686c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8f35a444ff78ed45bd21eaf7e674b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f2099c73e6f55dce7468ccd24d6b9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fddf5b0bd3c730afebaaf749090b3c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91147ba537c8d9f2bd6efd3344a280d7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8226c2671fb4d9e6b5036b1f622445656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542c1c29c468471da737d61d7862a88657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8a83d9d4c253a98138026b5bc803b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f7cd36f40c3a5e0c6378e4c060df1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2611d05e71b70e2d29e3ec4a9884613660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb74a75cf5238f5eb5b9393e0c7113661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c35f63056cc119bcee685f16f1295662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75605fad2552212f850cfb80a793c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda761a2dfee492f59e8bf512ee6c2f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ee2be73a5427590c3c77cb77c2e23665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6c7a02327b8a206cf77eb2558e46f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f1cb704ea26a40ccb33a3ddcc0837667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cdfff76a7f4f254fb8dda2c9f6308668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdff1bfc2c9291d97267a8c12610971669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279a58dec30029e358f84f296598787670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c023fa41472a45498f9252287c37ad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680e782ef0423e0275c61726701179f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109d1233a5d7f1dacb6136e518529c6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a18e0071b2ef499c2a47e264592ee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a9af3f426434f735d8d3352cb0b73675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12992c6dfe14f2e39a7d2ec83ffb2f05676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e03c3f7bf707420275afb62cd11d44677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ca1d76a27602a15ea83c18aeaaf67678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a62ffd7fd177f77cb3948619c03656679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e593c14c47b48595b5d9a777e0afe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441c63d20fab03bc48f97e2e7d5a3c8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085435b9aa4c3025e698e5bc40083f81682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5478267a68b90aeff90076ad4345bd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb49440a9457f3633c30560da31a741684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3ade3ad45d7831d43bff464a67bde685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93a76ba989b0e47494e1984d5fc109686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b74e87cb9b860371664360c6592b8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa17f59d91c680f69b251997ff7f3ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9ced7afc2e8e1abd5b2e548a55f14689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a820b71ba32e5fabba0b5bbc40243dc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c290b1afceb7639f2ee656f14ea74a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c6d1c961944308706538829f1e0bb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a4cc7027d85a2005a6f5b8cd6f0fb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2179608e07955e828ced11e548cb11694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec03c0f70f6589e9692ecee32318c3f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef57ac93d3dac7ff3833c7bb1bf3c5e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291aaf2b871b639340558451fb6d25d2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f740de9f9572999256149de3dd8c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559af6f3b0795472dd94c579aae12ec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e84c78c8094b6b55f6651bfe8be225700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb958536d8ef37603a42b6a7934adf9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de1c38a9d80e595d70705dcc8d76ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3eaa785ba242ce6616910fba445f2f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1342db04723a1b9e37af9f26c29dbd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef80ab99aebe6edfd6f1097db79ce23705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5d37f4e90a7c737397b049ab67c7e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c231cea6e7f3b4a01a8e413491ab30a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d9abead74dad93d268e2d9d0a7d29708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f42c8338bdbccc25f76c8503e11737709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f5721c7c75faa44592a8edb0d684d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c07b7f408f7a3ee79a4c1928b1564711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02ba1a2e1b94c6266e178cd8ccc658712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a44d2e511ba0274feaf86a34eaca28713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366945d1d83cc5a60f195a7bbdd18ba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bd67c2cf445ee4caece89920aea04715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300e27af397d0026a556a9eede95bcf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9fa0b3b1d6b8e2c5b22876769a798717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ec69dad30f65400296e53ba44cb2d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f4459511ba9b67e2589a0f09659dd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ac39500f0d3f1f7668994075ea61e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b62e6806a6ade65f08a29b850664e9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e99e91a4b97b0694218f6e367d9e21722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f93d1da49c68b44d3656e32ef2b98723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9ab6b3e15aba5593fe7a19dad3603724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fe33b18d0d1591d25a120a766be0a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745108cba4fc34ca352ca528c7f705d6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a0f2e63a250796dd3a29c58ce3bb8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd628b4767a02617c157cb3e290834e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4719d39a4d98e0c9b77fe16bdad0b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e0de861da124321c13cf2e9c70655730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e4f12c0e1c3676b3c6e85532efb53731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd137f2d2ef74a906245127b61abbea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be916cf76341327fef7f5d40cb6bf0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710f08826419f2fbfcb36273e882891734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c4ee8ec9b79de2f5ee65e7e6db231735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12f03ff181cb521ee516009b7f4a2d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b95a9e7ab374358c7686ce42bd78b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c42525d9d40c866a7f97c603b6c5c0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdf3cf9c762fae714c7be71da784cd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ff7c7b8a2a6e76f598bdcfefa63f0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27dd5dc46ee122c5ea4fa1ddab9637741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a56295c10a06e4c2737472648fd106742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1be9dd99810faf460370badb0b9c8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76e57939e9f13d25d0949224e26ced744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27a6df333f64bb04d209b52feae46a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5555c919111a99596e1d0fa18677ab9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc8cbc821de23ef59fc4577f907a91747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a01e5429ab777d3361c1a78a3720d9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf32f331c05790939c36d3ebc927d7a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170166ed4e9683f01b8ddf47f6d8eea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd65cdad974d6acf87f4ffd03768c6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8204720d0c8b7dc87f10847133b88752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef1b3806337d5ccfe86a477a401921753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cea405eca24937d5578c5afdd2b1b5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c812c8bf8210ca0ed5254f377d7e994755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782d1d56f0f44f4db2c55ab12864482756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e5af690c42760e366226e9ccf8fdd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c811fbc4a730cbdb7f63fdee52421758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522941ee5b4737a598ab3f7149784fb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2390e93ffd9f2d3872fc90ab5dc05a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b49192234c09ba9b68a8e65d75dde2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472feaf74d739e274fd21053357665a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f321e992161fb54f8b1c5fd01ef4ca94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69ec2c11bddcf1f67fafbbba1f93195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50eb6f2db8ab8f767900a6785ea9686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014162ed9ea84cf4f9ed99d24cdc73037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bd6750ffe3e93c123368b0263b9328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca2a42ed70fa2c3d11e3589e3dfe489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b93a842ca483a2e2ab3e0d19d43dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ab95f22be2123fa63e93505c00fc011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81731219130691ae2458bec54f09819412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83910454f6eacf48a4a6bbc37984cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e30e98981c6786e4b999ea594f44714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4136d5d8c991fbb7b9b102cbb554915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8c4447b79b237178cc28da4c226a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d937479b943d6a4d9facc97b84b750317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb8c7283da6c7cc391259a92c9f32918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355cad8cd04dee737edc45b52f343a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691b8c6b54f1868a5d7e76b5ac18dc720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c780993773e43e4f422422e2bc1268f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773d6ddb1087c52f1636596fcee685822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f72d9bab287a63908cae5dcc493e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e2c83cfb371396b757d112471caaf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e12cee7ec1511eb1e94a2205f4a8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acd533873642668eeb5b1e5e7d7d6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896315e9ed7189d5a5e3ca3ec6e4d5827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387285b2ce68ddf7e173c00f5fa21db628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9652218d83f35412f44bfd0bab92ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18d6a6e095c242c3c445957fb9b41730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04eb77e09650c24e17659d3cc2215d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484634f624b1edd8b8119da1aae9ef132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcc6c510fe299e2536665da6758a9333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996104b4ac02b12c127b27b20c6d8d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750744c0ccad67d68b4992c69cc9637035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc85284bcab2a43cdb67588a3eebfd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22403fdbaf177a683f7c9de770b8225837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4b1ba875f84f87f789ad57807550f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9867a0d852fa3a50f5712dfc448f5539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376b5dac22472fb883c5f0803b256c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a741807d14c25c938cc4e99d6a02241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2d99f82e65b2ffd805abe3ff8c9a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4509726a7e22679ffb9c9b46c11b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030105ee287734d19e16eeac51a0c1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705edade3bf0341d2ae774605462ca5345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5ef85bed8c42ee484a095362f80f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f61fc66c95dcccc8b2d603bd77c7447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a89d6405a23d97c34ca1f43de089dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3a5380cfe6c6d1f2bff98ac3beac049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e053d552752909b3b2a722a0a4609a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a616d28fbebb9c00dc8a2a985ae38551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83357856f02d9ce9add05d57ac2c9e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cba0d740eb78b62c3bb579b10dcfb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91ed0f820ba1d95c65186f445e955954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6999d9d883bae605a31f140784b1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9779ccc2a4c482bae5d8f17620337156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f950abd2a010b5bf71fb15527508ab257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d17561578309f604668330e5704ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c1705047ed96ff098995e5daec32759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250399f68f4d01dcf59b602836121db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00660ff09ed0325502365e8077f15af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8b5811f0e958ffee844c7dc13175362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddd7952a0357820f4d5b6716d7d9d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7705ce8f55438fc4da084946f4c9764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bc4e5be133031f65e79f6367a5ad165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830785514ea4107f8ec726275f043d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b59445c85301ebfeb362f6af6d12767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578aebe6a074a9359539e0b7786b7a2c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd77af9c1e832efe60e876a02a99a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e4c91346eee826c31a3370290b23270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2bed661db2acfe1d16d3734eb974e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dcbd1c475cb6ee8b33d14c3e2764f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdcadf2fc855fc059dcf8cd5c7291173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145eaa0a96c58756fb19270b24fedfe874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75952934170d444f5f8f2a3bfdd05b9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a09e0eda37d287cf26855b891bd3c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa109148c844b0420cf701453c4ddd277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029aeb5a1bacd1d54f08943488e5514878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb2790496531a323673f5041afa0ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1066dd1421bb9b974cb9fce63fb348680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdccd0d5942c4aa6517bf5b13a378b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e074f1c684e50e1517bc73335f3cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734106da6dcd18879d00aa33d064718883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5dc9c79ae93172a96c04614e75ce684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea9c09d00e5f21b12ecba9586e5c4a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021e8ea6840d40cea28d66e5eb602f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb4746fbd7c493b9ee11f920ef24db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f64357ddf04db29679c7f7a0def9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4246303f3cc118003e13d4ae98bdca089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191ca1486d37de9a2a00391db55796f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cc9481f32343918bea2a32217b6ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac24a4f184eeb825d37e73b61963b1a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05dac1f78f87724dfa435365375c3293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9be3ecc45e75c1930f855e82f110b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e603d70def28cfc56717e4bf4fc16eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37dcc12f9fd3daa0b1846c111183c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c77dd9e63e5c93fe16222958b6a18697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eaa5b6d68a9fa93d6bf148f17da18098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75125c75b19c0d6e652b3fa3a77f5b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30270fed46c8ac1e932293644dbf5c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20f8bab5bd9da97ed3974c6df4e606101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256be61891e61e02b600e720ecb0ead102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4faa05860ea7c3106c7e6987069b5f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e40ea949bb020ecef61a1b0099c96104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7ede42a560b7b9452d666af7cfbc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c9fa78fd0862ba6f20d05dce05c58106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0448cc431b786f936fff6ec2c620a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f281c6b621b5dea83bb1060dbbcd136108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c045c1881236d637f9881d07598d25109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179e9c8aaa1ab0b8c5bd0108d761375110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c27bbcc1541271de8881ce40673416111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d377e42ac9a55f31782687a9ce287112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f4ac9f7bdd66f19293292b0e482f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac022ddde1358d584b2bb706b3fc0918114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496c7e10051148f8267c20b09c14f9b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc2fa87930057691017f69123b29e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f384b13dd11d3044d6ebb7873ed8bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d2c1ee1b51e4aa03331c7a2366e5f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab924c11eafdacf20f85ce19935481119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354c1f5f57d1efd0c58a04a0bb81cb5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb46eb966e50702db8f916581553ae2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9d3e10f086f1ea21f2d027002eae6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4ad26cd7ee45ffc77c983fd810d94123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d699c1b18772f3dd322a3bd641ae46b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0254f07a5ab32a57b950583e43f89e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720afbdc52354a36bac78690d9258d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fc8f61b8fffa0ee6bb5ac5e4e23a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e443602f562e2bf1e70e3645145481f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f27f5ae078f37347aef230b4d6b9d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70af3fd02732fab1daddb2f77d404db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0e5c73cc5917c14c3c57464e201c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e0cd8f4a0d63ebb39157804a3f10b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5c2cc889aa754b5ddb48b96aeba3b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00679d65f5fc277f9ec23780afb5f7a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95255db6a8acfed84e5d8f3aeb93907c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386650996c383f8fa663bca9e15f584e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65245fd94790d5cbb4616ccb9bb3c7d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086ad61b8fd3f7dfd2fafb7712f8da8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0bbb74709bfa7a2aad1b6a71a3ce4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd079772a22fb182c656a6657f735de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bec1f8abbe49f21b5811579b212d98141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d9f1276707cb3d869385903d8e3ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659d9fec9282f4ba111b01c3c7d8f6c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff7da554dd4cc25bbb8d5f61a49b39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f738d0c028018b8c46194a27edf5608145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c482460c098f4d3cd5b5e8230ad5ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea3535cc629c36d3aeb83595b2835a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592db8b3062f1f48d3815f94f964e2f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49791fffc04124b7f16b31b43a26b58d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c09cfcffd17dc64549683e258facc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809133e377438f4edd82c3ea8d0ee21b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c636117988f9194add431d1e3fdf99152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140f30ab9f2db1873f2fb5e6deb0399153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ad5e1a153351183526b42a8797c6e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fdfe5a0f250be6f3bc2f550e545f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ab8d2943fae6064b75941ac434fc1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bfbc4773c545148b019434b57413d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e872fe7da2a26051bb66db1a33ed8b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84a0ca787ce7f952427142b527e702159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f83c9d7bc9d7a1621d6eb698107c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97f8a3bb4809a563b14dd365462c97161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa76898cd39f92e7e6e5c2f5a82f326162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c793dfef03a10314af0bb912836fba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4081fc1047a0dcc89203b8a44645bc0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa635309f96d7f1eda28bee45b8788e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677b6c423261b5b3569a06234630986166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f17c6f5b97c577bdf1f4b4dbfe34b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a650d90ee97fcea94d356b4e8e292a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b51c5b9800021b5263131b43a2f4c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4a079c4cc084a0abe0345a2ada66e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298676cc51e77e41be88779861871f1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60370438b528f663806910faa207ed86172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b6441afb151de4181f5dfe52101b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdc38f3acf257098c3f8e479df8d8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96ef0f10d0916816ee970ddb9cb946175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a04c6d70086230922e4cc8d174d71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd027fb8cf742e6fdfa9a4d8999799177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1eb18328586d7b498caf44395c2e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929a41a8240970999e26134d10d622a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787f358927c9e5130de601920cd7dff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3b9bb8bc9053016ced053c8aff4c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207c73fe58eb1113f0051844c7c9fb7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3230818530693dd8ef9ee2825a59bda183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698cfdd6fa55384918db141bee475cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b272711b1797da78b1cc08ff6694ee2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a507e087abf033626653b9163b6e0a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bbabb21a40b36b9c3077abd821339187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d31cd1d4c684f42eb1ee5a4711e06c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b42d2853038b4513a97c7019a0f1e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592c1868304bb11e969cc7e3c5e14d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6af104b525cfccdcc795c0697be4d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd915194cedbcf4ecc1d531d51e9bfef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b0922b2876b28f954d70dc3d2b562193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4fb27e6d1a60ddef6314267a0f625194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f06948e0ef499d165e998a1a7ee6b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347f99c382d6ec8ee9ba7a5312c6908196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d979ae1828aeb186aa6cccf71ae07c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a5e7debc5eeb6d30d9e364b614f52198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5893231ac1221242383cfde1cc7fd5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf4a7992c424a62bd15b1035074d50200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5913a4e8fbd2b5aae2c53fa7d5f943201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75055815393edca1618d18b57b42324202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3aacf84a591d00fae1fa7e4c7058d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf70990bd9746daa2f57827c703ab55204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc729b4de2c43892f7f9ec67e51611205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009fc586662750aefe6b2605cdb466d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243876e5b0d5155d0399f3b34f88bfd1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec3f124699db672a10de079585211e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b7dbc2d6572eb8092a71911115bc4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180a2eb33f85af3bee0b977e900661e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e1c1b656d6ae93070fe301942ca18211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffdba20d8f680b553488f61363d505212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74039ce2dc452faeb8134fc532e184b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29288b36d0173a9fce67fde39d9a6bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe663808529df2d5e876acb3d579c7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c82aab3cf7730aa47ce4a7e1d4fe2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57067036e20ae3ebfa2bbaf9a796845e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520896bc23a499e8a5869af2d521a5f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae40963b11a8219ed711f8c776a9d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5bcbc5891fb3b5ff2cf8e3045d509220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a991849d11ebd5e47d018a4709071221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dcaa9a2e737ad5566f746450a2334222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67205e86b2d9c7b9c0537cdf87347318223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d172bcffabcc1972938e253b6ccac8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cfc79cad15ce4e1120c0691debf39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48fe7ca86a9c392552e1429b003eb1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d933ddc3cab96e67f838af27211f3c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b11d0a74caf675cd1b2d25325f86e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f8cbbe228094dca7428ceed5cb75a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61183a0fde8294d3e0a4e7b4f4398a97230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccae38f45292cd52cb31e33c042f85231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634145665fa154c8ac5ef5a70404fca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4d155440f65d734e93bb3639b02dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908ba8a155326556ef97b04b0af0553234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ac1624fdd46270adf2d37ceb23c61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240f2a9ac828868bf7fd4e6a36dd6fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bdae46d93c126e4ac6ea2d3904acf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753e17c64856439290c28b576063476238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b266718848bb7b8c6ef197a4d734b8e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20d38091205bff07565991b2ec8d42240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9b69627107558663343d22b05aec6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06563b273412a6d433fb8de1bdb017242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9db2a46c3766d23199b57e0608aa3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fcc5528e8c16181d835556d1d406d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a889065d63248235cf2c90fcf9a4aed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b3ce7fbb0d8ef71d71507ae70ca6d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76102a2f59e911d5113fb004aac7a21247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6617d28e06e3d1994e270a248e7be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c09b07c188e88d203abb7a1bf6635249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea474f3b7325d515150411bab62be64250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e53a1ea49413701a327e88fd5de8f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816c10d1697f9f642458fe7772b4e27252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9a85abb405756e6b8c28864ea8700253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916df116993ea371e14e8973c56d6f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328ae3a4dff1f31c8f22bd819ecc010255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf612f040fe4e75c72fbca209966e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e06eae6e5e4bd81e35196e2f28efc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce740d56f9a696f9192e6afd314317258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01adcca5195b8dddd765cd42d3543bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fedfce7c2c819e3af68ca3c1f69b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2b40875e17639ba8cb592fc6aee17261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a7a6f299d20a1470a8e198b81bc23262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a863dd7972ace6e6d171b0b3db54727263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421fac4576ae71d2fbfa8c6ee2d2ee7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e1980e83c0511906c14735ca7797f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae9fd15ed0211748a23821e85bb0fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e12277487917fb854493c49cc6a42267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d7894fb321fc9c4405e93224e83b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81c0907ddba346b2352baecf9ecc26269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88165ca072000d43284b3598910387f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc419dac5876801b6bb1c9de4fa8a9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557486afc9f06a979dd3ec8e654afcb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165388db0b1657d5630a938574a880ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45eea10f452010f3fa98a802cae29b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a374fa43ca5c1d90cf23bb114f3f2cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf8883d223da032b024b68659b0b97276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32e6c1df90078eeca8dcce814eced4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc222933177f2fd467020fd30b281a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43ed13330fe5aa2ff60284fc0f8335279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64224a1781ad704ecffc877352a9e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c971eee00457b822b7bb3c6238fb2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836361b0a66cc10cba0e390ad94a5551282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231706d339aeb8076639c8398186453283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bc52e412c585c49bd8d7c47a40a60284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020be7c4327ba70f2f69582fd6f1fc4e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63e7d9dd1abb44cf26953457d262f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376f5c80b609c660853ab33cb935498287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52293e78f6267cd11738c04f6ca6b16288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09320d3e27e4ec7e4a00e61f02c5e247289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697f6a28b687c21e2012d3c78ec84a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755a3eb7849c61a8cfc1928a45379e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16829d999a2636b4274c4b1bafa320292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121f0576cf2f46ec8fea2fa88d02305293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7124d9b1e8a40ee4c251de46d9329294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c43339d235cd7b12af8d2db0c743e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71927e7b053be157ffd42a910c427b4d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdb4d7e9d3640f179b9f62b52e1042297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e641456d6cf38ca1a769832f371cac0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcf3143f7b6be0ea01ea3c343cbd4e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b533fd0ea1ccdeee10d0806990aaa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef00942c92fbf4cfed11cb0de450f11301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bffdd6fb79d884386f2abaa015b873302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700c928fd47bd44bae1dd42a550e6a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f2a2014b23925246578cda044cdae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca78dc63aaeda6bf007490d006369d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b7e9f2ad4941e9d65355d0729b815306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bacb6e1f765bede82ca20735060bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282e8a976d16a62b84bb64681f02ca4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e016ff83f2a11be809a83a0630f51309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915b96c74ce0f8951d0b1734466ee56310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34703693295db1201c8ab21b712277cf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c9a058225a467fe38d6a49e79d50e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d5d270407115dff2e1adf9e6e70c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6de5304338e0a43994e20b99bcd5e1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879a9e63d86fad64a30547c5b379a86315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a393651ed64bd6194843d2621524a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef951c6eb4e816af31710e33ef0bd7e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc851b1ee8a098e9b3d4e7f50ff26b29318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b614fda677c3919787ac8f9cb178250319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1241a13cfcd8c07e8338ffb84dd1a3f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1b1a6b850e096c8e3bc99b4766fc9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6070e170f4406157174c3f8956d07322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c06f0e31c1b6184ac95a73066bbc61323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a74539ec5913b1e44289f46656824324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3419877f5d55fbb4028905eec8063325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859beea7862be65af2bf16cfec58b5eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd21209f9a0bebcb2ed6cfb1fef82c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0702dd9905754b0844ef8a6e7aee7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369c2d506ab60a241aa8cfc697ee11f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703da5829919a845e34ee33a21eccf17330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed165d81ba85595e73555dc17ac6ce2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce93ad3a0cf1c7496d30e0056ced13b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1885e03c9de23bf9dfcea897a703245333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8d3c5024ce9b201b25d72a6f6ecd7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179617d15a91c4a9d84fc915310056c0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d098325b490c47c75b1ae7dfe03db91336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde4d35344223eaeff79171a296b3c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3ff7aa18e9ad6b377752e637e330c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32995c57f8fcddc522f77bb2d16f19339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cd5d77805f37ae97a819264159dff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9b84860f4d61336b12e71221828bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba42e86085e388e51b2ed9214aed53342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8601176b12c17f976bdcf4b1f2ecba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d014ca1cd2ee148ef32be4328b840344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa957c7f6c14e81d416d24bd4f6429d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ec4a8b99eb32fb88e69b66ac78900346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e143ed23380d7a0d7fd3298fc82fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78854d41241d1d55d08c866732b4e14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fa979dd44eddd00c96b9db8a88c3e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346902a8b58c092e6f27538a7123460350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78089c4f12ac967a76bb6ff719c1c7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7923d716a96691998b77c0017990a9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e2833afa5599b69404e54c392adf6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1000ecea2b429625e19975714b066354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749f9ac820424eca4c53b4ab72b5d92355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccc1ce9d44abf2630c9e0b084c6487356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07f4abc0b248c6bc9f959ec5753746357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9410670b2b526520ad7d2b5104d833358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cbe4300c7dde071d7c4d64ab6a325359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d268b1a39cd948136497f30734deac5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a5ee709a04e159a4d2bf286794e82361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd82168e8f4a4057bfce8b4e1e6f5a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db6e6d1375d2c54feda326dde5d3d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f6d12af1294ecaa288b794dbbcc5a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3668f495936219fb1f2a38413f5dd5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bc51d819509ef2336f6c00a0113eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1b84dab491f71d55b6a1688614907367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a2217e98e50d8b7b042c152bd4ad9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011c5571b0b8a3254a2a855fda2c6b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040dfe573fe293af5ae5c1a90111108370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a8dd596718425930c77c34b5a3d3a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e02d6c380b2291dff33a163dce18e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1a9c2fc88234f5d0f75a57c85e432373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5a35fc58ce011a8b5c3be17295c36374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6a926c18a4514185d661b9e4bac96375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4b7f5a7e6b7887bc92faa10121c82376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c96984437b23c9bf6247631a0a6eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a59b6d773ca49907fd622cd270c95d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c87a51813515083b304580751e1a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edb158930461059150ddb689bbae35380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059af3c2cd8c638cd729f3ca814ddecf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5082efade8b54a8145d8105296300c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bd488ebe161278103adc62e5dc1c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b0bb34af11642dc4a23c3a30372e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310afdc40824150a0be574e080e50a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ac7737e58f8ed402e476b324b8c87386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d659cba5c2daa67755bdbb82acbb0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e65d961084dab3508cb14e9cabe645388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939d2ba2a39aa80041102f35f3f119e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09ce92c8c2e5a325c9a050154985d7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732dd339e5b360610cea8565380c0cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec864aaea4821b880d57b3329d61e3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6199e21422e383546aa9b0eb969654393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0be578309fa881d7736b77b4c0d960394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca007b4dbd1380dbddf7149592fbb4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b3c538e71326c7ac9bc7143e8f3f4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2d468e96be0c5509b91fced89c2de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63a4b82abe07ce9b48687f623fa79e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7856659e55b926f2183d600c4d1337399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0dbb2001bb6fc4db765e90cdf9fcb1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039a8a8d752ad07043a18b3c8dcad49401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48dac1563e659c613bcee6f8495526402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd3ec3e61a65890d84c8dbf6087d7b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cdca50340b9cd2d6d25c0ae86cb92404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def771e5676b76b241ddbd20b0a94e9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fbf8da84bcaecde6de3e59e2d97d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662b16d5b2f1f0180b2d43661f7c93d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626933d136f8e963da8ab420a158301f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc85c65c1c9fb3abe816cceefd8b4a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99451278cc2fa806d84e684ec162c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729e076e2219dbceca5dfa7723c1e24411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60a52e1709ae6e73fcb7d0329478b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c99c7967c276b8752d153e0eb431cf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc041255292f4de30fb06d288f7d302414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e484e9cd1ae928b431ccb68f892faed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e0e5284a59d0369e414f15601aadb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a267cff7d7d44565f18e403a874e14417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61972adafd49d82ceb80b7a08144c6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0a06f9a44cc4ccc3358820533234a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01e8cac482ab6b93f693cab58c161c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972386fff72da3b4c47a3519fbd31fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3c96069f94794f107469b537bb95e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83dd296b9e86c61b908dcb57d21c20c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70c913021970e35028807d7a99a2b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aaac9d0f9cae1a56184bbccaa06e14425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64932b38a8503f469de373f2988cbca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85750ab3590a7da793ef3c7444b35e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dce7fd7541eeb5624d1b44cab20609428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56bace5abd844ede417e2a5e398f02429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96007a29176353a579472a5fd873857430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0ebecdad7188e17f7c989681e3a17431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ca71ded87548e4a0dce541365fb90432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d522738710a18b7fe4917dc3275b84433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d7cb1d375aad750a5774bd988478a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12eaa064a1612e0e4c0dcb636d61d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d392fc65bcd11a029d12ac73c432b54436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebe99dab7fdd662c122657c12f2c6c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec81a135ed3b4da87af9f95d5998b7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd560ad6b631f72f1eb4e8a18f89588c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e795670d2e0f73c2090199963cf06df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b0440a9a4e0efb2aa14618b35a20a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3e7431e56017a5bd7a39b3d56a6a2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f01edc6c20e03daf9ed270fd3081db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498678562ff26b636af08946fb953f2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3961925522d37b095966a5bc8a8d3c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d3a2a7245569ae112555e707ca5d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21827357ca1416981b97f7f6781556d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c4ac610dee5855fe71aa4090ee329448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f736ef115e30d1da64965708741a658449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f910669059b69ee064f2995ef7a3a25450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e815467cbcb92db643eee46d5941e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0d35934f9ca8e2a6795a9792947f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976c4e7730d834b7061fdfd0718c147453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27e13feac67e5dd0190a2e6583e7d6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43779f7c6a4f97f8617cd8731288af455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542a23aeaa22a00042b26a5b0c37e7e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75242e59b2e5aeb2c85901077fd7e2f1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c88bdf9c3d6bb6fd7b54d38e3c170458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53870a97c9d8a6fb64689d40fa73765459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e535fb3f8696789982cb445196270460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a3396cbdb21e3c9e9bb3c649a76dc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5eb39dc043cf2e48604e9f19c18dd3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b8bef05b4047c6095b2541b3a8bbd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3263fda4e420da61bbfb0245b3457464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f732902aa35517aed961dc0bc42428465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbc4714e986b7b27bc9494e7c507b0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cfa072aef9f484601dbd6c2570041467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616fcacff3461721947f5f7ad74b4ca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f294421fcd1b9684e92ca91898acc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573c4d57f2c1bb0afec4797a7e96127470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3383df1cdb880e3c2835e0370b6de0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43530f5f849298bfff75f6777b52156472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482d8420610fc12981fb6ba7dfc3361473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14ee2e127f7407cd59a1d208c6de7b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd148f72bdf4a14ae819cfba10ad449f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1a245fa0aa77308553c2c54bbb5e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c96d172d40d9732f9f66db99a1b7d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcc69f4143f64ab3476070faeb854e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10758874e3ccdf9f808d09d0aa8e1cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0e6542256acec1c6fe5437705cec0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0bde2bbb28e4bd4e0074a44e95f9f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3056937488e147302362de1668aaf6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ab2d8c38e39c5e37b88224fd3367a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0cbd0f994ea8bc7753fb2bf8b30a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e6ba86af4dc4f01fc135f887c149a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b59165618bfc439b6fefcc587ffde7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab199b8588e2263dac60201c60c3be92487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4682215d5b2b218e29f4583a3194a91488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a1a9595285ef6f9dedf58057e7f52489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a303f79c738d6df9f8ee6bbd85699ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2eaea790f17bde6775448c807dc5b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2a2026bcd8b2429a223c4bbdb20a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275d783fcf967720299334ee60355b5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0e77b9771f2b807d0861b59c92870494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb040058acb989422bdb8cb2e66a75495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3518afcca5c762342f227ba7e7baf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86be677c5c7138f83a6b4fff025bdb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c1a1fb42496c57ae34f71af4ed0e0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe072f239620a3000b8d0fa4bce272499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21799b0be9700613ef70557b829f9e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510a81d319030f5dcbe014306ec6fdc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee08598b3cc2e01a2c9de59fd8fe322502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e913f8cf49425f9e1177d3e9c2b09503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3910fb4acbb5e6d7f94f50c447df25504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374c875c8670c6f58504e8e61f4b7b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824aa4ccfe7a01899a560828c0410718506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2918e2acc991eb35b57248cde9e18507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd92a232013455a6d00853c2a9f77b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1087f1c178de8ff66aafa0561ba7bf1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454d489874458562c00317abcd2fc89510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fdade11c5bc2e3b8488f389a63b3f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d1410f15e1d35201fd3aa1ac07018512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884bda3ffea5c7fc27b8b6360c10e86513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bd81040d7bca7f14e7802bb23816b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c134c6da6b9f2809af51b37bfc1491515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a9de597df6e8df35e575a8c4e07aa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04c2b09819860b1785c7d46b33271c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7e273295477aba5f0a48c1a93f571518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ba24a1e1afbf098c212842735b804519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fb355898837e8607361626230bfe4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891d4705a55c2c9d5a7728bf6861b04521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4c4f1efc1e891e94ecddaee127ece522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799da6231165c8157a8e7ca86ba61e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20936241df01215cf77b8f22c146f63f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7482e6f129a305f9997cabb8b3ed3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1264f32c3d690109f964d67acd283526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47559f6455588d1266b9ce88d45b38d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f528dbd6dfcc05139e8fae08173d2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2ba92071c0ec46b098291695c594c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cfa1dabc60f8345bacff0fc4130ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122d80bee8d4ede1f0a7ca070461c57531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939165703411a1d9c0e5c750410bc9b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56ea9c68d143c3422d635f5800b06e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4e53b1dc0af3fa2270a7bc8f79380534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8910d3d5eb6959ebbfe92a05c25f0c7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cacc68f315cc73a656e78a9f4836b6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb578e8f12e69a220df5ef54e27fb1c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e75cf3e9e13cf5952ec37a7f0924b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082d5f28c4a4ba558692778b7605726539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b7f38bfd8d2b8abc1a693f81d91ca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa5c28fc4ae5b33983c2e253260fd1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167530fd479034c5af3afb85aa675996542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad020e6e40754724e0d3515a32e89dd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ec6bd2a672f1e989a51fc310f55e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6eca6389df26e2b091d339690af424545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3d3772f2fbc65c078c7d399273dca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30215babd2bf80556cae470325c95038547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e17001b577612bf31bffa74ac7ecfc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879996f6230e9fc66459a69b74ae89a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34833ac58a82b10b941cdc4f51e559f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef8b55dde581697f1fec235e31f555551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce29f1445569c7c98efb234a6a18dad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadb36243fe012f74754ac4a679bbdb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb46f6dee7a0e9b99d7a7c40cdccc2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f548122997a89e6f6e4b2a18ebbf431555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6b4e1cb6033fb9dae9ac7ee7e15b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23555c38d8a4b5b927bb3ed8d94e32e5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ef89ee0e0a450fee1c5e70f6b08d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc74f748c642b4a723b1b126e99c4c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427656c4f80741d12f5d6a8e42c5b14560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03baa5f8d78c31f0a8eb959371d48893561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53659e5d4e9e6001ae02ab35768d8a8d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e17604eaddff672713d41957558e1b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c49ba1a0cbd583ddc9f54a30da883564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f63535cb9d5e406c272f696299668e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ae0fa08b998a79b2159c0669a7ec0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f911de611bade5fe5226efecc5a8d3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b2065f18c1c062f7fc1d19ca9b56a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962c9c10d7d7336aa8084b7275bec07569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0084268f5d518030087e4028282be8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6e2d7b7675da1d0d30e48885862b7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164866edc46037bbc9f74310249c523c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf271845c12186e9d768640f3cbe6900573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfb6e6fe0daf7f1e53ae60f8a6ff34574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5c0c48708d57f086c32fa20239400575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94098e5242068bf2169aef9afb55d22b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cc315270136a6b319fa157536d6e4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8db22c11e802351e6ec2b33d3d843578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fb6aee4fd9596c9008968663a0b17579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094d916c19d5593b7218e80ad1a2849580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e43c0ae1bdaeb6b31c6bb8ef85090581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c01e3a7228c70a1e3b04c28f96a46582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be1869a3392b6b5a21a27c2141a5dd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee28cc50a126ae1eac959c0a25545e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b78641676b28990093448cd08d36fc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043076a3da3b6e3a8d7ab8c6e2e8026586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f175710f621860849351c93ce8dce2a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db606cb745d0449df96de0bbde69b79588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed810dac886e6cd838d3a20751b1fa7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d3e2328328e3bdb088130e5a13711590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658d0f0b77dda310a210e9c97c61ad2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb49e0c84c7c6bd546022001103c52592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa4c5bcf018266c476b2b0a6af317d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdc3920b914548e65a0ee5a2321779594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad504f276446dd49f20059035e272f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e408ea7820a2d5c8711c43aee1b6cc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f012b0245605d5b4a659c98bb525355597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fbabfb0802d4fd55646a91abfe677598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf856bc181c08be9b0618a6528b077599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d523914430a485e1a368d86965cb1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60491ecc9da6704ddaac8999fc94c89e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c0d0529147a6665ebb66d309beed5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71e8858be3ab355e3c177c43363546603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc758b9a61539a1b5ba9152167849a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68312d4b6f3ce734f46fd251985acd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29506740bf6313a4ade0d38a64e89ce1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc994677bbbe6661a1c25d18096b05a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b80cf34cab3db9e93ba24b25baaa5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d63a5a357b2ad4c7c8759d09ace5b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32f0a88d554ec307a2c95fe9aa37c5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7814fc9b65cdfa3fe54f1c53dd7fa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6789c8f3391021da5896acff6228b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0373054bfefd4adea16e545ab7d49c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0754f84d7bcdb6a1580b7c11adcdaf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d32e9a37c59b5d5a530db9dcded9ad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf06a8b101d5bd80d975c67ff2127d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c2c449ab0b007a23454f04feda134617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ca13a70fbd7590cedf0facdb374a2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ca056e44e1fe41904bb0555e8e914619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622519645e002e77d24510b3c23cd2d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d619e7d6bff1d9d982d69d95df836de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6870da488b63a892f5312928ef1d56622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8f48873556759c2c0945eea02d98f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de01940ffac6459f0b582abcad29dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ea186f526f97480621bfc407802f7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdc8f1b93d051b495ff26e73251ec1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea41489d86a9b8bd100901fcaab943627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13038b900dfbdd49da9281e26f3687628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17042f78601146f7737fa2aace05efb0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139e1b6a2fefa438c8ab7f23d4de109630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe8a1a5de2628d3648ffa8541becd9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d03d67ddc558048d1ab7b844f5444632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f2df2031dee249d04112275f5fd8a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf84e5daab29847a289480e138169ca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f70b88f906b32a0efe74194aab4301635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0f32fe6eff32f4a9ac9d60c488454636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2991520496114b0f25082a65567774637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c243e241289b78c162c1ceb4da18351638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c7f040107fb42f6bf936789fc3382639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb441f57952d6e3b70019a5f2311d5aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a3c692deb1a9b322249817be667d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7babd89a0b7575e95107bec4f7ed0f1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6007197c559418580f2af593ef0bc04643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca449b4a71d1b69163286a3b09787887644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bcefeb09b0898194971ac9d290550645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376e8797f6207f13ededb184e1c7a3c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4c39ea55736bffa9473f17926f59a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a2b3de9bb75364b230ce1553b14b6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad17ea874a3b784dc54583451a75a5e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f41beaf5190a1f3e010f9a8f251b1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198b07c0b067dc7291a569fb947b4a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6803446fc1498f575f21b81a6a84ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7982cc7a0130ab9cb5fa104891baf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5231ffc66097492acce60cc3728b0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf2e7b51b146e552ab5bd59db34c80655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762c294eaee3595e274b85bde1a31cf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545422a596e6782076c0da3cc7e43c49657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b28b1e470bed778f1a5633114454d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91670a4769edc4317c22d8d28849a272659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201008f464962f217dc6627184d520c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f125ee961416fcdd81579629edfbb9f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fce8e03cdb39a905d23473b57ae86d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f8602ec6a3ed4321f7afb76c64e5d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f45d8c847276e1b716fa939c892594664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cbe58dae51b9d01e7d159c75d1816665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884e347206f6abd83093064f7da6b4e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5eee6f0fc773f5c52897f4a6d0753f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db7d7903f29d48429f19f9c1d67dfe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c75bce335c3826a25db04eff9adbe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649689889ff82747d0a9e6090b20ee0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cffc14c3f4c21f3fbbfd5943d7789a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d8991eaddbbb116c6b5f70cb0e275672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29eeac4f7d03de5636f0e4ba9cc526673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37520128d45ac0c89233341bba487b3e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2e051851065f1c63af2cbd3bf83d8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4740d2475edba3738d6f8dec303fed0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5b2c0209c72f72b293326ccb92960677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe20b49bf399ea9a1053095e773cfa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a4bbb11611c192be7087e037ce688679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c94c31ecfe54c95c9876fbf5c322b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49330bcc90dea576b503a97872821606681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bad7ec1b4d5350eafe2fb63233330b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b63aa094c05b79787475a0c3cea79d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c61aa7b7f953ef0e47546ecec352b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b34b5ba97ed08c1a9090efa256c7d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882b52ea3947f78b3d69d53246c766d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00d13850c6e94436882b074dbe1c6e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae51535d962dfe99213467f0f6d4edd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37da3962288c9ade2a01835267ef0f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc705749786c24c2e304ca4d5461793690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6beb72d6c7578a871229dc1ab0cbd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526f3954abbcf96c7f4a76e3e33183e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82056a9dc91dfd491d4e1ff9a5e737693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde37e00d30c0c9c03e26cf8d87b675694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023aa3ac14948349fe9076294059a4c7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c223d6cdbe87458bd3b2aec20d2be0d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdddb3871a80535c3ee907d381d9037697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bd2e5e889aa0df2073b8561efc3e5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd12df1ae302c1e66e3bf37600b1244699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dffd5d3468933eead015c94416fc4b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338e402c42161b1511c54b61aaa6b6a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d85af37b42b49116a86882b7f47933702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c526a1e1d85efbf1f3a1268ce61aa23703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75463b245cc0fb2e937c832d1b81d733704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371574d6f8a3e63ae0656ab1c9454d9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcfdeb05023de404c7385070c7c708706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1965edd578eded5a155e2bc82411b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba87091cf635845d49462974afd2166708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654f072be6b7449567a4f4bd44d4374709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51652371b871ea12b2fa06d61808cf95710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc01bc07700b2de6bb8ad0dee882c87711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c571c85639a8e5afc650b1f5a536b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdac89d6c7d01ddc948653edd29a599713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab688e9416cc852b9eb1348732c910c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad451a70c70e5bc4d93df73ac722e9d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca42e4b6650d5252c3aff9839feed0b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010e5006e4e6d914cc94c4c77355564717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfc07ccf568898b3b8e72e2c4a2859718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e983b74e41e11e66fce2b5ae5002e2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418d8c3ed9a7655f587eeb56a48bd68720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14393c62371419ef8773a9f21d4a7443721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e42f392811ceab52588b023c9595a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e00ea38e679e9556fe0ed3e444c10723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b7aa77f57ff11ed04dd27e3852a97724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb90d64c2045e03cd5b3c0827daef4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcfab2598e166e524387b592d7c64c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2d79351121d59eceaa19624e54147727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37738ff56e1f30774b1b8fa5d22933e4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46b25777d6a5188dee656846d5da18729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746e4cf452182a3dc0e7569863b46a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0919701d8b1bf3b308c306b54b6c9c2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe34a7823e769e54a3d2a05a43ae4d4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b6fdd7b83be9cfb2aeacc439ee0b1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec319de24b93419b13b35269ce631658734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3f66776b7fd4655a8f1f7e021d488735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e07df0cada8e1bf327ab0cf3a0f5f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09b7edf5c6f9186d07ccb53e371de5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e23c03e4c4651ef4cf865a9a15b761738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9012b0aecf6b5e4cabe811cc0f0e9fa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd482d3b7b81dfb4182622ee4b6e64e3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbec5c5007da9386906e9e3e1c5278741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d5de4e5ae658fae0521206dbcb23a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b12dad03f5595c5938397ba850e0af743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7654cd45c3b6749d75cc4104e9eab3e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977e1b7db7d5350127613699a3ce892745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e2515d725e5be2ae8c5d20be08530746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d27b06e2cfa98e543d0efaf28b8d14747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de7b7187f2264c895643c9bb252fd3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f7fa8ed04f453f232e5ecfe15f194749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d1e1a97b77484da0c3dfa602563b5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac198f5ffcb861f17b5367a8262d4b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16645181c6b73736a8746c8214f8e3a9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8b81dbbfeddb1e98d88cc35ff6308753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee612ba24901a24d1f9b37a6057c4f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab3ebd8cb699028c2fd389e0e23583755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc713f2f7444c0652d846c826c6067756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c910afff5fbe398e2e970d3be8d401757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30081b4b580dba5c07751dbc624825a3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81480552877ee44260be4f4fe69191b6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>