--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845ad5abc6802e70c498233306a7f9f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb9135239b4e6573f48f95994453b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b76e0068a0d3ff2ebd2b18c8f583dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3c44d0cd14ba1d94dec8420ae185a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabfc9f5344980650c4ef1520ae093e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce09b745c51558d51659046a8d4e9ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04401f9825bb6bc76f58c2bdadf7e2d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa0833fea4fcde98cad1acb27f74a18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408eade559a43707ef1bf4849cb18299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66945e57bb2a2c253922eeecb9cb009b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a74fe2c12e35f43970d5d59a6396411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7e4a48975a9ce59c2875f02d99cf612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7695bf4c3d12c96a86d6db57cbfc1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520910620b1ac238581d2d21aa3238e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2bd58ca0c1549a6e6137d587d47b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ac328caa727ba6d80b778bf6ac5e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bc7128e297738dab65f141bb3264617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273762e4e164e385325b17787964579418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef2c887dd863597bc53c8953c6baf419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e4addd5f95406ec7cfbfea61584e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf62ed3545e7c7e98872ecb59d306521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489354bca2603ecf861f5c96c01039122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b962d1428fe2ff31d814d127050c5323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15af9efcbf6873a19ef0be9bd3465624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4786d7d9f1f4b635f67a8dda961a5f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb044ce81769d13b791a21792a9a438326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485a65ad1b20ec1e33a7c0e065cd5f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed29b8f1b99c3391543d61581eb22528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a2c384e9ade40ce8be14b874fab1929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4df7fa6f29bc201e91c47f57a647e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb984c34b0c14ea720f0a7dc3e9bc4531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e554929687204c529ae241ae3d1e4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2995956597e875db430265f51e79ff733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cbe15c14d657efc9df726759c53fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a26fd101a5b981f5bb34ea32921b9835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb83bad3063deaa70e8a65950d970da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c198335d769b2423848d3932e104137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3705d8a51e833838f8725ff92d5e24c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7a64edebe7910f361715e953ff46a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89294eada84f5c58549fc71fca4b3a2a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14a53a4bcdcad7c1e17686d949ab6841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec320812266348908636782156c406442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ad29e686e3d6971f921bf6221214c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da465329d0a9a1b81417f93bb7e19a3444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a49bcbdcdd5bd0868fedc9d9a9a2545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50f7fe2569213894ec3764430a13f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e03e6b32610c79ec4e531e1ee688847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba57518db048948746cadcb81dcf1c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1e286ef9c01d27b9f5de345a249a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275a2242f281f6e7f50e419f4878dc050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e30bc746c8147edd312d4b3c4bd77351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d04677d2d14ed10409f2d1bbc79aed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092e04624e7095e2d5efaefa94bfc6253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e35abf677022df1916c3b0a0f4e8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b74fee2ac8d762d891abdbb959e79b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86ddab7bd96a8ceabcd93b5d0a9a7856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bff5b02fa649e00fd70367c8194ac557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91154e7334bc92b7488d55230697fa5f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ce274ba211e8833e94b97178d305959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59138f050739eaab83d228b3ee5ff12260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccaff26a24c4ee05f99fc1e05805be261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614568a7e06d7d9156f01025d1571f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41dc8001117e03d8560baf3c23589e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9a071c8d91199b7f82da79471e1b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1a378af4898bdc84184e7e3d3eb3565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d1453e2007a2ee13b8e34d8b741e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a6dc6540db93941925d77e2f8759967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba45adbf275f6bf180458600e460e7b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1abdb3a602f151b28fca52f07bd79c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36aca605d01306530a1584c836e32e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f691371f8fb1119344e51c1949c6071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f299fd0b7c1a9b5a14e344fab573e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed3d40a896a0852804694ed87603cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1c943015f09a4b16458c08ebe752d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da98157b3d523525d5dde5c2d6da2275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cee46b5b2b454f2ff18f7a5a5af1f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ef026731e03b0195bdc22c2da48d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5d08cbde17d442a76cdbb978acfe378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077e90f3e9854335c467723b48fa19279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915366ee34f6163d93e6681b0e2468480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6096d2a9216c49a13dd73aa85fb6581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d43a3fcd853f15eec9e967ee5219482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575f616d8b6394a65d21d9d6ddadbe083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbaf4c7f015a18a38e6666bd3d3633c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72365ae3825db1e908e5dd0c0d2ef16385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe33feb8054d61cd2b5c47d48aea99086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7f062591c6bf5e8137b0d364398e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baef08480c100498792c60ae7cca88088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632728123faddc2c7277156cb4d6506189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db418bc4f21d2b9f54f8876a9f5f0a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6a66c88127a6251651cb2d55e308791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9f264be187e8a44cd6a72d895501792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cb8d599cdc7fd1906dc12fa13eb0493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e22a62c4ba871fed9e4bd185d572594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a25e6d39135b2b6ca0dbe4da2e9f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8c788267e00401f4863972b5db85c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcf344b77c32522978ef92e8d3161f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6383d53b3d63ac2d66e56f894c38a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342f7e3ddf7130c783eaa12a5cf09dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99a048722d0b333bf2b0816a871fa4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01f70fcbf267db85ce706aba87fa92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf58c1f6510478d4fc335b5f7341004102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b5842d9d048a94e3b4adf0c8e7809103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f2a6c4122509d0f5ab22a65c117e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af65d4af5bfd52c4f1c2e0ff7f25c22105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6e0ca8cdfe1dac1f61828fb52aff6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95c7d81f8d2bb207cbc516bacf0890107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbd3d578be01d403791fc03c5e0db8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fff42e76bd83021d1937a149c1aaa5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ead1cbbd5a7104bebcd57e1774063110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97a38cc7bfdc0bf90846954982dded111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919a819b8fae652a3a3ddcaea927cb9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61923cbbe1634fce7839c20899e84c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7bc29ce342dbcaf7388cacfda7647114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29794e88b0b9e6f59415095c0fe91abd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f4e400e3ae3a020622c0c1097562f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05863db179ed315b0a83e06a073175f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77fbd09948b790b8e82f5aa2668932118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfd4487773f73d5b8842aad174f268119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248cde7f337b38b3fa66837435e6a38120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c07eba5ef7c989a2fc989d788d609b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886b4463b365508f87b059732fed40f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d294422325fa4d72fb53c823f38643123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550304703414cc9bb47368c468b2ce7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513109dfd2f57c583ab9fbb52396b8ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787888edc8eb2c29d461f9c9e90ba43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d033bb1b6f7b408d6ebc6ca01bbfe7d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723513af460ea29b5067876068557510128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42155e29473a01ed20a6f91a7a2558b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78394207b78c4e79bbffebf1154f6f26130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f82a0f859fce4a753c449323b9e213131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebec65245fbf72d810b2c4e5f7ef58132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc5d8c832636a86b95d8b15f6ae33c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c8329df5c19210c6f8e8ff2088de3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d315f4faffa5c231dcbb6ea2345580135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d9066ae9bff029ec4068796d819fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e222b9a451da827ed6fe71f74612baa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e43e573d0ff359bd18b7020ceac6e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad85ba0710be7e5b95d4598291a602139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e0cc25397edbabc3ffc517af60a61140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdf0dc343fcff7622601c7bd747a27141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5ba29f17475e7a52b91f748fe920b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8aece02f14db71e1e7652a325d0be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2b163cb9ab141ea5deb1eb3f6f711144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de9046d9fa766c7c707b10404393aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400938eec44073842a4b66645cf6e90146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5483a7e42447d8ac3bb2d88049dd70147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb16a5fabf55130948377774481bdbe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc6eeb84e3d14ca0f031a7159d3fab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3e1d783b73f1eaa4ba462eb06d7bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54381496f1dcf3b893f0eeac091b3695151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72618a2e3bffc2f0e13fce445ed702b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ccede65b29c8efceb13e98a5c57199153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649eb485ab590a8608530838dd4832df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c54ac3384245b190583d69f6484ba0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3eff92a7643552f65d8a90223802b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4808d62216ff08e85706fe5a5226f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f5305dc20e34b2d38f5094b53ab3c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c067be1e806392f8b3999b7bf5021c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f47017862c2513a473194b51559ce2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179673b2782963527d96f229e3482239161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624f75367867e14fd008b436f6cb8a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c69d73242e0b34b9b7ab25cab876d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b1e726cce0db091a8f65694823e15164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487bc252e274fbf20f09e5124eaebf1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1808ba2b48d6a7371a63e3217047eff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5704a86b07800a294b9d111002c21167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75480d0e576a70db009d1e442ae56d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cf30bd1cd4e3e2c23129fb594dc44169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9412d1672a438e86598aa60f5cb52c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c50ff93cb900fbd1f7abaad13670c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db58ca8c48f33d2ddcd66c7334d518d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3dfcd1fa2037cefeca124555f1084173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27a5b80eec82e4124e871423d71ffd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb19c5a25d4d2dfa3ac90200527e258175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ad9641a0cb9f4ea20e0d4195129b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e820073767ac951e991ca38683cc92c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159c7275a1f5b2dec861d3ff26caa42178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee537a7fbe9455e19ea77a87d8fe1a85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a97e090e7778625030ce6346eb2583180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31a725d12837ac73e819e48d6f3bd0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81a36f6719d78f0f60b6fa1fbeed72182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d7a9ec2b35bf2011779df7d92f3c7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c56d335eb127fc6f23f3aba5ceb55184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f182510c5bd5db38aa01f2197b49a1a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa586d1094e7b0912b649ef0aeff9c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42afd97cc24c2907ebafdc2fd78da9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3faf19f65ee98bd88f8cde813e50f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d4ac23f90ac75bf59a4279ba076da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a24bfbfd34863ff6ebc5da66706ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57710bd01e190ae3a98fa1d7650cbc9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea643abaf41c650e4685d7954d08c97192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c147cd1ec9e5b88f14108cbe78dfc94193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef5091cadedd37de7d3bc7acb941df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c609edc8f599373ab6e7d99c3b8dd62195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5fb35066792a5e9f6f709d9974ea6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a5acc027e7396b72d5034900fc765197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde1013d8b8f200029a309d3690ea4c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196b2bf51c188bbfc1bf9697422f738199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754492918dbe6d6c5fb490353880ca5f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86c13efb85f5f5bcf74bbbf5e24902201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9277693d9291d524aee5f3a49f4736b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bb9a4884421caa0e6d4161c95e4f4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9778f1f634ea2391cbc0ea9b94fb6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e40a08c1d59d743ce61a2b496d3af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a3e4635eef4713434a4f4ee4cf7ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf078e6ca8c32150404c30909f8810207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339f0670a195de4028fe1f6e3438696208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857507081feeb782371fd49919a09f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0227189d2f5b40e9667a9cfea58ab0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ae9cced005cbf496e0982bf430236211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cfad29c4b2408627603432ab34212212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8d715456c77d3f6adc499f9444596213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f11b32c2c5b142beefeb91cafbcd01214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb578b1a19efc2d929f3cb021f795d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb406909dee2fffca8ae562456317e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582290598c31b24eb5c7b38f90a92a38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127f7df1a68b85e0f7c87f77013e887218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f28c742b840df7c244932f0e85dde219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e920e4a0a130e97c48a3123ae02bf80220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269e5d1f48a247cdb544b696d555f22221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28449cfcb26016233e5b16871213fbff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f4bbd1a3cb5e7c7435483fe15cb37223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f997150cd7b722ee9ef030ded86737224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cad638fd2cef26077a314d0e0fed2e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10e897acd4452229357be4f1b4827a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ba43683bdce285264ab597bb4baed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e6ddf01cb272b1afdacf066f7c9b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb513ac6a8758e68a1534b9ac4738259229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47181e894546236a5f8e263788919a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4a48887a2be477dec1f1a3a0641a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f061f842aa9cf7c0790969d9497eb78232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222bb29aacf550ce5c5665734f2d55d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94c94666b5a568b2c9ec8bb07d1c4a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dad5761d5bb85fd27c8ea99463cd1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06e8808bd1c41307f68458cf258e2b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835d8e5e78fd39961cdc2a29d184e48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2602cb3f8f28a5a3aa62f94edb3da4f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1177b9e5529f70c8a1cf4ff3efc37f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57e1fdc9bac3d3afd2eb2979556165240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6e255a8343b5a0e0627bdb278be41241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d833fc277093acd6b6819bce47c99e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf93dbbcc138d1ad9a771568dcce21e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014f92114485ca2a74f2c480b80f2ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ef52bd6312fbc24debe860a5de5f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ac0e087b62ee2c200ed1a10cc732a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692db65c4e5b88f5e0431684878a2740247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d68d32dd6eb8f199c52812db6bec8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3628432a839a346f6d1a11377af08249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f826e779c28d6f530e1fd99bf80a3d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2c08a49fb52c8b4624eae4a96b4b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1120f5974d1b681ef68619830b6ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c3ca920efa212f0de054b0afc67ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbe661a162260c26097710e0ad1777254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9aa72d1c81108b67e11da93f5cf8f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332056cc2eea24b77243c4463505a551256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bf35ad600867c9ba30ff553685011257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f35e15be9b4ad818a644ddf312e7b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8884d05226ef4ce2ee43da4aef3bf7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a6542dfe22442b74ae67302cf7129260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1cf1b84f02f13c7e257f5074afd3c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05da15c347c353d10f08818b39c13f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d483302e97caa90c9aefc82e1c1133263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127ac4bfaec305dcc0251e09c7138d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee2afa23afab912350e97dd34b42a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb021a00feac96c8d6274394d62f8481266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d196163ffe3dad17de1fd1a45594d21267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86333ded88c39556ac5489a6ef0185db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fee0ccfc99e7153360d0e1408d598b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8319c4967b71dea4aa3be029208e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc254453b85b8ea1d5657a829718b8e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7cbd83fce0924c601f3b0a80dcf0f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09696c81780bd23af6f7735c55f131f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa870726ab0a0beebde25fd4774ea27274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8d39cae8f728ee561218b54390a1e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571de1a13c1535034da7729c298e55f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ca55c9f6c388a574b2f0943771c71277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad600484e4f2708b878532653e51ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66347c3b17004f6135a687ad377a010e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7769ac6481353e5ce0ca9c73b17de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642029ea59528e9cbb181d540ddd58b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a5a42ec3d7614962237a7a9ae420a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4875875ceb536239bf82d7525b0a7d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b6577ba29891d5e4e4227fa0005c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c144f311391a53cdfec1d545a99d68285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a03639091d437f91303ea53519511286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55075d6a18b1dc4fe68d0f7b3f35430287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f878c2ab8def9bbaa39f1ed0e011c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be000b421f29de2280e094444f65cfc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf75078dd3b81b260b0256fd49efdba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba8d8a367647509fa8ba37c693cb21291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3239d9d5a0c2c694929227beeb9acd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c103c10b28ae53e0df96c4669cd41c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52e76eab1f90d593ef500a0d8641dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed975550497c00afcc7125d84d1b984295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a893dddf4b8fe34681c070e1c8690b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a7ee2a31330b94edb5357aeac20e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a34bee8d80ed54c5b8bce9e640f5e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bee1001bc29ff9cf4c9ef7e6e5323299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e3cc5855eee447de6c622d94c9d4a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c902db93e993e8cbb12c1b4fe94e948301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915ee66d46e7cecc183c7ba16e86161302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fb661a70ee6cc4b2c3619d731f06b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5916aa4de15ae678c2f9973d180a330304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fea472745cd8563fd2ae3f1369259305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe906420e53d63406a9e442cd624fe8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28865dd2c7e489a2417aca15a83d6d29307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dae5ca86a801b4e6dfb6db4a82c50c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85fdc0577adfa932b00a5de6554542309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e80dc9c12681e8c4035101d5298f38310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bff2bda2bfe1c8848ae2a615cbb7ec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967aeda0664276bafb62fabc284b2111312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271074e051d5361d7dfeb7c3d1f3596313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df397a82103db4a2b33c85925a1bcccc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888f9acf90c46faacc80526d557b878315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d25115c967abc981c24baaca76ca50316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d01d91433fb258d67b9e61f25781c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1aac24418440db5b1515704bd3ab4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1206241f646efaf0919af84196b8e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ed701a2171b00d49ef92cfea11b18320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e607acd2258da2ddc90cf3f1d7a7fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b36c56b77c1c0fe7752fada7590f6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab7a74ef420bb39bfe5ccc32a3a40f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e053d5a737b66cc2e50854b59f2af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf8bdc97784ffbc83ac0e017bc05c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db4c0d738fddc9952af7b5bb645a54326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf53189338187538383eb5214d3a9ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a78d0d3a5814f80431048c0051fa2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cad9ddca81a1f6df18ce80c288cb1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927929b11d0396ffdaf229fcc2a64676330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69903149d2b498197a2ce500b8e7f171331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce552783ff0a822df91632445b7db2f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766d3452c294b2565308c7424e1dfdc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5fb6564010aed0e66f5bf7d35f094334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb575dfff75c8856dcd177220e32f9a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca6bf1843cd00740558d23f51953fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c157fb23e67da802328dcbf307d6d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee262843ce6a7db536c2ef5bbe126605338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7dcd1aca7f571dfc0fc42c4a5250f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa03683468dee99be3f2d1a15b1a4a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724a68f810a9a3e52b23aa35f9b9af4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def07566d4b3e86d9eb9f25948e5547342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007f08bc77d5e72d251ff4e82a43a58343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc08bec7a2be312bac1cf9aac8004c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356a1d48e411fb5fe3b00ef2af6b929345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f304764f34bb759781e6862665fcac7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4799b82e32dde5a9c873594bd187c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee99d5a34d7faa585309fb53a3b57f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb266cc94b5188ae32f05f38e91fe1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71769d9f0b9d9ebf0328b0e88d2a122f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4333eaea128218fa4bf6c06a7dc0d0e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706f85a7c580d1210509b9d1f1b9447352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05d367f8e0880c6f4746959aa16898353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac901daf134f3a4cb78dc8ef70b4365354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ae1ae421978c84e5c74cdf3cceca1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1996881bcd32f67ea7fa78d1757271b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbec515fdbf651fd8247cc97a1f7c85357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517699339cd1e50a4a1be2067b5f2180358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510df75b9625472260433566ceea8b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14e4e857f5328bb237c9f6fc89507a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa649f584cb47cb81b1ca2de2d470b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d68b31d532b7921ae61c4b55ff8d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18bf93d90320a75a49dcd5b239460d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864a266c3e268576a8e2482e6f04a1d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798182dbe595a34acb5518545605d9d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959125a6db6058b34ba57c0260e89e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e71e3981b5c87be4cb016dc2e75fd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8d00ac6c278386df247182b35b333368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e654355a62b32a07b94266b321604369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d504291469f980d92bc4d16cc02a2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31dc2e9f401e325c12dedff24306931371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf432e368db6512a23b135913801339372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab802878bfe73b4074bf4334188e7947373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d899c3c20fdbf66c333e649970ab51d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d1acd22f45aa4bf76304ae822f855375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b7efb249911716afdc2d9ff62aec8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf575641fb838aabe06b7211928e63377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92054221ff791d850ef0ff9f6968c2f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5959262c859de710b2a297da20359379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a7c2f6ebfac397daeeab883412b24380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7650a9742bce8fa8477729dd55326c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac45ea1457d80c59ab3ec06887ea13382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918596252cd5f85c3c62ed82bbb21c86383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4edf65f49453da50e6da25e3a578d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5930d5128d330f4a5dbd5636d8ccc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79390f27d6aeb87dc084a973c18864a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52731765169144caeaeca0b9341a6f7b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065231c463eee50808e4c7cf557cad65388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a95c615dfec4889e8f30dbf387028389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777efbbf9be755c3aae23bbbb023a81390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2aba0df48f6762d64985bfd7c1960e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbde814503630dcf782efb0777b769a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711cdf49ffb9e8e75dd90e877908ce0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09b79222949d2848fe11b2d3733626394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94f26b629e1c4b9e0558c04657c0b0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161941c4db4abe4c3039098fc35f00f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104676621680f954e48c383c0bc0c97397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0dc0d2259a7a11d6ad686bbbc485b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5ca9721473c3201cfcc3b72b47372399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be1af6bc910dfc74988dd247665a67400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e3e28c2a48e604f3de762c2dd6354401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aead45ca5bef2609ff91665ba7428e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55866cb4ca527b6d1b23efe41738f679403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6484ecf5a01aaaf7941da1eca9d587404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b1024c618019af1feeb277fb1ad40405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb4acb547f5be372fd2282d57ea00c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d33f650d69c5e6c1989771f277350407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01963b819c8434f49683c9b517d48c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af783977a225ad83904965ca841218d2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bafcbecf46bb8c531ca98c09d20731410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce476508e127d10764b1b63135b8e4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add410cf9666bcefc50427f9f8ccf60412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b8a54d43761e1a9b3ef80fbbfad4f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38328262f49c05602a4ca7c383b4dfb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65dc250f33b0d0419b7433bc479124415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291dfe65d235de2b355d930ca8a98146416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a63a81985f52699939b3f275d2346417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5b2839ec0f71d04e8ae276baaa970418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdb07c1687e45c7fadef3eb1a7baff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a042e9d6e0e5ae34634127b2cf8ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba57eb1816da2aecf0da1d7a786def421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da683a65948eaee69faedc0726d881b6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e8b93f4924dbfbbb3cd51782c7387423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abec8cff63f8389b2decdfae26ac801424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e972839939e17f485d2e7c22ccf49cc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08c499b1b674acda2686c813f903f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e46856c55ca40a4f7b2cdaad14e832427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a4fb5353ea497d4abe076de5ceea3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488275c38b769af59db5591967125a62429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cc008177ba9c0ab4a6e85487271f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8443d8923bc908488ac28fcc2d833d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc85ba56d0db1dd078e42a7ea2c9ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf28f229599987a468426811b2902f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d992e5b3a970d659b36ed9aec6d2b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e95f793773f94499c61e6f5c62d7c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b6a137c2a0b2ad3ead2ab38639223436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29538a5bd14ec3f7e8cfa3ffb6e66ca1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56525815f43685e3b502b64fe95b9f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beacd775460b0adffab5626a0e0a0d21439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20924f7ca8439446548d81e6a5ecee4a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf4a13dcc9e1666817b55607e87165441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb458d464ed1f4b8dda814028782b53442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe508b6c0c9714fc81e175c8a43242443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331a247bbbafb13846bd93d0f509130444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2e0d15b8afc9aa21412c8fb237afa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8936d59fb36dc09109cd9c1f4ab4ab6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a00065a95e662b4f5e32141f33055b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1f76774590196118aafdd8c0c940e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57097dfca741e578f0c929d5f77eade7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde31723e09f252dc3f11fa1e1c1a36450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364f43928b341ff857df0b9a3961e33451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca6de08637d5f61fe207f1e6257c89452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6bd59f2ddad53343e61b1d49f7d36453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563b0b3c476b93778db1dbd0a060a76454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6c57325fc079f1b46803f0aa69adc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f3e9237709ff6b85fd080be647b73456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5d2ff6f82cc209e7b973278febf7e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ed07f0b976f8bd70353807e2fc15b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cebb91bb515dbadaead8785d2e9131459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff108a906fd59ff90bf9622d35a419460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b918e45a34a319baab4c4fac1a8f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e157950d6851bfca7c3eb26cfaa2c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7840cf5fbeb7731c9740cf469d08b71463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5505ba083cab0daad624cefa9bc854464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf9404b94dde5ffc87e35599ce7b2e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fb8ebb967dccae29468c6a77e78cb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70dd0a313175fbd09426c5861e469d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115f0cf8b3509911d31cf21c1f76697468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e253c515e33a3821969fc518083826469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae0d75b8979dbe08eb5084375c0fab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a580e14bd2a4930e5634a8780c98ed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2100fee6661d72cb0673f024e94b77472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e830ca3ddd8ba0ba010b2a852084a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c329e6bde4855fe3d8e65d91da3c1e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb24f4f9f4701056a4f2e2b9423a2ac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9568121807bbe9a5c22caef51caca6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19582081208808ae5e57169fcfd4c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2276807c1b1b4c849b3c7e6c521215f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bacd12cad25f9f5f99ecc06066c07a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba760011c3064f436f47449e4f844a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b2629c5e7f1c12d4b5bc2f9d3406f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e713ba85f8b90b3eb620df421e724482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d2d12e5a80e5021c0b0bc71df4a88483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487610b6b535d7e5acb14cc292072d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884deebfa07af5d2f2b5ca041b63bc05485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d18e46c1bdea88535b9af1420b915486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955c2596bbff53ba4b1d6eadaef6f2a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e2308253c95219e0f16cd4067a803488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4436e2f8c7ce26dbb4c95c8b4454b8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517498f3eb60ad06e92f0841c2b3995490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3140fba1c87fa9ab6d6e91a82e6bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba489f67512ce39b838ddb34d19bac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d5758ddb812521c458bb7a1f90635493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772380f8e92cce4d19d3db353c50943c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a65137bc2acbfa55aed82f55fc930495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99efb4aee24c2025a4f4a0eaeb3e8b7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395031008e913eeba766e19a63655b3c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365f51116f1f1edc664af59e188d036498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2384cb77d6cc5aa891ae895b7f604499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f349b628cea639538425537d40bfe10500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c647269d3b819e9b938675e29dbf2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf636a309a8a6a5b419cbf135af2c3b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b437fd97aaa8a0ed694a06b4cbff74503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac74f2414e2e8469792e0d50268ca1c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a23a476ba51703d58e2fb116dc2e4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8dbda441de97c123e27dc27662ddd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179499c1d73d209d0c574b84178f86ff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ed7d445224ec4973c53591ee7d186508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b049a90300527193146d3ffe80fa2f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b0fd5e712ac5b9b62c53776cac510510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3b14648032b0e4e31adae046cd25a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7e46f4557db42680740b3d6912f2e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42315853b27002ff095463c277ec4cf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895be521581e86fba38df996df0b1cc7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f88b2ec415f3e9abdf6307529928d9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dd1a5170759ea68c83cfa1c82cd00516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bf9a15e30899e667591b4f75e45d8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766b412c54aa2a96c211e273b844bf4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9e1fccb247ef47c0d90a95f91f791519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd286630d706aaecd7ffa94e86f832520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d7bc2373d1babb4f0f925fe642f8c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa76e8515fdf20e9ba93640061015fa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bb800ad6cc630052c7ffca21f07b6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189da1d46cba0d6986ac2dc0ea0bdfd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629ea19c30a0ba3adaf8b613bef56b6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3e273fde184285289585f221cf99d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055f9d26c3bf67bd05db0510a1ee950527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ae45cc8fafd8fa42a7f5ed4be7103528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b08f1e045277bb48af300a7aa80b9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dfdfa93a49d7c2483494455720578530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2fa5a330f3aa1783a7b5482346f67531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc316fb7ba8f0c582775f0cb28034a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a3439da15dabaf0d4d5a7a7c6712d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d8cf1d4917963a1e4aac2c247ff61534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e806a85b51046110a4644a26244b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccde4c01acc6c0d0f91ab5df09ac9e7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5aef679f315a69fd8e49f22d9d92de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2ab02876cb82dca00ed8cd662a853538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c5f24d22df53fc5efd35430cb14f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17dd3aabdaeb467e4ee58dc1b7c43f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f7aff194e7edb7140f91984382517541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab860a783806c80de94afd76ee0fcd7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a789d52192aad9a2ca5ff763f2623e1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2873166de2e6f3ac94d0ab53006ac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5eee5b351ed2f9f43492daccc8cb9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9335b4afec1362607d5caaf2f8a55ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4b56fead5d80adc3f5d3e56bc3432547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0b2a2a29c5f9c798116b79974a2f4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0e62563d66fb0c3d383a23f149bb0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3ff857b85d4352413d2a8d634b4a7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954767161cf19f5ef96bc02f13ee9728551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65376dba339ae51add9479335e21f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c6b4cf246bf8f6a73061ffbacc287553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b014eb48235e7d04d006dd5170f148554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acea0d33f2c4a9e9cd3eb50671b9192555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37748528d672625f72211b36ec45595c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ca5f76822c0a94ad113d3f1bcf044557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a948180048ba63e73c56012a5b916e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f6d35e9bd70fd64310cf5bd2b4be2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cb820dd26b981e82db8129dd16fb1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d078a6b96692aabbbccc2bbabcca1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6bbd1069b75eb324ac3be5c0ac5eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cef9414a10ad7ac5ea41346da6d51563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee31c9d8330754f49608065abed971564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb2b7b085b436aa5086c5187e1ce71565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b562c720e941229afba390aece31f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cac1cd12efffc03ef2ad847c2658a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d1a681eaafe33d163612d7f368b86568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1b07c4df07ddc076f45a154c7300b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2b2b2f0bdfb2a025d71b30e2f693d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb9d100258ccc88e342994e5eb52d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23bff99f63b39b389650db453cd9cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4fa1e5ae96726510c64ef45b3e0d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505385d8afd68c1cf3f99f10d9ef576574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea85559f7564c2addfc0e406e72fa3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bda7d8b89da6e58add30eef367c36576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267dca2bb647f20cc42c3a8668fbcfc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdae8f8f629f7cba77231008a6612aa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b925bd30886ab726e762f0e13860a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35207c45a9acf43ace5824ae951ae6f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045260643de1ca40bac64a3b3c2ceb34581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ab8ff7c41cbce5220c47a8f538afd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b3557ba151ba40533c81304880687583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef9b0c0add718257693795cae5c14b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9e52b4ed6b4d5750cf0ce6506b996585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc021d78066100b60ef4e9c38693c294586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bd73ac84fe1c30388a52b381f2c95587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304bf5cfbf36f031ca5d708e81c9c69588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945b80420b5d035076cc610f85028b6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cc836834fcc0a72d21318dd65d254590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee1bc820b700ca1aae6a51a99f8a11591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bf3e3177f7f6c54fd7ab314d3c9e8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81ab4fe2a3e37f70a81ccb1c950158593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdd12a76fd92c5f8b9ce61bf87531e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a1cca3482ae1f3f2956dd38fcca93595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a1d8d0e1960ade354a27e17cd37c9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86442a0b9c522374f2af656f95064897597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e859307c39a5a1d762b30f87d87f99598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33208e5734f943307abb8490f554d012599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418878254631fc6cc403f51a4bc75f7f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264cacec02690ab0a4a9d1346feaa3b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be4d2b75382d89abc9c43ee10b6027602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660e45fe3265909449bfcf7a19588e1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed160be24697ff22cca50a31808958f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d12a79ca929e92d8f935261b12436605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d1b21f8a7a634e249aec9621e626e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fdef9ef3a5011039986198e50c649607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1322148cfec40c8f798d5016680c1f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e21710b34b7a9f27ad23999ee9bd1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc66de87dfcdbb81468fa6a82352d2d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163502ef1ac28f7dfed1011b4fba2bba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82927911ab17d092f81f79e99f3cca28612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6e7d40a85ff1eb04490f621d4d4f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6ca05e50a4121105ea5fc719a7e12614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdff1cca198c1d51105a26c65fd6c2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153dd8b5cacf6caf99b3cf46e4d287ec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143a0e9bf7c164cdfa5c8c247d36147617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0af3b60fc7e8d20cbbc7c725161e5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7543dcf0e73c6b24ac96a0d1f4e5df6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f39a182859d502640d2f445c6976b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c92f252b2dda5d1b829f794b5e7e2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684493c24a9f661d65b056f77345e497622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ea1d957fb59e1fdfdde5a143e1b5c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41faf2d1e8d78342017eb1b95136040b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89092d96bd34e31c630a559b035162e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d28fb8b2f9324621b87cb6e49bc3e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c0c41626de54b82d7400c8c9c762b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49da0240f08360e5512669734a07f2d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72441d3acab8d07d605f2a9376ddd701629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907da3a3e0c0f58b24760bea3c7f9f1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff2ebcdbd44bf55b8473a5e25ce901631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1798bc17c5e2df9b41437ef3ff48f7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02273c50beda319df55c35aa5d9d5ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cec1ccce8c29a277e650478d68fd0c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb630e48b259c455d4a69038b4ed7fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce9b7df773e3f3e5170313be21a922636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fd541492d8fe6c2e850652896670b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea7d7dfad0dc30bbbb137b9a7d9fb7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e46889742cb0b578dd6b103f5a438639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d24865fca23c606e73b0fe35ecf9b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec9933e4890e58e764d2a5f3febfad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ac712b7b1d48feee99023fcfeef2e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714e1ee77eb3c541e91c2bd420bbfd9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6a0359d86ba86423c45e6287a6d1f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa008b2a90ff8aac67fd12178ec4deba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9ec67f89070fb0635f1bf96e81469646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4779eb3bf1f3f59f9aa19f2d836fd75647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd2032acf88372cc6ed955071d6195648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369dfb1171fa5adf6556ebab328fd9a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046810cd07d6f8dd284ab5027640974a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d625df4cb02dd7db4da85f7ff458594651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e969127b82704525991b808601d4a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9baa93d57caee6c28d8ce140030ebc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf99430de51c2f864d47ccf56cae779654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa541c80b912830fd7620de13fff89c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e50f30cd69a25318dd578b0e002ca5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d41ac254a79e5dd04d9d9d927ef5d5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4c19bebb5f3bdc568bd8ae581c715658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11328d5997686c9063a0cbb77866a2a3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da80a8d70e389c4ef659bb8cd6b806660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c21bd357303222db399bc69d4b99c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f69298149d0fec2b82b762bde09856662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140ce9ca0cd4ee9f42a14b0a6dd5e93663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf6a941629b2cfeffb14091ba19a84664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55d1db3a1f9bd69d49512a53bbb161665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10916f608578f65b276cad088ada379666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf07ae5a15600459afa52c96f789a9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c8aedf3464e40fb6affa925b10b78668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edced294946b3ac465dfc5268b4cd69669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf3b6a5f4c8c5e92ca012fdc33c8a6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad198d4d75875c89ff5b09de4d44aa48671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee39e2d9e7a2ab6b52aad7fced75af1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b7223206630d5d06e23798a3d2b02673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60091023d94b669e68b3b9982d0c1d39674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d15a637342134afefcf8b60a34951675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b38ad12afabdd23192640df952b4d4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe6795c9cd548b4f6475130d1e2086677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05760ad0878aabb3bb1b8fd74265241678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9842c94b54f90d0b5a5de8a52852f57679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53c942888235fc5cfb2f3e9c969f1f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ffe62d21b967de940dea3ef6e7373681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8c5902c4cb6dfb64faf938df28edb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ac8f016786dd5989ca342e4e216b8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c4afec77bd413c1ab68026c162f7e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd3574aced890e47c6a289f4ce6ec0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cac3869d71122b6b3c10465f9c75f0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac446dcca51368e54401a8425eaf68687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b542415d6c5222f84f5b2237a4d7e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211a5d5ab1d38d70c0915dea3dd82e3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f4f9510709b68ad9cd24a872cc243690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72d7272538c8c5ee0c3f923d51c259691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942d64273541a36dcd228a4559592d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59ead2d919f5d1a196f8c02b9af0f0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36bf1186edd3fddb5ec03de15ec12b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea398cca5a40251dec87148ba71c0e33695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea839d298992697164d297bc4d0b8c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e35fbfdaa3059bf59753fa7774c27697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc8cccf4d47372f7a9183783af99a9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bd286e33ab364a4dc03953065e5d8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322228e46ab6aa72d9e25dc3be80d66700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657642e4c57b126cb914059865e03361701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7433cc66ff58c411dc1b3bdb077df6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1a8da25f128eb44ab542a28faba66703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dfc913fe861fb8237df5ade0fa30e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520d03d9442e51b322075697b7e6a42705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a34f6925b92c321072a3d71a634b3f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4efffb69798c9f256650750af6d7b6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7378338598b253a868d88d61b6954b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644438853fdafb31fc5d4002243ce0cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6920e610ed78d61471a14449fa1b15d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec59b19a4cfc82506764d93d114a5d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ca937a57f626a3407d9d3fd65f599712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce867e4187f9a4be0a8133f875cfb8e6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0233087b0f850672ddbba4281c9c684714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2193a0dde17392647037c264d0a3fd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fac9820606e9c29f697d0b8f34a82716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e73f21cc8eefd51d934688f68c598717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573cfb7e02d0f322cf78a809867b374718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d2fc1f762f2f997ea97309c9914e3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975c370bdafe37e1441d3527b593800720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8aeb135ca32c2cd938d2980565b769721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7ad67006d4f7f7fb805634fa6e25d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016d123f9847f5ae9513315a81cfde2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0670eace65fa26d29e06408596517f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae849227d289393e0f96c00e4aeded725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8cf48d0d64d1424a01dc03881f331726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc44ffed30be8dc01ce3c15e2869184727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ed5c0448a8ecb19bc98175f9efcbb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c92dbc635aba19a767ca86c5ca1ed1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45304300e814a8f15318143398341e3a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7c80c119364075d0ff553623f4118731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56702eb114739ce709d4b8eae59fd1cd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8191e8db2cdbe7d03f63bf9f4c1aba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c51e6cfc6cff2b4e81a62e0fe5bcad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5b46256d0aee952b7993ba26d03a4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b5cbfadcea709e455888796c1e7cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec382a48732ea194ac6f62b68f55fd6b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02c58a87e58063903780eb00ecf1f5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a9a6aec8ace0d72f0b69de34b5181739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d5743aa9cf7721019291386fc345b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c84940cef4810f38811ae48abc712741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea2043fbc2b8a97bff42bf5cfc26be742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a422a860a05b388d726a284f80a26743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d818976941fce0de3f925259f3c8d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6be4a58557f292b7652e8b5b09c0ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c2620e0fc3ca364b009e1650cf418746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649069a3193092747496daa3098d2a6d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126bf954948370057755d4eb0e87b07748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ec6410481eb690821a0c0dad76f9f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f83f7858894359c313f5dd058f6e0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc971f698eef4a8e1ec495c1bd86b05f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba73516f806137a136540fb2a505451752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce6e3ef982f29b75f9b75213989413753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a03652c5e2bb81024ff15610788811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02933734df66b94aa111cb2eec8666f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b67b158870abb8dec0de11327a19f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee29f1092e8097bf8085c876f7bda164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8345b3e85ff04c1c3159d79fd45ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3605a9cf3a497b81db2f35c54c70b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04892eca59214b95a68cbe333273a5f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce22e2a57b067612442348430f1813b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9504d530525a72559e7ff3f9c9de489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f447c85624b457e09bb6a78cb3c812010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a2aead9a51072cb7425e423c8c29011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dd23d6ffdf6337cf1f280092f302512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bdf0a750c4ec7d608f898fdef276a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeeb93ac9e5f13fcacdcc2e81ecbd8814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afeac5121c6b933032370f2c6c479a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55309bd57f864f63041d5e7215d574c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164cfaab94e77460bf44ffb2e54311417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330f4a841e1ba80a3fcb8d1b942c21418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9625ee10657e984db3777dca63ca319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8236e31ce148fac10059cc9565a9f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c5996918a68906b02a00a90c80a7a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84ca02dc13b6a023c8d9124a62856f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f055e5ed7bbef7be81109dc7d616a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848995edac01b6ff515ec02e91542cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117f88ab2282f45483842d8fa22f8ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d9aa27f988c690ba0c5535c07832826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f24a8cf8c4ae318346a985b88632c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367a1c835784d29edb5f8e610c229fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce749fe5e2d672e707a98bbd801fc829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e5af0923a349a519f6ca8441a5a5430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c09069344816048fc1863161a57da131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77491782bf9fd0e820846168c8b71832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a5b5de435b9cc6a58ca230e0faca233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586dc0b904f32ee859426871a29a46634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9e30dcf8aa6597a2c6a88529aa1b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9150feabb92454ea893b165180d5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a7a1923b6ac092900d95d36365f8137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf5d414b865e5ab7750e1cae83a58738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2d205691c2ab46adefc9ccef0814039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62d7334a6e7ebc1ddf945b17e154b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4d732bedba0bba8ba2f7b3d684c2741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb86648e26b3c45f9c07488921d532d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7561c904f15ea8ece36ba046eefbe0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb71a13e20ff1aa7c44afdb3db25d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8bba03906616ef1a3bbbf23847c0f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b9deaa0e53e546a100f5dc4bf7cea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35d1a5559745b07d60123a24066ab347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6d5e3e623243156af3aa931f637dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6734890c9f76ecb37966d38c62325b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5287957c43f85ba3d46b433e48022050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880f834aaf2cd410814bcabc7540ca351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ea4c39ed1c95327431aa6fab8602552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599da7f4957539eb20d97ac2655e3d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fd0389a8ed16e001d0afdc573a56754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0797efaa98b2fdbc63397a265a37f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f00e512a0954fbd4d09dd20c01c24e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd3f50d5cb66d8997ccae961a765f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ac2a623e278b3a045d5c99c1d305b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfc0d07341cadd5cf6688691e591ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0263bcab4dc8a82cd7579a5d093a1e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c619597ed61fe479ae2bc7ca8838be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314eb182df148f01aa2f2878f0a495962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f243f0d2a7a7bc4406517ec1bb2a5e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5b54b0afc2ddafbe5f03c10beab0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014508abf371c2c8affa81c75116f5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda231304a87609d7525f8c378eaa7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9ebaaed4a04086dc8b4e4f7ea7b1967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e571bd4d054707a1b6053c09b7e6d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeddc915bb25fdc165a37c3690235d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f20b3a216514a936f2c8a77f6b90fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c636b8be54598b7afea29796885f4171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166338dd60dedf23a761d9b6585c9aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b25e4b4f2805c5642205e31dfc1a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23a43d48ce450288775d9efe39a93974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda62ab3b428a6866a2be621eeb7a3875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839aaac38c8b2ad2eec86764f8aeef076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4d3503fa8f23a7e01b8f70a6ab60677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df797b1b69b337216341142c110c158578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d379d580336af175cc0887ab81a4b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24899e60ba1357a9b072622bf7ea336e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cc32c65b517a439798ff9fffc575581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32611e60ab8af82121a757fbae5d87882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e245e1bc74606f54f86e8c0f94a15b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91eec871c73071104e1da041021c3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c401fed77bdb0b25ffc306fa476630685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0caed7a4be2550ce2c1439c1c850b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65791b403f8fed776bed01de97cf466187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4199d236283e513574bf6e9da968588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f34782035825124116bcacde1eafa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff6c9575b1c1f6f72f760a0b5056a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a1956960ef6890af9c9f16b347db791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693f8c86c3514f7e63cf6be91ccd0ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafef4b30d769e24191005b95e3dd2e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb53e20be3fe5f15915efe417bb84094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411a73eb73c947cdcc7f56cd79d75f695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb34399257b7332f1bf6669012a14196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e25510d92371df7f5c4b7e6720f92997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ccabcdfc3a97a3a2db9027e5100c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d824d6453fc6f9f2964deaa6c40c2899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9d6374d25c830bd366192f7cbc77a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39687cbaa6c2225b3a53109c0c8d10e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249276489e08e19e43f055f2afb65bca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed567db3be10033fd73f1723705af1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f865112ec48a177b7efeadac7337c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121374d4f9e0647877f3981c2f76b258105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114e4cb3f43ab98d057dc8325151bf2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81337f614f6832eca0292ff2f475c676107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da8956d9b09af4fed867a5d56b2fb6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0e19033d85841ac94ae3cb37ef5a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f857ef9439915653baf143e4f6a6a85110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba5b81abdf076fafe8df54a9274792111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cec81d012d27a17484a4ef6009e9b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15853784da7b6a931974d43c44afadf9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc60c0e0a8382816b6826e9ed14308114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee990e861e5edd9a82a7cd18b24e1f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fd04f85ae79b2ce20f3e573836a7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9fc8455b7a997c4066ae437ad6647117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7bcd81cab5645d7227bb017f2e997118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403885a439368fac120552e5d1daba81119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7555560d5b5dc28a2736cce5aa439c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61702e7489c8b805147b212c620148b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3144880955696a8b987727c13f83a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460e027a850856dc284fed74f58d5eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017a66dd3bc6d68335346022ebbc7e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53306fa8ee03137c8b9646f542bcdb96125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216b4c6580840265661289aadb6e516126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c683c61bf541b74c3024eb271b521127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9220f017fd4ee24351580e9b5a321ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b96f7dc9037fac609b14fe74e5b482129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca359bac0e903e338ed56b7b295422130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0921915cb2a443306cfb080660f03c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddda23db92c5760336cab1d1affe15132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ab62d3d18ccdc1879fc356fdd1b15133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d12fe99bd6dc8b111593c36de78e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198e9c6449f8093df719888d497469f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d8ee32d04c68d0f42e7904ae9728f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5b530b71fc15b55ffe8b8b878a908137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db53c7cebc22310c8dd788a65fbbde8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc814ace8573426f927d12a49e1bf7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29885d48b79db96fda474b1a9a1ce5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14a270aa1f57f4cb24a764d0bc7f2d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f9ef554e969a7b457735af2d70ca3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a94d100f6da9ed543057abecc0485143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d367fbc64e04a54a9307ff070757e5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cd5fa60d17b52fb4359d8065c9b99145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb843cff972594f3c56f0614e2f039146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf656e2773f73174a9e38c7bde26c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44f3ece6377e36052de1091561e515148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eec5bacfaf42c4526ea309f67c1c08149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216828c6c0d447c3b94efd233f53c4f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeab2868d86d81d51d0023e67a6f9f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6118e340cb686a8d6a55ec0909f7b22152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720ab5fcba98b6e495197a51b7de6cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f1235bbca7ce28eb792b9c83c0ea7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564022ab7ea70c0b2ee5a1b76b6d2c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f1963ebd70c7ac35a7c9669f30c7f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902dec94c64b16551bf5b42aa5cbb04157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9d9fd95d0c3e7fb6c521f974c556f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cb69733402230f0a058626d134560159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7768e3f93772f22dd771448bb0d33b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aab7bc7c1aec86347f9e4d0e1b305c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c962f5a23fc2a8958aa560d09e61dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541de0583a00bcff4139dadae4ebc202163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304f62d1d9706fa410b85f2e1e03203164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a089d066c18ccaf8eecd3771bb005165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1c981c9356b18bdc19e6a97a2e0e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ede989813c996869b7038ef16643e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe895675b94c8886437f77bed92f57b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8fbee9c8397fa0253133dec344e5c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3888bf847055c5ca66325fb24f04b2e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151b90f01f88fc67e10a21b2a86d675171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d8ec5220be5547ff651c30c3df03b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d0200c97481695234abb93002d5c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f67b0247f255e32819aa304bb20e65174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d43ffae8b9800d1f016e905c30d588175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475d11db6b698909eb8cd1daf4bc1a9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57238300c310e0ed9d32af6bcb0cfd9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49625064ecdd3df049d18ca02dcc9b1e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a492263477b991c9235bc064e3408179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430c49feb95d5b695d7e92963573f5f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d205dfb5df3a1a93cd696938794d2d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5020b3081a264f0d558642b39fe7a3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9687c422e29ca5f1314d7360aaa8be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d204f40c6b546f7c3857374149362184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507aee9c36baae5a27ab3bcf73d83c55185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0fa281cf3f38f8c84cb083040c112186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a8ca31b9e0fa0514be0118f099129187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b987d522573e78de31f7c2eac9d89188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec95933e74ecd6938b4269e5b697831189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931e380fee08a969cb79cf2e1ca8f0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bea0143bb2b8b969d2c167eedb9ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16c3738c91548e18d2b9ccee8daeff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51fe734788e58842f04af795f17735193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af423a3570d3565c45bedcfcd397b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875bfbbb7b0a3a9837f3feeca2e1029195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf022d8c3516873c1184c84d37531f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c3d7036589aa4bb5c9031427864f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b7b4daf332eb87a30474607088f41198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a2cb0e8729de79430c20fe7b51ccb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78aa6e1253e12a97f06a2c3414db10200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a569c5a6b46dbebfb4cf8feab6f70201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc698efe0be7b641e67c8906a5723478202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d92ffed93ddb98b94a5f7328e4f33203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0c3185164ce114d2b58f7be50aeaf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496dbc898d64a543c27b48635f41eba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3547d517d90f1b89962d278732e604206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58241c838f11cdb192e45450fc90d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7058113db0c097991d9e065344976208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546bf6885f15b32eb1e7f4812dc541e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da119c6fc4b5aee1507f8224999ee72210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff2dfe7197088d414cd4a931358ad5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e20e0690a5d4aef11b72c323b74b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de841a16810567f23009ea0c6177df28213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b13707cbb71f31d161bcf8d22d559214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593297b0b270e4fb76d5fcc59592b23e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9262486df278e39ff217fb59941854216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce33c530218796383138af61884411217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16461bea2cbaf2c2d0769fa2aa151246218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c020efc51f2c118561f4a7845b5788c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe80682093ad0a3053081a70675fe6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ca7b465734f2e5b043fdab6fe93d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20952f1f9b6fe1f47da08501517ab2cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038427723ea852b1e6a852123604ccbc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87eb925763aaaf42e885ac4463b0ed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67b72623f2a58010eb52846d747f81225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62299282f08a8556c931af656d860c61226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4797497128696d8d1cfec7ea07566cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd4ace8f441140471ab7701a3b6e20228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0f3c5aad3ba6945f708bfdd48135a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc670ecd1e9ec2e9fb640451f580760f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1655adebf6e2288b19d1bf61f90e874231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a42b142c786faa1feeade9d3199d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00a8c03e3e9a4f97dd8781f777e902233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89f2cff5a9339f76136cfe467965df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9de4a911674a6c85162841094f3964235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a4d5c00f6a82eb9d39ba3d3c6b13a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e45c9f99ca66554cc6304c2b119bf7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f055a12787ee1269d1bd56d5672dae3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9ae72c1081dcc2455f8e3d39ee0f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d708f5c3054b87f4195f7a39fd12a79240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12ad41956ce659cfa794bc1a6ae0ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bf15e9f83c19726253bbd3dd1e877242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb449725bd006431d8f787f7b999fe0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd3172ecbbf617d355ae1552254c08244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cad25c6ca5f2dbf7cce291bee5b7ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27757233a0ee290517656aa317975c8c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9c798bb8c9d6ada154cee69a06a6d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83b6bffcc1febd6c9a9cdd07afd34e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e05e174e3be2fb6193d20b9fe79da7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd9e939295faf741f15dd04d63f8ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a37625d4a1134c1caefb5c93f49df251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2af09e48bb7ab5a76e13f18a7d3fb1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd083ab7952228a64caf5f5dda6684253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fffbebce225f1b165f567691caeb0e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7477faf878886e4fe38a4b146b53c6c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa3e2df854d2ea35c5812f42ae047b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fee2d36f10fad7b8dfdb60ede1de0f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315975658cca78fec0f846b5ac0e610258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701920df05d230ba919ee76a410bddfe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac50b416beb5c9fe6660c26be871a39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17084d27a4e9afa0a1ab304b8d13a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d1b9327e605a91561934f0d1e69e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627ea595a14996a589728b2ffc5f8d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a6c28bc051469dd7fdea0b12cd00c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ad2d77248b8c5adf2ddebadc24d8b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c79ca09f6532dfc3e461ce92085bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c310165e8eea742d4a5647ebd8f4ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd821f423489188a259d1a02cbbc51268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42e633db928d61ca48e92ea0afbe09269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd481535dc3abe003cac66b547a02afd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45b9a69bacc33e4525f3b5fb7c3d14271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211c77271fb3935898e7a2f2693bf05272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7999220e6e16ccad631f58468ccccd2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5781bca8ee831f91b23ea67a5ac5a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8fc9c8f9f37f824923e802a8cda60275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce7bec0df4bca24312b69e28b7c85b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1b0c806ae9c9e07b2fa8feeeb762f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7f9df6b53bdcfece7a97b71cfd20a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a1a1746e8d8653e396ad26419ff83279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab7b21b1144697b97964a27c62104d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9c9a4ef4a487c8d8e39b1f97eddc3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa215bfc3b43e63d8c56765949b7551d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16997889cb5a9883ad2e97809160973283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3600feef8e5debbcb66226137dfc6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b778c4cf3d2b257ed41bb4f0f78167c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1b036ae2a1b1d7b84a1dabb29810a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1b36a0afc97ef6bdc978136e4048f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e853b4965ec597e706e52aaeab150288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef2e9de5f4fc6c190d4cd831ba62ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f08c87bb1a9c4608ee40b3fcd042e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfbe7173ecc9ecfc67aa021d6967bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8017e15f672a1c8ea4a86b842685623292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c0804e6aa87bb750ff1c1b740ed7c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bf8edd66bd26724038c1b805809ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f1c0c29242e47a89abdef223fb469295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743792766d0f6219d5016d68353d0a14296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330a2978a9358271f83cf0ea78adea7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cee799e9833c02a4d58bb2ae886d11298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f17babfc1ef2aca90c0e403cca3069299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e219a2e5e3dbad1024d7494e618e3c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7a62b873875a876da575543b48ad8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f9306e8d3ce756d3201bc213b3356302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c67f24c3d93ac343c8e7a6b8340a21303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a6ccf4bbfa587de2e3c959a4a262c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7f9d08d7218ca61126f9cbb8929f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600b71d5a2960029b7ffeb0c7a2369b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2909552265f374b60913afcdd93c4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dc477cbc76aae59596a6d14e9d9e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a3c3396feb28a315a48c9186eadb9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e25f1bebf1529bed2578dd4921e231310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591cdfe733de1703993831e57dcacd2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b532f6e93affa775778339b37c937a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0baf2286ad438b9e71c79b4eeace83313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4034123047b511e28a2672f9fe8c6c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6751cde9fac32344240b14ca6c8a28315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89862700a6860ea8e3dd13e0bfd58888316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d49a15cb36e2b248696313b38be479317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebe43105ac693c763b1460fcf81e78318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c5896dc964dc47b83b1c3efb99262319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf28ba89ddf3c3c9f8c8cf4fb7989e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb73183e8a69bc695d9eb1908d7a7b7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43c769820be812ff26455f630d9b4e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc68f7cb32a70f46f82e24ff2bcfb0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024d29d456cf167aa4d1e6b66230198324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367159079db31bf53fcf6603484a3eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d60cd46bb4bf72eb5532bd0e94f758326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393a3fa012de748bd21006c852e1d16327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9df3b23f18539a16b679b8b148a365328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dbd111992beea0f66a56e6a8e31de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8160dd94491a62db8f19d5446a9db39330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444abe112d66fb62e2625bd2fa0d510c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d4f8f1345b18caa34cd1ce6016ddc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0455926a4cb338bdd523f98a248c3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdcb28c6f437692233fc6552182db0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4423fab5506e650dfe778d6e7c801335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145598ffecbae7fce7e83f39dd44b574336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f65f32b3f35dc140e2af8acc7731a6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafe7c69015ea1f8d21f8f1c2dbea40338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a832209b6d3b78f60a2cb44f252f2eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d33cf5c3cfc036d759a665a7a2cfe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42e5d71a5c2f8567d5b86d43c11362341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73803b2ab368193910d8d610183524342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd165f1ba7395b0bf44f460f085542f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615ca1598d5e28751b2bbe3c0ff6f5e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540fee080870b96cb14edf0141af24d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8259020cd7d12fe29be747945038f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0d22528cf05472213faa23590a0fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da1c822252ef82bca0a5f8ee13a90d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3658b56d7753f44433433348bbbc594349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467cff5682aca462e43305f8dcc87a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce42f1de9ae1d751122dcd24611098351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839579270c0ba361c4be33b44f2ccac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0df0ec8dfc80b26aa05898b814e69353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5165162dddcab767aa1d758df78f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48017d7f568cc5b255349ab28d996f41355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cef5bb8f42bbd7d33369a9e574720356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be28847c97ab848d83717a5cb4bbf4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3772f71e017970d4900c374b7cd5bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece95352ee7118fdc82b38a31695dfce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7c13cc138885776b477a6f4de44e6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf9dc705cd1cee525aa21bfd029580361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43a0215aed91a165ff05fbf8b963da362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1882ecc37e67ef7d31bf7d07c80125363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b1cce2d77596ec29e0b2a10ef58a4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ba83885480cda6ba136700d801a2f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f76e5cf3cf115033843e5ce37ac727366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802478fe5fe2f122c1d410cf3689b982367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e80003517fad7a9f7b0e395ab4db8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9166edec503554a8876b052ddbc246369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14463e3d0721369fbae9001e008949e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414a1ecfe1f4849e21df19b409f8e06371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33e032a1385684f645d5c71815d119372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ca3b34c191931f0cb02b626bf8417373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1059051998be898aeb05525274c2ff0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29646923e1ea198364f9075369980bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc2264a11b9387c567abfe5390bf9f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02fe9c44eef6b33727a33973211400377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7475773a0ce5c41f5264ab332c3f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8272ba46c5a9017743e59a2e69182f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527de7896d2fc36aa7d93925475e0de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497debaa9cb63bd6d44d7ba3f122775c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812d9969b00132459877c44960ec941382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d7e2c0da79eeef4595be05013aba9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fa0c546fe4767496f4aae851819fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e29c4e3034617092b3d942fc57334385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd9386a86c435003cbbb0a32d04929386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1346da95bc826e3551ff44b488ad8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1c63c7bbd15fb0a9c72e10b0be541388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3d2f8f1c297c36061ea5114e174b9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110704bcb3f7f861acc0a56ee585b44390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c5e8ce07c4c37eab90139a84cd1f8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413de63946bb4e8a17360607981f9feb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c28cf2638470ac024d2e290fdb628393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86615611f7e4af23513c8578f426a93394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53ce38502905c27ac31724840d0b60395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca340fc268928666699e2617daa998b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1707a5d7f7748ed37e4b63da25ac9c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96501f821e2717467b7a374118b497e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cace62011e593a52b7ec9a94e1a6e0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04be0d4fc1b962b3cfd819f8afba2f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9cb61ea9f6c553d3e07e05a8516b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b17da69872e5d2d5b5cc0d22be381a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166357de89db0e27c055f52304dbd45403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e727738b06eb6f6508880f702ef81a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cea644ebbfc4b62b9935ee8c144006405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c68efc85f49c9b0624373d418850b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b332d83fb70009278e883e0b97790b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e6ac762950bd03b99cee7c4e44de4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02b0de898007df50eec2548197c543409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf450fdccf5235d927e868781ff4f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2072f0af156f5eafb9b6a47d42e6847411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2036b7e51d3b913816b0fd3d82a54412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489c8ffcc37c568131693dec87fed6b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601a7a40c781eebad85c8df75bd93e3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbf045e80e6582cc61a68ab6beb7ff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcb39b51999e1dc9a87211e4d7fcff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5936fcb28c19e9bf8d802f6e7d0e14417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf227626eb472408427589e77810a578418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b613522245dbe0b5b3a96633f543ff6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29ef168a74f56fbd8a29622e38cce2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856b1c5bc5461a88e175670d82c953c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69969e0f8d6b36293962694964932242422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ab297269e6cb8a0fc60b16281cbbb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0325241d961fef28a5d2691e42b637424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef7896ace97a59f2a0482c363a6b3a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b396ba3631ac53a4935bd6f29fb1fd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232e63d0b10ded116427f00ba6312a9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32098997b0060a5e37e587d2937932ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2dbf3ba3bae4122e486e79a3219c8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17923f1a0ce57699380506e44c0ed1d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287f54a02fd4d1441ed430ae9c81a0b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e6fd1ce7364db6d233bb5422c2458432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36fff97487eed3a980afb7a7a8e30f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444221be1be9f27a887d95d23163fa1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea645ed538381d21fd9595f97e3d00a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b10589d5278740e060d3010e1a5805436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad677484ecb47f4ae30508bb67444af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c42aba33f9a76b6c38315147e14d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74863304b8de375241549c6c22e4ee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a4063a172ffd96c2715a81f719255440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8153a8b2a11c95dd639e1e3ddf630f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56e6ad969c7145b7b849925b9edb97442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1192a213917bfa47c1807dce069eb3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f177417ad0ba3071671c84adcba84444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615bbc3d50f33e497689911bad263c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b3f5f8c17ea3051215ed1a21fcb20446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fb2cfb9f22fa2517b4bb0c1d343ff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771bc6d59a25c178fb3765503c1643b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e876153905d9e1dae61dba876619f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc0e64c36dace5c31d59faf0e11e93450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ee4036b140717f83ab90b20f67b8d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d64ba049f1b2d6a8ed3b2f30c0201d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74099c3715c9ab0f674d27c8fa38ea8b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea21efd77364ce8ff8d5d0a01bccc6c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45f72f990a53ab4673aa4ea2fec5fd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417938e4ba4bf42c04a066a25e86093f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bdaec4f1704f10a6764f37afb239d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d014d497b5fc5e861d4a9f31e9cd6c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75632173f0688ac21048869043b7dfc5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96ad873a5b9bd3d51754d99b1ee054460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40169447801d15ebd1bd4cb9cbb900e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c868c7130f572f0b0ba826418f08022462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a8dc83a9df91c27489017f0af5fd8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd679b83790be66dec9796a0ebca12464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e26213f65b6519d62668bd350b53c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833de6b984bbd336a983079d2c3f2d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdb5f010e497a6e40d7a109b3798e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519d59fb6673073f160759cae35f1c1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de01fe5e0efe6066a306cada9f4ea7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631f310fd9c915fd546113c9f283c63470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7882fda0beb891c78ba0f977885d8b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865c13e360f7567b818e9c22bc38bd2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d68769fd8de93971a938042d70904473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68daa1d39e26ddc5e1da925148819da1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6fc7b528fd023fa5d0703b0f77c34475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed60b952f5290b706c3778f3164f3a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c43fb0a7c842bb2a769cd52659cf77477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00c3912f70b84ac221e8f873361b58478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218fc581a6fb72c69483948b72f1be5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2de59914f9567809293972ed12e2c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262a66eae0ea21eecc1385522ced967481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a164087c8e3a3fcf7c1592c4ee48e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352832e3dd0d2d4969ab286569b7d5d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c9d158c8fe5ee6e3fbc0fce2dc23e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500890275965f04f62cd5f2f93f84fa9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe88406835a35f457a9c5a1eaca2916486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01cf3448d9cfcc7322abf4efe6af1c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45905d2eb8ab83a73882da38d69fba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030913a14c16dc58feee4c6de3cc551489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b850c3a79c65cc201c812fa0d4f991b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168270a48a82f89da3b69919a5b034ab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42dbf4175ce499957baa63a75266f7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f81f20b8cdefee7db34c8da8431a1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6acd6cde9c3a2e126a71817fcb4d9d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dea915225081f814b528da30259bfb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b47eff6931df3bc961197500398e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d478bdcfc88ba48eaaa0b8c6f2918497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a0080cbd7e95862d6443085c55f0e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76957a967245cad9bb438c694e981a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f048ba88165f4f493973d225a9dbd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621c1a1408fdd6353f5b1b85dfd8fe8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a866f3d2e5c68e5e02d104f18a688502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb65481c1af9177061af5335473b2f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f2021d279a590ae507ba8a976ccb7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b44107eb0ff899232fc91ea1fa7657505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42facd76e11615512c0c1e3f6eb87a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff29e3f634c985d548102cbbc170c32507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa63bc5244cdc3691db25b634afee84508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b3c9b4ccf6824a0eeed3caf477f78509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af13b7618c6ffa2eb6c29251468e76f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ac6ad61c822cb0efd67dbf7aa33f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9957e14dc35536089b49365fb120f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df785e627d300a9cfd0831013cb6a881513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54804924813a5017e5704e52d2a88f0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256f5171f9f4b6ed2c468f380b18dc5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74fcb71f4e73b9fb70e5eede75c6a2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eee458af0e2ec267bf553c670590f6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1b2105b0e7c7406e03ecf4281acdb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51c6a796cef574e63f66802094f806519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b64c85dcc2bb2814119bdc7846cfe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3028d59c73e53078e28b25a3b938b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e2e8701f98edf56b34bddb09899e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eccac4f9665297b976ad5411afc647523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea527d4e791414daa975b4ed70bcb6cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf78ef4afc8649c77cb01019631368525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97efbf47e945d0d2cc5a1d22b756e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ed1fd67b35d7200dfe20bfc1bed4d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765957eebe97f271a29ca0f5a7d91311528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6cbec503337a43fc5be47d184ed23529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b66d033e262b6d7c17af4f70a45cd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442951dd5415fa68a7cdd0d52806dd9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cacbaa24495506fe3a0ef5c76740c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5030899438dd4c66c699a0549f49a1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f45fc14ce1672406b3fedc7e50452534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9759e51c405f75e1c877fb9e199291f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b0833f170c14a44e240080b42bc48536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb77ff3716d4e4fb0c615287e4652f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53ebf6eae0420ab7b3dddb41780e3f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cde563d50584fc6f068dd6c21e16c4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f561314eca45a4ffb15b7bf83dbad77540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e92b5512612131d3b8fd9dd5ffa7b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f98f648fe62fce00195615f16923f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4e1012e012ebf39487c757e15eba3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e18d28a7d0ead4d895844fd245bd2a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb056629c535e030fbe1febd02810a71545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be368d82b2a4ad7db9ce47c798dca8f7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b796ebc0855eee15a70a68c2ae86c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524551d76f6bfc7f42df359268cb5fca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ad8db04e4827f869b5939d359fe79549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060244cfe7d9048b0bf7213cef1f886c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0207d9adb9f55b0c83de696be3013551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89719392879ca0d75dc5b4dd12eb1144552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3b85d9dc983586f2fe4c5774e5b05553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee20cf60fa4940fc9cd072d9b97d6f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dcaa9f81f4e545af9e0d2b9730701555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30d6eb90cf3d6df51abfca617e5537556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9fd05965a65528c53511bb7c761d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abe8c1e75e241cdbc3c0e1da6f4bc2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508f7113a257733bca37205f7714daf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0c8a077261bd21652338ba1acfca5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ab40af5087730ee159b5957cc85f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5514504662963868cfbe1de4e8a8908562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dc06db0d541e3e12ab0785bd253ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5e216eba0d832cca67563334e8dc5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423ad8e6c52e6606a68be4ccc5a961d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81db1b8f0bbec41c2f26837a5578fa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcd62f5968d276301c4ab539df4b08567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15588cb7535c0327351669895dc4b5d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7cbd6763e9c23dba69317f2d5580f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42d1adaf60c456bc2bcbcb9564e1ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9ba6f6ba11a9ce16cba419686e53c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec0a478a844778c765c8f52f025e38572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc00a36efe31bcf39ec6cb2405eb75573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fa68398a9f9f354433a4c2be475bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd516213adfb1a16819780133bdf8ef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf227fa81015c1398f081a88aa2ece576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d46fc687cf037036f30f617760b587577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad33ecfd45c594b299b25c6627bd130578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ec6064f7d7c3a4e7a8207eb16570c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c50d430a8d6b12086c16c895e57c44580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9355a0e538de580a2c8a847e64ea3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d855f91e7d2fa67826b81d04542ced582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab508bad839903321b5c2403713aa798583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0d32ecfa44aa277992d9ad8ad6181584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758475e76ce39588a3b71336eea91bca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c63b68661a105c1e21e3802f1c93f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a80c1db739565e9f08e7b6392ba68587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cdda596b24ac000856ec61de63aff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95fe72dbf56fbb0c4c112efd94c885589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad1687ca5ba5584066f79264092770590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b772b5886a9c7eb208e5e41302a6bb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e07466c207ada626aa124f6991971592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f22d6e54d51f13bbe253065120f68c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab20584d829e56314d1f5df0f621915594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea496a0d14660195178a340f140a47c6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c5920eab44b81085afe69873a5556596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321a0d6ef0a2f136809206b16720868597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353ac712289744d5ad965d1da3d6355598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076aa4dfbf672b9cc8037660af8dbe5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe4fb9067a916d3d54d70ebc625244600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890c1b3343158d2f5fea8f9477a777f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5df7d96d94a88f54da4b0ba168197602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02136445daec17a913006c1d60003811603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebb6fb72a1ceb87f495d7d969633b2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f46adea027a1101d1cb39e34739cb9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe1d48f99ae0200552ef9c8d48eb3d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045efedeb349864cf4067a6da8058f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755c6aec8fdca5191bcc633673abced608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6df00c302fa69c7b0f488140e6f42609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce1e74e9c35c875dc01865225c086c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc14a032a8f3bce8c34c129d723e7c9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e1a4e51a93d7c1bcbca6ce06336b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0ea5222d22e8e4b26b96bf2ed0d5b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011f6d998325b7af6a0901a70392ff2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44867fbc5bf66b4486897d14a167c138615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726db4e84e5b82139cb7f34244d8ac4b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a856de1352042e78293a3e5090b7c3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66022e1c0fd9c030fbad34c7a425d1df618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067557d92f33777635770415a0c81654619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f6a46b6422d5e47bbeb8c79a00840620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bacbbaef5576d8986bc70c3e5d9049621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffd27ca40b5e14eecec665097c8fe4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06b22875048d7d0891c940844b5864623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49254ddfb71e5195598bb7d127e1d123624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124808fb06852d4f38902fa9008b9bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5b2c785a5c6045c9f8ea81e8e54c8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2fa2cb93bc74dc4ec1b57898d2b35627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc2a0c6a8448b1daf03c1585acd3c1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202da8c3169b5d9aaa757daa0cd171dc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428babf7b6e8934e564c80535a79a05630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155cc616ebf0539ffffb64c3c9e0e6b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5d0e3101dfa5e76a6acafb108a035632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7548255e454defa5197c41819250e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51795484b9d0891365cada986ffe4c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb3af19a7ed79dd9a41b0d40c95fd2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aebea73409bad3191435847c17640c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7531f5bb581c42022ae1f96a26b7c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c4a9dd6caccb7817b4b3e43392032638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673cf0b55ad441886b12582cac6ced2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aafa492609048d5ebf1bd442c1e7a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b18d5aaa9f6f2acd6f19fd0607e02a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784f6a32ea2d213147d527a9a8b1dcd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73495d44c4987c3eede4efcff5d2d3ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb139c9cf1a512a2dd85973c8507fe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77744c00aa2a25da847d38caf194f72645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08f2da062ee561e07dddf21b7ba1fb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c4e2554aa90f132fc9658beb904f9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8917edd8ca19b6c8358d1bafa17f2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8763d1bc021a6742aaaf20da27e294f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e04bbc399ee0a98a8a455496e8a0b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b604889a3b375796243246d9c9ebc10651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ee1ba8519f0c6e32a68227d825922652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acaf88750769c9c71ba6251dc3a614653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4f7b3216b9e76b185a1efcf968d85654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885c817070f9b151b2c85a87714db64655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c83617d0b8ed1afe49d35e3b6a79a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c630cefd62a5c5e9f46c3740bb22c4e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c615be510b2ec882140893596b3ce1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39e4d296d661ca54395a57b4ca2425659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fa8b1d7c12d377ccb5a1b6ea87e8e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bea6eb565d62a2d860a6d7c8ebf29661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3beb5843f36b72b11081906fefad6aa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527adda59d1f9f846c85a4eabe118e0f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9838d02e598959398990f5eea14478664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22969df4dcebae858850603b8bbf0a2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2864bd4455ce58a38fb0c96df6b2ae6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f5623f6a6b69cf5b4fe18fbe48f60667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40b3633b2e3a5003ad7b7684bd9be5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc23ffa42243a15cbfbf2c9df55cfe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0a1c0fddfce29d0f518fadf6947c7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef963d81756e5a7f5502fa51d57194671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdd1e856b7962faa3e3fb32c9b6eb2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673e1dbae5c88aa7b4c400e80ebe696673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecf3ee55ac225d4fe894685df591bd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3c7b6e050418f5da7f3a7495e0f1e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9cf935bb896dfd7996d7f9febe53d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53671ef1590a7aa031686d6007a6c9f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a86852917a1bb570ea45082ed49898678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b5a775f262a1d3b955d78574c7bab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2aa76b86d3f20dfc756fc9414353e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e74a9d6684ea4370dff01324acffa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ac455e43e1d8a58a51628406d2fa8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca237f048f572f6a54606d483c00df1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888c46edaea9f74c5d6c1c7b6f47f7d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0004b78c2605ba83941f944916c0b86685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b95a25f27dcd40bfd6c43bcb0dc1b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf88e500e3189fb426b888bde4403cb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f78f6c5626a7263129da7944914ba3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b79e73ed41d127d10d9ef62db44fdb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9937acc02047882643172c24c0a4fd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656dbc783a5ed9e8c980b63166c48d6d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2f1cc5f274feaccdd499b17809c03692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe688309586715b25dc46cdfefb146693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126882db259cf441dbea3adf7828a016694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb7a58339c72caa85ed291d28ec2b7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459b8a3f9078162a8c978a96ddc8f5f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18784240d755d1d2e39778296f0ed954697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb879a94541700125058293af17a27d4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6caafb111587d8c24c35db3e93b06a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bf4a4867577adec530a49cd08dfff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3c76bbf5984e10b2fd46dd3659a41701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf676f9d4ab0b4ae54160a71d5b66b95702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8cbcf046e0a871ec36a3b01570a81703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40557bde8ed68445e0158fa6462ee3b5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10f229fab01914bc889611c79f4f21705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb61e1beab1e84421639b6097769fc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada76d8a18bdcd8e69449385d4b83a7e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d6650bab55b073e0667ea6792eeac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d6c9f2ea8ea82dcb80e8e9257b0ca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ce162f87a15fafadcebebc300477c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c042ad61d50299357f7739c8e57ff2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e87c7f63ac857e76eb453ace438f1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f469fb4aa2e98f9386ff11a1542b0f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39419dc778f4c985248946e9e3588888714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929b07a62317214f6fd5c7a05d9fcbb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf86159625fb03e3d97d79c1bef339716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfd8ef7a18c870cf5cde494515e100717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080ce63891a77b0bdea5847e7a96913718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b68911c5720053d1aaad7fc2cb9d26719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230d2cf8272f683612fab6fff41c82b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ebda0d813f15d4c4c381297afc8b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31625122320e0b3d92b1a4c482150f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47ace6ad91e506626d097b38a28ad8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4310c28f33f70537dd0af3410886f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b89a8935a9dc835f468a966a0263a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f934f28219959428a03d5a24a7c26726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f625bc2549282dd87da98d22f1c2f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd3f86d06b8acd3cefc72d52a5e8f4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd367712e5310cd79a686c6af1a98a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fecabb03113fed68192768284efae3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981fd411092af99720d7bb408a19cb1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d376eb5b44b3c6f5bcd6f6fb5b53a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403a051477d7c5c522f056d74b61539733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32896587e99b92f6bfbe70b18614eef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c288199bf92395e1ed24d27b55702735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a40c49c5cecad17592242cf39b2817736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f9a4d0fbe96b56dcfe24329546823737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12931476a6061e54ab323e8e1a8b6335738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe82f952588b107868b013cf3d367ea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4116bc46028739d5d2f6b476cbea6f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ffe1209cc7fe32c9bd8df06eb9374741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2584571ea750aa81106f3faa50bd0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d0557908c3c3d7f914de935cb583a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30495e15bca3102821507837186a0b8a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557e7095452c86920faaf5acc2e4f7f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fbc2d496c381355fb238ebc3825bf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d5302d4448f7587137098054d0c5e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce48216bc969b42b9800cdb2044ebe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138b7b2cdcc3f1444a313831e2bb4ad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe90087ab27f461414c21e9575bded2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528573a75a4cd202c5e99a0b28a5d9e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54e90374b333858404ff023eb88a02752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059a9a476d66d64722705a243ef02f1753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>