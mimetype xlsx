--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99516ce29ee59a60fb4351122924671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c73c83fd329653823bdf2fca592622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3872fff74b857575572ac849262c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31216b5cd5a3730f908ee271e84a44454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363f1d171a39083857269ad3037fe2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cad863eb02918201b9dc94127dc766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476babe1a7cd276d2e94130080f7a47f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cd6311b5ed60227f09301aa02e8968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e643a422a8f7681718d362dd70968609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b27cc41bdfe6d776a6b15b11a501d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1650522f7157a642b7d120c2a8028d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a96cdfa51143adc10abd36ee53ec0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d617bf7a1a02c4a5b9dfb553acf2c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c88d75125982d74c715a0fbe3a01914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc1df9820ea3daad1fee3480e1184515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5dc93d8d0007a067ecc27cc7d1e1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce4acc57d9a0d1bc36f8dbb7fc8c9417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b86112d4f73036ec415d4a613b6bfb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154387e813824733789a1db0873a68b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b765a866e0d2c74e06225ac04a2b7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8ab7aa691efb49238c3dbb3f5f80321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc40111cc06eafcd3005707c9e5de3222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c342a87567635105244647c2d14b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de836611c9f11b745021c6a35393bd924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158a77d0cbe6d2304f0cb79ec8bba6225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1e11f1a90a6c952f8142d3cbef99126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0495b5bc2213dadf27b76b7aa1044927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c108332fa532ff7923764684b8a4328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00d3e5ec3994edb6065e93999f3cc529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402057e8668916f35a7a54cf140505f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f52f4ae5c1070dffc874784282dba131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68168d4c71a2c7ee2d4338d810f7ec2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1e747fbb73d95691c4b9a2e5d887433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d1563126668ac3a80a90e57d863a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adf545d088f71035bbfe9fac2b049835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c92f94baba1b100c7fc7c80c9835f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33afa5bd382fde057c8364475bab5f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2259e4294c3f1318d6c86cb3647f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3e30defbc6592033a1991e3f9e76739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52ac37c644c10aef836f3c264d253c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d91b5612621d13e45cde95d37ded141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179700fc973545d6cd2c77128cae83bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581883563339d67537bc7a4f6cfa419243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a213d8f524ff7d80c2ea42083e147fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb2e8f4aafd420333c809c6d33af4445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef533356f91ad717531d080b5ef04746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49697065038e2dd8bbb69f588e9a486647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24dd8c466373db8df65068d3bc56b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9af826bc41bfa37300c1dbeb7a04e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de37955071cf7054ecf96aa2c3f8f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75996af83ce5d71f83c11ac5408acd7151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d7b165a567b3943532c56893ef5f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c808ac031bfabe8c3a4b311edacc6e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf47f68633de424a2236462e5686ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede5ea8a70ac3f64078d6b4aabe09f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa234ab6d87a9eba939d864ce63b9556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8541aa6893f2f1a44daa8bad4b7a9157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55fda5c5175eee6031b2f35daa938058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58157d72d402f0ad85cc474cdf10e22e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd031d1d84ee22050334e86c39d65ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4de725c2166ef25f421c7ebef88e3e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4668d0e86a9a452fabc0d5fc62c4962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914576995d05bac7af525eea8da29bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739315e31b3c54099f3da0db382996864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75d0c072d5820d88fe5e2df185f7d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff79b7b5cf55153527b79aaef7e0c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74046149e3958d70089e1d03bf82991c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a651b4af8f30c73c4c437ade36eb368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f577b73cb103ca5dc5a34dc3e81df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec3de8e109e73f174a50b2987c371370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e9944941b5ad2c102bbc8817b26e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2591aeebee969b98a7cc5387f318672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e187930ddfb9d92e7ca5659ee92c2473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833bf0cd4a83f70d2a7031c8b02f99074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df345ec0f52733f7d1dc1f8676bfe575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acac2e241087fc7cfd09731a874ca5976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3366768ed0485df3b2aa98fe23b4d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e15809fd4d3fac91f4a6e812b0b0378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048547d4c029520500c1bce3dfd987b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979215547f0a8fb432cce12de39b215080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15722fb345a575f7fc33e626ffb92b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9bbf93e0bfe6f70e383b5d436569c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d37e73e29fec28552f27c6f262eec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4085810c8bb1d826d25e941d0bf0ebf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c371a16f5e3345b39fd6f6b8036fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb15438429017a7203f3088b11699586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad48f04868f8fd839e8e67308a0959887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f4ec5de4379c7ae705ead2bec0ffb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6fbd9565b7be75890b83e659aa93d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a03fc64c003f8e32654c35e6cf1c6390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b3711116749ba693ab0cec24e3cb491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5487bbc81dccba922ba7eb1c18f93ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa0c7c2c0fa1b57c3bb29367b5af2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de3217a614288748ac137bda47909794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245037358f279f61e27415ef171e9ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c033ff338cd0881f5b9f86706bd4f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9eb509928dabf904dcfa2bfbb6c0097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed25ad96d4a4ec87097bd8529dab2e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0604d44e2b1ab7ceaf3035a0973b56d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed92c8fff8ed4dfa65d418b05ef10e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3095d6586d04aec00884654bad324101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb1bb6ded5684606dd35fa54355a24102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ed8dbb6c46ce489684330e34031ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02599f41a3da3f93dd342b83ac4f5f88104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5aa0c92693693baaf6609a88ec392105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d80a239b68e2fca8d301c063b73a7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87c469f27a74a1cc7db9c91595d807107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce02d4ff54f17f5deaf957be52dd701108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5e73a08167ee537239be3bc560f1a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a630ecbb8ef05109b8e9a842314192110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014d73f662ad08c5689cd65c91446dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5830bfaa1e4fd9c89f42ba924d96f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187ff79922076ab8127161587f99cc1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca578b142fa08eaa4ebdd929b805b34114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b995d68c0a00fb480b940b7ebcb309115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7b8a778d77693f50410e5d513d1f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59545d19331d6c2f6788b472839ff256117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b7f9678bad2669576a6bb51fb28ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f70d4e896e8fbaa49573bc9ecd283119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0250522b69c4d6b86a5068cb144fd35120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9c9537bbadbcd1183cff631b49123121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40828478a94e1b172a58e49d1184aa05122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881252df2778d4558e8f770f885f1be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baae70f9b3ec724c8ae5af4aa2ade96124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cbdae35467776f44a377f45d934d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072fdb719dfee964fa7dbe52cce5e71126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d081f82ddaa02edf0d2fa56a39df6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed573ba020e35cab87c86ad3ff4b79aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb91b0cd61f16be9bb30e32515c8c8a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86952ccdab25014fb72ea2023d672ec3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c17198e635b413d18d3ed13515fc73131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7949cd8fc83e6561ae0059e3efaed6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3a95edfdbd1c771656f0efe45c2da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eccb4e8e8d2b3318cd2594c5945ed0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918efb9c56626e0c7d4b555c5a48c5d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4594daf348525b1f306d297b1974b13136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad7276fb0d9bf710bbb84f34037312137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bfcbd8ce286a60e18391b85cb9f0d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b4f2a2df4f17813c9db7a8b0a07b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d23131c1173937b7a449845605095f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f47265faf13a718b4fc124585c1579141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b98a8fa735c72cf7645c948795732a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888848ff6db226e4cabe21d745bb307143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da353dff3af2bba2805b299a3308a97144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b243d900e7e532e456f0f512ce4cb0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f21de410874cb2aafa83ffd1574e77146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551308266cf7fd4c046e99e7b98f6d14147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307ffbd9aeba9d2b8d90878bcd6bdc9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572167ffc39329757f75ecacf2d42c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75542e42cc35d7756e5cc1f2658927150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c29b352c5fec7fab8a352cfba8b7a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991e310e94abd212fa42d4009200e82152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db84ba8d24ade515fdc8dd7f62cff32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ce81dbc59d192f101a9d2c79f903e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00f59433812f65584eccae8918c65c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a9215add08194dd59b7598b3950f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc01cdfcd2611a40ad2ae569ef4bd5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899226db2e50b629796953211f8b9197158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c89dce36ce6fff65d40f042ece024159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4974d52521c2e3606b6f64e35b258160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb4c955892f36e7c888700bb068544161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a202fbfacae3f6c64aad597fdc2d13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa04008229b4ca9ebcc97d22ac1998163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a00caabdc650f6ca37a6457ef3610164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b4a4e26a9d1309000f3b5bdff2bde165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6c4ad66e0eb894b64143a523f95da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c0cc95467dbf9ffd90f0853473075167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3066c20b99a4b7e19d013d1a6247df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db1d126f48078c4e86ac3776909bbd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc627bba41c84bcf668570920b2667170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448847f4f8f65f6a731ca4a7b2463090171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0f49fb75f956dc87b5f999e946850172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c7f90a90bd25fbcf960091d3dd234173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7c96cc4cb11cd667b86bef66ca0fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115cf8f526a60c087af41f33c44bdb4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e0f59bdcdfc29d33342e6ae4417d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa11cd347c54473c10616e6117309b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63166087eb8fd7069930b07f8119abe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa37d3e13cd184d31d38796512ca85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917a824d4bc806650b3f2a8271a7d96180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50101695d82783b7d0d6f39c2f621b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76558c52d303560b09b4e686c3d66c78182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ecd3043233d3f4ea8c59b8ce25d96183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc072505f835bfc4bd21ccda46ffd6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafdb25763946813930791091fd2d6d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d9535a41e7d16e399bcc5f7e09a4b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dbef996d23d69209c990eaa59b156187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02409562cc3f8ae72247284a91559446188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a674c5bd603234f62347d383f030c71189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a777d7be83f4428926f46e81064c576190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67b50cb0dfdc04b045c51181ebe491191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ac52565bef9e468ac6acfc1478197192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403fcf4e97bb609d4301e0239c61140193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862787aa15bba1bc7daa7f42eaa682c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f147f61dc6af1135cc1e3272f7a93195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e48116ccfa0b98ab32e697e7c90100196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631c45ee3737500528d6fc3921e0ece197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102ed82a920190248ac5123b563eb12198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0abed08fe98dc9b850ce4c6dcdcb2c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae2367f783495a1bedc336b7519303200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f0b242af7fd27f16b3d9102d7158e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998876dc78e69f27279d0ef248a41dee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a5b68528112810a1cb8a047fe24de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186ba88dac3f047e0ebe1a47e6e92c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dbff426c4a97ecc4282d3e47e0db7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a853ae11985c113c726c0a4e7879a6f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9934350b21d7c15b1e658216b4c1a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805698ade751f0fe39ce2fb99edb244208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e27214635d0e0969068d426774780e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1581f6630e0d416771954b5095402c0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffb75bac7d5e3a11f93b7591f35417211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59762e4e92b29fd44b7aaee82b99388212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90931a41fb75497e46753a1144abbf10213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa046b627f68e89cfb919e342e56408214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9975f1e4d7c4305169a5596c3f6274215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38858a419e2ef71d223a65a2549886cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca7487622d229fb9a667a700187d35217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b585b06f1da87a9010e4c0b26a60a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c610b800b4bf9184f529115c13af33b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f3f9c95320f1a7b6a355c7ef15144220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd68c9005d744393cf30af49aefdc0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173e1cf711019ec825f27d66a57b725222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3114b4dce36ac77feea452c2d41af02223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858baa56c691ec178f24c39629bca8f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bdfaf1f3fe17b3105bcb8f8d95841225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d4a21f9bd4562193211418358804e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e793807cbfe7f0d89ab57759202ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed58105652e64119e008b1cabbdf4a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726da5ba4e8b94247ff021f5c800d62f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf052120a3638259ef57db19b9560eef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98b3cd3647bf6a5d4f66cd06ea187f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bd626f230138c66ee60d6b6cae7ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe840b82c105bebd978ddf43a5ddc194233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52e797e0ecb0cf9cadb049762d307a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf3123c6b6129aac854f7ddd21ed57235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d128bec4fddd8b7b4d1a27eb24b62236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f274ce94ac1b3e9a8a5263545db8b29237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fecbca8b9507e1fa4cc0e2f49a991d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca82c8d4c8b560d10c53636bed530d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a80acc948db32d08ce362ce2d84076240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1df1fa4509cae494b1db7c301435e3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f136fd8c6abf2f742e49e11c219c10e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5530253b6c15587120f3d4a9879f77c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07612df56ad77875f7c6ecb91c3c14244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecec18fcd768a89c6114c607e5e35f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949b5370c02dbb591d7b07d878ee6dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866030f9e3ff49bd1f8fabe8d9671a9f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613efaa84def27c13c6359bec8bcdd3a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489ed0c6437d9a5b8ab7f9e5a8e168f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3975ffa14a6ee89fb5268ae8ce79b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bed8034c31913c3011a5cd685c0a82251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992da31b2c4857e9f0c2e65718866911252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0259178bfe7a149582207aedb3b77253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f155f850581aeb0b15f99fdfd41024f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4c5dc71e02536fd3908502e7fb1c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be204e04a99a3b848479bae064aeb548256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7ddf2572f641200fd7b017ba0fa89257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1197ae94c0989469ded11c27cbc06f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f5dafea392e4721314361bb7a7507259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906e30cfe77101ade63742bf8fab7bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552323b81ea57cf240b3efc11eca40bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4a2bf0bcba3f7860f56a856f09469262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1916d9f3bf90435ea86f27a5d48ce0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c314d991dcee55eb84e554f16dbd34264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a25606ae1b8c1933ddf15a5dcda8d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8dc04e1f8a2f5329a2f42ffa1f8ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cee4cdafd2d0f011c6f1b76ebf4956267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f60673b8946eae54e92a2d97242e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc90cf69e2a886f5c7e008b0b723fa1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1964162a72a5d0cb267a141d672a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79506c5ca6fbff4e0435b4a8ccf67a18271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4910ef89da42b2e0b753a0f78ed19d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ffc592071ec2a240a7487d56c9dcb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5eb6fe911de50915efd5098556c23274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae60e0c73fd861acfc1f5de23f3d412275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59ba9b521e4840ec886ee859917c17276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab22e863f9c1c06340cf7e5bfafbc3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe19972533d796a56eb021e78d417e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a4091adf00b5dd7ddc89fd6560c21279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2667bfe5f4ea04accc142bf0d7b519b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2a46a3cfbc5ca1a794837878dfcb1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a219dc7c383498ed516591ad616b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4948f94f29f5a29c1ecaa884be81c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995206899d546d61dd797bc4b9315f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9357a2b42177a9784742ee836fc71285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991aad558fae8f3133895dc5fc82629d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78be33997406d0cb293bcaff729c71287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417dfb8a6437c588997a561c9d963f15288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b135ade127d6609fae6876fd2df4f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85d3c027bf97490f42d12e4a33f703290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66435b8fab6d168ff59b7cf7717c7ec5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701aa7d1ba7e5edf3fb3caff3ecd848f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6401f7f6d1c11effd39c22b1832b311293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75e8a8002e0cceb1b2dbd9498fade0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477fd54b48176bc3326078cd64aa5e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91809cb4c30bab48a1d3f7fe5241dd3e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26692d456df2de827f254c55304e6004297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fdc6308d53b9e6b4a799837fd7842298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4adb27dc3b3455020bec09b52416d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d19164a03e63cf10efda3c9530e9bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb129ec6388a9c79a825f940052c7b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a55c7b81028ed0635f991d81ce788c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ea3838439eba412e24372edb6059d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17707d504c3b9099016848a1acd982304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934b2ec44aba6939030751598bafe7e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b56c1ed45f1abf2a01e88b6399578306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b6a9024824e60c370f7ddbf82dc30307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077eab1925a8b1acaab9841362c9bea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526364345f3ad3164a8f56bdfe3c2a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdebf76fe1d5199d9bf603d2e2ba743310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1b3d4fc8164b30494a81b518de753311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8058c8f05e96e2a604d8e244679c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676eb8fba20bec391eaa60cc2155c41a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27c4115dc7111fe6bf0d9854c33cfa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608d9d3a0e1b2ada2ad78a8ea5e1d38315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5121259a09bb6da166fdcfb0815dc5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac153823c4eaea15346c106c7edd73c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cef00682be15bdeb1dee07c1b33da318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a68f1b81fcc5e21ff7aeec7efe41a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efff472e2169e09ddd01c9dd71d1215320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e57253ab113d8b4f523870089d42cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc6323d5d4828adf2edf6e5c5a33fc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044540a5f71b2087ba064b694375caa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e323728e10d2b213a1cfc1cef53f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798653dc3b8e0519149ba9ad9789997325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76507ad13a6ba67e157b0db42bad0322326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7042dd387bd761d904412de50bd62327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805fb2f3e888c9be2460378226dd9ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed5c81963194e10123a7b046a528b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091d3a1f89719856adee33c6c3f7719330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1640990992d87c4a73ef8bb25fcb51331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fa3748f06500434ce473cb86c5035332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458403e332d954486db219d6e15936bf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd04e10a57c7b6244fa41572281359334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e4c8231d3acfb46f0a3623b8f0b51335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39049e9a72b41f1df65ffacee930a86336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8a564c9e1727ed68776ad1eb3951d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd13be2970f4f18c90430cd3605385338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffd6b5747e4660db39e5026c91a56e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6dd8e9d22ea07d1b2f03fe4156acd4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cddf3faeb57c2b003d8f14d6d68fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d874dfcfd4d6602dc7c49d13c4c387a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7572bf9e35dfd4c07c5d2e4efeff1ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f50269ad27062ea1fbf1f4a5f8c08344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5898813e96d8309ea6cda5132df688345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748aedba079e373be936f85e1dd68d81346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e3bc2a8d267e05f6b4af5e5f9875c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed110dcfc321b31e14ae8dc0de5b050348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8ec5e494a0d181cc2f7c9a7bfdcff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdf1fd7d1b8d48beab4cfa08dc3cc9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb96a1490e2183b82caa578601b59b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c618ce1e06032305b15adc97425308e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1c60ae07e00f93f1da63cc1263285353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a4ddf57726fcbbe4669846b65dc44354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca626067bfa052e8a0f4afe929d9fba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2187e685bf748565705a8d2c57d9c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a471192f27c21d050ed572f5dc4f86f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea2ba2b89b6702f4a4be8178be469f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde98738cd94b01b859f28f9852eb13359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe2141fbf8ae3f9c02f680f0ac4f14360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45072c7ec000f5d573f5362262a8fc9e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48371aa335e6a7b5f6bdd993decf72362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc808bfaed356bfc3ffd11972c5df55363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf63d9c9636a18a50f3701352946f22364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d782ed87ca08f064647b6282946fd9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3362f158078103367e2eb3201511f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee3483ced7493c2b3bd8270128baa1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154f8d4f6c127517abe9d85f4249436368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c71e644d5fac1783db6aa528a2082c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc3f7b6b0c83450e53392d0a8f242a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b4d5609f1387b57e3e644e3e504a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979526438d9b4682b3479c4f6328243372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07d7ebcb957051ef5487b112ccea07373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee997324fd47ed8649199658f3d791a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef35999a34e7fe905071dec06f6638375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86935c894a4ffc4fc1b1d598cb0b63ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5c5327b0981b0d8cd939f03f596e0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e937cb4d6e1d2eeafb53019f0201f3d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d0dd525f3d7b8b6c21c6270e542b9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6022eb96231b081d31bde9f4e1cde380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bab784f9bb954e641ff51c3e6f5e93381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e68203f09f189e789017b4da506d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e33ef13a3bee9abbd16d2a5859a6cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0661c9cb7c35dee6c1dfb3d858eacb3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c8117d984f8845d745977d310e7b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54e373c759487b5041aef8e06ddc37386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7808619a23cd7568a581be0a82f256387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd911559a631d7c4405cb5af4236e65388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3843c469284ab3baa46ce3367244f42389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330b4ac185f4a95e3772b0a66b87dc8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdbbdecf1fc1f78e4b75b0af54b8dd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d833bb80df1db3781dcc1b20128d3b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5033bb3fa6de9801d52f09d91c8754393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffc4a27cac12e337e41192432ecf87394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb67e2e34d1b278f9b1709cf595404395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b23cca19b4d52a37207d729578cf4f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633ff003ed3679afdf7ad747f9202db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f2dcd2bda9f5e846478c65ba77428398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9ab566535c060dadc5636722e2a48399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c4ec96148e4eadd3ec2f19914cbb9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad2651e06d4eba36810aaf541ffa6d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d270a0b053f9b14675881fa230cab07402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab435f1d3a6b1f277b9f0b69a3c5191403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e1143726641abb540e8182485fa7a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f0689105e4ac8e65ac0cd95dac78b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651f13f1d5cab7d33b737d6ac38a2df406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177de19c5ba2b3f9c23618fe9d40c9e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0e58da76d0a270505041a01bb25de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e896ed638456824983f0819d681fd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4b2be134280e67691df6fb238e13b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d58c53ccfb804ce260b13e57f44f2d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299a37f691c795693c0d9fbf0a815d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f513b7d652e9e1e0d557cca38cbfe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34612278202aec6ad72653b88e20f22414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4accf9fcf641c5314b7ed58dd58e6b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351713c591e4b0e83856cc424bd98b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367e5e20c300d4429683d9683c8dee7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c010968337ff282b6ab23939cacb12418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80404f536d8061dd453fc0d52d4c5c6b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e307a46e2e7e2a426036a6bb6abb71420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b15e949e2a32227fbe7f8b583a205421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94daeb07841cdd2125fa98fa5a46dc6a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dd45d56809571f0758a610c2dad28423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5245c0bdd0cbc3ecd5ab3a6a5bc47424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd19b78e4ac5b09ec9b7c3e645110d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898986691f868a5b94f2eac4def36d4c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0b5f2e8a30c0648689c3183a6c7dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c87d5498bc9b3e084ecec06cbd366c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb672f27de58d438eb7c32d1b36096d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f5483a75bcd9b5be0be592d63b187430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fea6e8ade864554928f648226387f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7865e4d9e5e612786c9a833b6d71b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd967c331600f8c751e87762a473f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34ccb2318db9ba9002f97ee75de8f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c35a8f514640b8316a54326619e110435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e831abb860351c55e2ff09c0bc694a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299aca4cfd89ac6b0b9af35520de96b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56950c3846b0528898f24d1529d60ab0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17321836379a8f339ed5fb4dd2501d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8635116d2af3dff30913d275fc01de3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1cd4b2388e1d100f19f875c3766cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a212a5ab6c81900a784ff65961eab2c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc924f8566c1cc0c8e7e049599c2b3ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db5cc776e3d61db60bdd99b36a8b3d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fb51b35bb003c6fb6bfdbc3880223445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7241cd882765cdbabc181277fba21a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4831bc2904a79e1b60ae225e9c5e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494fa32f57f9d3d1a914efdd792c7b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaef2aed9defbc6feebfba9109ea732449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12198ec89d16aa08927186147527696e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb407df13d1c35e5b8a18b8b40a49cc6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5187dda82784952047372ccb54856452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de7582e014c70abede24492ddadfaa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9b8196a6fe4cb3967d162c0c75480454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5659f2277fba1f3d3e0d825b919400f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ca054dbb7b211b15e010055d9bedf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544b433e818d56a285a8ede44e1855d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975fe940f567fce4e628fa02141761d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96403f3bf3d8f00913790658d3ca4797459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6bf5945976a7e482acd56de043157460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc4e507cda9cd9f3ea22bb7d278e58461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8fb8d22f8d6ad4efe13c4d2a51915462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8296f83ba8ea55a78a2e33e1eaf77f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f6b01d42222b0f780cd0b18dccfdf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b754d78ce0695cdbbfcaddc28f301f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6740e2d935841dadf62f11f8acf7877466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbcf3f46ca5f4c80c9beccca90257d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa736adb25aec08cabb41153b6629fbe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24977855f3c122477560c525de3fbd6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22480f53a1bd7d572c99a20874a578e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17664fd3a195560bfad4792a3b58061d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad70ee874aeeaa294a0018b0534b37472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9a96f18d6800499d6a3d662d793bd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e27cfd81793b604cff4323f0b91fe5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6ef4223c5d2456a8adc0ce4d5eb7b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfff96a7f5109ec9e2908d3c135725476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1aca859df066fe503527aef5685e0b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941fab58de3832283146b3ff2cf0020478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7a3595f05fc9a77e6c7246ce492a6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbaa544e961ef08c9f4c435e278550480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2244c1b5eeb1c131178591d090c7ad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b87de03df9ad88565b76a24d9d621482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5f86e56487ed4a608a519822cfec7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827168e31b7d6f041e11bda3b8d3a451484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6591fe6cff1a70fcf8fbd2abd8f8dcd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52375d986531c82800d0369f412d7444486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b8f1ee3049822f2be572d98e735af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45ef8bba3bf78b92f2999b55261173488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d402cb17a126d7ae38ca467725c1a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230bc07a7bd8311588a566561329049490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8a4d9abfc2a02db705c228d477906491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419453861d433381493fc902c5a49c46492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d39d806ee8a614d66eea615a3a8fb0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f46113302cf558ce12c6d9b5e1655494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6433898740a77eb0de637fe0b8df7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d848062f37c5ee79c5e81201a407b6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80383e22d55e8d91d62b6331c27ac69497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d985739cc392b0c53bfc00a5efbdc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ee41fbd2934671fc81c5924a40d42499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df8443ec0411e7fb4ba6a0ea24c2e1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0307f0b9a341bbb18d2702f88b4444d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352b11a18784586d700e499d9e69ac9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448d31b5ddd01197f027ee4d36cc0c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b636cc5f63bec14f7304f07141ac2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02dd4a08a0ef299cad07b2c91dff26505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05216aa9829abe6e9f015b4afd4c3f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3af175870d774c31909466b613d01507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661f2138ccc95c91ecaa37794f6eb12508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba6823583e462a14e630953746755e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a47610410329fa6b01cc6aeffdd51510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76857550f844f068b864d6a017229dd5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546922e5e42019ae8e02790c9b2f7b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdd8c5e68f5a200c89f3be2d0c6d67513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52543de2af849f5c42478f163e43ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb312d1213a67b3def71af29375f46f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1101e877618850eb4a6140e92a3b2d2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb55c5c5a24e0e6f89dbd18dcd46e60517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a503be8445a2fa31795c8585edada69518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1bde80607d184a56380342f90b02f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53693229e57d9a067a2fa8768ff6f4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19de709d97a260595f636d0182f1f04521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f8739110c19031de72f7e00d33a53522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80be8e4172de1181c999b77e40d195523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af6b43066076908bcdcd93d8502b65524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b94d11a1b2ba6bfe7742154874a94525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766564b1f90fffd49fcd81afaf57dd8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27cc84a8d5995968aa47e7fa55f4ee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd449f1c14ea62f1b5f898182ad174528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20af76534747ad9ddbce298787f952b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b0fd2a6d2082c455ebc1efcd75bbc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199432119159d4cc54be0acfbf332d40531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2374406c0cc0806ccf88e26523b0a41532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5f415e69a6db6082d96f414bca3e5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622dd9bc77b42727af8c0e249e7ffec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f99ffcde8f235bb6d3dc83ba0d4406535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b83f4ba1d969e93093cfcb9c2d3668536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92d8fde31bc823871450b6c64b5201537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7850df549dd7d5033df09149cf1599538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09828f2e22060ae5853e512b6dc96c3d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9d85b66b9d5e5e2207e767c8d4973540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec39358d705d62c112c3de57e35bf3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b4fecde4eeae09b0b40a1b4651622542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7aa896215c4ef4b43c301748d9e08543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28d4ff95d64f89e216cc57cf8cfeea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671469f73c4ce04f9ec67abf856cd78e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c57c7ad8f880f838261a1e4664820b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec225b515b7c340990f0abb958a9a92547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60867bd342bde499815feaf40289e204548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc34ffadbda630474b54cb0f171e875549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bef9958f9241a77a4e56600b27b4ef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfbd9093d69a0968593813b3b1e270551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7710fd5589a8ee26c9e91113c3f7b1a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04067decba52f13d165a12f01b1c8b56553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46d5c61e235d83a473b312c5e8e5ca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53f113352426626875cd9da35d4368555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fc4d5cfb4dd45df38d45a7db4c09e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bc620b5cf9e81c889135bb422c719557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6a07cca5e55f50e9afdfe1af6a7b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd049a37701626cf48d596b40ee23c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103328a296e2b3ee03315ad07ffc273560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f799d0ef5b759be64823b3afb2f7c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ea2c845e47d62f0456bb631d6be8e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a6b69ef4029042d01e77d0c17573a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c3f3b32eb44def0916326445a9b8e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308ccaf0fd8acdebc5927878ea30bb3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209c9cf40d2a361a11ea17f709b77dc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bb862f47276153e4f64ee434bbf83567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3a7279ceb9287c304cd1322e3dc48568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9f13b646d471eec600a049c88f97f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c2145139543463c79cdafa9b451ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578f1d12c8a53b2e8bd7a910a179697571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59151edad721e199bbe53c9f34347033572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d0af5f16d4315934a065cdef73013573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea495de39740439731f9a6c5faa6a6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9529b18c74439674ca60efd0b84fed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7259e13ffb183245c28c55366de01576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0461100d7e76e3cf088fd2bca2048577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba7aa008ad3fe2ead057ded407fae9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509c0af041454ab1b0330a5108d65ea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f16fd01ee1cd48154a419670ac2c6c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195ea58563d52bed15b413887db45f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442ec8c64983363b33de1276795b03d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfac80e23693edcad7635b86dd0a5c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfdda0bbf234ec000b7fa2512ef966584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46b23fd214e07485d362057938fc2e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe0119e440bf5c1dc591b940aad839586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76cb0f29014322c1736da7916adc09587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18e53831f5dee5fefb2a75b251ebc3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a01564930ab7dd7449eec5afe9cdb0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307e6869713661613b132cda8504eb4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21010a0348d9a73e8a89b836ae896d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11508b1dbf67b0f83c81f364ce6e9b2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bb4fc4b9bb2d99872a0b4c2e00a9c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90876abdd37a840521be0597367db7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c6b80f584a87fe963c0b085db0803595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20379f98ebd8b1a49d59c979a900889b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4afcbdde0d89463530b32c1aa25388597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dae223f49c82a120a128e6f5abc267598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242462248af345da707d8274e6f7d439599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacea7c7d34339450affe94d0ecaddea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b30b5f6e990c850d9d792b96b7154601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61779e43899b51a2271f093fc2dbca0b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3537a1b8eca9277000dfc29d0ae1ab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64b63f2fe02cf4bbf3c275e97278fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b4197b80dd6c60901d4151cc94c10605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd38c88ec71a6ea0c6cc5f566a57ee0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4e96ab8bb62bc992cda35659eaa62607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9f43dc6c9a3534fcd357fa83a890a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12b55da03fafad70e5800ad2cad8d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce08dd5b5852373bf55136bd1e4483610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6ccd1dc03b3ba42494806e5cc0727611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72413578c0784c3d04e7e72eacc755e0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0fb1dea90d5654dd3c35335c47364613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe9d28a657df24cda548c77a37de10614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c4fbe52029054a2ff66b2f695abca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67101f0d495dd5c3959c5dcd8582496616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abff33d7e55a0feb2348cda54559f7f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8289f20da8089870fe25f8b4159e831618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abd59dabcab20c6074efcd0794039f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55cd618e9d49f83f73c59753ba8d86620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35aac9a35beb735e301d9fbf5129b6d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50077ecdf93c96d492eed3eb6a041ef5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f334db0d0b770d387808cede388a7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e6d24383c536e4bd3f1ae53b5215f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d94188268c05fa554ff96a2d8b64a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe63cd9e3747d8b1839ed45815ad75b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333e219386f8ae6dd232b08e3c307d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe7ee3302758be2a1fc5b8aaf345da628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9386c16df716875687c2792900a3a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51d81477600137492542c8337a29ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f8d29ea59d10fedee8b58de8fd099631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e1232184a0306b73d9c3082c1f1b5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432389bd53a466b147c1003bc1496b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d793d89b7e3b8ab2a2d2e2fc0942fb3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6128f2d6747181c4dd1cc173a31c854635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91f15f9c01b68e09d39b2eda5181a1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc280d646bf7d2c3dc7a27133975b47637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe85065f6f4fe473c88f3876ae4e1d6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eaab8ddc64bf06f9086430d1191ac7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b084bc6475f35533fae30e1dce6ee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2662f9c02297d9038e1633c61faf5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26372deb2000bffccff9e63d53d6224a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf162e510cf3c1b77cddf5604646f569643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a03857bb453b81e07c15d2f9b40958644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70786aa8f83e9255f2da095a4fc66d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bd15da04bb28ca25eb295ea1b4a22646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc9f30342c93302d924e248e44aedb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b261d0aeb1ef947c28a8b1c81df4ee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b530f30bad6ad89701eff3cbefeb0c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084b7faa5aa354794344ae45b443d85650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005eb9544a43019952c77cd8f2ea0bd0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c821e508121a073fd5cf9d5662ff7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7679687c4831bde3901d0faea3fcf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e19e41bc1a61fc5ae194b82c7f1701654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62494cbe1120915f10a6cecd64361e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaff14b304c0fe9b888689194bd644d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1384a98702bea637c3709027eda758657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713c33bae19cca56c2e687de6a39a8c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2cd2032fbd3a2ef68c95eaea2f90a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c634d8ed96364550616e38ed1d892660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634d44527dea122045b8c2fca9b8917661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2e91513bce40bea0f7af70700d6de662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e1ca2fad5d547ba909375458eeafb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6015448cb3300b0d5127bead6892a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18ec63b382b1bba0bbfb28c015ce0f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd73aacd93afbd8d3d502ead2737dd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a90d395b6fe040ce29669b91350c99667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5994901935ace7afb981ca6f8cd2f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2a62df031d507148d1bd205e7e757669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef201d819920f563e73c32906ea5125f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae3d8019dd76ab66dde8d40a6c18bd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d426a0233803066cfee18fb2f0093672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0529068ad6a54f9b0904a54147641ff673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2810cc04de268b5a5eee32b7aa05c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c7259fd2801a88f2e2fa235e93531675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90588756f33b4c72a0cddffdd9ad91676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff731ba2582b818be261c32e3e99b323677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f14fa561c3289097793b2ca57e306b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b39275c176b0a34481fc04284b37c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06682ee80d668d69b34672e8fc923d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc9dd33f97fe7776633de23c1ace2c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5c4122b4f806c823c9a0e27eb28e2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5c25969e4ab14cf7b6d66731e383e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568d877b4a3a5b3574e2027bf948d3a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735191959afc1b75f4ccc21ff0e80c83685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e45ef7be020449ec93b1b597aa4378686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096a2939618e7a20be865b68b09f4ca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce24d05ca06ccdbbd7a493b01ebb0d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143049ac1fa9031e0ce2ea1cc2b0298689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8bad28fe97cd7f46503867335b62f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6be930e5f4bb0b1b2b64e8f5b5fea1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84686538aeb7ff10824c039378889415692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03766f85d075b061670747e2010902eb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ff3715a735e426cfa088d902c3095694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298d4012e1fefd4cc1018e9ca8bdceb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ff700748cf2ea27afaf095b8600d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9e61a1c80b23502c260f6127fcc6b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea076c70a98691967ff3cfca1300e3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c09b4edcf3d7b5bba20bea53751ae0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7e7890670cfbd6d352e4c2a7d2ce8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db9691eec57db31215288b7b03f512701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f7d2066f1ba5de276cdd93436dc2e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece86b07670912998ac35bbf03758d08703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124f97ab9c33214014e14278687f09f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb7eb95afa3321bb3cf2c8d33ea221705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f996006e054ddbd17ee4999687dfdd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8e4838d80f98878c1330711227131707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8eb6c1b197e782b37b56d4c6aadf7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1514dce411463f301ae0bcdce3607f4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfeef14a16af7e136f1059a00b3521d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad4689c7056ffbf738d09be1b77dc0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5887089af229cbcf7475c1aa91f74712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773298cc30e68fbe66b19199c547b8e0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ae2253ecfc062e9cae2da5336dc6d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d513f8a7b9539dc52a8c58f0e4452715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032c345d0710f9808e37a11f755dd57716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a286655b3939e7a879b496d8c0a40717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0752e683132489469cedf245da746c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8762cb62382ec2339ed08189307e1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34713ac009ae3b70772f641848aa31a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2ebdde31402a5850cd8e7d54a881f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf99b730523032b729c47b1b8984a35722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78345083d78ee8799a00e7c7c6c6bb78723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115756262ac6060aec7ec8819e9daa7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e924dc4ec7c1389ddb23446393faa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148229bab5b7aa27570fa2ef05341fe8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0e8f5a694f3955e4280d5cc96d574727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3de33caaaf8707e6f4a2449f86877728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b0f8bf29657f3656f1a2177e1866c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd812d1c084ead711c7a4d31ffe941c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c6db7413afe98f54e68a107ec40b6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc6ea2ed00d03bf2bc94019d716f82732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5e2e8cae7dedbf51c96934223eefb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a9366785ff60bce0f152e72d83a75734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be39ba2c2947afde2422df3272a0c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56099010a7aaf8bebe609516b0a6d46e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1869becafac56cf80786735505a32737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4aee4341743671619ddc83ec188451738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab53f7b5edb337f4fd23e8ee2a93ba3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb691f1fe872a1c13ed72d23f63ea8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95494b6a7bdc4d3e0459eca7db186d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ae31c9611abac3d9d05e4d38e88a6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77151cd738e371be5a5daa20b24a4342743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079119ef05e8b7f2637dce8b76bc200744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d0dced7b852f4b8ea630f1b605126745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e27bd7690e4680f46cb80089e1507746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666213002868c621d8cb1401efcfa94a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ca947a51a6b55694fd1df022747d6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a45ce46d21712b6772027c300410e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735327275cce1176a91a9014226d02f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666750e02755855254c1d4d76b17909751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5c9776b9f748478b482dabdde3910752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8439c2965c93e97ebb1e701a4491f2753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1650fd0019f72a31617cead482c9b1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949538da432ae8a7bfdfa24a05ec2c392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f568e3c3b3f9177513cfdbd37d784bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155646c22f675dc76c21afb6ecc55fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173212e213c2e5bfda962720f458652c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9870d0ee5b83694f9fadaa45fa97cce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e63b62ab2801d2bb4b427ed837a877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb62b14829f9e1b9812e7c7141897d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403820dcbb6ff23c8584ab26d396a619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d283d5131dbe67acea514162f2361d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce136716314dfd7203c52b809c6d8d2a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6cf0eb1ccf35994f975259342156b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66410e6b367ca394619a8fdf8ac89b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d37c9b34e099984b0491d8f709bb8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07959dd1b0b88632870d99cd5ea125615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd655528ca2c396ad68b824806127b1b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02f90c6b7064045ed828bc035ec1fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a411119c5f77ae662cb3cad9b65c1d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a507f60ede79dd86e07f150ccd0b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb5801845df4cc81cb7a1b6db02bd920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242aa762ba8c5309d46fc0e01e6660bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc9cd8e059f798a9c779ad7442ba6522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0e1721267cee4dadd6a8632ef622f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc87c4d37d38d6f5fe4cf50e999ff0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2b227c356bb2e60572cd2a41bb91525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64bc63175d23eee769ebe0cfc64bcb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5edabfcfdda28e8534047c61def7e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf697ad1b3ce35384c8e79447544ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121b467b2ddd40c2f960412f374649529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f51adce4c22dd1bb11e0b0924db6cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98216f720a79f50d52aff4b827fb0531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825265677170b6aa9a830fa3a0867c4132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d1d3a8ccbb804cb907764c67312dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f64f4eb7135723cd12864655b772334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb138ef21923eb73afc69fe52b27e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39d8656261dfc272574cf0f7dfbdf736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7f91dfb6b7b4624f8e2635056b73a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ce7dfc0b4b87d375b128722ed40ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdf0f4fc9a0a9e71058efc5b88d90039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80dbe81da7fa640083e1c3ee73921440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18901fedd2c7d8a08416e92ae3f330b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28d2f3f8685097c0c400a50869a19642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996604633cf6106ab44ca55d0eac9dca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae1dbd2ccbc1cc65ee7abbb0f7b52244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5fe64c62fe24f32fb3fdddec26c2445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022c995716fa043121cd6f0a9a62d3346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463258a3fd7dd35310f299af80261fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373e6d76a1a7b0a81bbb540dc9dd57f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366ef8220bdeb4b22311fcd54c235e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa516e4ad55c30bbf31cac4bb51e3f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396790fa0c9a933e70cbe2f95f305bda51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d5db43c0f93e729ecd3a614b57eb652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14c524970875902ebd201ab869975a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3ad15479971863b09b4f891e5800a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b65384a26189ac82ed2bb158142cb555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669d98c01604989b5baaf36a223a5f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d87258a7272cc9400bf073192a4e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb3bc568a588c2501c2805fa6b70a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a0e07a455ccf4d096d828ca49aecc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c94c45197ed6ba595a598f7597f4660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86856090b3c3d2fdcb9fac0cdf4bcf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd8c4e90c365ec3b3bb4012c9f3d0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621d20b01f827067a7764b776ec58a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceca8cabf2afee865b8ef399625d46f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7c0504693c9d858be01612701e0ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391056a7f8e726a7104b6839d061015566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65070680d1a9d1813cce45fc179db48367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daaca55c944cb37f653746afae086ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6f3ad046ed53bfd8a704d94ffcb3f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47f67a8b081a093fc410d4f0f47ecb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec74d8c7fa3868c6780d610033fe48871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1360d519501a48a5210655c4686b4f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a36ba6fb6c38dc84507055ed99a7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24ddb6409e4f8c4902874ed6e7164874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac4c2a586b65a875d45b94e4ec97d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950214666a8cae0e625c922e8e4023f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fed16696a06c00f17703acd7aed8d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c780c4631bb180e8dde886bc4b40f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759379aa2c76928d76b162cd8ddf30d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48b3ca6da39f3dea15679ffc02280080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ec61ff614720aefea4fdcad1d05c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8499fbaca754d025f9b5db70b795e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a05f231e941822b0fe4eb8606815c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18700e97f3934f1984e4199384e76b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08dd59176110e28802663ef64ff4fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5402ee1dbc288732e335c75b050233186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4d9b7664455605e0603eace95a69487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1928b02a2a7cc22e57cf7e7cbfbd5188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cea5f57d5305c156a3a648cc1688789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0dc92d6145fba7ca420fa8f60f3b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd68a31b99e50d720545d572af9f35c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ad64e05a0937decb364cd03c4df8a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345163f8939a20818e7c2f02fe68e1793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed756d34149ce8c51529c6f8c1509a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782ffa03bec7acef9bb628cb9a0d96095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe20b68e286e63cd1c6d322611e3d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a112976f0657e644e8ac88f58d7ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304723d5101189d746869cca9bea1a5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f4d7163390ab264ceaa1636a315ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716727df57800bb24110866fe93d8e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090084aa5f7245141c7c38f3c8da556101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2418828306b23a030b17bb700c41c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632dca573d3ea296a7e54c241a4a94eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739b78e8fde7935e3eb6d787bef578b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127481257bfa4bfc5c921d3ef414e500105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4848d67bf86db8dc963c2ead0cc70c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b3d2369b09cf4bad27f2c380143e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9f8d9a4892c695bf4d05b67d0646a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c79b6a6862ce96523d6713d2ce540109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67392c418b25ac1a2d9e0af4b87c0a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c549e721eb7b9fe98da05ee11880f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0eb824798a03f95fed13c3d1e441b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c8da50371a21cb802634a457b5b4a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c23352318626709be202d29728c8d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028fb57b0c82a6f915fbe304c484921115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5706c68af8e611fea5789a146a11c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6b170c15a9af8a23d0d09dc23be82117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50751d7e26b235a0db625ac7a6e94ed4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985533f724169024c4f6e35f1557188e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31f82f3f4d97fa3f2ab521162211fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86f0a86a66a6774383805b85c815e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4149ba3e4c5d16a1c904e108fd610122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e6931060c4cd47a71107175e376fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a714b12eb74e36ff6755ec362b6a6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd9a36871a09cfb1d575b3fc5b4c65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf98764a7cc4f846da95ab97d6e9f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16eb251899ad6628ab09e382546f38127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65c300dcc165f7c389f853c8e0fa24128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a77bf095903320ea6895364f7e2637129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a6dd53bd702e481bc333c2aaa36a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dc5ab5675bcc2bea627eb5ddfbd39131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516f17ba98f367df66952f5a8bdc9ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e83b478db5430dc47536f7ccbb488b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303520a028e699fc3953714c7759ce1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348ca16bee8865e6dd2e4d821f36db1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb93039ed46438f6d39198bcc8b1ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079efc057a6ea4d0e2940daf3bc2381137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193784e41d66c46f3d04ff78bb1fd50138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1054f9786c50979c868c2bc1a2bd7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0681c4ab6812e157967cfa31aba32140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736605ce719b933d4e5569df8c08971141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540b9f8f36e660c9a85d5b1dec5d25e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadaba82e1b4a3779d499f35dc30579143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430449e209c8ca49ea339ed81d9e4764144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4513fd7d02c64a4c5e7d145dd46e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ef6c34219abe29648713110560360146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0785cf0a4cc1fc84d643808e03f07f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64277032dcc9a0752ed3c8f340aa048b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68676916f0af8142fa2d23040facde5f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30846db846c1407331975b319c277f32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a1d692ac357372362998ca610c4f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397f712a315b31ebf12fe1ef0103b7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f771779f57bc3250fb90819cbc55c44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef446eb69b8925872812f70b88516498154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5af5eb564e7f23413614abb00eecc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9338a8931da8dec0199f851a53f3b0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df309fc906a5206875705fb6582cfa2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9665d57e4902d5c6e2b5db634be92d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f07057f17550df83ffeed58094679159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4715f9b00b7d41deb09f831dbba4c94160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6ad281f1680784fdc6577472af361161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c0f032edf02185b2e64934210ffeb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f16a72750b8671e12f182bfbe8ab17163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6546725230fba6f17c5910aeba7f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d60d57edc13781d73cd62cf84590cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926ecd559849c062c326c76d4e7fa23166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466ea56bb3c706ba11afef2e4d62c33167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db9348ff1402e164ed4ab22f748e63168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eeeadeaf763e3e2366db61284dba36169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dc94ebf09cc10f2da040b0ba0a740170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8969525ecac3c1f33b90800a0778525171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbdf00f414b05d22f64baeb664252c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7581690206056f9c69d6e1fd218ea01173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad7a488235f6e7b8210a5c1e0d73a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53f0e5942a8f3e840feef84f6bf2a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f25554b2e48f95ad72f40f9df3c2c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7edaeff46c07997850f2a3daa77076177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93bb48c2636bfdb372df756a01474a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333ee127c028da4fe7856ae3c088f32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13468e82d8cecac9b2428d0b291140c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8303e1ec7976833df427f91ef274254181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b6e58a926274a4f8f9a2bf211eee7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf78dbd44d38705a285b27e382adaac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a6457505c8d40c0aad7683dbbcd19184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f3d09557c1cc34b4152c7efb12bb6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4185bf7e4b3c3b256768cb85cb3f52186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d825f00684534fd505f7a8586074dcc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9297d46a7261eb2070db2c158d8a4fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497feb3e6b4ede9ee069e45f1dfb1500189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f452c9f938877b9a9309694551634190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5da4685c4749a013d2c77fc7aa757191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cd1435d956655961ffe10ffc6742b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bc4d2a787843e485a7d6cea9c6277193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f3d0c7500d9a2a63fb3f2f735a2df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bc4a902336b16f6d5914f271592f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9747eeaea9411b40457f9854a167040196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e975992574a103d7b6dd95187c19d07197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cdb84f2a0b04d938ffbf2b51b7654198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2277cdedc63a77baeb7a4afab9ee03199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ac8d536ea12533fafe2e9ccd1c4d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a501f3372d378274b2c51ab38dbda0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528770db800cfe1f2959d24bfb8dea69202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9425fe71329f0d2647b65d8c3b7cde203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86c5df22a13998fae99a7ece78465f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee5276185d2ff76b647a978ecc5bbb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c56cbbe2bdb849a5ca546fd967d47e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b1fb27f47898b1cc211f433e3ba07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6eb9797cccf51a78834b5cc16747c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf2e618d3120c169e92879f830b7b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5e2265767f464ccd0a1a13cb6a509210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf1c12d40cfddfdef382fc5fbb533c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d9705cafd61e467d7104ad90a5741212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66ed92356433553814238c3a2b3513213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e775ccbf566940e27b60d17ff413c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa011db75832d8f36d85aa291e5a0fb4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e846a1cdea50fc08048eb1b4cd335216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456c1317f07c60f91798475314eb8c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d78e4449c4b76042a5f059960bbe88218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd8b15cce2bf44ecf47e90281fa0c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb2b70917a0c6bd520c5d60ae1808f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a2b83015245e14be79b0016c6382f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d756b4a81773fcecf288ab209445f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2988c053e7716056bb37b5da38f57223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cf2eee7c22c47fb11c19047ee644c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730646bc294130cbe1c2823078f4411225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f6313b53afc56e84bbc928d66b701226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f79cc1fcd12736f00a7414f24085ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d83c4e2c356ac20d06fdf9e73afaf9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a7032667e9123799aba42965dc156229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df8512c6f6054046bc8a9de6100d32230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655db5bb68ff5edfebaae4a748a80ea2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bc11c4421c4459eba41ee30270681232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e331fee2b330c30593dcf515c4ef04b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac4531a8ede6e1bba255d482b9bca8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54844d29406e95205ee7186d5afad7d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81488814385263fefacf3398e89e47236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29111baaec2b9523c504bef963b15d5a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1132480ab4f68ce4af3f891f3e63b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c0ce30f308e7251213cfa2e14665d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e40f3b42d9d4cd1e9ef04e20992ca0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5ab637a5d9ae4ac3a150670fd8eb3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b122e4e49046b8a6935e174c586dc5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2dff4dfa80e328ac632ed802c3610243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8053963a97adb0ea3e501d87395d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac8fb49d7d6d37b738ac0060053bef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72af86ee139de1e36d9acab995c81e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1656cf48403d327183fbfd7e98c23247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734dd73ac2faa8ca522ec494c625a8c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48166f84cb564a09fce9a216758500c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50cae949a85464ab545694699af6dae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7244cdb1879065b64ff9c600068626251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428f8e40e23023e1301d2e7e183e73a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a7ca641a266708c23268c54d883d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f18177abddd1bcd12639cd63e1097254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8651d31bce3ea74c8cea4663aba3637255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b3e5ea539631bf89035a2d7927899256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7fdf7ccda552254ed5b3ce7ce21bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892965b410020ecbf691eb597b1039fa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7255445a52f9a11872e86114672288d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72cece281bf3735f5e3966ea796257260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99615dcc9568d616df4912b5a61cd906261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de65c5321a615a91724aae95d8fd71e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd020dd219a3f1c2fc1042c2a2e5126c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f7587a57ecbc8f179af96a70cbdc8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4757f50ed6acce4280317190cd15bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72902142672b7803616cb3726897eb2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799ff532a3d63aa6c4817d6c15e6929267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3d59bf970c8c4ceab078a1195b0ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df961fde5191129085495e887c75da7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8ea3dfecca4ec1fade869dbac3bc3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aff2b20116e62fe343b2a7e1576afc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b3c69bf9d3e61fc1e32fd26e5b481272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc0504003cbfc5cea4555bbad6cb19273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2fde432299c3558c57c3a217e058d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e720e7fa0078ea37462bc202f67b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bbafb8944d8a654421c0c5f0bee74276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abf35485e905abb958d52cdb7fa228277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a947010ab577a1dd26a33dc82085d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ea2bee41b5073abdb33473effb609279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4387c7942d1a400e3b11a0c9d69a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94b0088f539c1628bd859cfc7cc58b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f64753effc88f3141a8cfcf3a483ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8082b3fa24b19c382f8c0e9df3fb38d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e42a370cf500667482ddc9d5658d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2f07d9a4a7094c15a2e73c540bed3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e15fa440f900428eb28d42c49ec8d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312738170d59fca51bc0bc5934b9fbfb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c0a45217f06868a147ed33a3fa271288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb97ab5cceef46d88ed9337f98ddcc2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56a2e9eacf44da880f5c0b97be391d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82717fdd03c44693d1361c70c9e752a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7f69f19dba6fc06246ef787dde886292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd354600b1971db4a97ee64f0a0f0f4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320f5e1264d07b48ab3ba76d1e6f5c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee243603b83f2adf1fe67e66a0d69f02295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88caa80883c0bf79824fb75ddfbbbff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43345b0090927be832f47933d6855f79297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff057a247e6b55e8d9c26d9669859eac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a5b1716bbfb6fcd125a2d4ee1aedb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975bafe9cdd7f55df2846f99b33e03b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7f90680841e21844da16ce39930f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d495de7ae21755aa789e564cae4231302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbd54d094122d3ddce6c233d495730303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb97b2bbce69a93b4237aade10cd7a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00547e122c82940480a9099223ae4091305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bf0618919c5e22b9507dc6bfe23a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6747c54de462321989347b8b31b561b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a06692cc84c89070eaab248fa57df6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f165a7503c8e0c2e57cb9f4c6d592309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9f09014057cf588fa108051cb7e86310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91459a3a8f7004d75e815a0c9270e2b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ba009b5e1d4208fa9f719fa8a52c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4facf3ce7ee7420f667ca91a6ed2457313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea1dd58737e73b3dcc3d8ed5c18d00314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd7f523a99a638caf09ed880d2207c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bdb736e4a602e258ab33f817037f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25721f0ebd85ae5ece93e7d93b582efe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2f4a7586854204df182601b62350d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173256b4083c6da32ac71f3613e28d8e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97a70132ecc04ee697b30d89ab7d44320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5aba918ca631ff07b40b9ff750ad26321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1fd613b4f6202c7196291e13836bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979a813c8789de0e9ffeeedf5a5ba06323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9180b24b10dd858ccbc98286317b87f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fccb5136fb63499c4a77dc449fc0ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13699e3e70ecae1c5d6490a276dec3a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8dff0f3d7486bc1de80ed93a75c49327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2137eb36e2c4ffa82dedd4416c4c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad7e1bb82c822f395afc24712b002d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fcc96cc8f35c70955f721f394b349330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6cdb3d067db3b3630706df178437a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d883b6ffd5fd982d4a2d5daa70c08332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08fbf15590422b7358863236bb33e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95cdbc67aae286725049262813ecb3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a3d8517409ef79580d4f7420796f7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d176a782451f77a894f4e3ef3bb915b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6d811379904a476c0594cd905ee5d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4deff718c6b8b3bc6b8d971f412c4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11beb9397a4cf5542c01f1e7c9358d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f8bfc986451f2c27f3837d7c7b1fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433a1cd883ab49d007cec2885306d55341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aeaffe73eaf79c03f49b7bb5e4cc48342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52fad5ab3c97bd4626267820d0dcf7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a99aa80e35297b16db1d5733a02c7d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b366c88b7c84c99b8103555eab13af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301359ac147e5c3484d68159639b067346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d5a8320ef0cff31b2f554ab438990347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0506c1b1d16b8c9936adf71b7db0a79348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18d0a99cbc5e89f896bf7f3dc5a214349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d732069a191a8975b1986dbcfd968a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf6dd529563e27148cae65b18fe04e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9f07220e74af036ae7a0b5461aa2f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d85a521cd77486362681de86c57bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddff41bea9b194b91fc57a8b1ccc6f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f47180970a60acc7e50dcf9b1e4099355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb05a305b41d2543cce860cac7099e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bf6fbbabdfe9629cc203e701fb0b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f2ad629f694a34628ba4ee9fe66fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170902cef55a55d5d1d7efc96c7059f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fb714054bc952ada79281227739cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c570e646f82affcaf27905bdb4dba9a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3941513467410e9a54c07a74bd1f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62161fe454266e1ea74e191607e7c685363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ed6fb9d9ce4eda831929d85fc59f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8082e0bdf668b7c11d0420f1995270365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43624aa0db346a9f706b386e5d93a427366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093c6ffc1aaa97f2cfdbcf13b9b046b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d0b1571effcc5394deca2f1139bb8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf56d7c9ce55f50a379ef3fdaa7024369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19140ac08e915e0f2c80420a75b6035370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62bd1891d438dbac0e0a095cb34d02371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9769135b8217b497b31f908099846372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dd971941947e2bb47f1813bcb41ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef6ea08a908362071f08367fbbcc8e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c048080ef05c6348fc991c3062edf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508636bca7d0ce0c8c8db5cd83bb569376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8af9d5a5ad48eb774a03a3c6d615c3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9027bbf860aa44ef2f543128bc2e8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1aff2954d6a48639ca84e25fed8ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8101bd8797acfb7a43fa4cd1300d4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d86a5d97803f43edd0538298c3aae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58f5433aa0db9d8317a5e6d4d42168382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb758c486c487e73dceb8b1f20ca61f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a23a6e3eefa6f6df5e7b82a629261384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcfaf6cf805d6352e2cbe80eac6a5b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c06a0d7288c5f8d17fc14fca0dfd7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac106aabedb115a7cb5f545a349c5f5f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780e55d59cc87e513f78597535baa3e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01e5977ea6c5255b657c682eb872fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be82a99389cff0b0296916c87266a1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee2760982ab6b5d18431b3d743b506391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c250a2a16cfbcea9c5d1bb70f993e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c377e1ffe8320a0ff8cde3a8caeec3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82588ece6da1838ab5ddfd99a0b1b18d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156f56a7f6bff64f4c1110117c1a506395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b867247ce072aae6f3648ecc60825396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c288d77c73edb38f5728d121eb032397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e3bacafcd51e6e9b4fc0d99908363398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417740e14afc1eef89cdc3fb23afc1a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff112bfdd5b28ce4f76553db51b348d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7c8efa86ee3499028d2358fe9c3ec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bcfd18e1c2939fa952b43e8cb4693402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d465586cd72af3a0889ab171bb2471403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c5d46e7b57b8e059aee73f6bea1a5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655ce0004eb3b0ffa16fd957052d85f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf83c8f3cbb88cdf412c1c1edc118e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04307b8241eeea569a53843ad618d964407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a943dea2ccff854fc6ce1d9a24b33408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ad9ece48cee7747e85c475cd7982c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933ae61747cdc2a132812807ed25405410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438666c85850e8d4e4acb8e0cf39f1dd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b834104ebe8550d4eee9f6dc47473e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb403ad01945668164f65f3150d209413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea38bae0a7ec67c46806ce70e705a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb813486a2ba36ab74b6055ceaf416415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f02eade54b86e80c1a5abbbe02a00416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b631b64a7e15e365465a8afe280f85417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566e96679f1cdcf1eea6c668382cd0f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7c97073966bffe3e48fb791c4763f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74efd1c68d9175a14549829abc7aa9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5b408caac834c3165d5638cbd89e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7875a3beaedb151b72145c5f19cd8f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882faf8c700006554254d5a9708c661423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60636e6351ee5c8a6cac260d269bd1bc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ad748bab1f9808778c13da37fe8a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397605de5c0022176c974e324636faf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae7f619cfda1a63b4ac1af448f6503427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b62790cf1e8ec235c4e09e3fd8f18428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d42ee30b31247ff0fda551b7b05d44429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d09bd7de1578c1cd06a69c00b9280430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72be6a6cbd17e5acfbbf5f36d5aac4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc28a815fd93c025debd9e751671d1d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fd61ddf4b96fd3676efd53fb6fdbf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03121bdd663d63a83488743b1a0f9d7c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1896eacb728594fd1c557db623849d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3882ace44e580f303ed153e8e9cb26436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f6d80a1c58f5c9e3d16aba465d6c8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5a94a6381ef30d08bea83d15f36d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1b798f90e70db1fbacbe71bdb2c98439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b7fd8e4bddf8e8116f25f5548a52f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfac4e0ecb06168e9a5bf38aa43475441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b3175129bbcd1f5a022e0c426b75d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9488612bc416f4d9eb8eebfc8b12d7b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b1f3d6259e0d5d6db09caedf6794b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1237a3c7ae23bdc7fbd650ea364e6f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a32b2b6dfae3e7eab3d911c255a26a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a4169b5766d1090895d10e9dc2122447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599b8ebbe3def7d051f15a7c8fb226d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bb2e0391c335a7cbc7815c4c3ff04449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4ef0fec32016c20be4525f2823c74450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f8f6b319f366c0418305b78b67e9f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cdf599fcf439d0be66ae2f27c3f86452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed212fbf7b99e079b6f145db1972610d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276869d429c85b0e81cec69649fee41d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046a405e2d3505eb660876a84c661c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d996a3953e61e2be1a0f72f3455d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f720e0da3d6d067afa74f391a5a802457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46a90c8a745853fbee5e92dc8a28e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ece042f8785c7d1c70110c8d56e22459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccef6f360d2e46e9857c80a5041013f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4a66e96a184a7b74ad5298c04d496461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43295558c4dfffe0749a212e4e64b6aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eae014d27258b7553445f6eeba751a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8232e67f63cb4a601a40c1d96f2c71464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c21fc10ba1501c193205342704ee7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2f2632c07fe69cff7074259b7ce7f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a69ed207d82a69ac439183dc715c7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f042756d9e1a7c982508b076dca88b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6dbab6655411239ef170f3a768dfe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b256491416117b967b5a3a55cedba8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b510f283bd314c0e6c0d161feeca8a8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc8dedd55a4f30b730efdb830d95cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793668131d826bf8c90cc749271ee3f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef338944cac923fc930380aac310c35474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9abd0d800ce0e669e6cb9bad1621c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f775c05737caa9da6cb3d7e93a035476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d5c21e916c9d9da0d51f05732cd1c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92246fff77ba24c4746ad39ac32a71478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da1bce6f8526b0cb2327714c094d54479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cdd07a5802e603f1ba23398e463fa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3bfffa611bd4547d54c934db1f477481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e327bfffc0750a37036653ec8356b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8709c98787834d28501d781810c23483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab28ded043c4f3b0f3dc28a618bd8e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfa51a92bb7a2cd38abf793d726db8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea709026c1968819aa321baf8ed5cee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc921d4812d3d7c267cea883500f5d44487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa099845dd40b651f3ecbc37ee01f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5c76ea30cf88e028fa1d23b654ccc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfef08112447922cb957221fa024f69490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1d25c69cf69704180fbbe03122286491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46ddc5147d2ac5b388287ee04196d5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d646de4f5e37130edc2ca18a74ce6db493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14480f53f3e460759180f50ee3fd8254494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97ebd44ec0d025976ff1f7ba0fe402495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1df2ca7fe996d96bd174b3e46ab38496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104142245cb1cfff5740038f01bccfa6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e2843ab0ce2ba3e4be74843d58018498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efea44856544bcd07376957cddb2cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047995896738bfa8ae8cb308768b62b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f54d99f80b773abc2c8a4763133d2e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcf50cf704f647c821bb6271588bc6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4ecee1741f2fe3e9a79a933fac9e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fb9255cd4ac9dd75bc2a17500e3b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e268713398c1bd2b3dc4ce5ecb356505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fccabdf2476c9e85fe0445b96de4e3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e844b5093d15b86a7bca0163544ae1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c6a7b1204148e93eadd8cb64c5d5a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01de2940d18e9869b6e87fea31a5242509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65055a7f892f5fe27515b5ad2154fe25510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93e32ca604c7e8eabcd542b8d75bc4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeebf5ddab13179b87299bdf0c9676f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619572162a14d489893ea6ab217eb7d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e461e4b7342f2206f15e85108c7985e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5e77be1836724ea4a5b2ccb3921ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c88519d62c738518bf2d1ecdf4823516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f308b0732f20849495dbd2c53acf5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a71ed55c396f5d6b9b4f47572f78f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895670915c0632c09662c8fa8b23e48519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c22907326a67f0d32a16b2070f0c6c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5055dc735097d178a76c3511e4f651521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6444dbca34a261fdd938991551cc7ef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771d100c91429ba7d6dd9134b39808a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a004e1f4e4c46b34799edde31d15f39524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2e9cb9a8078ae6a33099bf4435774525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc866612876d62c8f7c88c5569de16526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620fa8fbc56422ed454e54a86583d9b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2dd54c6bef5be99dc51c3e1ddeca1c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532666e4d92a6c479af0db0bb7622d4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a2d83e34562d68b46f052ecd86f66530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c438333875f37cc297c7aa71235e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ab3d5112d09a71dfb725934e2f1fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec13ab4669ddf1ce8311482f75d1c4e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82854810904f28207e49a25d4040d163534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e10c54b72b93ada28eb3e1b11960fa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1cc564e21dcf16d8ac53188910bd0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8a4fa57fb3974b7e3499752e8ff17537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ea82ae0b53e819db778d6d9f1ffe6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d510a56d6dec19e6aa094c05357358539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fefdfdc8d40c2277a1c2850bfbdf1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bb34562bf871ecf33f58701dfc946541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb60fe18a7d1d64025c29a0a4208eb0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86990e6bf7bf14a96f163048e4349650543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343be9416918967bbaf384aada502fa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149c5f7298e68327c4ed8e362f04e23545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0e3bb16d425bdcdc90026e9deb091546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0767d106f9c72d85a6fb2b7c7135c8a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417ef0fb7dd54a635f46edd9bb46385548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7daf84aa1696185ca6d828ff688c64549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be506f752c267f94c9e9e6adafacdcd7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a8010fae665e84f76eee18c50cb86551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaeecdf2244e5e7f2c73398a7f66d83552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37364caf6dd5aa7e917309ce4accf82553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ce3fe6f16ef23c8ce646285930de2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca4fbd9990d86e47c52dc5878450b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109f99b164929865c9fe8abcd3114fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a7d82d7acb9bb208b228896b47ccc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674fda545f4f915a076ccd709de060f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebc04ea09fb185c7716ea0c621c8c7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357d0f32bca0dfd7ee0edcdff04f083560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7158dfbefcd85293936f19cd26ba7fe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b62a1a14c3599ddd6601bbdb617806562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89444074d79f735a0a3fdc8e5b918920563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f58e1b11a80aff7e5d28477f689231564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576610380b6117d5db6d66702f20463565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38585dd89acda2a2550266dd24828238566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee786939d615f09a3cbbc86413b0e38567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec530aa88f0531edd6e7e27ae22e65c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900a5ef92a1943ee4dd08346b2d39a0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8533d425bc70ff7439d4690d89f6608570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2839187c436698343ce1f6d615629571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050ab25705278eaaa561d03df38c25c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c59630a28e057ca6db31e265ae517573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200ef20498aa614b32bf60a891228c3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486307c48f5ef68a51cb43ad6ad8be1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a974798475625a2ed095a82b092a81576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d11fd2a717d2ae885b0e97f6ca7083577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f040924a998805567f6fdebdd57bac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5b21e1b8178de9646854ece7f1ee0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0234ff7d50981cc5dd52543bda3dd14580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b9b2aa16fb991df885c0289435eff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de40638b440f8f72b12c3523bac449582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127f5045a4160e03d2c4dfa1b2061f2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf229687e6ca0e7bb1ff636465c2202584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12b06978de506aa5b1a0d467bcf76c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbab497f904ac9ca2ce7390ee0eacaa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69dc8d4511e1c7a450f7a6ab2fa125587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9469b401ad28d31f4df74422e1aae1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52e9acc2e37762197d8a24b0893af7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29829d476758d26bd2a29eb963d5b2d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16feb4de7b067e0ead623fe9b658ffa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1fbeb39160ea38ab652443b68a7cc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ce37ae389b133b8afeb827e256076593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ffa02f55e9d1a120c8ef90a126c98594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec218d3eec088be26d9a78c54068f89595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edb6b7ce67e8a0fa9c89e65c704544596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab179e0a8ff3489916e6534e27781a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67096dd75c8d09cb3facaf4d0f19351c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3f8ee7fcb1eb47061675adcba4f85599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabe8ce647974146557fc4fcdf48f7c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb50b4ddad682b57de57300211a4c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583184a5a7d60a322f12a227ebae22e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa0740158b5082a592d2336d32430c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac30334d396f453fc3aa10fad60ce50604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86652f06c1f9e95e3479e357228c2b97605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade87fd8a07ccaa5e8070242232c1258606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341868371d82a215952b23ae7a58c66607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becdb7ca2cfdb304604334f9825a50c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106363513b071a85c83c951bae63800609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298f55d16f8b29fab59164188616cd9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92000c5cd13f11a4a3961cb5499a89e4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d574c765d6b91772e68cd9247d1b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409b766463837464f49e034b0101303613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88385dd6cd6337f5ce4a00b95a50223614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342aad277b9a6096239410ed8b5aeb4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c16024429441e46d85b1b1fe8f4d0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206afb200434aac248b575fb47c16b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3051c60c56c6907ae6810112ba3e1cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd7f51beb4200b7874df06b2343b65619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f37231fba77768cbb4f6688f903d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48db6897d1c592ab080e1461a3386f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bb0ac90eedb8580943477b242587e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980ba2261230eb679316455a7fdd210623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c486eb1e221d3310430b7af806da6e8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee663c97be803a0f9227f7ce69e4265625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a445d93ba94fb7e5f7c3c926228fe0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196b80c2dd962bab5fa0d20ab322452627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ca4e54fa34c97e0291afe748f093d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c788ab9e21eb3ed34875c9f230bd3e7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a173cc46f8d4824c49c21bd020a57f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83fd9ad24e8b632c19e4a8bd880ba0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0b04962df4a842d07ac8fd392fdca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804706cf20b38dda751caaf2cf33f654633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5f273c809aaff0ca729a08a44287a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e630d4fc7f1d89ef9fd86fbb74a7c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b40658e155e2e9ed060660f2bcc02b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e3cab3ed195acf7c231bd8e12d76b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1889e62d4839ac4885575396b3d016638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f329d62aaef0ac629474559666b9a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b592e42ff1d3ce137397b5ae03739b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fb5b0b1732c49b9f70e456aca17f9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ded629e2106541a211948afbe25ed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d013a8ec6768478a461d75732f51e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546d4391489bc8d3e04e3561b6c8535644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135282e026a12630aad79c0762119468645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42459832b6d7a426419bb324a4905e8c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc155c284df26aa4f122bf5e2071f70647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9559148befb69ad84c44e4980f7f7e5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610dc976702df73ad59470c6f55f8a7c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730cb82e334089ab0c68fe3f547152a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b78ef07422b6a7963e470490621bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301024854ae18a9022d8f3074c3ad3fd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535996bbb76e5facf3272a59d4aa9142653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099576cb69b9382ad5f349225e6642a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26273504d99623de768cfaa16b743172655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b26f51fca95bddfa28c2ea2d9decef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c1b8f21944b23d520b3a9c911e202657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35340cadf8043f0c55fa167259ca721658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4235f2d324a54ba5edf5b180658cc1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d5543bb39072b3976d4fcb83b7ab0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a05175ac516e97df35c674f0f1c51661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526090ce7f895ade0948ad3d6d8250b0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c42610561aec39dc73c6462f1413b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f334d123c7b147990ce8c95b4800c6c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7bd1adf5cd86383e65d868fc5ce73665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4deb69d7bc5a2cf9549e09582de1be6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef1668ab8505e8c09e49471cfda4fc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10703d82b25642579c8b8569d40573b7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cc7b2cbcd0453b1a3a716d318a083669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c3123c8ea88ff2100cdd7363bfbe6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa70ec26de8d79f35e665dd420b29bc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1c01f757e2e2756bf7548c0215a36672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d21b8cbc471ef83214652bf3cdfc6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b9be763c451307ccb8b090f7c5da3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9d156ecf374fa8157551a53c710eb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b861c30c5c9294f7d753e1344a270676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57ffe621d83938083a4ce592e66a55677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7b78829fb65a4894a8a9b21e80db8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53289131a2c9577e267e8abda1057b77679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f178fa16bc4f5859fb5992417ac09680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e7a656c3e362a14d40b4da1cd88d8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2890855e67ff8e6198292b38a64b1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b7f628ed0fa6718fa4bfd32b28b8c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8966225ba970c44460aa64b6298ab9e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10a899ff21b314d1cfa704990dade8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f39467d6fff82f058ad4f0f50d431686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abe4c8b08cb3bde2914ac95101603b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e25f010392e5e190e56acd4a6a286c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6870ba8a97f8d75f4a8705592f2b86689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c4ea46bb4efd2074ddc423d36f02d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc72a47c697a31a9a6a4b0ae093bf5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49c5708da73588cf93c0226ec29e59692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bc4c28f1e0b420c0deb8a791ca098693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af73d27a31bd948d69f083cc30d673e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bc1afd2a22f2d4fe4f753a2ed9416695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f051cf26f5b4957e678c32af98b75696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033faea42208b78f208617fa49211ce697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca2d57828895466e24575c13274ba5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c549ec2989f947200145545d92db1b5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea97ec3e662085dae43167e10b3b26700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7685cb53ad01638a8bd02ee272f2488701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71696d0ec8a41273620988abe8e7f147702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee3121dab74060b49b47ab330b253d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c5d93b674d06bea337563516920c0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae642728fca4475583ae626014cbce3f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7e526da6fe3d2e533c7ac232d99ee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1e0d936aa5efd8b1a2665c758563d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7a2521eb1dcacfe03f7511b1230fc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9355eaa9984dca73b33cbe5563c549709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d362646f05bf071b98f6e44b29bb14710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2f2e843a647780fa1a72530ca42a8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7a9be4be4a2fd758d166d90c203fa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45b18af407726ed44cbf86259813f7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb436e8e17e7410b663efb7c4b7d498714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b3eaf9efcc253d41a3d508969d55a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff34fec37331525e6742f48f28d9a0b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e30c631fd1ec754df100711f13748717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d17b09b933a0bb866ce2a80449145d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627426309189a6e8995477db6176193719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d188c8e8f6187f69a5e908c5e6ba33720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322330429ed67a33f8181c81f5bbf30721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852111c2a34b44ad22358b31064e270722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348b609992b7365eafbe3c81b0af3ae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477de0124fbafc66cdf2fa21000fb1d8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49d944f0ed284885db852f8831df59725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245b5bc5f1d3c0397bffeb48d1b755b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad374a276833d1311f7327780d606b15727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31eebdcb4568dac7c2ca8a70388da8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791def60d34464ac07b5d95a3bd49b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b2b65c607b8f2b43216a7b39ddd70730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef01919528e0184d1fb06f73535721e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019a2599a757188c12639d095248838732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74683d9ea8dd5b5580893f566f78789e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a94899a011b964836810e7e93fba5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66084415d8aaa2e26fa741fb56fd0ec7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30ff9a1e65ceba7ccbb98c881057b1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc1bd19e8ed8a8387d0ddac8542503737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe29f605131d19f1614e43dc7a4b10738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc639dd0b2f6ea0425e113de8ff0cfa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320891e70be6a36b39b1def38703f631740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4d1716ea3da0dbc10bc0c123b8a9c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ae6f656dd717e9de89b8da2631a4e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c127fe18ab51eb968bea0ce51e7be2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f3b1e67d7bf6fa60665bfa88882fe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d46e78e4eef2e9e02d5d2663dbdda9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442678ee0d084ad6674fe9c098d45b91746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4197b7ced64028bcb785c4c9897b73747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221d761da8eca51d1eab1654b57fdf1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96814b8b679bd094d5cfabf7456b123749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150f531f70b56a5810e3bd4d1769ebb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004d37900a8086dad0eae9724a6a275751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a858d071317746e71b69be446fb8e1a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc04e329dbec7793d94113b80befa4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabbaf0a432510699ff6505f6f8cdb1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f965449c26f236e7c6fec975aec677755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ca65bc8a413cc02cfa55008f53e26756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159a62e03464a1fb7ed844ecdf9c841757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>