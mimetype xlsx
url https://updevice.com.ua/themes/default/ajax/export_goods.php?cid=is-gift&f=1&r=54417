--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26203732bb54864df0b2e3f6a52c241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4db569b031b87122e926d37613616b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f2187c6288d332bcef27d3efc1c783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae9ff08e555a607a4424f8609fe74d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348d3bc71cae0619a2cf5264b05b2965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf6de7fb9836f71a3de925bb7d574f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c1d71f9fccfc909fc815d9fed61047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc57d0d52a71c028043b83d5c95e2b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab1ba03096916d1b5fea5da215b9589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30faf481c83aeac2a7f7ae05f3c87b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47856f9cbfd3021f3adbd7033806d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a9f532404a1a402235a177c8ec38512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a30b2a02f4d9ddf378279ac14aaf9713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8e0afdc50da6c37c6c1bc087b199d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10f12c8e97c2d8a1d5a0cd2d3a886215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3674b18162840b8ba13d62ac13754416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959c14e0d10592eb5f72d7ea3a468a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743ad19b0d6b7bfd58342f2f59ba46518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caec0150b971b7141d0cbf8ec7fc77819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f87f98bb2cae0a0dc352d11ac36ae220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4a851d903e9d45d69e9840222f3f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97c22834281624a7a8cd75362915bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fc5ff386c42a5392e1fb3e715bc0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f479c2af2322a75dbb3aabca37f09b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5261ed8ca15acba9ccd42778eef2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb02f34af8657dbe2ea8d1808496e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b114bfef30eae5502eaf51cc17f5f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5f69aae0f01de04e517056811011428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edb2554f60828fda8b516a1f00fd1429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5eddca4aebcf42b851b262930999630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a0c6d5f7d55827409996de2cd91f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d257058cd16629fde3961bc09e0bfa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3203f62b4d5f152045dcc6f849a7c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02917e776b2e144cd3fb018f12557b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e0fe9a52dab9269ca79827c251e2a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffeb98a7754426c402f1374a254a6f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33f9ca83950230c2f3804a5e0ec66037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77e32b3891389515300e935632fdcd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054d60ff9211c4723e4a87ec28cb92439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834c73fd1604b9a7ee81aceb112abc740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbbe80545e93a6d86764f066651a2141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5042e79ac11374000787946215f8b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272eb57e81ae0c509edd75fc1b82633843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca42c50a3082c287dd7f6ed8794b6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acb6b22654532ed0a7597066d24f1145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec2759e8d44d451438c30cbf8652f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9085db75cf0792e5ae743bd2272afd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6847f8c2b0d3c903d367c8f5365e44948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc601bdb4c571446afeef41e6e544949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5089fbbecc6c37ad7c80ed9c4bbc95750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22833665735c15cc05e657739eff6cad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f4a6f0fe698a9a6878e3494fbda3a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb527de947af53338998e3c617d06d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806691587a0e6acaf07359a23cb7567154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545cb00c286cda004245a8ee05aecec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eca87eff95fbe041adeab30133a65656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8753ec759cdcbc9ed4f0c2a4aad1357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec6fd6f233c6f0a59cede3812f6d0d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4b854ea3a659b84f3b706cc73fe8a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e552b33c4b9f3e8f3bafcd88f378060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfcd70671761f88c4ee4a99b21efe761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b493f7d4e3ae9cadaea09f0a398949162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97c4cae2898926cd85004e455dc7b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754f198ad5c3695c51cb40f8106452d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93346c5bf903a5a2e675fdacb109410f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18a4375197587352b28541c8b9d25666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb1753973da24efd888106b691152667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad9c22154fbde278c0d7a6c594ab7c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc99deb57e2f8a5c02eb1540b7a2da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2279fb173472f6bce973271edec85670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c8dec79dee4e00ea371d4c3c929f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c5939e889f6ba1682ef99cc43284b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f077ebb08bb9246a50abe3df511b1a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3df33f538946224da7b03c333830a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf053496f788a8cebfbf144093053675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c30870e211d1fc7b43a0ba13251b4876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2368de3fe84068bf9d47943e9ed5677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1a8756c50b4ba541b16a8812367cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305f6d57e068b9b73614e896f2e3cd779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eea1bf698d38b6d97839518625460e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455d176a89a831d874d44bff119ca9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fbd903824315c86e4c654f62c11ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8843fff229f4929570f34c268d1f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05bceff49254432c1007f04446c58084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9b576a301cb26bd9591711aea467785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3704f81ba2e9969426287f5521a88f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10b2e2004d262e6a5144570a0a126487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbba5afbfd0f5281d941e6bdcc15a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827fcc3755c32dbe686493fd60f25ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20415e57fc9a5ad9e23116c3b9858b3190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad25144b191b10cbd7fe75a0e799b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2ff9397a197594e85036dfd969bec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f2723f40aa16e35dcf50a95cf78fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf098912e4a33c4871b9ae93e64ef594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa462433ec65833b18d7e854b59ec1795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62516eaa33c2b6c94bc98dc34014bff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b1349fa2fd2aa879a35e646da0a1397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c476ab49690562986d21bc0d89f66498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3069b87c8099c9ea3c0c522a130f54799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26454a4749d92a2b271c883a5cd0c4ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e9f038dfa879959057cdc14117099101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafa23ee3d23a58a39b375c5a8f8572102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec7e2f3913d0a5213aa3ca41304870103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5a3177caaea4ea45abd2c3a75a629104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e9d8c71becb947bbec2e34d0958b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170375c9bb6da05bbb4705b033fce885106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67365b665215742b0368508accddb9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb00ccae0d3bc920457e57eb6c7aeab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d36942d97ba80b389e6a8ce66ff863109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e3b9e7c0bf1dc86c6837fd04e5710110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b116829a11624ba64ef00a67c5619111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defc32f1d565296be19da390ebb9dec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffce96876df327c80e898b1c46baf7f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48ebca7bc8183b6c8593c19c8095ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a3c8bfcfcd6d532725adaa697e3fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1eb917951283d7ee8eea2eb275a0a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee1fcbe22e5682d785cbab794f92cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881b831d0f7b6a3f36cfb109a1860a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445efe8aa3f5581a8cdc522f7c655bc7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45f2cfa534ab744a0e8b7c651858aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbae305bf137b09bbf4c0bd63c7346121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0408e1e3fedca2f1a486df8d1f1684122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bd70bebcbd2edf2eab66b0c6930e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4c0fb000d02e3f0ee86fa6640a38c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0ff367d6b56691dc5203371ccf40c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb553a63e8d263f90af9fa9b4f84a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81df224a4acc08481caac9ac04e703127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de3467c46f8073ba21c16ffc028608128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7188bbef4b62a20d9ce1f785d1a3d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd72666059ab29ab297de732e68e5a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd803e8560a9db946ebe913fca2c6d40131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e577540d5c0e1cdd764934afd3bb1e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632896bf0fa653dee181547bf8c31cc4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a5cb6f7305f86d4796d15410b481b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcdbc272050cd2932a6ce0ac0d4b03135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6120d08d4ae73adc797f30375d6af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e10ba5d42315222eb7cf77391ad860137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b092d4101a25ace174d100b436c1710138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e2e7d2022773718eabb18afef92a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9a24184060e4e7216dc6dfc0c3898140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417243e8a97d8baeacac0f643adc7015141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feceec44eefd8f28896b45b3c6875c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a157afff341a7c3825a548c6fd1392a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93212b9cba06a92225e1337d6625922c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcf6bf04c2f181f2768dad5512add0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b7e54f9a3cf51cd7484096b0b3bd2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dea30410ed9ce76e71cd2a353e90dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0001aca1ed596946c00032a28dacb1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8962cd1f963cdeecbeccd213aef075149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a853e139e0a0a599d027ff255808090150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897ae24180c20dc7ec7aaf47827f67f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4789e53df9ab2930fae6aa0791ffca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9eddbb34987144447c43b4168e4a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126a4e92beb3110aba8de8bb133cb39154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778986d0d832e2587510804368fcc299155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e50c0fbb6eaf2e0b6aa33fd303bade156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1480f67f2be252c4d7ce3c883b3437a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c9247c2d97a3af1fe43d0761dc941158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec975b33bf83d05a7f4ccb01f0b5cb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cf54fe964382537b7f243c13c0ea7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883000e3cd8f5ca6954bbf5d2f0bcc1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3fa6e9c2b2d106787a493c567c3d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067a9073291a75902b20b77318dcca9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545fd7814c6afe9c374f9ccac3a5da2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034acb44df15fd1e6c7ac5aed42ce109165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d93b15cf7369b5725aeec8cbee303166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78732a3f03a7d3e365930336fd313d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1cf8fdea0e2df1353bd8403febf60168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d98e557258518b0f5df5b691a1e407169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede81cb39bec2d823589394b6686aaba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b740498be811531114cb215f1cd8f80171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1017d5891c991599b9ccdcf452df1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c3cf91f58fbd077a51d3e498e4504173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a97020a2e01cd624d63f0732983c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333d6f4d7d2f908dcf39b4c0e10d8cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685d2b600c3a0baabec2662c455e559176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1607914dccec06a71932da013b056177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29969fbd697f83ac2bd035f61482d706178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43b99520548f903c3cc7459bbb49e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6725ede753380daea851c508ad1b46c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ede223b9a94e4ceb57b790f6ba629181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a970cf5e5a1af3c4ea05da3dc6a5bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206a338cc0091ac0e9611e271a06a4a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657a8a252a536fb96ba833770b45430184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0101eacb5316073cbbf8279bf5d15a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7338fe04144992333409e52d0f79e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbbd66bcfa5f94b3b12080a2217780187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8241e7986f3b98c575c723463a8ae3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d4fa92166dae2d4da3f5ded1e1653189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0aa09d755d9378714838642317d1af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0ee6c974f44d5955d1becc2fb533f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fc6f02b37af083ec3ad54882d912b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5e5e0fd15c556d81a25b4820e9e0a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0dc5040f3ed49bb2477aef5780b0a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be3c554694aa325ddd9fb2a3738b3a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae24b8947a58e748e6c05d5627ffe70196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549908872632c98066419ddd78f326d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8d22e9c7829ceea5894ee665888fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0458f942fadb6ea5b86108e7ce0c8d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503a30b845ca0634c941535204e41c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b39e75d0a2ba1c404f29d95bf3334201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1b16710434eb7ed66fe2e2ef65fec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e00074aac2e0eea68fcdc9cb8ba3d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc6bca9ed71b981e681259b8e48488204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660ccd6e6e402b4b1aa5ce02eff7e44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c0e79bc61a9ba78398ab7c539cace206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a75ad016decef296c416433ed8797e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e347c42d124db2d4b8366078acb2a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41efd437e8cef5e1e2a715140a1c111209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da0d6a132486ec881b10227c9cb268210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6df4d81410c50fa41ec50cf88229e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f31d4d6e3fe1608cbb6db893f9a941212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2e834feafdbd7096524b670afa9b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8dd981001149607a9729bbd0c5420214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720d5eb73b7c5d964d8404c597310af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbb8cc70dc24ac0b4264decca0f652216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438476516cbc14dfe0dc7b79333a8b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a04c044fde27a5e334b8f7558590d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1c47a4be0a788994de4b14e5c243c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445073febca1080ac7ecdf9e67375f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0019109bc0b0c1fb11005043f78a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e88a29795853d0e18373a2ebf0da6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7baf7e1e5966569b538fd49a73aa3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b670366446814261eec5bf3f9e71b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2948a9f6650ba792b1e86371ab668225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209f0274566be1e2efb8e6900b7ac49226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0c704b11dff2788770de5b4d3c87e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbd166e2bbdf39c57ce4cdd5b29ddb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d78b7e990aad84bd9cab3e77266d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d498f78e4fd6023de7fe1e4d11ba94b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156971a2f43b9a7f7f9cb68dc5cb92eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb596f8e66c7db8f096809c2c7bc6a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ac862aa34fe85c91e7aa73a8a161b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2128ae9e74d133f83de6b033c77d12234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba0a51b62956bc510bd94a31a27b28235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906182390773818977c90f132fdf2ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dcae2c22fd9e7874dc3fa8d873cc7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a73fd9bcccc29611ae7f7a08b45ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7158e780eac4914ec066ee8716e19d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672951adc3b38ecf8666c1edddbd0e0e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf9c1b31cb13805c450e9df056719f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b8555ec8ca41b6b4fbd974ddb8593242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d48d1708e817c245f4b7bd1abb00b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917189cb7e906dcb336599682f35172244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406f95c191e5e8f6a1c7e5aae04b43b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fe2a6c078cd59b282cddf0e04d0ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94af7bb414a266eeb8517621fb55710247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de500529b810806ecd0b91c52d43ce83248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddf5db5947c6b6f9f4c32d7c90209a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605370ba3a820a6bb65710e335ea385250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3c5581900d8f466fd318df1da5f9e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab988568d0abb180fcc76bca03bd7f86252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4896463bab181915d412e032998a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede9ca10d94c13faca7fcf44ff084c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b649fd0cd0b9ca7959f55786462d6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf3e8767b59ea03a42d202f53c0904256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b860c928b960413bd6a2f8c589a98e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce34356837fa6c7d4dd4936738ddbf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962c8cd99c13a098ebd2cf28a743e44259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fd1ecd2f3063ff42f7b5b4e81c4ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01929ffa888b26d336b540d71a6a6ec1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c75360ead3f448e0abc2af96d6d53262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9d8bfdd3aeac975c2419faf92bcd4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967c95b63ed0f1fc13cab65db2c2496264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8b452019d663e77434daf96c70b32265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e6e225ff5322c617423822599fbdf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fce35166153c921078732a84a5de7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122904b3d0f59f74c082800c4ca7db9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896fdb0cd8246a56247ee29f02cb197269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c338aaf3c74a9e70dd1d36030cbb2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29332766a111fdb7607f654bc35d56271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81179b8d4a97a65bc7673dae45fe7db0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0b2affe03a87c6329f35444e4d25a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6a547c4e359e2e8cba3b871effb22274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b9eb6042c1e179f5b7e15330ff1ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fd381b79a6c92403b46b3a657ccc8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e82a85120f38b4b018222f68093db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7fa36070fa907336f7a09ad3f9da4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54585c596e1d07f73e3647e979308e23279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee534a4c42a5900a9d0d815545d78f0f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f93a7bab314e5f3b631353bc39413281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9dc3ee3be9825489f5d7933605ceec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c5ffd7742c1fa609e16b2b4b55901283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1704884977f39d96b8451ea6ba037284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd9bb107ece1022439e267f0e8fed9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcab806b270a2981f7b2b584c06f1ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be03fa010dd6422bbba5f7e31e4cd10287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1a48d4c748373f939a97165e45aea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da8fc9cd13ae5c7d0a41adb830830d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c0de4afbbdcfc981769944e8fbf9c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef79052fad61f4b3a4c56cdd3e623ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb862b4b0377a08e7f2399589b9332292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14759979c3c03dac231a0d4122f4682293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78226775bf2deab38a469c47bc53fbf2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c7117969080fbef380956998146b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf2ac3a30ccd11b6a0cc87bf7897c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5e26fa724caf4d6017c4dbab362d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc332c27bf20858535cead462d0aca09298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc2fb4f4a1b7ed8233e3e858fe7eda299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c64f4e89a28ca811a9d14601c3e9e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9e5fd02b698a724096974d97dac20301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452bd3fa291c5413e0ee37ffd095268302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9da52f1f3d79956a95caa3d3ee9de0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd565afeadf83b5b36dc7538a1058c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a63b7461e578a63f38d5acab232d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0fff229dcb947169f5bbb22641ee1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec4e744afea75aa4dfebc9d4a325d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257adc4d57294e91c7ed2019326d256308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c4d0a563850661467fafe335be79e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59725fbd2c51a32233f17e72e4710a32310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd616fd35549062d774de4352f7ab7ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874843a7ab9a572631ceb06d891238d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7542abc5dba5429225dbc4f3e3ad2e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd55cd2a408726f535462e3c868751314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b0095b5bd4c084e062196497ebaa0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389f8dcdc238ebf5ba5bb9ab45e29e5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86f2aae3f53c400071a6ff92d5ebb8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613b6e040beca759ab9bb6fcbcf21ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f75e5e0b330a5078df7d1460382670319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa74eeab05f4852fa27ffc57a4c98b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7867d53e847f5aa47a5a0d3a73e3a51321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e603face675a9e89631e5889a9790322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752c23fc0ff3817e8a08ff94b56969f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6a9c85bea053c97356a6a801e8f04324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdaa849bea5d67299ca88fff663d1b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fa47ff37850aa04bffcf010316b46326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8685cd74f95c1680648776c59a362a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568b9e9ea79f094531d72cb73fd1463328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e7f685d0e25e3437d357ee97fcf7f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfd3a236620167f457e07bb169c984330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d55528eb8d2c7791a5155362ac50e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91d2a54a35351879d68e373bd876a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2a12769c8c381b343f2eece4044db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364072261617bb8b751a1e4cb83ace21334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e8b58150444e618db106331cf29cf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e2708d7f73fae240840db6fa9ccd3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7258350fc7c7cd57973207cc295cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd01aa5caa015bc8c17c21462f85e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ecc7cc02df1e739c0680a9af8fe57339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92784bcda7f2134cbfb7d00687ef2ca5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8dea138caa05aea5d1787e1e28fb90341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd941fac33c112a245919acfbdb12fce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2c304b9500f35c8192aa9697751a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13606447703cc6f792e3fe2200510679344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfbad5dbe59ab5e0fa1ada1f53a1f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529e7d98f588a26a240bad5d8264d45346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed35e9371c9f8ca4c9fd8bcc76052a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190d2b0616379984091d5b54bdd627f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc253926dcdff31cacb5a3635da345349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67f8818a694682f26114f35a934096350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094a150478bf47fcaa675d494c93a94351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa32329f1344f0cfac20c5a2bb95864352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0df5d668220a42252238c39b6dbdcd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dcfb3cf1d2cb3ac99f1eb6dc7518a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3422e515a3d5935dec16b6612028a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09cbcb8c2abd2d1a5927310a6417e9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc795349470ad50ebde4d2f301b802357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca97d7b824a8e543058f79b733792d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb704f5f26c0468887c11ad55e482773359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046543f3d9b32070472f8143fe3e907c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0885abe8244633b917914464c227e8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc294a5fa932c63478d11ac3328e1701362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e942e6f67b7d9266a6178c596d85c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b24e18a5e93b90058e842484fd820b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f324138c08d777881e40e3f5e29bc0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6d67d3933290c54ed68fc00a5b012366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96833f0f7fcedec523c1c76c659fd14367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78222ea7c5194b8974c5b5327a7ab76368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa8b3ad77dfd149f17f8dc3bbd8e4c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0a9601c3ff189c0930c1b1defb09b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4addd43b9652095fd3e96a216898057371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee445ecc34045e5502dcfbe119728921372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f118403c93b55b6e7eebdf8db84bb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80104ca63ca0359350f73d8125bf2fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922e6a1bc99a294741ebc9eba851921375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d717abf23e80b68250b92a041706d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8500dc333b3fe87497a86a9683085377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd96a36d9112ef69c7789292d99685378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a2527b245c8984ee32c6ebb77b1fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cac369849d9d21ee1f278d6fbf65d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40817a96124f869186dc18e405f55d79381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d349b25625c7fae383e16b4fda49b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a13e0eab2d70ac83e0594b6576ccc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb68a3708d881b9102516781d0fabd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c83b8c0e453afde1eb0d4057594c4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ea15e5e7b672e804201bb3156f3f8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70b3b27df3571f9854136180a49e24387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497ec1eb0cbaa16a7220da340183196388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a3f587146a97133b310f6861095ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0dee2d7b0adc0984052aeaf1428f8a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee9a075b7bf8852f0bc923c2a86294391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7d94d16f76616cb4e6f74eaf9d8d0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9802cefea5d7e82a7882343a01b9eeb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741ec3fb7d17189f90de623ea17f225394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cf92aae1b4d96f1c7ec295f875db0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98c139a02b67f337511256cb776a13396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2990d147b65891fe085d30b5e9381397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf6c314b48235351024fa510786308398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5f723d84c6a940623aed3dce0dc8a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343cfac9c8dd9e48abf11aae5095836400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e894a26469fdcc2e2724a162c2836401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c05050c28ee154bb40d8c7a87e019402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5228ab647df5d3dafcf6692d774d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb13a0f49a8802603a7edc4355352b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e79aee53dc3a2d7d06bc0577d10c6c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e9e9067cab14c4f54800d6c76217b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435d875b79c28de7d27d77606d99d56407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93765ce5aa9650bb67c2c7e7777d9df3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8deeeb7136e46c94511c94d5a841ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed894d8f6b724ee81f808c08d030cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8da8cd6d58ba090d731005cbb0f2db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999154a41ab756c3f0bada2921cf0e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd39cf78dd2ef2beb29c027b52593e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd894f36089aa4c937a4270076e27a3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849e3baea3a780a8e31fcf419add811415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782be2d1b68ac8769c8fa21ad7421ccf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc81b857b1b94be2c1304c9cd083b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665b8c630f867ebb30d1165a34ee5ab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0757621e44a7eafaa8c974cb754a12419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a905932595c25537b39e98a34f577420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb65b8f973f7894a7be3b6adad3e987421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ab9f20db21f1d25580f5dd6e189ab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03d1a71c145da43f2c18b25f1b539d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709adf2aa7a9976764041b9cd7be8dde424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c6705d30d1879220ae285954cfb0d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb19d996940f15640238e5e2c0e95c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c329b4f7ade9b1f5f2dad8819a3adbf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99443fb9ab223d457b36942ce8ebc02f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b2bb0a2a85ac0dc260cbbd9d00338429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90a67f5e21e4c26e4515f2bf546960430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4940c497c78cec8dd08e147b6343c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3dbfb9b4c3fe3427ac02eda204327432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ea3decb9903ea760c229f5a8c6f97433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc12f865d23e3f968d749175af711e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccc57fa16443d777f5c81f3c5a368f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eaae8824aac15b4fb01b4ac8f0ef65436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b064600035b361fa755287713b4c453437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde8ed2d9c345415b7afe11f7a37642438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd51fe3646673eb02cb1eb3018d9c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8912be70e4b8bcd97e2ea1628a337440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2f65c070b196d07d980a9115cadd2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28872f2f113ff436b5279a639a00bad9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d307baa426968eb7729dea768e3748443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555a4382bb28a24baeeaecb040dfcd8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806d1f4d1e871f1d6eb160f5f33bd5c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5133184da50e3cecf10753114920fc5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa796e97dab05552fa29618971c090ca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0b7013dc795c907c3e6d4d29f49f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f2052ae27d2f180d5a6721a4f0dfb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0846dc7e50d72460efe80c64ca3819450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd481d6012fd90cfb12c633a9ba7ed81451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c15e91aaf8d93638c8f53166f86f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bcaf9e170d84c1348a942a65644ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d301b04573140038f7650c08a1639d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f458b1f3151fc972213eed79cee6cd9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695831ea5a6bc27b3a46ea7429b07c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798bd1d3c5c726ed36ce0d9dc3f93dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705e9b769433d321c039092b588d23b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9974f8abb699aa01fd7e92e478a358459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da56a04c78809a8f51abf588dcf893460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98cc1915063e5840a4d40e5b1dc33c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaeff7cdb026056e776f9ab9bae1353462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495aa47d477d196f57f004cadff04563463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73330cbf19fd8e63385538456a2788464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da786d3911965242a2c538661ae2f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c3cdc3dfacbe288f9a6b6b8436fbe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4110722c8d0383e243d686fd31820b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b7ae92bb6321b9d3691314373643a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc666e66ff6d1ec8e795a9cd92db45b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d359a7734ea76d79791a5f2aea4bc1f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264143cd5a74560e73e4783cca7f5e9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24323dd77b5e8404e5a191667bc2fa02472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8c22106e42b1078a8e2f84ab252ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c61ae583cd9bd4b3868357253d1ce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23866b4083803d7641363da026dcd6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f2e0c44331747b2009397ffe659ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8118e4b8ebaa0810d1a41f0dc35cfc5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27037c369cfadb480190813c79236595478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b7ae8187328f5ac95d3361d722724479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd086195df2a746a8d4f6068c160fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3541e9d5c347d4be526b77fb8fb702481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e8cb89b785cb30d4fba086cf18148482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3f596a47257a57e0a262176081ae3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fcd4f3d044a4f5b7c030a294a3776484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92c4e5a2efde1fbd954ca900745c58485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622e52896bc1275fd59dd1f8744647d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae256c320e9d389c12c8256fd6f31f0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb89079b97579aa3215932d0952e5b2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74d9fc26279b1903b124aaaa9f826e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64734a86db1daef240117e86c20e9519490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4647708aa2749d2d981ccd1a38a76491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39bbe948bc7854dec69e944fb8386a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfde8a2dc1392db97dbb7d129b8b734493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588fe863c33271ec8a3181d96275cfb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ae247b99179730b7b633336a25d25495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c3a2800762857eef5b6be17a75eae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2a7c265b5fe98a9960b0213692230497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ba213dcae8d9deb8d770e724fd284498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2d29e930a6c0f8520baf4b6a007f5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21a7f42b48d380125892eb7b96cee4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30445a53b6f5e2498173a5b256ecf82501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93d741099ba70673c76bded604ff06502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66bff618f7f03bf632aa541a1fcf44503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f60c1ad935724e45e3eead00b4400504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c2c9381e193e998541bae04e7100a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d4c9dcde8423af3a0587df0a90d23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c6c27016d45a92ad1a0216d303a99507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4667b669cd9aaffa4821933b20f1d4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a676ee7f1571af12fa5403a0cc5cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67967b1284d4fbb4e4bb78080a93de4d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27a6d7fe779be26e2edadea73c08dd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98165f821aa0d2a300d9e6870e54221c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0902eda1cfcce631492366d72756b6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7776d9aafa4ada9409a2f2cf63e2a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f9c1108c27231c3c0da5fa25b3530515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b6eb524d77e6521b1e99d952f3576516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae649177ee0d7eff0e5a3c52868df1c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1a33747c63285934a1cbc4ff97692518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba2cbcd36873079231c600d5eac2a4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e4cb5884aa8fe8928d1bb71e48649520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457f9884d0c050814371cdd0adb5f3f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22f2fe30c869cd39dfee229c9fefd0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222b8894f4aa7186ea1bfdd1c19a7ba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256339e4f04aaf21243babc16c8d16f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4109bc3aacfc48bea406a0fb9e94dcd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d51832545621536b79ce82da794048526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acefd67abdc5532b6e4a3930a1edaa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ceeb665ef0b4cd9112d7e9af2aea4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54908f68ec48f242bf6e193f7ae10a52529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769bee50768ce073884709979bf95be530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a1e47c20ccfff9c1b14e7109f8901531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4700d3ca73acb893fcca74a93ef176532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bf22fd0bf15f34f6de3686b994f55533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d32b91ca957b8f4002aaf7c34fba16534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed985fb4fc7bc698c03d7b4b3ec9ec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509625307698b5967e172ace8a89f03536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f11554f2d8aaf7d3b6ff97dbe9a1f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645d1a6b383e5f548be32d3cd7f4df5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa324ce5a03ed1a2cbcc541b21b4bac6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cb659ab7521e9c60e72a90ed9f1d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020aea5f50b9b1b6cfc8e4d442aaf4ad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe79d854d63ad87aba69ed9c9ec913b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2e2e87994cf5256ed051b5144d476543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3779ced40e28f00bb7ae7dd47bdf859544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8efd72612b6a9f775906ccdf97959545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b7dd2df102c0ac3719241fbf4a104546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef69fa62f2997bdbb3cdf25a3d055d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e168cbd751c5ff1a9887ce0ecd6b6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246d8043efe4d0baf597344c476c821549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381ef635f9e17f68c03b640fb079882550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b45cc44ba46fb5b5540b14897ac117551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01e410bc9a5b1bba1bede94795d761552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fc3906a1a10a55a41ecfa261a057e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebdf585d610f81b7ef960adde8339a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c33f901f9bd604e68eb8df316a8f7b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c487a40cada1fbada60d36a69a8ed6f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053481ff803869fb33a1f9eb1ce43532557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4bbaf6313552c838e81aab6c42b8a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fa7eda8d2c7333a6f45efe613d65a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ca219696682bdeb1c5eec7ea63d90560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2e02230b7d7863a4574161319715b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941edade833610c38d2b3e9b38042ea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5447b870ed0f3109516fee5fa0053563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f636c60f0c94b66f90e0ca4be677a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae047353f0bbebdde5f8f79bb5135b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42e57ab14e7741ef90126a91247865566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0282addc74b42829dd66a9d8e34644c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbed74337f764c8f0c372bdebcfbb9b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca7e4211ad44269f6feaa93cb59b39569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88549f97f09660e24b055f65a3a243f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2885b01f989a83aac1bdaf479c8443a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f3903763a58e54338b51a82c7e258572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f2737622bc77f31ecaa8a7058878d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ba742d990c3993a008220ed38eb53574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac1e9c7babe3ac17894eaf0daac3af575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8cf7bf8561ef0d7fc12a788b562a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0ccef201a335294e90e31504642f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d2d9076e10f4f3a65b083182e9e32578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afef4466048184552157a367b24a23579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728693299b01c1e2d4e0d1f79d2ea11580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7394359da4f0fc037c82b607089329581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33068de7d7f2b68de0df7a92393e5608582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7337bab44d7bb870fc02731758c9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed95edfb9cb5dc3dc56f45a87015190584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b58ea0dfd69bb2bfd08d1efc577570585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34070eee646529b94f2f4946a5e86dc0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088073dd4f8972061a513724ad22d948587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19ce1333c5e671fa12355425d8ae36588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9124139869851c5b901373dc39b27589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6b17d700dd2a0a52407db538be616590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ca98543058da5be4f7c25718ce6f1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b583b233f25ba077233dff1f0addca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55fe61094b23c0df46b2dbe77ac4e6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f68bf0d3f3d5258a4ca604a7d0e2f7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284fb49447e364cad0d3ad1f6da43ba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f19e8058a1510f3095c698bdbc3553596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405f140da9455445c88b943b3c45996597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848eac381b04aabf1d049d6632d56ae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90bb1b84b554520c3151269a0c274b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84987488775fc717a4063d7965afeee7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda5c7b8a77212ec5e8911310bd5503601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7d20b874f7a620c9f4ed82b37e198602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e740abbbfd4a46253fb149711dda4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753bc3b7ebb90981798d95443b63975604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcad9b5a0dd2600e9832e8649c79af0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacbb2dc40c6d1e376624877b802b93606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f1e6eed49c62c21150880997671e9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe2e478f9d33b2f75b3f7a3d0b7ac2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06e97a124e23303af6601405d90038609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5686094a317efdfb2faa02079e026610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9956da9fc3839b42dba4ffe68940ff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626dbeb368856ebbdd62ef7b049bb73612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc97eecc759dc3390459fe4992e170613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29910df83afc656d861bdb51f4225651614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b28ddddee7f09648561cc186ab545615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a78691c995f93647bf96005fc8657616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382d0892576ed57233acfa1d9b62867617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb88b64674dcd846f8e73cfd415453d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de89e20012b1d38a24570aef31f890619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3749c25dda30e00042c538bd8cf37b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2dac3b6411c12ec873317a5c499f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6c79c269394b4fdbb8d65915dd93c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1585f9fded152134aa0b716bf43c1b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fe86c281bb033e1ec539027eb9f37624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b26ea0e1844c369da8e82da720e47625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8aa8bbac624035bf23af615ba1541626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b4a83a5d9766e1c2fcf6c0491589d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc83630f271d196504ed633696dfc3e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00f94fd6e9028d9f6806e012357496629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42ef1a5510dbc0a184d2319bd071da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e205539d1e151816cd93ecdd061b4f1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d24a7dffe2de1b97ee6c5527b87cd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a748c8c519a1de7c9abb40b510e6cc2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887a1a140979fc328685351649b3ae4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f439fc67710174b741110e14c6421635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e75d55977b5a0022dee7b5aa286d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8a7c2d1ca505ddae8a6e2612af90a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48ff8aef18b7f01aab4b0e201cca9a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063d414c5b27d906cb2e0c3c387fba2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7af5cca53381cd385630a3d2666a5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e32c232a8822741c7790149c7eeb8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a16d8f5935ecff48f5d992cd145e7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3ed57c10aa025dde24478ff435fa0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c01c291b6086b2803a4a2c67a9db9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ddfd1d75eafce5c50665294ec72b8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a389a85d7084dcc100109e6172d304646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd626a37fd73d5972e96e1f4c5dd219b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d72774e2d5fdfee5aee8fcbf7d6441648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d37ab4f21bbfea9063417c371d36f5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c7827a15a1529d74accaba83e3a9f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7326946d6530bb1ee10b5e9d816b6eb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49f06985ffe6b0212dc9d0604b2287652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a36747e68b58f72a439a09ac4a6e7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92415f1c77e3b56d48832fb8dbf91bad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0c043228a80519d2ac7d4d0eb8d30655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a1dbeb0c36d87d11fa517a1bf10bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af2a2f1b348287cf50e16e89acea3f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc503711271b5430b5706d79b7c3b8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a8f7d6c2fac844a8bacc53e0647db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd58b89c43cd163d8a5ff2c32929a38660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30d3445bb9bdcaefb2c6f1c8460c6d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b314d34d44a7383f57c0b113703f81662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42af006b880c69edf6679af3eaa9253663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b198349553dc70c6243ba8c0c47fdd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7e5a5c97006259e02a5a4cb98741d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89665cf6f9c23b591a377b39e446444666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11351dc804c55ba65d6ca39860a06c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d549f908930b1d94ba49ce5c97ba4f4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f76fca25570dca01ec77f3ad01432669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eabc1be38530f64e4044e55d1dfa62670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2227f7d83cef0708ea1298d618e8832671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92944879dd6ea3d69980d9eaea243231672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fcf92974574442af407f88c5c6cbb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751870892d5e179228bdffc628d1636674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaae52f46c994d73a9bf0a57c8b1aa7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f7dabf1558e93ace6e40b0ed26ee7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f850f126f6ffe4e2029748600acca0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f990bf61d21ee2c500f875b8c43c3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd033d428b2f0f407e981a8fb955231a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6abd5ef21c49603969f0787b8903cf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db119e27edb33df133581c1bc46a4fb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153123bd0b7e53969ad65f0bd9f0c7b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f04baeb20c65bc04c9e05a9035006683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf47a02177e03d0b8ea3e80f167a01d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234b04978299034d8490684de840444685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac38fbb4bbdb4ed1d0fd798fd02df2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2049faaaf90a3cb0c59cfd0c075691f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed76333252cf890acd3fc4592c1de2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520c0a541cac3a9683080418a833674689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716672bebb0131ccfc767fd2e82f0d47690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14be2c5c94bb22d92315feae75e23c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8c1a71cd450266b6793a9ce845a86692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8203d4c23d2577acccd85455e1f4d8b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b034953d3e0cb40d4adfafc8831de6d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933b6d85ce701cc14ee29e20a403760695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4052476a94db9faec059e2732ae85b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b2a110aaedfa769b722479910de2a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05561ce50db9b4aee44f5c697c55ad4e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972631bc1a84e1adc836958df764a53699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9a543c6ea539a9082425ba5d39034700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b149d6d2ee2b6b55f5e2d24fbcf8332701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185210287b82b1c84fc407c4eeaaddf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63342b880b6b4a4361f57a4cc80a65703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a4e480baa423d0ba257878968f615704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5630b9f1e30231fc0a97bb6cfa45a90705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c87d51ca7db9ea26447e6b83126c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa6d6d45ede4caad14712114ba340c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aaa81d444ba22366c007e2bc565ed0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2c223d0b71523ca84309703ceb437709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af0084237a20cee48c7d8d81591591710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53d572299e5a689fbe9d6dbc948905711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245becf432bc825336d6e3d0fcb32e9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f20c8d7d37e9755189efde5021297d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2a8abd87feecc0d2a8a83d65c5d19714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c72734145e5ff8c4cf90f474b406e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc67805c54a04b76a7f4d6d52db740c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da507ecd3d805451a4153f7fce34a23e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239fc69bea73059322897e7b45d11f3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a5934d4a545b8d13ddfe3f3e2e747719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419a89bfa9ea9d9367e9574f761d91d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cf38e2e35c047546311b59b597e6d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696893013008b7eb83d4d71ac72c0a03722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ca9eb5d2309597c72a16e965bdb26723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6985b1add3741df3a57a5b6dfa6c7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caff83d32364c0333e5f56000cfcfc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fcc6fcb236a9704f74c32a90412bd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081ae365d72cd8068cd53f8ec9cd756727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d695011468f8defba7d5d2313e73c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcbc4aeba8a441b6df53af385e3571729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f86f8d1385b3d8db4b033696d81c9d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745da328e207388ce1fd9cfea0d6548731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb118f5b558552cfe7e29133341fd9db732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7fe08803c239ff1b49a7d31503470733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cda5d4d69f30cfedecd2f6642e24e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8388c7d0277ba49b309197a3d04b000735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09e851156899922a6388f1d1b992c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34e6354020fadc5136564baf14616d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877ae0f4016318133898e0b66d09e95738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd7d7a53e4bfe4b3a6c9421063c3cb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530d027cf2705fc0b6239a322ed6f34740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c896a6f9eb0c65085de04ca9bbe01741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37c53a8677206fd726f5f2411c9abc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57267ca788e1e31cccd181e02426343743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dcc960005afb9d1640da7e5a4cf48744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78595efdee613b59f669e33a3c8876745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a0307543f7fafc3aa8a5f7e015807746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310d5095deb410a2e3bcd02efd58076747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3beca2e3d5c07af2372b385f6e5b8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd28f8ca1ae3e342bca399677d8516749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1439b327b32e5873cdc4d442a4de3f6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae68927c7a02143752ee761b54beb5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b056966142750b4a697613b33167499752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e47375cd707cf5151776d7595db8f753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27e23e1eb741ec8b718be7bf3079e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751d0c2cadd60a22f481297ca2201e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e97b0c32c2d8f8b5fa9d10ad5a135b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d309087c5d533355a377daa6d9a08d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c70fe434b2ece8b05d9415522e217a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec049bdaa0f87ae76179c4ccb04f7446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d715ef11e3828e767dea780712f9ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52149c04fb20812c94a30582258ed9748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9124e5bd0597022d49d3b31d5b11c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935aee7ee63d0966972159f4963ffff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fd35d3494e7e6e67e5d9fad67b40711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495831d442bbebb0761c6e682866135d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c86de26925b47c2867a7dad9f5989013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26eea3211fac5a763a6c5450e6402114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a79ee85fc5b661959742e3385008815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163c44fd4c175481efabae050c26f2e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6691d8c6e34f80f0df0e99c13b14de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee203c287274bb5f2516aa85b44b8818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea9e2dd1bc7a96736fad506484ccac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f88899c5a64f04611ae40de7959b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c3d9285cc86dd5e9cac33edd3765321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a069f83ba7d3e1003bb6fc465a0dc8f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceec5e5da7d32c3bc124877513bd68723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d3bfaf07e37594dbac769a26d7bca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03371230f94c0ae9466c47a6121aa625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3fa26841ac47bdde25b0b86ac3ca226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79d835449d76f404fdb7b12eebf99f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bb7fc0770ce64bbb7fb132e093ad128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54195b61351c35d2cee034881ba34429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276af3ebd235f3da52b039a9954372c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407fa91ca2f9d3b890bbe34f33ae32d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40464362ec1be02e26f950dbf1dbec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1b1df2728bd30e5bdc1c5e75060ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2eb14475abb0f16953ccb2aef83b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f938ac9c1f484f9491853ac981ca1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317c52ff6497363d84819987132719f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65a853bd590d52683a9ec0ebf98f2e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e0b4c5ddbff1c7f315df12ccd982038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5b28163046f37705f5135a88658e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ab62360ccba80125ee4633205afb440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90ec9b8abc3e0c45a79bd583840eb141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352bdb3543bb9b081466eea5d4365ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae917eea359b12959c563d5319c6df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6789724af9e9487b0b0bda9be41f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee890fe1993e936ada6f2dac390624a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a5f3187a18206c8263302b71c497146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37914cb21ca5e75c4f0d66662f12a0b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccdc460702b96f79dc8e8c551e5fb948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21c81b1396e7e6f2bc99b1528d96b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6ed86b97660e954d02588b10eab8a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ba51f6248007cdfaee917a04c5bb751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6670e88ca75b90348618c9b40a7d0952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bcc7a4b7fa157d63344415aa46d0253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c5574ad8f409c15611fa5d54bc49254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404d76a834bea1c928c4093e8de99b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acb436811d4ec61fa9f2bc8dd48c0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adacfdec2877820056633a035005e1757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cea0c4b95deab9b11330c0f51099858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad06a1a18f32f59ba879de88ec23a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209676ae458767fcf77d68c29b407a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b79f55b12b5e86606bb29774ef6c4b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db625b88b51c3f8694ee3b7414d760062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a340792610422340e6d3df2f92ae6a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464e6ed8f3fb6bbd37b87d17ddc7bcf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504e416d7ab5ecc124d7aae0a3af23765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3168dc3d13a58bf54b880ee1b0714b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afc725307459d4b624bef2a6b5b1d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733cdecd85837eab173681fde2891d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2999fab6f049f81236789e2e10ac269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234a161a90dedc86d7e9cd0897f339d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6ff62d03c2e2db1b4406b56e3a37371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a319272fc2487a72954dc80cc29523d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171c782873e6d0bfcba262dbc1f013273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8cf6cbd16440cd1e054048d12a75f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc61a33e9b319564f7a106059c1185675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496f2f9e0b722f99a8f5952279f2aae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c06fc5b9883b4aa7a255215ac16c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12141f5b09fa1b82cee31f871651322378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ac824b492bec7faf8911397a33da479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59388069fa43fd99fb3597912762a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe9a86a7af032243fc6242ef6eceb281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced1d6337516a2e36d8dec028fe777d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23591896464a3946459d57e28270699c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2928666aae86b630ba596fbb3b2e5984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c8b20e9741f258a32dd3c49203d9e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901c183740874e9951ca6288c2bfb6e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5336ce841e347fdada993beba1cea7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dbf2ed4c2d7b9ebffbc44d127dd0788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd574d599a99f01b8023eae35510af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f600db8d9016d9842b3a75fe16db63590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af0cfb274c3b54351a790cb0a1b8c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bedaf480646c0574e46bc898c9697792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee62ca6f59ba988ae9b4495f32613d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcf484b6db1d99b62bf455a9a4d1fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08606c896f9fa1d356e7277de8f09bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b39e88e43d1ce9587dc079d17611f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75555bfd8a5323a18663f9a548de59197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6db69a68a5b114d942a2e9df7e0f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff15756a5bf6581bfc9ca8ad3d228a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157cf97d1430a59e83fa0d2ce326fb6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988836c9ed4a287aef376ba51bf2c144101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689eb2d7b0d09e6dfd8cdd8c7f109c00102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4104a63bb20ebdcc6c9f7aabfa1c60d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a938a4d2a60cbeb7670000fbe6e5ef8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e189418ff6bfcdcf16eeb03fcecf631105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23c44e470c3fe698189ee8774765e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fef93821868768a0daafdf82d8fdd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a64433db47008ddf365010975eb08d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db4c6c792663dae2a63c853a8fdf08109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cc1d91a6de9effb8a4475f2cedd89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfbfb8a57af9b68d78cb463d454bef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646648a9cc0ae8f5cb15f02ca283f8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a25fca174526499c4109447715fe5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963d46a68f73de1701d322b509dd453114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9817169c922ada3cc7de43004501a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c8bbf3f3036158a3f23b0f2b9f268116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159509d9c093cc7197bc9107b45d65e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546ee79b0bae84150e8d950432a533a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e329dd740518e23a672c233e3ad52e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb069667a76a0befc18ee4d95be12b1d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef25d2cf19b085204e7422d4b9b45e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54f72927756b43ac9a7d0808448945122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b0b16cb170062fcba8a3eb5d8b7e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff216eb8ff982f62bd0f94d5c76eb26124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922deda7906fcadc585badec9f16c8a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4c0fe5999df10852d6c5757b975cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de9fd6b4adb72d76cb532b37ce113d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250a84183e83750a52ccb8966a5c76d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafd8d2eb54fbeca6b1729320ead030129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a855d3e13e7991b2567453d987f117130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e21dbd7a07220524fb98fc18035cf7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddb969f225020fe002be0b641766b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721def87c5ec4769387126b048c0dac7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7dc6a863e3def2b439f42a8a5dc44134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a11c9ef71b3679ee00fce4f3d87c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fa53d4f0d2a114f13e6d9d3ef9555136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204112f98bc0a0550adaf4a4dd21a57137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7f20e79b2b72f27c3f48912469767138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3920f61927374a6915c0d9cba41095c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48e1a7711fe3a3aae2d114b4228269140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a2f777d5239c0fab43783b20f4a0e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bd8983fd66f3a6c3e6ec2d4d4ab64142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef10c99ea610ded18af471bf34d7cca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580735c47d5d5dc64d413536cba5a6fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b9444857b835d53875c80eaf21888145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a423f456a8105d0a06d76b7e350286146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032dc3bddcb3dcf9fde101bd2c09067147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a985b3d113d3fea42e3a36514711a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555dc066bd1724b022db55ef55c822c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22166bd6f71feb1fd6781b084ae1820150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb899369b80cec261391dcf3db3cc4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a328c083ccdf563967bafc30fb0e145152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01934cd5a1ede61ac57921d9c6078110153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11253b653cddf7beb5750f73df2de193154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fb04f1eb82e9e815b970266e8d4b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3969e4ad5464cca8bea4c037657f712156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e50448f5b4407214694394b3036b73157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91e0dcd7c0ceaaade49effa8ee69a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb0e5c9be0451f2a218df37a494442159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2350bfa398fec5626bdf59d9e915d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d0f3a9cbdcaadf234e10541939782161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2f6bc21e1d990be466d2be2248669162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10a8bdf260a0cf9854a7522b48045d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b93de58aab93751ffc8bd59e2d730164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b722a7c4130d778eecec7c441975a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5977fc2407a85a89915e998b73b2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0f6b0523fed4f1a42adcb789015d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acd8f9d5e81b3704f8bd3f45479778168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7ebf57db736261e988fe27402015c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010eba7ae8ddffaf355e563371c53ea8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53fe9e20ea009ca3ecded972c46274171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f8969a4d7a069dee5e71f5ffc8747172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2197e4e2130955154dbe0f7238bacd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260aed1b20a7fc9a522e4c336a51a75b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefc629572490638bfb40893a0be844175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91550e3b07c83085c46496b6c4eaaa6f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf70531f739699747908c536fa377b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8435603371802bd8ebc83e34bc052178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb6eff6b341d039ad5a8a9afab1e40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded83fcb7c2f326660965eb771e31471180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdec3fc3f8cdb3f7d2dc3c6b9c9e799181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8a11e10432443748f9bb121787afe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ce632e21bf2bc874da03165247f72183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57c5e9a03ad0b72b4c056a4ae4c0ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fdde331793af1a482c73e13d9c79e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cf1818841f75031d6206c3618efc1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b71b97f8b1334a4efb5321dca252f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55c1bc7ca656a343e9e3000fe0a7c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d6cf0d7d62b1e0495d7ae1d55aa13189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bbe532a5ae7b5a1f5c646833b7048190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefebf830005c542f716c708cd198a9e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a74aca6eec0c532a184b814fd13c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a86f0ad964187f4a38e51dccd93a63193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d84bbb574d49c648ae233ab8e16de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70005b414bb43cb0ce2011f1190129f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecd73355c5c8d3147f188646cc3774196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bbb8c828fbf0a9e5a65c0fabc5a14197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5ddd1b9df6eced14917b4570a3dba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058be040aae6a21981788bc9be3ec017199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4db5497e0e0324d701bb30996fb67a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2325b8c5aed868766f2d3923b442ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e11dedef4789cf321bf3e728251938202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087acf1daff3ce5d7e587590169f69b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423189c72c045673773d2a91518bd16204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bee9cd62316916a1250c9277c00071205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fc5647d564016e56ddf241f029025206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb3e73ecd8bbf45303c3df170d846c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e9ac7f78af85daebbb740c7916d63208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4755e36c31dc9237a33994a23d5570209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc649b1a7f11fe679e43c17b7a839ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3a20b5f14f10ee7c0c475e49e2c96211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776b9bd0e0ae14d89a751e11ebffdb6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012454836a969aaeb17b79e58533ed96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e2613a5deb1223f4b3a5a8ef4abbc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775acf970c7c63c123bdbe21d9f2025c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffbbda328c09f7666be6cf11bd8f77216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e0ffc33389c686d50e0be19cf2935217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f7a08bdcab31f551637821181113c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4124844a93b41036207e69e0254723f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecacdf43ca5f868b22f9ce73fab9552220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4ffe4bc6db410f840a3d0bc575cf7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3214243438ac442dae7bbd123c4ffc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b29c2501f6b7d4a50a5201375ba28d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1841e9aa14e2a8cdcfd8ab0a21476224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2725cb0d650b856f276617ad9c6e4ea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99effd7566dd19397bf8df6152e45d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64ddc2ec302dfb79dcf1b01771df97227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32f81c3c80ae369819ebf3e3abc04c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17b1f9f4ac70137e6607e38b24586a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3045ab9b5500ca062ed51b74c6317230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bcb4e4f2c371210118d451c489323231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabc470c71a222b3c9d4999d59fd5f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6b74d90146fcba2cb0e648f60771b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c1db37ae5320d588a1f77aa9100bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd09b88aa8b4b315cdb0425c7344f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18eb18a572f1057152ca97e4f9c97e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b396aed62f6663612fb632d504697d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd71627a4a673b9426975af8ead0a04238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f053f3d3be5e3df6eaae8e2abe8b407239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a67f6371beb3b615fbd7846162e36240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d829a78be33dc293d18c41b56eba4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18bdbb193b5cd990715bd16fbc924a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347e40f0ec0fcc03e5b4c01c7d1c904243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48f95453d3b2ca56093928f9898c18244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aeda871ff5c694e3c3453cc6afc70b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe57d773711ba0fd7e6e9dfb69c1621246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba70238399dd8b4dcff419ef6772f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94553d552ca747680193b26f2fb2df60248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ec6f62467c69d6ffb807c2a848896249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc835242bbb445442c44f592396ac2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9025e981c6e9973af6163cdae7ca9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967c64c7ae9f14321deedcb836ea885252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80c06db481a154bc75575d81d312c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4e017bfe3e9e31b665fad3d11aefb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094389532953c74ec3fbe9809d2e47c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad87448f2572258de2e4c850f16afa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a294a560ace357c1807d93b4a48bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628839a15cc2760d8768490930e0881258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076676f4bc6244ed2148f760ede7a324259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae129f23c9d3dd8f896720f34d34fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9de7522ad896ed899af90aaf97a1f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d11ec8a754e64e8106cf8e9b99622a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03270dac8455e06d3b0dcd3085c707263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd1dc43fdf0a4296d8190341815a98264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60e82be92daa6df9f23e31883dba8d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa02ab46a1f446c248d37fe35589729266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02079fc6f32fef3759d5bbf12a21cb29267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c947b9eaad184cb5d5d1cebd72611f7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1eaeb4a81e090e42e76ef15ea5281269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bece8be9379687c7c59870119b0294270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1c46f929a884f8e55ac2bdaaa28db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62a9f71cfd9d3b5557d8fe35797dd5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0707e9844983c5ca4d805bf249104273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6c577e887cbdfd3a9053b21a9c408274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda60a8fcdbde89f59c3170b9e192680275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc4e581f268a490da97c505f6c7263276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32481627cff30d3a90b45ed2037bcd0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10044e51c2150b86a63cfb615c5d31278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c00270a2b4e83d391066c1f918bc6e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b15ed53a09cf7f1e03765bc00de5e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd2fedd6a60a2fe6eeae8ac3cfa8ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e3b1157558d5ca84b725d8b4fd06a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a859799ec0f0a3a580cf3a92a87d918283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df0bf4118a6dca5c569cf63c395d42284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3cb38202d3000cbc2fd383f392647285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6534b4565f3063e434a59d36f218c10286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd68b9c81513852e956a8af62e94ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124cab3ba1724a85d9b09783bbe08df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc70424e9d0a8eb24e56cdab9aede3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2f822420254123477cf965b92e45a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071873464a6e5c93691f13fd014cd4d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a74aa8c40d28b067ca44ac4dd13f02292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127362a22ab698810fa1a531eac7fa78293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda45e536df4cd85915a35ea57d1bb0b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e23b9fe1c8e099b2ea02a200e0632d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8809b29f22081f5b6ad38614a45571d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114ee222579cbf4bf8876dc55b00d03297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa06568e32bdb63462ba4b35ce3f6fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3784fafd10ed7f94f1eefaf05f1c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b0dce6612a4d56551a52a7349eb56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cf6d2c8a6e1bf81826298fce7223e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1ab8e8c9c5ebbd7e9542e03c3f795302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5acc1635c4c3f18543e2180268387303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc36722273956ad0adf04f12fb742e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac9e2471b3f7794aca4a1ad26002d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd49ad4277f1c8785088c779c77de0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6b4fa608e0f7d2c8e0337b74da485307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec40c5ad46a438cd68e8c8e979f3130308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc55ca2b2418341264ad85f81fb9c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecec01af7a31d78a8e4ef46cea6153310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b9c2ea320a35c8441456f27481db2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6877d7de1edec2d2f3476a995d0fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f452ec81aede715eba7e5b0412d67b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da681b4225a5d9118647cc7cccdfd34e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbe2bce8c514a141d463ccc7bebeee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c249a85e4bf57373abe90e2ad85171316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1af73c114cb5c1b286a9addab9e9a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bad6938d183dee8e597c7fa2a8b99c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43362a4856f432c395ee27233c733299319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b4c0dc69861a783c05bc8d6d9e273320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6fbc38aa45aa891fce3e10d6beb9e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793faaf21c40e5ae3a1c3bb7a8c3d9c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde67e17501510d73aaca66dedf6d962323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fda179e23444836ec6fd823c62fe86324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da7a0597cd674c6394793473cce515325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072729ae9ae995665c0c12b304afbb0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681135342681cebc53b3bbfa2edac37327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472c0c5454d9ba0a70e8c3909e12b3b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55e4147c3b6129616972a7f7977360329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf416e697d2d09c94712a0a1917632330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cc387fdc55b83d3b28698ff082d8b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c301851517ee75e133e7c4817c5c1a2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcf5bc1f50451f0df0ee7550a52455333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766e360022443cc678a244a5be20974334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f4b45ec51f0c224591d7a6cb85207335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c901d97153dde3b773f0160951ba49336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50f3cc3608105bb2ae1f929dc7e60a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cbaea8dab827d529df7be983ce5de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760ba17793deb3a55650d2bbf21dd35339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2281595fda71ca91e8cb46bed53d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7d7753db151da60c9812a11b8106e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7df72c94e241283233968ca970b25342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71c9b4de4dd1a77f2f8937cb1aa851343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9dda98eb614a83295197e449df724344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdcbe06135a3dbee1667a7eea81533345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85130dd6773aacc253d7b4e819dec4ab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dc832e9455ea98004140e3552503a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6ebd60dd7b7567351fc4dc6114fcd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60083f513e051c6c27b52cfcdd1261a0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bf2687839de8699c9e507529c0b45350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8036d453ab16d0a9bbaae8cc1fa545a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecd2d5b6ae6eb1966146bb00122ba4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930134886675c583b12e1d01ff0c906353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eaa522c9559f6ac18a6a9718521092354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46b670c29b8c60269d5ccac21de480355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f681c67ee35545dc6643d1f6a3fc012356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c247a45b0ac4e4b173ef536029937357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11884e26caf5ff832b824813999d55a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9790423ecef83af2c63a650537f7c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952f06979cf5ef11b0198732da1d2f2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93c6f5818fb541cbcd163b2d1e5fc4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1828af0fc245a3e64f4ab3cbf3ab0ae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0af4ce859df7037acde82d9e11c57b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c52256a6694075e5e9440caf95f7a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c156f1e5d2fcc031b6561b53c9c6352365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1cb8ec1092512f8d7c72d7e9aca27366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82c77f0cecf915368f7e619e516924367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e3b6c605a57e64f2affd29c5c956b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea4ebe96751b2718f903e719c1c244369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ae2a4d1c320f33cab2e1cc45d7cfa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32ca609bfd2fb84e8f612a6034a15b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c153a4f79dbfa637e3b49c447cd4ac7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e39f36d6d94a6140300f81414a8e32373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9222237777c8a1affb45638d1ae23ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252d2d67769eb1c1708f1b7b966ac93375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60307e15d5ca2086ff8f4bfbf045fcfe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed509c6e045fbce7c0831d84d0535a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7e6a9fad212820525bf0fe6f5ce7c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc409ae6021d0b67e39bea75c24103379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf975a732fccb7c2d2572c156b50d3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ec22657a6d793c6f3fb60778cccaa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89245de6e2e01cc4ddbaf0ccdaa7e71e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a76b99c4d62d7e20c54536755d284383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200b0c6e697cb21f10775c56d648e5d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c5a08865bda201af65cd9ad3d645e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d29a7d46224f1f04a5a37784f1266386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a216d3547f48e22aa9b4e32969e425387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321f12818cbda9e0bff458a825e1140388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced0f7c6965c224a598c3cf542201ce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffeada0f65a9f76160be00e9259ad40390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5da6babc2734e68e3245518b7d760a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614cb8e100684e6818c20f90c2ca8e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b79846cf993373a77105a9b9750d6d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f4aeacabeb8bae2040c42e7e68f49394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c2f41c5edc77d6d5c8bfd1942c8c1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b9f31f250dd97adddd7314a1a9499396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608ae041ae33df58a31df803348c37b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead20eef7c1b7e825132ba3e2047281b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1abbc6ca24877b1effa75cdfe1beb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80055b4dd1e7835d48ef7f6cec9ef20400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c71ebed717553f293b87f33ac32203401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ea5a0520d98b626316773e402229a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00407bf1d4afcc3749cea7498bcf705d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14d3083b41e73fd222801e4f8a602d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb84ad18813da9c6a1efc09eb8b1bb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639252bceb0cc5a4e3bb77e99daee57e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f718b866ae2f40bcd65ffb5ec04c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7dca8d95eccf29caefb22b80b2c1cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f127bacd4d92f2284a958c5a4a7441409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779758efa50b3a0b15acf82baecf3d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8900c873cc86ad75a619d28ce575f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070ce127fb4631ff930a17ef04e1d20412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec44a7d981ad5689510eb768ef2f54413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c721fb7ffb0fabf7c8fe3a2ab828c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1795fabcb6fa2fb022c52dbdde62fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a0892bce3a9cbc387500eb94851c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4fee1b98bc887ec15447b7f0c4d30417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c0d26f7a45af6b8cccd044c7688af418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3896f4da34b755faf1c9f9db294199419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d21d41e678072e0bf622e414e9c61e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d436f435ae5e1a90a13d658030e31f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c5bb57298e5bafe4bd2c017ab1740422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cacdbd1ef0646b03a5ee156188d18b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814748f55c6f51b846eceab3e8000df4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7d5a200d347a8e5c618a86cf5e1c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06797b702367022112c2179610e6298c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a609b591952db3260d48e9343508b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81732e632903c267f427c87bcaf3f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f43144408fadd94a11208d371ce404429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab247f6b9bbb842d39efcb38bfbf7ebc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cfb0e32917c2bbdeb1746bd2f9c7f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b211684c5bbdda87a38fd8522093306432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c17815916a88a31900bf016ccf4a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c55e690f3c30f04f5b91f2293ac749434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff083007610ecac44f88d68242aeda0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5104f557bee252edec2caaf8b7eed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6217d50157a750202400690cc3e409437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261816fdf32efc5aba50e9fb8ff112f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04b883e5a0199adf2656308255fb5b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896e29bcb1b74d74780aa6e2de70680440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273c8a08da1bcffb50fcc0fcca23170441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750a0de4bccc941d48ce970bdc9c026442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438361828e0e2a143a82238b0bc7c2d6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8b520745306f82cd8a766d4c6107b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dacf18f62bdd93ed91e84c22280be1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02d9ead8d1b05e6ed8a4f2a20d5812446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791bc188d7283c5fdd07e8e678839d9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490da2e56b50e7f05f806b692290191448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7091dd2ea3c5e8d5fda9bc0000ae2ea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e941044b9329f96d1bd3cdb5df4b58450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b779bbd42ea3ebc2555b390fd31b73451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d17dc9a8df8011ead6ca1ca55e3bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc65f8ae9b10b9c373fae3d80230ce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0d9d9a2786788c01c20a045cbf797454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd3623e9bdbac2cea6485947257455455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c791918da25170d2ff853f6ec6c51456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4885df655959a0e691390846e0d74b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a4405eb8f9ee5b384ad6eeed7abe1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46de9d3c8aa626e025ec261b296789a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841add54b2687b5068b8259469e8b27460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2b0ca0bc0ea70d9c342744f67864e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a414bfe5911c865f3dba2d4b0c1d5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b30d026648d0e14d08cfdfa776fa92463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a946489ff1b062565ca0db32dd705464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a672403bac24f922dced96d337b2ede465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436d2b3d90ee6ebdd41f46d7bf059d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc8e0530e8b7e56fb7189fb0772671467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c89adf02037708435c8ca603c42df468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fbb090f3ec360ad1ae0a8c2ede317469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b43301ac4b8e5fcae8f8f215338d2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0566750ed932a9f85bb37844a92b564471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31427be60e4d22e32be58e8d286c7d84472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191050e308aeaad032aa21c5cc6a5bdc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca717cf3bf7f41d7da71ef7cc707184474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bed816a8ca2a7e59d88a2380a712d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1d0cc17355b718a81dfefdd9160bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27c8fc2c7c2ad7e42c59fe01095c74477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aef38b43506690f04bcc36d4a4a960478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fd6f2e66df8af846014163eaa304e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea2aac36ca8970ccd61b0403e7fff0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058162e2a62f81d45423bda4a1f32ad7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8797d419fb0fcc4cbb27c40d46a5818482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108bb9236e16a15514cd3ad9bf7588c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863d2098d61422f780c4b09e36ad611484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d33b0befba76f4ab72ff2624e065e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57022c60fa12b907719f925d76703cf6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58932356c5ce6d44124441421375cf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f07e2516625e984f3696b5ad36f597488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97123de0befcf31b7f9b2eced778e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936b343e898742001394b8bcf9fe13b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e270a9eaacfafd7f865136aa4becf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a5c54ef691a7347cf7e6f35f1a61b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d395791b67b7ba001c287244170d904493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d67b0468f406e34d44281003f43c2d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073cc179ff55c6e05ea699019b0d9a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775e6a21c82dca7de2ee646a17e8891496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28c474fcb671d697b150a0e79d8493497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9eaf4f193c81743f95d295b52e1f50498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f9d54e8a4361a8f4bdab49e62467e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb0441a9546c2ce18c14584249f543500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae4013f95264530d4dcbd35c1e4494501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046bad1e0b755595fda820b1bcc3980502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf6f3e902acc2542092a39a60d1f69503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955d42be5d6a2dadbfd2c517f585ec4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3994e050518ac71642754d6ec1836505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12501a02261330352bedf1ca05e49ab7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffea7236eb08a398de01b7fa4f95979507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27855f81673eb63ce8ea007e8b0a117b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00bfd65eec0e1de0badf1f6452cc7c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec57299d651a13ada9d8d3d08075248510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96a376b015b85f9dfe237c34eae24a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60f5fe9bcaa9ced1ce472efb248712512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296ee4ad7ef33e2300e0865ba930b8a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99d1859ff16382bf63e8a8dcf8a7c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a7d115ad3b792f8ade4b545c507f6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babec4f0302ebc020b994763db6e743d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7eb9cf7e339f9b3e56c33cdfb5f839517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a848b451667ca955512214cc3d0d278518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f1b174f0b5dab161252c538437864519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e4a4311a4b4f2c5b54d947217d59c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a200847d58cf58625be83197ebd30521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a52f86e8edb59799effeaedce7df7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7886110fabb6b898a369e711f52a9c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c898765a74e3ddb7342ff72dacb6b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6710c98834ff186340420298525fc2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fded002e117c116fe50d0517b73fbc9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687fe44b49e5ebe5faef8cfebd2b107527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70401bdc1d456ff5bf34ace2bdf77ba9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fa3615290f7eb3d0b81463f8e6936529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806736ddffdf086e76a890da74f5f2cb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27830aeda78485b4863659dbe862507531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041aadd9ff0fa82569647b97cfb3524532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cd1221d581acdc3a627bb0be632bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3afb42caa98361ffa0bf3352e951c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5850c413b1d780dbfac31dc40563fb7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5513f384c3323d5d916f58305977bcd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009df94053adea77138ea58f11c95930537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a3c09de3092838a7425ec4b4cb4c4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26271d16313653253f9e5fb6c2acfa1a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14f9236ab1156710d2dfc6786c34c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f18604f3099d35ff2b7465b604595541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc6567ae730f1bb642c565c6e452f5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac431d3a65d788afc84d51c5ee9ca7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20387d725e8475744abd0367f4f9ace2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e926a9d28f80f68a392b9a0fcbfe2ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7da655deb3355884fe8f0a7560ba56546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a96704ad429ae5c5b59f6096809b09547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6dbbeeef528b57afd6e8dcc8b76b6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e74d50a609affbe05646a5f7e40698549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f084c0db54352d02343e93b6e287be550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c36f40e94d80deabd4029014dfb2a0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa9cca93d3f29272719545b71c9d62552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a2fa20b36dc3aa5370c52f53b25d5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829180fe6cfa7d31423c2d1c7a83592554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e438dc5b59b347b4d258af44e52af5c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8fb1b8c8a1c4acca702fa0e81e04f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4582df20f7d32638a50a9bd912460ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f908f2b267fd2aa44a184130d85b4c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de473935c531ba08714e6e2753d901559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbda5739adf8e7f2c884ab174da637560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34eb60c2036a5d676e9fabc6b6bb46561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eace1b40c178b1e35cafea7ff2ee4e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fdcf7477cc93d456e91fb3dba0b23563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8efa30189275b400e5f51d3b15d29564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b56084530d422a897f93e946457fe1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8d2e86ae76ae4d6ae0b7df0d4e810566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59074f01f2a7e27034b7c8b606b07cda567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd8a9215b2732e20e9d468875c6e18568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae3e5ed2bb8382347e5ae318d78c43569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6f6357a7eaf179d7c0228dd3ed50b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e5b66f28829a012a4204af0963853571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d9ecb7d024499f67199ad2c47e087572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd537e612e68e129e201105d8771738573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7b366c0fdc80d289c312f1f55ce71574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f33d9657638db4637f10c51b388cf1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61bb3fcc1b86abb0e7966570fb0ef4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c835b917e9a6341e2738f8d067b87577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bcb070a86db162cebfed4e7cd337b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2873921d3d751e732bcd574373bc74579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8802ec6d319cb1e20dd443bc67f9ee1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1049e48c5c6f3b45a415a5bc948cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8a33a4497e834f52a79414f3b2b2c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f59e13afbaeec7b46a43a801e757b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7431127362190c8217983d82a0522e8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6c8427ec8a8eac927577106684d57585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbebca588e2775a5933f64a656340e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759784907e071c1a5472fa848f26bc1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4f6133be4d28c2d13e8697fd2ffc3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc66cfc6a326466b7d511c8a78c4b0a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb71cd075b6d71b78cfc55c1d5e56b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f9389d89f4b078e12e8977fa81f4b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ddf8aa19b0fc0d79ce50c4684f211592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a7ece011385c71951939bd8868605593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed82f4accdd3883695cb2bc94832383594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67927d4a6bc0deed8d50eef5b9daad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d58137a53306dd91fbec4d834565ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3ec4750f722eeb249eb957e3fdf44597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6ee495660b5e1a4259b7a7ff744ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2df4b36ff95c8aa7610cbdce171591599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f404f4607ee1286fd5c019dcf362166600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ca5f2faf10c0e4604b3df420c023b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54e3233c34889fac6d915691b78cba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705b019365cb1d2597d3d06b73cb077603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764067246cbf8fdc11d97f1275af84f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195101e3cd2429009210b8ab0d1f4e8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a44e14bbab3c24dffaf3d4b6bf00b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88b67f3214a9f68cb661ee626df60c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736a45c0d22a957aaeb96cfce966300608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b3a029b0626e2625b4eba1bf6933a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785dce97d4fc70a46c662ded1b5b087b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf10a05a0c6f4a930fc311b8788160611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269b8771112316f50b80a9329ba8c8e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55df156254df9466f175357f661a6d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623ae17fc8e0a3b645ac673e258cd4d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db75996e634a24969e0e92d1bdab34615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca43aca3b8dd40132e3f8daeef4d16616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5962086344d0cb17290de903b9bc28c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269184d1c2bf0173678c647d137e1564618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610262e12c44c481baaa873ea0e16cf7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d1d8cd154b7bf4141990ec253a413620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7f03229dbc3b7fdc1dcbd2046b82e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5365cbc37ae4ac4bc2e77625043d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2eed6a8021886cf7040914873eb1b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8016f31e769ee8df2b0ee95875413b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4c876aabde4bc3c6a2ec43a157c2e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364afea34fd64a01575d2cdaa9a09ca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03159e1de7f994f2ba068935200d0b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd85009d1f3851996e5d23f3058459d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372beca4483125d424d74413cc713af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac259f74a5eec689b0c46f6852df0f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1619f2e12a9e4ffd6c8f9ef7eff39e2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26a2c52c6eadcfc302f9a81abeadfe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e637559b733ce701dbac5999e9f333f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b33da2d03e8b4c8d3fb133358e7eb8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1b3e6f2513ca769f3254cb05f97dc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601059a6ad544231f9933a5932f1f1a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179df520f8e680882baa11c024c4377637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a8955dae6b4dac7b39634e07215ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97ced413047ad6a7d062e4d3f5e4c5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e828be37a6c1878da958d1a9262534640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41109e2a7b258a33c2698272ba3e30ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902067659d6a215d6cf6ab5ee443a0c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c320049cd67175fefbe8866f04d3f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c56419668f74ad30e26f5d12b324c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e82a96c154645ada8953adbc52256645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ba6304b9be56201e94f4478157364646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e77cafc85a3fe64fdafce5579a5f0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116350ed562bd8d7e6c8952a9114051648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f81c24de732f7cb7d0aecb3b2d4f5c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb568ac4e6bf541cc2f1ce142959767650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88dd233cbff3fcf8daf2649121dbb1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c604b91494c08d23b89fd5ccd4fe9c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416b0255148a508ca558a8ae5e83a80653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27019285696960372ba356c0ff462fd7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66faec8e1374db1367d60448cc6f39a3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecdbe7fa9b5b9d6931557c6d2d0bd9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5222c293de9a7758eec173905137e63657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db492615996284af5f1fccb31acd45ce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44296270e61f554bd43534072e67b66659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88f5c08076a81616371d2a6cd1cbc5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194fabd564f2a835a5330c6a9b6604f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba1275f070234fadc374be54d53708662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82ac28522084391d616b5bf0cdb277663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76eaacc036b5d17d25597d1c928f5b7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422592479d0331c8e9ef56fe54f931df665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740db8c5ea31b51a02cf67caa21506e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764e79fbd0e898aa1bacdae39b907fa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955cb8c193c86f307f656c7e0d485c11668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c6b487cb0f9fd6bb1bda2eb79c62f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554886f125e0e1ebbf789ba95dac32ee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0adaabe0e8a95bde2a28c1375e2c9a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0652e3e907df41dcb86ff5ef454137672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045865e7caa57f38cfed5690c3b6466673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274be8e34e55f15af55c0b7f1c2e032674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9869e370e36ae22a406a324c85fbd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5f41669199a445fe3ecb039bd5c37676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de573469dd653ebbe3795017d772b69677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdce5fa6d7b52454254efc67c3b365678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21f15c873cfb59fc535127e950c1ba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bce961af0e6ea0595c62b1d7d99f76680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170bd3f65db684aecc0dd27be5f2bde681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff6a6fa5a0d35f5cb79713e9b34049682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62d63055c527317264acce396a4933683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4b32800df666a0f9f43cdede50226684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f58f27efc4ce0ecfaa580d24c69ad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd0e1d6a6da99775b97dcdb316b53f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d427307924b3b2e939c97bef6d79e1c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7531072a27648668edcf3c5623e0c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8523a0ff8376fbe2e8fda04849dd97689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fb8610d7317518412e5737c8d6dca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65d366695c0ce9caa419cc213e61e3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572a09d28d30569228b32889a2331fc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b96e1d3705304e3b17e83eb912b3d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e89e1b0afc5aaf94e1ffb46157ae3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5911d4e8681351e77493c0bcdf00a72695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816902e7d232e20cb896d69d30c9317696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0063f1f9dbc1165b986963fa0720e6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c9d9e07cf9a69435bdd33e6e79d3d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890cc7b309a620093e7a7f7160471c5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70fc56159e2887aba402b11abb08bd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacaa68f41ebd1ed177fa7748860d9f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa306cfeeea573c129a8a9ef8f92e5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc17b0dbf231472c3f7d15f6ad52ec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481115e34ab9df34a4eec69a644f629b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da2769193f5671dd8b9e1a7749d98e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488153c7ca46f5ac3ee7ccd8ff5acb92706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f5f4f4fdc29bb17ac0443dfb83cb4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5f43c11fd4f18d86a70e3ac7f8f22708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319cd943e53170e9cce16c51310853a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61581127d19a308c55706ddb4c604253710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8fd1a1b241dec80886b1eea297a25711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f944439d7129cdd2da074d5b5d6259712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8733c8454e08f0a0cbdde36bbf47f4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422af731a7da11198b6bf369904033d6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b697d36b13371f8c4d9c67dd14cc4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f8aa398bb1851d4396bc772cc0931716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e69fa01bbf3bd130fe5e4168343f0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243889253cb440551b9ec1b6a816f3c5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06584d36f770799cfa20d3035ec2566719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327eda9808c44e5cba70a5d37fb5d049720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990eb070d83054d1cfc8c00d1b61bb36721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33871daf6edf3536dc3bbf51ee5ab96722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250e64102cce8cf4d7dae9038af3291723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c218dbce56f762b825bf9f6d4768f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ab980b651c1fc8b86ed868dd0b4cc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d711afc92f7832ae03b238dfb4ee4e5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916d3619f67cf0d17af4e5a3edc407d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc992e73a3ee06403faf9d561eb45da728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd91680a9ff8628e4670977a95c565729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f81e1b54853be95de5a820868d9f2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af632f977c161e7169726f8a4bc4f449731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f558ec65122c7b32408701d5a1968732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675a557afb58ab5c24b46655c96e8c3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bd709c6b76208e5ff5daf6f70b2d7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42debec708883fa5c3879c912995e351735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3ab4d41c7da7f3ca61720c8b36b49736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9825363f4a9fca449f2a4c586fa53737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdf52a65a399dfc9ae94258b5e22a0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e1378267d2390ffd0c83c3cf4de48739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246bdee646850760a3f51431ec9d5cc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e88d37c776a88ee25bf8aa897e5c3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f2790e87b07a3696c1a113c02791e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867a18bfdbb6cedfff5399a68df9ec3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb99ee1cb330096e2a68e9c9e5ae1b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816572d2f55914738ea4d05bc2f417c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef106aea6c284a55141aec426b54c4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48c8604cc3715b5656842c32cc3810747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121af75c431098cd9731fa57ca21c59748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617cdd59292d9253f340a2eeab41a30749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c900dfb2c492e4c54a9b45592c13d98750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d688df7145c01f4c14e1cde264603f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669c30cf277a470740ffa502f23a246752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da824452f93f61c550b96bdcc27c73753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>