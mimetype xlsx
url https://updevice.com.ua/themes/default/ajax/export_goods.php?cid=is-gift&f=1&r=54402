--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bb11a27fa0cabd71430819f1131911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92967f9eb5c93f6767a5cf0fee11122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727b4b2c7d2764f231a41cba1e87c6e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234bae26f0544edd93249bc2ea2f9a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f55e6d38207e3f8c05511c8e32aa255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48f2d604b8d12d05d29142e4db3da96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e449e35f807e5914b90c880f7206e117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962203248fe0b91aa600d3a3cf9195468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd256e0aad62cef13f14a8f575580719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c154c49170fb06577ff73e79f6f2fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38caff0265afc3c6bfdb65217b2f1bff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495eabf60f178efa9a27d47d3b9bc5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27075070ebeeef838002674ec0da4ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a050165e709d5d7e7641b0423c47d6c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc8b4628e48963927d07193d665ddd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a2fae0b0fb732ff090ebe96fdacb916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8f5c51a6f6cf570ebb9edf3e50f3517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abad601216df262c87c4f2fa3e77cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84f516a4e8423d40331c3b990589ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956ed14734aa4b9362256a96df477b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1aa9c9b3054fef1bbfcf42ae5da4821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e129084d17c691eac4aa5aa157b752322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff047bb044d7d400c5713bc05af484823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fedbb9460b63cf96437a90f2f513f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152a0951c0fb5896829453479f6a07625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e6011c44bda6a120efffd5b64153226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0b30ac5e85c4b5f044d36c172ed9827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c44bf1ff3af99b0a9e577c1fe164a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e5e846844e70b47f1f192b4b3382029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cc651f533d68ef148b0ed5c10469a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a8fb0b9c0e01dd99de2f6f385bc3d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a2c48ed478b415c040f9d5f30776532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f884a37d88e49b766912f9a52b23233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4370dc45a908ffa90bf84da8a785234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c273b6840f73d305081104beff4f69b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d99003170edd0b364c93c9af06afc336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507182d54249b2a083669de6b99cd3b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a60dd709f27762136785eb97f1db938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ca7daea9dae5440c4a8004057b78639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab89a5496d93beb833eb3914f3d105340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f9dbcaa8a07245e116f481393e10b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48423b058efb540cd49dedc0ce9899442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995eae687d0ffa934a3a18ba88377c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec99bea07f53745944de4f54da973c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011b46a8e414ec35b5bd6fa2ba452a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b8f26f661c6828829c37a931f651846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45868c428e7dde5dbf51fd97829ed2247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9332da4fa4081f9380150d4fd774d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58993d18009f601590ff45a7d9da8dcc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc408ff594f8fcf67a7ec0ce2bbce7950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630bbe0b06a1bdaab391305f1d0b2e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8991f2349c28cceba93d919d3352e5f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cbc3a2a7ba8ddc2504c05ea6ad39553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2fa3a7c8573fa01f165ee833819ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273886968cd68a74bd0d8b15c9e30b8555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435243d67f48d3819cde2b19557e028a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cadead443d3b10a03b3dfec7e1b1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658af4c42898b8370cdc19160b0845558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a31c64a8515635173853794bc1958f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0200a6ae3979bf7a41fda14d4a75ec860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca501a2b7f1dae2810b29d3878059261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea72c0ee439d99da4a0313c1650664c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cbdb4b22d33f4378a3293f357185863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7958c25025d79426ebb8b1e99779d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331bec904b6262f816473c8c467ea2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed82527cf7184f2664ce52feeb933d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0712318a56db532f8ca788cb6315b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1434d07ab6ee7c4bc8302cf19221468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878029291cf66887407ff2a3a48647c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88b160be0789e61cf0311b8d0514d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f8ff937a91adc55b279852bd3d30c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19432ca35ef89a98f174f72ec7899a7a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e817fb741b0b9495f864021e3f5cca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514aac057697e77cbbdede06c13688774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31107a2433e056aa115102ea1b9972175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5341d5a8b62ef9eab59710bdcdcec676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf0aee477d795af56a597cccc4f52577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fdcd40fa49f2197f9890434f68fb978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e26e0b9def2e03871ba7c863c2ccb279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a008640d28c2349fb999c7ac3323080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332dcf2bb4360563a128b9b415add11681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664bf58544e42c66c961ce00c6b9ded82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707b53c3041fc988d40654456e0f9bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920275f9974d62de65846644e17458584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba788a75858aba3bbc7814e4e99c21785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4f2ce70f9ea4cc3a9b617f7b5802686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f70dd4fc4117168f94fe1a7a38b3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73507217c71f96ec0edfecc0c71ce94488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417592b6f40ddf3e4bf9cd08da6777789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2412c6092989d56f65471b51c81a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b27675a0256d57852b3e18595363f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2785ee432caa945b2d41a474cc74b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96cd69d8585d3ef4a454f5574cede393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1ecdf896e2ba890fcf0b243a9723e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46761fb0242a51dba2822d1257b34e6e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5d5a6277625c55f58f74d570a6e2a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb639477c7db53633c22dc0a3e0124997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4856454437933c6a7729128d7dd8198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b91f0c8891572101493b0f62410ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc370caaa4ff4e1a5989c78cfb2da44100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5d1817d6579e84c2210ff0202d828101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4d8fb1c5ad6b5e39d98904e783d23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a5310c4aea6dc22e7974ecf79c220103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a987215762c2f1554839d13d011f23104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6098524752396849266b9250c431cfd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d979a9ccb0f7827e43b69072d87b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df1a1ec87d09d8d5aaf834b434bbea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c603898dac1bdd5c0c2b11b0beeb30b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86bc8e16eebf8f19a925ac9d0951c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0ad6ad9e55774f065f106f5581b18110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b0e5f1668577a7737b3813b4625a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d03567a6c4e808872286123d7c73df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102dd35a9839a125bc897165f5a6dee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651ce9fcf98e0225068fa087634b09b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98aa12fe8208874d8d05a6f34e6e7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfdd6c864d5a00efd55950fe3ffaa4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088efa8764aa2150618487d8283b814c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cf1bf9847c61768de502f8487eed4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554a070d615f5394ea476745bd604f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a30462fbd4b7769cd8d7d62d419b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d29cf5cd28af91ece4248443b7b427121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598adad004f5fcff6dcefb623f73a7d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d913acd51390426afff452735a2b121123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479e019e17d9b9a39c5d44f01439074124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42eef5fa312d78c5652b3c652b3ab21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b499c33be560e7696cc24af8b0f46126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566f4107f4df4a9f220ccc82eb765e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63dc7b2a7635da3c2f0d47d1a4fc44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05d16a1565903988c11a0f79bc5d41129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13562a03b8201c03110b60a801152b37130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafb405ea5025f4deb1e78fec122c0e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c3603ef3e1b2e65d13ff34e936cad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33da9680c0c896dca2f189f2cc64c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec05370b1428a269fa434ea667600c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca19741d25e9bf1de5081cdc80aa556135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babafe970b5b03d01baa75f5c0f456b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576181abc12135c623c110ffb6042ab6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35873cd28f5ca5d0fa3bb12ab0400c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda66b3b262e7c970638e36ec6994000139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb6d7b131c584e28ac932153edff79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e24823a7ffb45b77607ce851d82ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca9f4800f921f067a41b251b096b8d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855818b81f9940d3c1c8be3c4ec2e6fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797689fe13ebc20e0a30b5d6d531325144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebac00ce633a703e64862b1282d358145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee74b8a96326422918211e53ae29a20146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c41c7928d76bc9a557c65db023b5b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806e20c1621a4b613dcefe59d202c94148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7c37ea0236a8da0008dbcc389d520149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9685603739bd8d16e5a0dc9eee1d0e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69468575566c400ec248ddc9bd37e26a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f11f3f17573d12824ae67fe99a0a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8385502c2b9a151c716a178606061b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167f3758029593711c3ba39a77e2f0f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c48f558efc979c44bd03d5260ae52155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73649a00403dac741df036b7e8c1b21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9095bef9973c44c52da411de0773196157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6cc90df69b48876d650eafb2ff70e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83648eb43dd09e96f54f8a02e967f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0570f0c76b484c922cf4883f3b09b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d6fa60df2876665cd3eab210a1daa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9c79e7b71de74dafc0aa5ef17f902162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48028c391c644f2d20ef21e6f0fe4a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43372827fab14deb597364e3389fa067164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab03ff6793309e3c1bfdebd5942815a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd2e2e399fb06a16f0c4501a0d4459166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810c5d4cd885e0a66358fedd6fada51167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf42c4b6853051328c98eff2a62c10c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bc29c56c4d7b511d9193627bb095c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c718246c6be86f9cb6457100b03b56e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915829f87018b5dec86402e10b4857b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb32b31ad2fd847e6dcb4b5b1bd456e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34beebd23f3c3bfcce4bbf3b4032bfb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31790966be1c66a0d113f409ed4b427174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e6c6cba5748dfec7c3f4ff8f5bad1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef7595436193c54371e66434e25299176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed7da8daebbba6a6336ae0166b0f16177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1396de362d5ede7a9c661ddf054d1c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e4143b9d64eb8ebf831577ca516ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f1a43e18fb552f92c56b4939fab21180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995a3632e3b47fe7f7c2fd294ba3d48181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e097f8bb441eeb08b20f4fcb601edb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1b91d0417471898a6c9a51a4e9fb4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c969b3c6b69cd2ff66cbcbcf0d9d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e66c9030b525ff06535379a2dc94b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc9db796c127afc4ce5b38c0f67ffc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db20a052ca4ad01c519d05d337f1df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a45911be15efa7478924762bea40ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2913bc3172ea3c2bb4d933fc93937189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ff53e71dbcad0dbe38b4d977f17dc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac840dd466dfac42bc170b16fb43066191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51f394f66bab173677047a2b83a3fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7933417126876406fd56358342447193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0aa13447b9fdfbf0fd0195138693f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c6f4b91c96c5989d0df50032a3cbb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636cc878c7d1dd887d94b9ceb37d939196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a09faae26ac455f60fa82397b78e74197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7af9d5e1b53d8bf22ac3552096a0b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6770f8c5edc65068d964e73702b5a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b52b44f875c3fe594b005b814ccbd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7392c3eaaa4bfbc25d6394213d41fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e477c28c6495ae370693a36f29e23202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde06850008664f12034e626899e3a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ee4da7448385cdeed0d5c1bb619dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305711e439cdeb8c1ea0f993aa5e013f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762885fc86dffd38ec6ab541d31d3f74206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e05c0594d975f756513326390e9d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efb2dcd76c9179c0f2cc88435d675c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7ef4a36f4e7afd128dc5d33a101c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc05a59220a23329658ed8dac32df7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3ed088aa5f3c1445e2994a1dc0b9c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c190a82224507b546bdf5eeba65ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708fbfe5c3c8303e9bb384ae338d709213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722ac5fb781449c920b811eca104fbd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a80582710e87775257a54b196df38215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c664981ac802c48ad60e1d0f5abf29216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae8d04d946d193eb95eb66550be74d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddbcf1be04b1e3d426e6194e4224df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed590f999af38aa52d817e0130d0a2b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc43dda2963a27c715eca06ce42dbf4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4545d36fddd741caf4964ecf52b36be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f38e52145b124e3f4107ea2686b168222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcfc65c2301cd4413460585d4d1cd1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a18744797163a601360d1bf54f9c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883138d59eed2071a7ae85ef917173c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbbb22b878ed322e0982cc96cefd6c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073f24e4e77d4ccf1cce1f5d3d60c80227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fe83b62a168e6cf03049efad4b2c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8180df7f5d8a905d899b6251b4ccf77229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ecf0158e3395a545c649c14bb7add230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed75684a3caf723ba3dcdf7b5a6d54231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d503dfdf49f7ce4639e94925efec2c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fe390c065a246a1a235f2e89abc99233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1bf39fb97800de188b5b5d22edf60234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f1e13fb4d5021e54aa76b5cae2cd9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5d918c4241bbcf27bb64670bb7f03236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c7a62d50133c3d016e74718601377237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16bd84c3f6a9ae981dc7f6b2ca059d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790fc89a5281e14f710f5fed4bc914f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11e09f238704e7e961e0be135b7885240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d8ee6b9bad48106c5430135962b8b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb741fd813f62d5b2b5e4b4d8b497401242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143cb4a693a87febbab73445496ded7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f85c484fc82b547a2f68fa7c3adf63244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30e014a6dff58d2e0bbf2312e3dd85245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfa511bd7600171c60d411320cdf5a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f525f0a26caf360a549356bdbaf3c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea8da42e5134d7b3c1d7785c4875bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbc234f8f3db37d75b540d7da1709a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca05c182dd66385e741e99f7d50a03250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efdbe48f43b86f9fc8b2d67427d532251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6999b0c432f857b8b0fbed158f80ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451165b24d56e12a82696b21745785a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094ebac7dbb28131bee359b8cc09f07254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca2e68e79dc58c4f6070ad2c06cc4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f57aa3a46a7858c6e919fd6124956b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ccc507d4f37db2cf06c980bae5923257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fca40678fcdb1a07e588e1203d155258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0002669d0767ee94ed453621e3d77259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a6fe2ed2a100d2c1eb06114ae89ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5415800d14d527f1a1262c798378b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79d33a05f5a4bb747147d1344071bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d653161628979fe089418ba23693d8a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f2d713809ed0a60b49cafc048a4d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271a7639e72205e18ff2fd36a3ee968265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067856710d56c5fdb68b6506b962405f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cc03e2da69215b5e126210e4f1745267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190111128936a14c56f6efafec390b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce708c502f1b178d19414bbec65b63d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12e8f658764f15f3fd50249ed44370270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3598c19ce25186450a7cc6f7324c77271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63715942c5c27951069995ba086461b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99359531035ece825542c4dbc0a772f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb9ebca2cc840dddbe46950f421144274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc1a6b16df9b490a4bf795b1e2d08d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa04097deb55f5f5dcdf6f38b631af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d9a3562ab125f233ae1a5b01fa469277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3b94dc9658b3a6dfd970ebfaaaeee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eeeef9a898fa2af7948ed281e04f46279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701113211560041830de4e6cb464328280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c41bcee8d817857eb533d8c8cd1f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394badc5760677879d2f09021173db9c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c597f8a2bb64a9bb60df15f718f1d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07b52fe8c6be43d56de9ef4891954d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80551964d0384dad0bc1b64147b6d806285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d8900bbc22eae2332af1e1a553beb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756281044fcf08db8bf0fb71eaa9459b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fca514b3665bd324c35c3f840a62d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b4c3f15f662c47d91716a5472cc94289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69870805b36130312a1a608b6a021539290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cede9cc1bc73201f7e468c406694d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ee25c5be78b3dd4fd2e3ac2c43a80292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b9c58f90cf575c2c9acf28b170784293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49f591a050ec866016da939bcff09f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455acb369e2fce4a1e7bb381c1fb3c26295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b82b7917a7ccdf13eb179e13ddb981296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af5a796766f30133ed6b92ea57ed57297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31a1251808697aeb5fafd83f419f3c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6220c979954db09a31d0bb10c0f11299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c435baafb857676e0b92d318799bef0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637615d700770cab94d5d395ff57b73301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b10335cae5486ed62973596d506ba0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a73f6de442377021d956fbabcab186303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a4ef23835c9ad3fba4161d95836e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cec2aa9b6c2befac111bae53bae2e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68d4ea205b3d8f87ac7b511b90d2f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33838edde1c21ba0e5351fde43866d3d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adf41ad7cbc248e73a894a51fa0040308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eae74353d59532dfd4a5f78b6ca87b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f605f9a701b7a6eb656234efbc5b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba8f9df32b38b5d5893b7176cd602c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f912316a8eefbe22924b5573b7d84312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281be94755b821fc0598aae9f2cd927f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1deae630b3aa3e78767bd642fb9e1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da6fcef54b459f24e8a7ca3ddcf537315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219984b7c50aeffb15af195bd6666035316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5e6436ae54bd6f1ab0257c5e5677d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc182659553f1c27484b58dbb66a6d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035000d49ebb1b0af387aff90e978e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e446dc874623e2ee40faa0680bd8c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2d53b7eef1617dba8742bf6fa2e9a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f974584e85f5282afc1d7a60fa86663322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc92670b61938efd563a34660df0e9f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c0d50d9fe5f81d05fe8691abbfc77324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e62f1a59b937d00be128cb03fde0d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67511cfd55c03ea87e1330823603e19d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b702d8b93e70fcc1d49eca99f0c8d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a7fbd496ffad31ed2b12a9ccf4ee1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad599a52e803b05133a19f5461ae39329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574222344a7ac8a509055a147b7eec7a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400f6c7f0c650aefd0b66162f86c2e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d392eaa94a87532fbf7ce70b8384900332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25530f011a238c1617fff3a18ca95137333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59f19498c87ea71adc5af80e585128334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6215678e3a973b4aa46e0b3de8b65335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfd4554c969257bed013fe848818ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53f00552aebb33b0383e23873bcaee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ee3035d0a51ac11922e959070158b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa4ae3a91736a10b597226db2f434e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ec14c644f916eb4536675ea74a2f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cf8d9893049de60c2969e3b9c1bc7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb448592b8cff57b86ebb0854137510342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a54d3773cc93c6e53621316dabae7d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83804fec0798e9803b0f044f983518344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c15985c08f2c7cbbbc152a920f8a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fa69628f95452a5331417802578a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2098f5031dadb65b41923fe91866d92347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff581448e5256c63bf949ba0c7653b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3923b233dea845c4658464870038e52349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0931a552bb45c4b1dcce896b95e81a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587a3b646abf73237c558a087679b0f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7971b07ddf90d40ff016c33aa8e73352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e7449d730a5147bd22d44b02ec2cc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1052e379ad6e281e4e9f2ced2c05e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052e63c79de434825deace3d2a0765f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa431cb556259e45e0568a12184a8693356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74225b8fc60e7c020b33f9e88294e019357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e23599be33b740a80043bf865cafe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a861680f48cc8436d779ca280139ec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8939e1aae55ae9fac0cb7269f282e23360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f110c0c60a7abb0416dd592526ecf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbdb120f976b9a1ded412f59e6dcf3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628d4e3c9bb758a2cfbc5cfc2c5da6f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f7f5f0c85ecdaaad611a7e9857219364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e277722ab097da89e3467174fbc213c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c5003917ef072379f7260ee777d7f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c237bede8bfa6b5c5c45860d576096367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f1570a9d7719ef80dbc165c12954e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b1db342bff9fccc335c18bd3f33e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f075c6c82a9fd18916bd5e36004141370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9610b2213f6ff188bb25f682dffc38371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9175fdc712377771ddffcd267b7eb59372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29918f364e344b3d123b8ed565de674c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd662234eef37a8774a141c74e824a28374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fc6d7267ce5651a373ecdea26e4f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df66388781ab3ff6e6434a03d190f4c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd264e171cf37df093d6312a4fbfb42b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c546e19a163ea07379272dc1a73c05e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc804532bb462df22434e972bf5543379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6b20391c97d0fce7d23b09377bb15380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8017822779d396e6e6cde68179545381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489e4743b9d622c479149f5135164fd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba50867e03e2bdd9ad90967e5c0bd6b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5754d4067b4046a7583dd4474ac207384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79539d05164b90f8c45cff6c1f88ae43385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef590aaca21150eb56acff253ae21d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8568e8980b5f8a9b23980afa10b05387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152750e8b82e21d7758fe00a7ba5001388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9b415b7ae92aa3c0489efacfeebf4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885c5542e92bc99062ae0ddf6e15280390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af11ef0c456f227909860215808dcb8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428b70d1cb66018fe0093b08260fea6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc07bdbf8d816d298ae78e185e5af31393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c25583ac46be895e056b71164b1eef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355911214647b3915ce9997ed8dc2916395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac25616671dc787c4fc3d18be16e168396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860182d587cd515da43ec2295387692397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3a48f47fe9bcbacc6a7eeba9ab520398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96dbab9dee0c3d95e8a423b40091957399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658d5e21de99f5525744ecdee7eb1b5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ef06903f0cfad11638c256ecd49d7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb7a65904eca22312d367ae7addfdf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5022748efdcf32b77327b061d2f284403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a719d1a523c2bb368c8da0daf2930404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433c3d27024788287374a890b4f95be405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71950e34327e266e4d9b4b53f16cac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1e26c92454516fef5a27594c8fe45407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60466cfaa255a8a4d080c9c9b32cbf92408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203b9075c61c338aece70dd816c35e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762d2953fd6736cb47e712cd0b42cc6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f151e3a47e524b76f79d67cc98ff41411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6437d9e73c9487b9a221772420548412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1fe6e4ab23973a40d1185322cd0ca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e6c1506643ba1b9cbca7d16c0eae5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd92c0eaf7c393ed6e77eceaea9efa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1348657e2951029d404b37e394e2c91416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b52ce1d4f3de0aad6aeb5af47da16417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcaa8c11b6f90472d5f65dec219eb90418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b04ac266036b386fbedc1074f4232419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358096de2f752f659f5c16a417327ac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e82097bc8a3394bc9d8cbce4451a3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1212ce9d202ca2a9a50e32706a36c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c94913edce536fbd5c42f4616dd60423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745aa0582a747f512b64e209d4ebe6b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d43069011eaacf62ee1977696e57d9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f79d6bf628624d9f33d534d78de631426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8685b1c3e684ccef1daba2c1794152427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4170f9a96ef4b4473c0fd9a1a2984428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9b7c4d56c123cde7ef1267a9481fa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03450766e61fbf56bae41814dce7e391430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c00db904dabf088b626fef2327e27d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242306c176666f9b2aa77637e8252f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc69fc940372a2828693d6ab893a30433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b31cf9f82df621c93a32b88f4fafe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ce9bec63076960321999cce1cef0d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf44259f0f39bbc1da0575108aa314436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e768bdb8b4e5b2c7ad39bdad4d60c9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b283655c9f87330d15895cf730b33c0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0f82838b553a2e8ee6de62966c38a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7afd78d523777a3e4d618fb75c8f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2135b807eeaa94071a60042b1a23543441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6312f1793eb44e41d955fed5ce796f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d3301e99d96e6e6e68e2e44ccb735443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cac98028346368e9a8df6058c47aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21257e9159c177559b147140369fbabb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb96f90d2b1bb68738ac8fc0683ad4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aced840cf3b8278e54bb4f449ece4f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add45584a9db607a4a90724c5e0bb22448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aada3f2eb1cf3cfc4b0e5a0e5d535cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8dca0eee3374206a048ad2846c232450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7bd3060cb3adbbf80ab57b7c880f6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad4e947f01f903779a4b9fcc1aa602452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6668659a9c8fb056978c526bca3a72453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648e4cb5ffd02e63dcb2bde62891fe5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2e01db167fda1e52ff43561ab7376455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d771c2518e50d369ec6f735114ace36456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645150ae152d79a648ad7bd645cd1bb4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e073f35a37b965b3a97c131913e6c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d88ba9d8c2e473a288cafb89c71589459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476475da5738488ac2ba1a219f99b5f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f70a8f94b921c245661c19d1c40bc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1697e63c11ff7bdf3cbaff9ff0399462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab866002838966f7bd4dda3fc976acdc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1977cc10339645a1f2479fdb304e4e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b856b5ac67387e70e608b968c030e4e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbe4828a8c1db05f0d429c3d7aa2c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2834acdf3e0e93dc83abc418e37250467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3f729be2d41b8064ee3c3bdc6739c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ed391ec1eb64024b84c3035468595469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dd9045628f1111360a24717528b3b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e3dfba89a9422d5208557d583b36b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc78e49cd0d1d729ca986f0c0d50147472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a034a02ec11ce235c15a7bdf25db0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb943efdc5ae70480d2ab93f0a95c8e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce11070daf3aa9840cc6be9d9f35704475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6740bc5609722ca4ccedee5a42b03476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48448961efbcf70195c8104df5b1968477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240d6b2249a54973218142946c1c287478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb13335d5b13880bbf4e0f70586d35479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaac291eff4589cdd4ed8ae3de9bbe8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8b6eaf410d072a3b485253ae3ff00481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b3f7913bb8b309480f9028cf4c334482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4f2e2879b7da2e8eb05d3a8e17f11483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85c5bd433e0f846a283b004da445e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e81d6dda8dea62cecf713584768c81485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9e69c9e471da69dc604b8475df2b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ee23334c0605d9819d1f9856123b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9997bbb641b5f895c4814385d69f0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afa19050a2d4946fa5abdfbe2e6273489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3eaf5cbb50e149258ec732c5f59c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdb533b58329cdf6752482962438ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d1b88dfae23f41f8f0bc7be682110492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9ed643e8ac2cf6a80866458c58651493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4b7f294fc6a9c3bd6f4e3e0b8d82e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2019f9460d1f2709ea6d68e2e006441495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d707ec8c4208f61caa01df1270f6b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa9f53da1364160c63a78d8da79e55497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8055cd5a1adfe7c0a79af5b6a2e8a9d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8348a560c41d25883876681d3ba17c1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a61060e004a51e3a9e384de9ec9fed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53429ef01760351b0c00258ce013c11f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0e7d54db0118f2d9843e75e8a50fe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dadaeea475b00a7de65007379eb5fe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394aa2c8757b7a1febc3d7d0836b809504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f7cea83bec0f25c07f168b1dc861b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4bf6f898c744f820d7e579316d46e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a2c263e643051f76fef60cac39e9c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35f5dca947c7a86dfaf753c2cde1db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b25446b85e74729f2c7342917da94509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3438ad396cf83145106a09f1c28b2fd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5bb6eeec4cf11a7824853f27a43b6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2854d2bca227ec08d930634fe91aa0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531faefcf4ae2d4cd8fde674d163ed73513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e04f4b9c160308cda6120ecb05e96514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afccdbaa908b4728b80a61d8a8311cf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2868c50186c482550220c482e5a2a9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab0bb6dcd402f35d8f38de7c793d0c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3f16ef8dc1806a0f5dc6970728e71518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a60bd3e647a65c511dfc3cf8d92e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01170e1b960f7663c23e3e9d6ca2a144520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4170469b4376810fefbd7092b23c38d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdb77e7082ea55849687ce800085fe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71556b64b827284e0bac6e1b4b0e62523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdeab95232156fbdf203c03379d532524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb159a60e12f228cefe073395c56202525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafdaeb11b4deef970e2944bcc76c54526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5e3e008ad3bfb91c042864c71922f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2692823d84f881b981ad421eae37a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdc727330239adc5786c0baa50bd1f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ee0090538c629057fec4480fbd5d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888f05f743842afee411317a33b2a58531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbe723e22effd83f646169f9a1d3d1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515fb683c93edebec154fc2d046e8a2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751e3e198831f6fcf9d8b444687e687534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c2a933a36ce17ad682d544450078e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7949f2518da7ee7155111e5eb5f21c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922f2eef8ae2df6944b56ec038e1937537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3110e02686d9e5a44a6508e7af1faf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a0bedacde2e5d761dd719f3853b4a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f59682b62c7bf79e9cd1c86eec933a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04168d82d3908224e2cc3633ca2a058a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae057b426fb687109341e25ef17dc0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6cee9c8c296f6c25dd02837d90ae9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f0d318c387746231ac644b12cb1a2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4ff7ddeef476961017f3cd40a1cb7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81429ee55db799f76febc77c577d294546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d18fd877806195748c50fdb7b615b4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1ae7f891b6edb3da98ac3ba6f1f77548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea27493b8e811f6ceb56842e0f5ea1a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d9c2c92c024d45f994d8c37435888550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be932a1b34a97a05ddc04773b19303551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0ed46fc542151d524b2d50a2b044d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed5c681c7f8e75f0f30df2e72a7b9f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273725053cef708b38977ce0b2f37d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227660257a94b24acab4ca079f9174f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0d6e858d562a6668bf31a4e857c07556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3eb8694cfdeaa1a5a54778a8f225b7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dabe3f7bee769e6bafcec1fc5f9ed9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce803ebde9bc495efd051706f8b197ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161927fb96c04abfae29016909f4500560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84c27d1f3cefeec9c807d44f71097e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2f40e2e38f78832d7fa4a3f412fd8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1e2128e3802587c7b8bf6b4f739c4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e34de85658f4b7437420ebc77169c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b4a81fd7290eaf75743edcf59fc28565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212a0c89c0551524aacd11a7449d7a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780788090390e8e3fe81e8d83d00b65567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188408f1e3234c7d1b105b46f77a658568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad09abea311f4042fc1548d7584a498569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bc107129be0029e3a223332665259570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4d466ce2878a2e1186241d331deb8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8928a2e7fadbfe75c95e581abbbc9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43b81e5078506b6275957a2abe3348573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474e3504a66acf6e126613caa8cfdd4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab17d33e8db71a7040ed15e9b021968575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b80025e3d57af5eb6f3299358b550576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587daaf8a0ba92076a2e19dda840d1e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5699e218cfd389bdd29c69878a87a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19bc9c6ab6be0fd201d6d23a95952f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3b3638585878d18513b9e9a49fb8b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9dbe0948ed2c685556a5eed2c67c15581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07216e60ea8a46cb327256a9e8f77e2b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf6260cb46addde4340c88f0392923583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946994b6b47e39bedf656f1d51ad5af2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10235a29b3e2d676628745d9c906719b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a6dda4ded1a7067ce8794164fa625586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4e716b4f76d3069b04dda27d2f8cd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9da2ed3a06e15e346c0dca6d25868588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b56dae07256fb7b2ad82cb8e3079cb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d6a65307e741552e00377303cfa87590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b1ce0497e9908b74729889bcca460591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414ebf6acb70bef9c8ad8dfe8e7529f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc2358c727fa9e1cd469f7cb90accd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb72db4451a05533629eb4c2bc612d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2a423db4afb5f841e626fce1b2efa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf3af9f3df09bd76265dba9291e9ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78691cb24ca4487def6da3e6461932597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020316bc67d1314d266e5245720e129c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536325b70f9f65cf1cda99487602b99e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1195be0fca666c867e241c8187aa8b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25569b42524c79f5f336d1a96a4e30601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0a43f7bcf02e4f5fde6cc60bffe95602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77633a43c7e27099ff3ab97e6510de17603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d60a9b7aed48a740ee0fb7042f661604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ab736931cacf4046552c8e4d02360605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829b970e841b9398de8c43e35898221606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432d8212c30b503a15af60f262b9b52607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769bc4dd5f7ed8161b0970afaae8b9e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46d644854fc73c1fdecdf0df66d855609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27fc324ddc1153d50c0185007a89d7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5147c6e25caabbb39c619f7182e9f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52de43dea4f43e910f0c86c35f1067612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022d98419bfd944b9690a3a556f79f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11caf19885ee3049ca55bda6f27c9fac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c9d5f427a01cdf7033c0ede55b18f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c99b5488ff5c6686648f23082c365616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e528c11676a92c0e8a61375efbb6a1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da04f641256f22fcfd4824e6acbfe2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674d5d4fd12fcbf62c247b7731ba59a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38c7811342bc2a7076359210fcddfe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa30711a0a099e9ab428c93bc46b58621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8499719f02f3fb215d918686ee6b741622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e9c7cadf279801264abbd86699c03623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2b659bd6559352e4d61b9973756bd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cb94fc75438613adab90259673e89625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0e0941e64361636ce217f54d230d6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2d410b2c39dfca58ee3691b169360627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f7a7bd977a338d427dbda89c30125628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc54cd03767a72f145d6b60f6cb0bf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0e44d00d810deafb757e987347bf4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81660fbd2619559e15c2653d7bf175631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbc6049d217ccc13bea782825784c6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1cf52e96e128ea2600c18cf784e00633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6421e7de48c5b80d0b9a9f0c9e4212634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c90fd6062452c1113b058961c6ba4f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846966523fd71c9abba8f4dc0a3b20df636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b7fa3108478eeea41a3b48ffff097637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bca43059c8ae006347969fcb743d5c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a59242dbfdb0c2349b2610f797ee80639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08109fb8380b7b8840cd6c033639143d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a06e2e67660c9bdb0133bdc0a5fe95641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65463b696bd7ef2218ad3cb293d5259642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136615592017080ded416e4b8f03dd4a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f782dedbde89510a8f7a67d284e2d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd51072c581145d83dde86248afebba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d17a266bb39c7f7d84cc2032e6d56646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce16f061466e836a062e3cfb85d1b2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b198a40ba8a68399f2b529abe535def648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae85d65f89b01c8d964e4d1eaaa3f68649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3859a45945baf6accfc84c68e1e4a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f6e819425055651a3ee38279a5db0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a1591c61e6ca9e0d0d781a32bed04652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c3a90a1e78811d8aa436fded8d9da653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542219e4584079b2ec4ca9c50ae6cc4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9419f656eff8cd3c78b569b565274655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eaa0d8f3a54656ea8ec687894b9856656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f810fbec70038bcd7368b5eed5113657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d99373b2ab6a28948d2c9b641c8e42658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5511884ec36bce8e672c2e40605dd5f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddd9cb7c17770d31eace4112ae0061660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755428c33cd2147cb85678ef95540cc3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2149035eac188e5d26031a5da6ce7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09d5029f90c21a98968404862efd9e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9ec22f9efa228a077229ff965b5a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18334f313ee302b9fc79a762ea55a26b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c07af870e2fe85ba772397df1a1e8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9125fc1d93263d5b065448c9fabd1e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57583f7ed8f77af5f687e97683496f6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edee2f446d6a04977d40e1943aaebfe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f78216b4f5c24477342201f023944670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cd8652b045dbdb1ebde0245ada9f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd267c71b42ed05c08230c6d24608ed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4587f4adcb466d50d12bfad5a581acc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50dfe4b30b10622a12b4008ad0264d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfface86eb263ca2d8a7cc17f7f0cc1d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045dc1dccc85a852399fed01a99490b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67af31f84a1092798ba58376336cc2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fb9be1c9e1da27f0074edf66de520678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43630f2faa10d6af31c239b7b3711fc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8208ec46070bee96ba2a8ef5f88e53680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9e8d4a04a8a67b67023e3be102d4d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe986294df87424c3edd4ac90f74ab54682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc305ddac3cbd0dca179ad834d404b2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533e62d45b57a2cdf9ccce5acf38f48684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c4a0de8ff557ac0fd320ed3ec93ba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acba06ea4999b2ff2fd89d1416d3ed686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0092dde4ba2b2ed8e9398cece7630687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15bf6ac44d5853493fe2bfab579f36688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad1e4c7a4d25bd52006f5bfe7690b7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dc5c2a08ce9d8986072cc70b38c1d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd51102d5ea97479d552c2424ed733a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88da1c95a0c170a243f8ed9d2d936e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485c19c463094a76f7576eae2537555693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831ad722f1035a668c157fa2e58b12b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f0d08b242ebff581b0dfdf918a61e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fbcce7ed9b76d2d821869113c1c73696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae99bfea6efab28e662485fb8bc9a05697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95a54e659746813ee3fa2440849df4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880c3466317447b77a93991ceeba1bd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b53e411ebd80bf9bbab8526cd9285700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecaf744cbef4ae1abf32ad4a624009701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea4440597af9cbf7295561088b58d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be86bf131d6272eaf3271008a22544703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c418da6fe17d1d03cab6b9c676616704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982de95e61f615b9a1b9b71fdcc59e9f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52ea90e27c6d8a48c57eb729c63f19706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacdc5725c8dd7093118385692b56d5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5c77ec9c157d308f5557486899cd2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5aae03519142704f3497189a70b75709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72caa0a6d832a1702c85e18502f8e109710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbd6a4f982c703b1186502aff52189711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3af44af2473e058b1df9f8987a4f08712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4fde8c23e670130cf0e3ba1d9db55713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadef7e44bff085c910e52a90fcffb36714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aba958848325983438440e1ea721de715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956c2c6756450fcf712376602e32ed4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c16c11ee7c0ca770e93e216fdf507717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529355c901bf896dbdda0bc87058e63f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4fd436094ae55c3de7eef5e50a8de719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d80218e20e8af98f2028fe8eeb752e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262aba614833f8e6caf4628800bea45a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7a2e4c221565bafa21df5c22b5d7c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ca37464cd9dfa9c63e6314e34f6c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85441b88d07cd62f9f4646cd8baed6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7182d50e753f82fe54f9ca8542644725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111cfb4179ae329b977b9910cb08880726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02602a898aa36cd81abb10fff458443727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea3003e24c694ffdd34148e2e24164728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f2404fe2705c9071be5e753609300729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db970e7fa3c2462b7173d53e17365b5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a1e6fb7e6cca71383c65ee2ca9889731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9aecb40adb2130baa39578347b034732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cf9ee20ef53f73e80403be6c575d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827aab573d6e48d71278f40d8c872f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaeadb8af02e10e7c5b581248083000735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558da42d3d9b467f5f76701b94f69201736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798efde2502d9336bca62055a789c96737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175144ac8c4c5bed4f837753fa70c41738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0754358aa8922a470e6a86a473e423739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfa16b10446d0b022899eae35c33f0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112695d6ae03c3152b6f60e7637c4333741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a21cae108f8d8c054d536c2a08f25d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736cebe4e083729e774e2720ee8ebe3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d228a392ada8b7509759f0e16fad95744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b87acceb0d8326506a6b9335ef4900745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2da71d471cddb0142432a640d2f5e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3485ee507375c7d9ae23963ff7438a3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d89190df7ab950946b9117c24761b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ff7cf4ccb1d1e74cce32f2b0edad9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c7108a9b588a7a97c044a6f8971de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7511e7fa335fa4833f07e2fcbcb74751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0476411dbccaaa810ee9c0555dcb12f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23280095f24e1fb2cf7ff7ce937dea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575173dba9ca5950e313a6b7a73d0146754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48740711e64577c626b7c63d76b93c7a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6516e03967e44fb5c370b18e010ab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fd79f6217343f27d5e425310e0e4a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a70086e1ec3476a9c3e4b9976b5cd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dc6dd6c9cff47569a2776d8027967759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b6f64538919a2318934c9dd7098391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef380f16c272601c8f90961715821c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7836bada13c89807069e800c00a8613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa64f39b9b4f76dbb05d672c96795914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a4a04f5114eb057ba1813083bbc9c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561cdbb7815caedd3f09fcd221f2dc86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47973b2dd15cf5f535a3fe7a34860f927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f31cc380526119de5ff4e70afa5048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef9ba1e5cef4db5792ea10ffb66b3b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0d3228ecc5847d3b0d0e5ae96f5f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb74e17b01c99b9a8cbc722fe9c01b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918be193ea40e215606d8ad60e447e3112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3f4e660200c3b763039749a623ec913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39efed8b82976727302b5f1af973e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e1735d3d0b98914188e7668cc273615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d27f466ad002c8683f7ffe7fee73816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba3ae0ce90c08b543ca2f73bdb92df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0685808bd176ed496f28e255322b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc2c5ce0407c4b0595c1d8f5b0731619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc551395cd2ad97f8fe868868c74e4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3e8417ac6e4a28392851489941e0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073548031b695c1653a1053b2be8d58122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c901091e325cb6fa6e1ee78a23cbc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8197020f176e8979554bdcfead9e6b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dfa7b68b8888a5a29c900c5e9711025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4588ee8197fa96c91a5e3c2c8a9fe226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe351dfd740529dd22e2886f921b992727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e36858114dd3f2673d35feea6981728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98727a95c2d1070e07846ac96830ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865ffa10d740cb1f7e06a1e675d567930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3511fb0c7d09c7aa413a332019e53e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935392b680edd19373b21f44e0af78b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a154f46ab1dd88c9c299c6693213ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fe1f29205379dc5a0bc0e5e92e3b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacbc2f710daa241f95313a36080c0d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ddc7e76052742cad3bf16af06281636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a277cfe20a532fd5768038995d96b4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d68c91e1c704f6f75a4a7560a91dc038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0b11e0d85b0d375efaf72fdeeb62839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3585555c5d27d2b4bac03e32bab612040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08897073d9671d1a67d2b8747cd695841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e339ceefe1d7b107f847ccd4d2711042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b399bfe4248fccc31e9aa78fcd7ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90323ebfd224ace75c1361834f22e34e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13e90216c493c75b74b445af8fae2e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c53efa048335842b7d06e24a8156746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3296e89088d092d95a96051d7b5fdc147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8f9c8be3b79edd4d1955860ccba2548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1279a878248b280ecbc56e7ac110c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6f57aa304371128ca167c2abacc4e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8fc8241ff601846b183fecde5ff7251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd4dce311ecf6db04c327b03555aa352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ac570297c31e9e70ea773c0c616d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46130921e9c76ed3436b68d4c5215b4854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc513a28894f4d58a13431cb23f181855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5d0ed08823aced4d8caf0eec788c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba27708109f2511eb9cd02f357c3a2b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ac22e6291e5605fb9d3c5691d038058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb911cb0046624f81b9be8270940126959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d16fe9fee4967aefe1d6a39b9427f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7241bc683aac634326956030aed2fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46413832459bd7639f9a923a0a981862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc158092a01c8dfef46e82f5c73cde63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d189122d5fa8e77def385ea612a6d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58efa5f45cf3865af8ffecf8889be665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbaa9c311f9178403441ecc421dcf766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5297789cb5774989f7f85254d098667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211bca85977e8080a45ee1220c2308468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0547ddf550308c94d4e51c0b4f148469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f359b6525f40db400e38c0adbb3841e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c79244f54441b9e42ef1f97d43a82671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a360e2a2a1cbe39598df7c20d75b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465b28502506e1f64c42db17f27415f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e7904c6bc060aa38cbbf66893357774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef0db0007af62e56478f2563c7d9bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244f50466d5d29fb3aa8e8a6340c01a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fd73cbf23171f170bfd6e77bac5d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f139dca4dc3ad89705bd662af6f11e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bd29b5ed102de53fd71efa2a7ad0c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120b2530a7dbf54f42c290c47f39a8b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8c81fd638c4ec3759bffd10e0a92a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc234f71e9ea20c8e40ffb84bb509bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cd06e85af7c57e6d085245de3ab3883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d8394724b95ca2affebb1d510c02b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff2ba010df532082fd1f596b95557685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302cac248cd4559605dce9cf473264686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acec023bb9fb6ae8732887b67000af487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d3e6e2e294bf3073e5fa65009abb988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51076ed14d41e2ebdf92a72724c5bceb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffd05e4b04b38051cbebf81c63dd6490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bc22b3396c2020b0eeab6b7dedcb191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54805b694d816324b0f311d40aa268ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c828809d28d12a2c9f4860a2e68f63c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fb29cfcdaef1588db2be1e60a959994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f5adc70b1714490875ba5b7b9a13795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca9e2ece5aff871e1a07bab416a07896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e4608621fd38db652ad2ec07192cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03b9beaf7e4fa0f7862f122edbb5a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20bb10a97294c6b6b45fb4e0c196a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cfb4da81dff80d7a5eb06b0cb8a12100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27c88eac31ccef23cfc9d23457c6c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cb8e0a59917759526be93cb365bc0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23dcb905f169d740d2b172d63477c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b67d4e08810ec2319bfd403cf1f9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33c0f59b10f8555cd126f632227b2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597bd466e5079f0a3d7c72608d65b6e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f38a96127af57f56de218758735de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc6980f16529ca6ad6b8dcff2b9b54108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17aea49987e990d61e064bf30a8fc5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc78fd4a7ad2f14edb39d403347f668110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d12e0cc37ab5913df13d930e256ae6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d6fe02609f7bdcc738018dfeea1cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba5d3e9fbce17e8db5f7844a1a7826113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecbde358cf1e54c3303ae12478ef63114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8901561693b4d29f61d8458f4f2665115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c96fe3423f398be54dd9b697eeac6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60eff34354e73481bbeb86db8b7e9d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd00cc086c9d475312be8305a3a4de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a1f5c1f9947b1a4fc81db0914b9da119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8dc73388faae9bb35feeeb303a7af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4d9bca70e086bac0dd98bee829470121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43911100318267b445f0141f4a490b79122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f88b2d46230b1d698a45e71d04c7f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc71f6dae3b170da56fa89d5dbea90c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d383a6d7c7cd8b4b5a7052d54c33921125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc734e31f2604de3853ec70871e772d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035062bc55f8165cedbe21bbfe90cc7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85c896ed52fe7d16455b7a57bcd578128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c899352e5e8b2aa7e0f824e1147b7a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3bae8420c8b9b08de386865281791130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146fb0a3533ee5d6cf83f376382fd6c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8ded7dd7b974df8e7eb30a3692a8a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19de137a98a46f1b8d713bb943a5a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec65eda4c8265cf09454f875fb54a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da4321f96ed3e5abf341ce9cb10226135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751278dee8d987bf93ff602797277999136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1998bc9ae7a6716efb550c9b9234fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c123448e1d01b0a3ba8cd307978eef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aed7c1c5b86570da18922aa9cab07139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec227914157ae5e7d4b9c211b59c49140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171caac544a70475d2fe759a434d7f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbd5fe8777c22afa75855196f35640142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3e4ec1a2e87d67525a270dfe6770b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b55d5c654ac7817454ebd5da4c85dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9716862b80f027fe61814ba1bd45e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28aaf44cf9c641282bddd2ee656bff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67858ff9553b88549c6d456624793685147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ac7dabc2f50b94a2723a179a4387b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ceb52bda20949963d224aa991b8ce3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f26fd41d25f68e78221d358930a51a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7efd68f8ce1c02e189e46987937f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bbee0b7e6862a41c90e87140dc602152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3e5ea98656c9442a40d8fcfe1e766153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9885f996cf420164340d0df0a0d6d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b64b594061a6bd66d3a3e096bf7e2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598680493f2b090c11ed46a8255a134156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2edbf226c26a8fbdb1edbe20d2e8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d28ade8cf2eb09904106087417f12158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8b5ba4b3c5d64b6f9543751160b88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e4fd5bdf21c61e851c7e36f4def2d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888581f69d48f546bb1356675cc0805161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb695e0c6a536cec125364d5f25582162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc06bd33f865173264837e93ab2d43b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f495f3afc8a22253f2525b7e8fd683a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4088c34d4d7c312772264c301128cd8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9646809d9b1fd668752d227d0aacf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363392c931b354ec99266387165c234167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c17823a9ba4fa81de83f2f5c3dd9b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a0f998ad3daffed9e2d0fb9dcff11169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233f7c09602e7aa884a6bf5e83e8570170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dd021f4e6a230b9d0d6140cffd303171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f39f1a8e719436b024ec5063f13ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741562298ba9da7ab7340e1bbe075b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507944527ec83ab5127a0e85257fa346174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780fb52f6a29eace1aac082c24c56a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f8d8e1e13ccd5a466b84bf9634456176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54675126a61a5618aeece7a268964f98177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651963284766dd5f8ebf1e3804a1e2d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b786afc13ca46f4117c1b96d960385b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e694b7c7bc7a9d18dcdb40272839fa4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ce0d0987565a62f1ab1fe2cffa0c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8a35763b1e95f2d50ab3304dc202a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11156b28fb7321adf3153656cc844ded183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db06129e037dfe04c9af3bfeebd9b9c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a156b940fa9302a1a312495f4c85f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602adc38e2119bbb583fd31b90e95588186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd0cf2f2573c79149fb53d56a9c648187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a07970a9a1ab0a4f75f21285ed8f2d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9ddc2af368d0bfcc1c7f3658864dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dde7454fbfef32baaf3bf290659175190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee5ea4a6bb04a95c3034cd9ac13f78191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5d4de25ae496c2b4790989e753515192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa765928b56a461c25fc95359f985a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcafed3a35e380ee2db25f68c8eac63194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0181d90f2621481dbfb156ce041953195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d890cc7df56b5556b6d1cadf8a35cd1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87644512c149a4b6d07ae2ddc51021197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9767faa305bee2c09fba560bbcc2f59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429c96606e0383c875a7ce00e89960b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fb7ddaa3413c8da29d4dde45ad9af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0667f009c0fed763a3ebe87bd15670d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af3bbc0c19c7e6631ca47e41aaf269202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a0be6a051295b03dd8dec90495e20203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2174e03e2dd955a6a7e31598d6f5b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02684ca168443fe2ea5f69e32864c990205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a29071f30c185dc1faedb4f7fb09e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784e71bffa3083d8962aa33bcdec870207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f35ed740e71b87b8387e558355e7a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99195f0ce546f1cfc78613ceb80e0ca8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1cb913df912fccf36e957b444d34a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30876fd5177888df6b2eb4f6684a324e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fddd664a000d86270d9609eae08f11212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8d791abd7c3c7d60729f677f41e16213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924be7afb899487719eb6b6d92b6131214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fd5424fbc661d2e2423ce3b5806ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50e401ff275c1425207a6338f58528216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d477fa327b09f6925495c1ba2c9da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef4a8d363591efc92220e23d9792d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d264ccf525a3faf40f23a3be7adedc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ddea2750791afbdfb0c1e207a8fc6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e764f797489ad6a47c406e01f632b8a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a479327ef8b779bf1373aac3da4ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfdce31976dfcb330b9737df46736e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025e5b292cb741b30eee3f8d86d39dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6666f40fc77eb51cf99f27dae647e1f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc257ea3f8b11b1df7fca687799e630226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66f622eecfdf1a2ec14f9fbb9a8017227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95bd5199f2f998713407c6d41d8d5d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a8015ba45d4e8ebd5f97321ee1fdb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c957b343b7b51e2044163bad2ad6ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ed5f945f1b7af06b6e80fa15980f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf025d310b10077939ca8078765236b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5100f3d83452e56dc151dd028129868233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7482e16a091684e3a33a036b521b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d63cb92517b0349f5d686937afc840235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac52258e3e13f9f771a195ef4892ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a6818a0a64f1e8331ccbfb03ac777237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4770b351d8854e12c11dc86370d183238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906efc0486490c7d6e87205dc61bdeb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714ac0bc7d6d02ae2d4b8b4ca96793a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d756724a18735a21b03de36bc8213241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bd6aa45336b243588e0036ca64476242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ea431aa49fe55a88d4f62faff8a42243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2625e4a952d0abb0dde08b47f1465c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcd36e730593069760c8fafd417d8e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967b050c09604978ba50bf78b7ea15d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c8e942fedd0cabe70bd08872a3fb7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf82339f23ccb483c2e1369e9d2109248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c6128f3bf78c314e0ab568c8816d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35eea4f935b22d49abc63184d7abfa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656324e60ef5463f5f0a6b7bcf1f7566251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41a06ca4540f3a2feb8815dafc239c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398abe895e588ad068e1e0422b04313253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5755ff48d48f238d54f12ab2d40fc3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23695092d15f50dfe9dd4df7bc50cb91255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064856e86812d99111d1eef0052c2fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3548ed373702b92035b2422fb0980c7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a6471e39a1e72c5bfdb70a9422975258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed3146466f55ad7a72519639df8eab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e716e5266a19ced7f72f601267426260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f01d85a909024b2f3d6e0791dfb6e0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb9f75ceab2d322189728d18ffdec4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d1b4c0152aa92a8859b9db772f405263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434e4761fe819b72abb22567ec320f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8ab9e0fd78f5637c3639351c76cc2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56776007d9c0d3b6795105e9776bdc9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a3eddbdca52ff2e2f1d36a98e6013267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58781efded6157005edd217234d94678268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf68300bed84b11dd97cfa5b6a957f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbc035cb5e798696431ada69a20017270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6644fd365a24a3ef395b6b0d46fd7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167a6811363267688952839285e81e6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32284f77703d560c057134a8c328407d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756688e523ae2b9e1ee6e7386a41e4b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc132204ae1a899e17e46c3ff24b7a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60364dfd3fbb5379a02b9b4ab3abf217276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ccc59492bb99ca60d5f9ad657e04b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6325a45053006a5094334fdb60bc5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56819676fc3b426bd63a1f6fc09c00279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aba3369ad50a4009d7cfe9e5b15962280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54367d4fad593d8c58d6d58bc9f49bef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c5e334cc65cc92fbd969475fd18ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab280aad1507c0fa14772222cd28dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446c7c3ad32c44c9adce21670b7d336284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8595ce624f1c01b676236fda2b42b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bb29fbabcdf1aa09be0581341cffb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76126cc431cbf524985aeb76f26b34bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa84a3f180873a077f42e4c198637f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32f36833b62a79e6bf65602c68c123289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a397230675752a853710cde7791a789290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2438581b89da5f42f889a4d0c4442f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9588147253854c7fa535107a36a8828292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4da1a78f2fd5b06ccfdfe7d0a6edf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5707df168c609cc97ed47dfb8f4cec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5d52f697ffe026a44825d7108e480295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d096dc46608c66ced3f89e10a4ca3b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174a6bf0033b1d2d1355a4b98f25515297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144bab74047306bf13825f886834eaf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba68895efa4b85636587f3182e17db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e972786dc887cd35e7c4e72dd4438e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498d8c8530187240a07099483bbbc34301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90877f54cbc7e5e547ceab04fdf68033302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92b26e25b648d897761be39032aea8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065b0caf739e648873c6672445e93b4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ed95a39623d980c9f46e9fc6e18d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae10f09d9e748307c2215fddcb0d5d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d442f4029504cf214f988b0194599307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ebf475a6c6619d955edd37cf17c13308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabbd013601002c803a407e6e84b7d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c26a101938449aa66487c943c40fc9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc23db97cbf54c6829108aa5f7fbe5a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e90274ea7b12c96348b1e3a2f0e69312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970ee113376f289f34ac3ebda383172313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7ff20f884c2ed32f8a2003df7f41d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a102c879d201d35b75333714e9b9601315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26183fbefc98c59c78599411ca7928316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b925e06c4d5b9fce152a3be15b6f095317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98060921ccf09d1e90d00b359f83813318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2dc017aba705ed46ed9367c654746319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe9e86efd4f48522d6e98ce4d5e6c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638fbba7750715a722e77bb624021df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2c9f72d566c64a9e7944f3751016c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02caec11a69db1e18566eebe8e642385323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb698558fc1561b737ef08b19c892d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec4f5eabde913c490149554cde7cb0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869d5a2824ea181d45f3417d24226b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ab9bd5a430f86a71522739606d82b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e5e200014ea6ca6bd99d723dea19f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341589945ed2972fb643fb80642111f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97be6d0997a8a6120682495c05c752b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70a930fac44a6317f998a982882181331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7771e849a1818a132b05b5dd56db9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78311081f08cc100c77bb6d43f42377f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fca74483ef6b7481165fb88dfe28a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0010d43332a7b4b2188fee846051d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01574b48357840c14e188f41f83c2488336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b8744d4835e27953920d1893f830e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0a6134887eb73920f1c68d375e03e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aff28359e3ecbabf58fa084624f3e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465cdea259014157743c314a7fdf0d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7005e9f5cceab40629e73c89287337341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5831301d1e7ac8ee55e023bf9b051342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547bdf3b58e8e7a1a5bcd3968c1005a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38eabb64951b4e253f09f494f66bef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebcb2fdecd805d2c4c99707f9d0de5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59dca13b1e8ed1ca23e4e5b3102fc8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e460fae4fa77073ba583935f27040347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a57d7abf93e838af6a6e1cbb91c4e2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71bfc7288a7bfa636b56a92a9fb813349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4690a318ce3301454e299e289d2138350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20c1377f90905045ba3ae2a284f021351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80138024b055595b3f2a7c50bf4410f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dde099a69ec2524393434493137184353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf8273a824a88c989ca8cd44542757354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec4945ac7bc7a88b278ec66b44de53355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104588f01ea997b9e7db0d83be4a5b43356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4865cdacf7ad7781c2f90164e71f9ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410bb405a754fd97927468573752fee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151229d44517c4d547d236f09468b01b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff66a2e7813924285e97f298f54686c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1487484e6265368f51e6e5683b6e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea64be2c0c8ed4ff908490861ba3378362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c982dad06dc38350168b0ff8d8806363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3baaa003a8c945a2ad26b10ab340a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069cf0576992f979b9c5a4c923d4c37365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765cd768b840ed0743473dfd62caf73366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c47d4e2b75e3ad3d95d837e231c5b7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35626e716d354954ab1378231fb4ebe9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb6c1f3c23fb88f5064c2ca7d8e105369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a98109c7c1f35353de8b743f9051c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc795a2fd029657214183b371eacb8af371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcf87a7e5e0a127d5288ca18911114372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcc81fcebf15c8a70221bf45862bcf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd566430bde9b737256dda173ef5f3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99799a0b87e51b33f1a85d9e60e7e7d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a46e2d462ecc1f99a176e0778fa86d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862933fec687a27535704d704f69b33377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3eef531783440f1c3ced76d9058fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20366fc76fbdaaecf1a3442e07c42fe5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea8bf0cf3f84db7dd9d7e2d55d5419380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fe68d9d81d3e2af9ad517c1b48930381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074fa4dcd68915f41aa1d52b6883d36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f9fb0fdc4453a58d9760eca262f93383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cfa45acbf5672d806954e4add699b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608b15967b59447309c0e2e6d4e8eb8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632126399851902ce140cf80e9202ee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960cde39f75482aa993a9245778c835387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbee67aa64b328fbdef54d0d0be100388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fa7e5ceb6d951959fcf33edabbf3b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fcf171190103410a079892e451c28390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c442ace5217904c9c0f6593a7d5278391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608ba2964ff0d47549e9ab020325617392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e23d240b1539fe2d53f0852791a2c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957edff8c5b2a4b1ef1b58f0b85ebbe9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd87acd1763e1e7d7d6ad42b8ac7f0d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e5062fbd02788ee38444962f4afeb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b48797a3ff92ae59643afefbdb3477397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16251ac9d8e9b865f08fb91b4386650398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ac9a776d161b2e8ac5df33d61e051399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0f4f70170810a39b0760d89d85fea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3838fac4611de0adbea089369df13b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513b833c7e606afcb20ef612bd0daaa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad300541eedad233d8ea188bba8c3a46403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62086212faf73bb4eda798d13f8e18404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedbb65b0102ff94f31940f18ffbb83405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e51c2774d8a2f820679e1b693934e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189bae456d7bc1681e3c122c8f55bb6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf86bfd08ff1fb5b7e0fd166954881a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae18f40bf17101f8fee3dca14a37a0b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02365229b40c0c1eae661d0594ad4bf0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd91564afe493528c3a45d3415374f2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1df6723cc2191f4412d4904969085412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037f14563909729cda13891bacd3979413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529edda9c66d169cd30ad71e602e732414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80548147fdb808e0bda48f725a96ffae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c48e9c1df5590de2f9853c4dba751416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9f4cc35192a1e8e74b9fdf49b6abe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e249a6ac4380f841f35967812401b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc92addd08358f3829d1b3123ee733419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3cc11edc1a29ab3d13237f27e4356420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0538eea7789466f384972e1f67833e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656803633a4ba7b05f787760d6e6e2b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf551d3fc8f2349c0d8383ba04e99a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65126cef13b132aadc9143ac9d3ec68424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fd54316fb92bedc9e4866d54354f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5aa8ba2cfa64da52a1bcb098bc96a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f07108c54d61287415fa28ef27c083427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20350ea00c52531353e9c3428f325c8e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cf3e9cbeed4d1e28176781ff124ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977315ec37201a1b1b22fde4b3649e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512097cecb7f70266b339b3cde0477a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b27b71ccaac5526d35d218dcf4fa6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d9f677aa93462cef452b2cd6baadf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47e81875974089929b452158fa0881434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8691a1d47ba91cc97e6934cac72fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c199ee05bdf1eac58fec920e98ea3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35e1d9716bbee8a9ed68b44fd51661437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936376f9d4cec2f9f3195e423344195c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83368a4e6e505af9bd85d4c77c8956f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440daf5d0edaaae087c12ca61619451440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811fae5a981ee76c1a0367b6d5ec757441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223cd7257f07bb8609cdbdae25dd48f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf1264dc469a5ec8e404532ec29cc0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6a6725b4a1a7e592db8a40912c2c8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf2cd2469ea6a357b1d9921d7d76b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed94f1f486057819b4c28c9f60ac94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49a61fee65a387c49d2c85810560fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b266409129e40e88a467cb3095f1b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e30236581c08246ca7b953e4d2dea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a100d0950564210f0c5a81515810e1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a960c819cacb2f715dfde04bbed7b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d00b368751fe49a8e6468f074ff52a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc490a3f3509f606d107c23c93eeaad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697a9ed8fca81989397545eed603b25454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efad0b3c35853ee9ad3c49317309c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a28799cbbae5c1f0eda1f13dde0e4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299874cf69c5c05144ea3d65924b897b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb081ee04357c86b0d7ccc8157a96cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be240a1fb0e1ad7e45f10aeca5f20839459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba89a0f3ed7c5b62852d47a9940a6ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b7f17bb81f541ea5d76ca65c5f82c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372989843173f936f1734a76ed8571e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73788d386c2b8a99943bce9e315c2e4f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704160c0cfe287d377d208e1f863b55464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8876094c85d000a2948efa73f19d64465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628db74caae7d131b544e12f580d9892466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137cf2b174ec9014a3e79fec2bd2d93467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d480e4d7109a737c78f5799ac9d7e22468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85811ba77baf00abe886adb9593f34469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be972c3c3b686548e5b3a20507e05e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746e2370c6a7c5b7ff59963d77ab86a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f659ad650e3eeb49068583728c663472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e565dbb5d5e3a87925162b4f8417f9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e636444736c4b50682ee2a03fbd9e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2ddceb09d0b4c7ce550ad34c4756c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585b28606c9ebf11b8cf3626eac04ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f65bd864928eaa8f3da56f4dd9ec2a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692c9d918968f108c92a5507622e403478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25164a95c416298ee5288e8b5420511479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddcb9b0818189dfa6caa29b0f35fe7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012aacb1a530cc08d469872e4f64f704481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056568d6dff11ac44299b57c113100f3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e51ed49018ad33efca2788bbbb875483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffc688b5a4180e9f60dc53a3620163484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d9dea109f028e53aa467119795b36485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41168d2d122a65a70d71f3866183e7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347a0e019d88105772700b16203e5c0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed3ec68af31b0a64dc42c9561c383b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7111e38a294bae6074e01e149a132f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f64fa83fba3d6a8167a074be762698490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4c55c6fd868eaffc5764b76cda22a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a0ed713f6efc2b1ac6d18335a0885492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c65ce48ec08a9f1ce1e5c79cf5c8e5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d0baf468d2dca14d83f1b48454a38494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2f8e6146caef094268d99089f5b46495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647853161c557813ae5f976e61ac8118496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048b0393ff1ac1493927744d29fe55c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f951b2b860bc78041f0b667f1913f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768c7978849c5253c353effef6f58aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c33ae2e68936b0c882f39753ca1071500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f20c6c25f82d99855dc880fe34ce1f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5046e8f194cd11dca7c070a760a6977502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88ed0d584a1b023879a8423949ee14503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126a60b14947208fc74ca4c25a61c80504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d8979480301acf232ad3f78d65a65505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e219f21959fd211367c0596fe22bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac9b9bddedb760862775e65b88027d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2930e973d27dc14f9cf5bb51d9431fd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3b59a5065c0e440d98fcbd7d6b5dc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df10631111ffe85c532dcf4afde57e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe78737ed01aef4295273cd61f16c7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748dd10fa43e6da341f5882b266216c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744e537aa7273e01612eb28bf730057513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661799493c3865aa28859ca9956027ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade273a827e347dc4cd0e93a09bfb662515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b0948f84b1d7e1500be44aca17c7d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cfc1fc51bc4649463da0ed97c6dff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490df4edced0afaa04065853c99f494d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c885387e1a8b93def2ddda74427d12519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ada633fdba6d9dc83a8c4087da06a5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa9ccaa3b83e5816f2de92bae35ae2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d3bf288cd409338433f6305537be7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1748dabfff5d2ee12d27f69c6ca10d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e9889e00972876f45ec3ad745fddd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e277c19df07cc2ccd0f7454267098525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43c65b8ff7221f546fdbf394360a0e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402048edbd12b8dc5b5221e8c01a81f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccb6e914c9ef80228f56bbe1408924528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b98433bd6a3604cf26c7b9868d7e35529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2caebb1f01b841a9c94d89dde20fb1a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafeba43a52124f3a5280ad2a5384486531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43287ce40ac0abcebf10bec5309f63532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c17f0982e112032e914930a42f9604533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d1b4a7eeccfefc0653bf817ff320d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fc3fb6a3c3fe78c70f2a9ab53ae03535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff776997903b75c088c129892295b387536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f492a198fe5c3427c980bb09752b33537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fec1b1183800d50b691ca680ec385e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc4f8ab28c246b515913884f39889e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a13d86f8401c451c785879b5488c8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39871e52ed9fe5b1afedbad86fc810a6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d750c3950e0a397b7887e35dda186542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd854c2df362ae4d8f4522eccaa34e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11e9b6e6aa1c5da3f6197d18df36a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a173579df721073e2b5cc0f49df829545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb233444847940409b2dc71599b966ac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6eb754c497c89d1f4929e0cf255c9c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b7d7bb76e58ade4790dc9edf01bc8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d446c2d98ff6f4a1804432a6c2ab46549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e48444ec7a29bf0bcae304018a2a6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1252af7386084b937c46fab5ffff5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130394b0ae05194de8bdafe84c4e4e8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb0416a360a79bd621cbc0540c1f8e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8987664cef80b15e13d1832a95d70bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484db6fac162328f0f060547e4df940b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2ac25ee8f82786f0d9cb36d75ac13556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b403d8a66b005e2b01e05e0917b7c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af178a836847ca5956f8bbc6b46ce1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aec1e8b706f6079e9a4a2cf38ae8b1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4086c0db99dbe118aa5266b7d1cc5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecc64a7aad18d58b38ec85039dd289561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e425680fea8510bcc4659e58a0c780562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3927a89fbd8d6eb80b2e0d4a55806563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b786d367147f36e422541459000377564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2098c7e97ddf7af98ab41cca2789fa1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711926322951a695b77329ef498da9b0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ac3544bddd6bca4227bd1adeecb15567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf99d41d049cf691816f658539af0e4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdd819d1c5e24ff3b75046116e3ba4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803640663d6900cdc1224836ea8148f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ced01072e26949df41b9d828625c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce408f5244e2008dbce76327148fffee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1a7872eb8a3ff3a1482e312ba690b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7090c7b333a06011b8cf18de414b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df280c717b857045c68e45ee5180159575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad179e86d626d0cee09db6f3908b355576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf236077982547e975818a3c5ed1b87c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568fc4f9c0c9e1840cd8cc224b6ed51578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4658fe0e54bd63884037a3b80c12a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37f845c941cfee222cb157c69cd4fe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef222c6fc27ad9f210b74885f4d2a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bb106ed91db9985932018382fc77c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6687165d3d75d0f6acca628a367bf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a7336c0837491a3c5b99af19ff2d1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27411be789fd7628c87e68dca87fd189585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076553783bb2732c8dd281356a8c4b42586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee7373e8a37a0274162c4c5e00876d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b170f1460e3a4053b9b6403055e50b9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b834ebbda5d5bfca114045c54723ab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe80c8f66666da9ee3bd5796f47b494590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c4051a47d4083145a0c65938e370b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c501316943443b53cc1f74697b9b6c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea137a69528837083ff1669166dbc1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496edf7be9b4acf22b4f4d3495c12dd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4c9eb5af64df8eac4392eb56cff39595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643f44dd3bb84b86de8f4c69a76c2e1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0c76a2004a44dbe509da3ae12bee4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4607854831a83e812f7128fa58bc4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbf7d3de1a97245fc2370a9dfa9759599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aed905f6d4881d5e62a32c2100973b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd405326f925038cf3a324bf785802601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85eb395e985aaa8a6a43f294271a27c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b447dbb19ecf0424c6b56ba6c27f2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63771a9876228109398a2f00080b581e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece880bbee6038b8cf76dd5e5b38405b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12107b53251dd75eaa104abc92380c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1deed35755aac36ac18fc41d3e7dce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9424577b5a951591b0f11265ace2f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818ba31bf554f5a9c8e1ac5f5abdfa2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b07bf0d73ee7a11c53ee00fc6e1c1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d1af5b6d728063b522c924d6fbdf2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e00c6d8cba02390c326358fe836af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837f02cf7801921351d8558538fdf02613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843471cd0645a55cafe84d92505c2e9c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b311bbac74d803d48162fd978de2e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9809feb20bfee10c60630445492714616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73c3b4ad59adf305ee46988c6c88e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de522daf55a3104228dece519a69f3da618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208013443ab5ed8253be0d7695c41f66619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc4e87a9fafc9ee4de4f001371d5d6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6f81baa35ce3d3e386a3e551d074c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b43e4addbe00d2e05e339f521dda2f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30860b0d4e0df07e99afe69350b511f1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f12672f374a58d9835ea576a129002624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959fb39acfa092292a3816d8998ef4b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bbd1380b9e003b768b23e15f9604f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cc10ae6c8f946b3c1991821476316627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83406963699e5fe893a2108c16ec3078628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b361129ce3a1f3cb63cdc3e17c595629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1362a0f1d04a0a8f14f5cdf8237ee70630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dcfa6ebe724c60fbdbbbf44d7ecc4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4887fe9cad3e4eac0fa657a11fc0b49632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3170cff0162fe1f56ac4ccfa53a90f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292419fc23fdd196da83bf4791644731634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b3541292ef1b86294994fb10adc10635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c965e46c72959baa969c5fbe3f50fd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570248ab1ad1a2122ac487d962f599b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f694183d4c59cca2dac159eb1c7f4c5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b595a7c4ff3ee2bd6fa6fc881d69c7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535426a645e5cd7e075ae6f1a728c144640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a0181997921b45bb58c9c8a98a4fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8c2b42c20e542cec3a2c0df2c6e83642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971309659718c315a50e2a2069ff22c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927333a539a425e7ffdd8816a29b2bb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359b3d3b8d975b256efd708ff8571d4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef644ad0d46597795681fc5279739c95646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d902d8f404e72151b0f2889c4fe6e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34450b3e010a901a50ecc1c21068ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853c88df813fe4731021b56b343b068649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5d8e2cb2b9e8c77778cd988fd4281650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c35a2bc2c315a4776cf68afa8c0c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c08a652f7d2caf32a71d616faafa9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724d4df6bc678894d42eaa77db18772653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9a6d9fc1724d3c5ce7ce76bc69df3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c865a07ef92a92d8fe969249fe5a9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49392f6195d77ad6090805be490fb2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b5916e95fd12be19a47f70a3113ee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1aa64d5a54a9eb6c5fa61c0785bd0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c2d86ba9476a03e9039644957e7c5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefa63cd42df31f4a5b1f2a7b966e34660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15aa6419cfe958a618d118fdc8a0dd0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88b6d4ee635873d76734e942830971662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9b4b1c4da380d9f88c755c3317ae0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31cbc7c911169c1f6aa0cefd4b6242664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da5bded25fd80664e2216560986836665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47e6d97235cb72c2306c23f2f09431666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2450ff3758aa266b5418d6efbb48383667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdaaaf2b67c0394e06b40016686f6c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b933a3949d276fca9800e3dbd32d3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f654824b91d7b2f388c3cad51d6aaf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c107f85e8b3ee00b923ec5a7c4746f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202fdd2e0b5b6409d1e897fd514c7dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9bfbe3a05b6e54cc986c6d03f1c10673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49881cb7ade44f259fa77704bf4b06674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08d1337a6c0aca3df2b6a7ca10abb1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b214cd9185ef2f3346b168d3d1e22676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce049c3aeb3ae5bd33dd714f6afb51d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ce2fe5ae237f23d13c71b6b40384d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4427282bb4d07932294ef8b5ef5699e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71ed8a362a9416fa34c1babf1544a1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adde3625f3875d4da99332799a9b34681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f508ab636902fde55d3270551cf87682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5940cf2764ff7efbfb829d3c7362a89683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809ce03b24c402d2b6f84a7a0e7de9a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05a6ad3139db7fbb13d50dfbbcca1f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a81a6f80935136fa3acec35d9c180a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22f6d9e3bb8c829d9a122ebab99917687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb584b01c7ea3487f1376ac82331ef7f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee3cd065ad7f56465d3a7900eedc0d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6efccdc604d1155e35c4e5a21ef234690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e974e5841ef0b1821e1a0fb559447691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2353f8ec8b9f7fd6c306080896911e5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ae0cce69bf8d0a51a31fb8ca41a8f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2663ce624ae821833288f52261999694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195aff48f8a5ed277dc8bef443e5d52695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbeb751178f48b22dba455d2c1d380696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dd742c2fafa883c6d8164dc46f765697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775b2199db4081194d34a3f0eb6757a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f3d3cfa31d2e9d4655e9a458b3689699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7088eefa6cb24b74c61e671695e964700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0280ed2e860b498aaffe5fd01cc2654701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66fb5bb5fb49fe99aec5b6a60c3a77702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c9d4f18b49aa1d6718ec26ab0d07f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b282045f2b1697441ceae83ce92281704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9241d0d714d11a803a902adb1a0c858705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf22f9aa04800d58f09d7b1d183a84706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c430b82b4d9e2c68912cad5bb0643707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02029f06c63b2d77c0f8c1d9b950822708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457f1211470a4874e308c809c3feaed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ddab92e9e57e2d169685d36550659710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc04c9ced33f2122e95bb1f28226ed711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9501e901c04c7b06cc2efd4fbdad023712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379dc338535a32ec655e0adab00164e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59965467b24481ea2b2ee6380df576fc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b41f30784517686fc2afc3d5fb627715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2eb259f395aa020289fa804b1765f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f575a9e9e2b2a42b85ede7f923abebf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d55c0b9725da3a3c035fa7bb5a6c95718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154cf126c8c57cdbb54bef62c2468a5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b715786109248a3685c2494365d8a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64554ffcfe13248832a84ea2695e07721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3f29c5e684d430cc8e591f1281103722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861077298779ee4281351401b02bf16723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc5b56e724183ddccb1fce84ad5f66724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b577392e9f800e4b1fb3ea8987b71725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58530dad2433a46d9fe29148f7fb20726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b079aa83f484e70107f9421edf464727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bdb2da10ecfecade277b246a8c112728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e59320611eec5e30a8253e124b7b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81085981486c97966ac83dbe8ae60c1d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b92dbfdb495ba91e066ac0148a0caa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333b08216ca18e627b485688005088a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084ebf041e27620f31e2af9d49d0f71733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e75198dc37c4b98096814153e5c09a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44796684307dfad118a8958fff563685735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a44835bb8f4cc2634ecc7afa4b264736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdab9fa45ecfb980d9ca75b347c2b70737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0faa1d81d36ea3f28335f6ac970141738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867d1f63e67911021d11c25306a8189739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049822b1a65f7d2ee61d7187c0d3af9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef99d286faff72d4c1ac8911499bb1b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c229d28638a819fee7b16fbdb1483742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f130d6353d1f8bc7cae998ca786ed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f85b18d212bf76c8fd31259e66e22744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c845ffe11f9a991cefdfd6c66b7894745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ec62212e63d3d81c78175536e5a42746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78dda8c66f09cbc680b40723a6b67e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9173decf06e56a4c83460d04e75462748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3673d47021d88e9f8b5a9db08b81f8a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec0541bab785c43b77f1af6fabe10e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b350812636693e6f5430709fc9e557751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda87ad9f84a1da68987917ab19d540752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f8502ce9b41172674eadc8913326a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f4616a791c1579a1f7b03ca93aa49754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ef6260ca891ca6e61f677aebb7e83755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb091f2e934dd7705124065ac3b780e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232a239d82189b6ac216ec31dc25898757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ed7cadab9e222e7e7d56785c5592f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7eb1e2259ad697b6c6f46a5f7b9e0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>