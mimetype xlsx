--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100759a0136442d28f9e41a4b9c508f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c549725c99e1bb1b7630254a6ded5382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbf6263782a2bc1277b6458f064f593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74647eab43edf9d2423761c496a509424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31722c92b5fb2172a7928cd6f31a1ca75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2fadd2c0ef27b5c72d3b33b8167ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77436e47ac57b0f121b0e5115fd0cb937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342f44df858b10ac9aea4c5ee4c3ae68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278ea8fde37ad8cc83317603ee606409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7beed571b04d93b09f5052af159ec6610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e54841fdca387c04e2e2dc99e312a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d811364be95e2d749656aa73181b9ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad42d18a55ade08244b252abc9b0d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5de371139e860aaed6bf7955808c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bd9506d5957ab3f2508a89ffc4c7f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c48bbfca9a7f8e18893265159f81016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d455e88e672b28b2b9a172bdaf1e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75c8bdaee1ec325c00c941662c18f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d41da1ca0629c62c4063640932afb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f02e2aadc34af6f6d35fbf9cea99e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18d2cab4b7ac082e6945afe8984d2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a683c455a313b168b8d7668ce02cfb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e08cf79cc3a8a59592e73ed03718323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abea82803d25e76830753117eaf46724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37d3d7f672d2decfec0a8c2753b3ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cf982dde2e9b25106c8602741d22a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c9f2b950aa79f01c8a4e1bbdeaaf727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d9b3590bfa30187c33ccd251554d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7ac197605a753a784bd4b1d3e263f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8783db6636245a4b52b1ee220fd98030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5196910def87229425391413ab7e54231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19f0bd9548f894b8d0c84499026cae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbec7860b250e37a71a289b569c9c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c25b2162367835251ca4365cce857e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395796cc3ea136803b9365cc0fa06ffe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54278c2490e782016e46d5b1d751ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cc8baa2ac51f2d89ecc4679984f0537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ff901053f92b24535bc469f5cce5038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe55b067405ff3c031332a968610c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154e3b713e61da467afe9a179ade10940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08167d8e491d99e8ff37c2c8be313f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc504b63575751d5d6592b49964d55c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35675b2c5e5597bdebf9c7791c24e1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc795cf1b4bd9facd6c27f93883c03d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f199b01bc89c2aefa7655ae67fe24d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa526bfdd8d890af5a176f802082808946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88089de4e58ca19fd29b4d72a1295b6e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4671a2bce9886b750ab431920453bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563c6edac06c7c1961dda86b256f63e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff87ced0ad60a12704d33ad09320a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49281531786a7525c9f3d030e1f2f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e9105629da978b5ebf0cb4d7e70d952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c37236e8382c2b82d768023eed98053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83beee12033b599d11710d358fa617b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f80ce68a0adc9367bd37aa544d25055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8371527c51aeb5806d456a8300b35256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2955a3bfe1dfa62d890fc5892096f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c039fc40224670e73a9320eb31b79d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22788c903041710e1f23371f0a10bb059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae819226a16eef8eafef7d88434a2960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a586afd21ec94791dc1d8e01edf054661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b8f91485e93af5221d62852e4180962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cc6fe6d302a29a06281018d1a86b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958e61431a63da498c1aa2e26f674d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e3430cae480f4de9478a08984310965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364279405599e7ed5d435d09797611366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fd3afaa01db2c5d05bdee7d7dfb9167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c93552bdb72331f22501aeb54a265368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fc4c40ff2fde98480dd54b8b8c9ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a38e176edd276061191ea5545f1ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2c8500271dd3adf43f4b877498f2171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf225e850f580ec7eea299fdb97de6be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379810b1fd8e41c02e4ef2acbfcc6e8273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68872351d0562fc5bc90eddf69ba439974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfb49c0bd7bc779da1ad52ed768a2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77ad9ebb574d8cfef839f2c84df88476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2d58f81c956280b1fce97af00a82977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f3e467921795716c60e7acb1e9ed578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944969377be44c84831859b6d9092e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bd190bfc3c963601e25320ced616c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851816301120200a0799f4bdc3ff2f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fe1e3527c0e40269dd1607cbee12482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a40884488f8a3f630d310e8e92c73283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7573b2b6d6aef274e2e2c86bed2f05f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e67a59b9cc22ffd126b5ccd74c447585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cba07d1f5123e02fe359970717c53086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bcbff7cde90a2d9419598cde36bba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d925387d119362b5a6362fb0ebb5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58641506e4cd4e80b0146192f34a1d0589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f643d86616bdd117beaf62272d59690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f138f459d232229319fa607133291491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef4766b06bad3c25f384026bbd6f5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111f414fef0c68889689cbfe12e649b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf5b40c6c363a3931c0558f7bbd79994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963c9bcdeef688997342a98e89ab8a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edd938918c97f0ca9768f795083b9e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23712c5524d9ffe33705652b6caa493e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b7add302ae4eb88e3c1d66e89f3c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aab188b0965d958586584a6323f62199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17392f143f3f431d482ecd16787cca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c4a0c748482eac47340d8ee8bcc47101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f3954a415fba62ff729ec015eed1e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a9495004a4730074dc6a893e246ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651b6ce7d5c22757b9691141a93c7ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081ea357ed49aa82aae9216faad2960105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874453fa2b6265cb7ca379eb2e5dfad3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c56d5b077b47cfdcbe13402deae9f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c8887943acb75ad4a804a6967e79e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40830eb5780c8acc62edf59a8628c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064fe67dafff144a633f684e54ed751110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a4c39f5a03d65049fc049b8963db3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5826e27281b58190ad93355fb80f5b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9503564612bd0a67bd808d7bf0d78c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2973c192fe6470770f145bb91cf4943114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66c2a568ce75cd0adce9891dcc17ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b43617567621a35a4a7eb7f3669f05116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74b73353373c56a81e51b3ce05c23d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538a9c950853b70e8bf6139daa3d26c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183ea39b507ceec42b13d9ceb45ddef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077e115bc176d86c925411b24f12305120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1397a4235e5ff6dbce94289e47a45121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cdac5d857e6f5bb2659623f92f19e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5d63f72879b9d8ddb219016b093e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368bfa097b4100216cef3e345be6e8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e55ffed2043b2a47bdb9b3f266d2b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c44ec020d8bdd57b25536f6707ecb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2df111b8dec13e0c4e79fe058aae36127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bb7c951543aac6d0463c20fdd4c3f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b512fb404f68e67af7d7aac565c1d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f2b21cd44284b51a38504221777fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282e4f3d3b00ca669dc0783b268a8ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307541c9e45489c25378695e7d1b118132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d62c570f656b3b1f2ed0037df6b90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f757e8cc6f2a266bd0016b215b42f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b62281cf6de7f0d5d65f2f902e44ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc740e5cfd455fa2a0d7111c829cae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f2b5c2c043751aec881e930134634137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ff3d9d522511ddbdce974b6d2f58d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c217b483edf92a33d8b749c8da2ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8d634cefad2b98bb6f0048af4e05c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f35795449388a0f336d97409432a0f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03f77244eb303a32b82d296982b7ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb9425fd6e18e192202e91e636f593143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d5b428ba04656342316842d721fcd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb835595ca3add65963b9abb49e07556145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486d5ea78622d274cb922a0da5ca71b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0d8f97177f2c492461ca47797b74b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db8f73459178cc587de9ec08447125148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f69199b3a6c511d0524f89db37ed6c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2acd7dff199f9c97dcf175c730a1cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb06ffbbfccf490a457875eb18e2513151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f52e7f0a83f18074ba8103df672c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa09e2208b1ec80473c6cfb2eaa65a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca1efa707ba405f40b091d9e283098154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58606c45c33a88dc0b74ef24db730a6a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9767cfff7e504f6980b2684ea300f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb051d53d0a81a1253344bbddbcdbc8f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11e72b8ade65d66e95366b5600e48d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e809a443584ac9f14c9f64a608877159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a2454491d3d915bfca1ec09363b24160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f509bc48a9aaad32bd9f36a25ffe3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795aeca09ffff0b94545a1e833d46a75162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db43fbc803252babe6ad053c18357c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070010cafcf0b121e5ed27ed7e54a3e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c23f968ba56749f5392739d69599e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d61641f2981081b77139a3a27604f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1a32fcf60cd3916fb437ab3182d55167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b61baaeea23739df0f31f77141dd5b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55637ad6502579d7c1da814ac14dc46169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb4a8ab534ac85ec8bf171587b2822170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986a6611de6e76196be27076c1197b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce489e10d3b4ec1a18e8cce764d1c422172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cc2d0d142fe7bb53d080ad6633d8a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa5740d7cd7f36401bee5fe4cb95ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b687ab94e4367d1eea7331ec2c96181175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c5438bf2bc3c4d1fd2097428d45bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce403b33107009a304c439584a1404b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52430ddcb882e00c5df5b064e0b02c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d0ee05ec8d1fea240405f0621def4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773740f68dc632f2831111d5565994e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aca070d0085a4d1af13f5c3341281e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ee80527a79df7c01f0f56a1a06c40182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d0af6bc321789f3bf123e9214c3e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd73a16ad257b52a7b573d7a5e3fcb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52733f31b62223c4d312e434d28470185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58575733a2420f032e624a3e66c55cb8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d54a1fc4f51f9abf01a5a1ea67a940187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b3298c586115fa388f3c423c6e3b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6185e491530f8cc7d60e1c9415556189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea2b054a60a926445ed7c520464ef6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a46ceeb05cf44bbc07aecf6aca1ac9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72f1c48236e752dfc83c36195a1ea9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e5e383a167820d4f72223c36de871193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37a53c363e199ca5283648d42b4398194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc10cb17112e3c34cf93fdc2f5373d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20caf24ba92ddcfc69bcb88d93105003196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ac9961d0ac3bda3f2cbc2e38a1bb2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f2483b70a9ffdf9fd7281003ac9e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08942f7ea4d1c98ac1fd5b09c0a001c1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b91daf366d9c6dc01111c67e766bd4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f2ed5457d03c1a8ef92296bf96129201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed9b6518b4058dddddbdb4b0ba1f59202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f9d1aedbf641c1599872ef2cd4bd8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3d24635b7eeeabb1f8b6872728e3d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe726c5de8250d70cc982bd71f726ee7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1af998599de8a80ccea9ab0c70f49206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432ead09c2bdddd8c7a2727ed70e902207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410762d51e67eb916ca8e8f9cfe94c31208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa42c9faf3958b675dc3f8843f5d3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97681b4f585c2118094ae4f58e63ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d345b7c9f36fc439a2b8f25c437d1d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624c3a1a52a6c70388647d466e3514b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ecd2034af9decf54bcd97934763f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ef5783f90da427dcdcc8cfcedb472214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4706e5179faa750fbd119a25d3777215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c10a12c8d3671f9204ae886ac350bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639506bd8dc479b8d4b2f68ccc6bd024217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56235bf93a8e2dc0cb77d7dc841af219218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94647bea2a8bc289d171ee3f1ee3b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ace9f958ab857a1ffd8ec86d6bac4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06541b6dbff78491d69c3272bd2ea6d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cec06c247c2bd8d18e0d7f45daae60222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3114e46b267340bba00959509b27d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24daf43ee56c778282e79e925316d400224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89290455f359b3d3efcbced115712025225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b28814c2602710fe03c7bc057238a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c0bdea936c4fa8a1ad27669481475227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec06bcca5fc9906c308f1f4af329f25228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a443d17dfb5c42afb39894a59b04431229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993d28b36a20710b02d16a6101e6a63230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b26d28e78c2cdaef8c5021603ed49231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9ace170963692838b314310dc08b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9f6b43afd36aab7fdef7b5cce7678233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca46b9402f3a8517b68e49d7b3e2336234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4311646fe32bc0b120c6dc1588ed5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8624c26d66fee62d4680778708072d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4638d1095813aaebfef4dce33c641237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21346762a8eb5b8929489e7957b2193238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67edb23f428b580d29ff2977f8c1c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365be961bd781abda447ea55fb78de9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c150a16048991b676041d7b553800241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdadc136b92547b8db60d4037597f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989578a7e93f6bfa9b03395b23031b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd527c58af081023bcaa65d92a115c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723262a7e185b38993ebe810e5f5182245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb5647bba607c59047ffbd9dba5e53246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39391169c0e25efd3e2d1ca86cb91e46247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343f28a15c31abee9f4a7684bc36fa0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f091ecf016f082c2a255503e1fe83be249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b33b6914d3a20a5be0eb61b7d556b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d5fbbf9acbc494812fabb9060bbc5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56880994208d1ac98857435f09a9c141252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf00b64edcf8013da03818461c5a3d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9915b218ddd1f3c2eac45cf8c8735ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a6c00b7e58e6f62a3c401c49df228255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9829c781d9ba830f36f6bd3dfb5e940256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9dc337fe595041678764f3478deed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb7512f26498f8f9c2f88af3375f0e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5c99682eea16f99fcb0f6ea6f7cfe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac30598eaab035a5913c8ec511de2e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a24c045fb51dcc1dbc49a9d9d32b67261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076727e2432dea903a860273525b58b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3d826043059819b104a032c9cac4b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3afafe9c51c447c2ceb730900134b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4db3c7c2be5b54dac4be3fcdb4725265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6b06f3fad7d7ec7b3215a166b3872266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db153342b96d4a55700fdde6cf91a8f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b5b50478325928d00153aa34e6776268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d48fdc3f23214f4f112fac44117a8d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2bef03a7c890f3776a2697db87902270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dca93b28c54efb0ca4eaaa13633d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecf260e45e8d3871869bf62cbe8cc6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ed9b3ee456a1132408d27e02a19b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08337021a6e050b76ce7b4f721f876f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b7c5117fb3778b9e461b26c4bb0aa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378595f2b94a06688bfa877efcf8d17276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a69f5458f28581df1f39ebabc52c0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5b11f4ae51ef7673281f6895ea1f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1f300c4b5688b2038a41f571a6385279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a695d13c8a924afca88a8722829c2e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39e4c70b92bc874e65798d1d88ed22281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe56a446c5b354311f685b831a7689282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4694be63432a67209370008b6dc9fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5394ec0eba0a68e3e6658e545002601284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6f67d2509a3640ad19003fc706f21285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7ee0437b6405185daf50e206843c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc20225324bdbabdc1cd95b3be3168287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c72687ce0aceed8ae9f2f89bde4fcb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c91a0194470237ba57fcde324c557289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140eb798fca4dd536f619ff1705c537290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcaeeab55195966a93ae0e1db1a410291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f15b6125fbf09bbef1ff20065e5b41292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57464c8a04740d8ef3a70ec52b8d7caf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bce07201957ba1f1b9b921c827f7b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895d1f53d3d82eadb352a793599045a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db518f5b9ed92d0afc16d84675639075296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb846a57e11ab0da122064221b57d29297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc8c13f084615f4538af0b3f8c4528298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2127ff90da74645a683fc03c100ae3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fec1e3ee05c81ab588ee8791ce7c56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9a0ee5665286f22a49a171304b708301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03981f6c0c619b804a9e742babf9437c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e1f76ba249a8c0de408afffdc0004303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c51811be40d50beac5ac67af50354304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405191615d352f8a6b79ab4fb69f1fda305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e76c2b72770844c8b7a9938f16ca4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65ca4c6723ce25b76dc2c58ada605f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11878fef5b1bd0b86c650b2382cba4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf70d9b4589485407dedc96ddb9689309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96826dcce38f53379efbdc66871a51c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61611dbf3d4df36bf645ea73fc9de1e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e07b7a68626e34526ab3980a89bd2f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca3df744787cd6136bd2880ed3f7fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb4e20e06747e06aecb01a071f295a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e163e48c2e3ddf76bb28f17bb6715315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf627094e84f4958a27dcdb286ef1050316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c728b3378a8c45f44ef2c17745c10317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0401b3a8a0495ce754902745cbfdd36318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8f20a45fc0f0813135854c6b351fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e172c32735d4b7ce3fb0094ac4d8b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae424a838d2e005cab15cb4307bde8fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9e7e0a2e56ae93e3f45f5f9e2946d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d499780cf255582e676a6a8eb75b3a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d0349377b6b86579512a2098b5b6f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca07f93d788fec5c41823af5449ef0c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd1efe7cf589d625aa0ed20489b36e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802f8043f1fb804533bb57740d6772e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d6cc3fed7e6e5db47f0386ce43083328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f4b8da7651ca641ba1d22758f9d44329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b4f1ff19a9d45d14cd6c80bcc1ad9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa121fbcfa3d1a9de2ee006f33f68d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fd69daac27aa77fa1708ef1318d36332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d6e0a834a0589992653d3d4ecb72b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a6014bfc25c7cbaf7333f53f163ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992d657c359d1e1115c1a9dd9023f0b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b606eda7a0981c1ccbe5da2d70b8f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f231e2e190d6e2c4a94bdbe40d3a46337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd2053cfa1e40a18de05da73dd0b52338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c0b341f7e6c173d4e9f1ce91ac507339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910f8acd863e7a901d6503458daaaee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e2af063b9eb98308f972ec1757306341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9dd8a633570db249209f82dbc46eee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f68417395cb4a3f7e8d91e87a6d5e1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d181e3a61d2a4eff0088bf038d64be3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f8e8b0277d68389a12c233f11773e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbc3981aeb86097872129c4faa4993346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00272bc709ca5a2ae6d944081fd109347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41378084bdf66cf5ad8094e5c07067348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182164d07f854746155f0613b1e3928349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ceef99c9234baa7df57650c0703ae9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409a16024a2f5bd9cfedb93cd32569e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976da721a7d07f47d1713695bb0bbd82352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82d03c6862fe7789d6dc82032dadfa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b3f1fbbb78cc5be8d4bbf9dd40c77354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17314bf515a48ab49556add9e9eb5d1b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914972cf4f7a26aa43bfff1d10c0ca72356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d877f8bb1808eec67384a1b15c8b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813e62fbecae5f7aaa127a48bbff9ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e69e205060e0637bd1b513b001a8b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1faae1ee170ca2906d238b09a550d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b75d32eedf50b00da51172f98642c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebf244b7c502fdccc51c2eb2ec7382362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd3460049f352584ee539fecf361d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001aee756397f3a3d10d986e850069d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cf0e7843546cea98e70be0fb563b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d03bb3a858c907caa542efd83fa95366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ac00898c3d0721ad64b7ec5f62015367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d808c7c45cc40b4697e91acac05a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e822dde5382b6157d20a72b079b20b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087e9d6203409ff547428be8b118ca3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39125ac638fa8da59bdbe69ee120f382371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fcde11fc744d595e6f7f1b3b8e976372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7368c013d15694c020abb79dfe9f86373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26491990c3b934bbd12cd8fb6c38007374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1399d23308aced934e53cbdb1d132375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241ee5abbbf29913ca33e23b26cbfbb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40464c633a8035ca68c595da79ebe9a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f1485c07391fe6eacb6aeb0d0cdeb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1250116a6d87284bd40e387510afcc6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607470986e81f343f106603a614af6f2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675dbd49e6e8b7deec685c583dc3ea6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a4cc14055cfd533b87cb824eaf935382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b28fd706c55b330d053cb423a5c30383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2df3f34eb7d23d10e4e6b9b0fbfb9e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbc60eaaa11a9e47bdeb6ff368249f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24c916c05b334d69adf0ca76f20661386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fb23ecd54b856f5e917dfe0aba112387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a20e670cb79a5290130a71b68933a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025926c2c294207c68e701fb6e1ae40a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845c85f71af0070d40d88fd00837e78390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca356d95cec78b2573dc97654952bcc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67c325abe1d05ba21d671e087b1f46392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa166d9adda726901453e9a5eed5ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc50be1d3686434f57d681b00da0693394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9532ae3bd16d3023cc3b0a7181bcf7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d959d72b708af7687a9759100ebffb8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f007158ab23a9a0718a6f4a8680cf4f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f879a1fe321f775f6264849eca3edf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd5887e465bad757fe8aa766c3d9c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f70ffde998ec48570f51c666f0d9fc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e09fcb376269e6e1cdc2e4ccf2ea9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf2d8a73688ac85183d6d3e55fff7d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df42fcd64f8a6ebdb0f1a44296f9f7c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820885e50bd305a6a6058b3d052f240404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d454448e223b961f849520628de4511405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e926031109a794bab71d2192d617d38406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6a58c96cdcd43849b9866ebaa1b04407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21122433574255ab0edc5e072d87e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03f7a0ffe88488c2f737bc5a7a7b99409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f168cd777a09a4abee152c6ea5492410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914b75670bbbfde7c8629dc34b1536b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3d2ce382def973463268d680451cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c20cc2aef6addd3cfa17524f56479413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624434df7aa89dd3f6832e622cc7862414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ff1a0cda7d4fd6c94f19f88f0bfa9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb41f54759aabbf9a72ccf73f6acd9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037cead6c1c1ff235c98448e34d5909417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c8cc2768a1d376729bc7c75f53851418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508ce8be1fda3aa522a1f55a72735ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea210d941d4ef6ea2f3b90e15f6f6b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62d2df21bbc2b3ff3f9772278f027d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def445d45c00bd7499238171effce2bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ada00e47c427fb2221f0f615fb9b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209fe9c2ee98903e6e249169f695ed2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf9af42d9aebe9d6f13325cb222811425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c9a3b02d5f2ec1a13aa459c6d3340426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2f86279b346d8d7bf652254aaee1a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e3ea20a4859b12396faa47c5a63c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37c377c27976fd5a98e7420d63db05429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b22b1f7943d1d3b5ab13036f9663db430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b367427e0fd5a088b87d70fc5255ab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ccfdecd6233205893c1ab20e25ff4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f50d6d9edda2a7269fa6287398fc2d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361cb2c03b4481df738b76e13c2008f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1bf295ec2f6b68775d7886ca106af435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657091741e829154bd28a89ad9237de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2100cc55c6f2500b0a3beb1af31c7b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b57d8029bf2c5f941ae7e71b26dede438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281017f1cf4af3ae1b8d9262db022350439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0473d17a5c2b69ee7a71a8140102770440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42416f3a4598690500dc356293b780fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56076ca74e37b88532c0502ffb5bff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716137b05d27266654c41d3223f9fd25443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758ebd9d5d7acf8762950f0f34d792c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace79344b377b140653921b637df4b8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808a61781915f91ffb65cab85a00177446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6db4edff756365c85bd11e1c839787447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fef1fc9764d685f6e13ff93fc3afb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742af6b242fba54fe4f1c5b8395c52a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81382ce33793190dd0f2d23bbf0e17450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7661a273796b0e2ac09106c60a698ab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e2dc50e7f5563f7f14759c81be481452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee4eff46081829e782d9eb8481ec0c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab1739dbfc1f9f815f8166b24ef9dc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df8dc1ac429b8c0f2dd961b2892b79455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e11dead6a0a0b611bcf184d833f37456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3e600e4209642e89c311597122114457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb14777c9fe31805b8f50f1d30ee14458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b9b4b2d93293744cbbfa65c611e4f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74d69755b0251f3eaebaace25cda97460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f371e8ec15efcd8a5d735cc4af3367f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5828c837cc2febe0ba562d446f594462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f82d6cae807705cdc67bb371285796463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717eb892ef2ee8f191228a723cdd4687464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd05e5f81c5e6e8734d598997662e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a39403bc32196bc8f40cf3687d07d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a44f38aee78ddefaae1ad8cc1b8a6e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e800b85d75463b7a85d9f98e197d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b524a591892ccc77a316360e1af61469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cb799a849c3f8a0409c9278604f84470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c62fb0a78e3555b7ca5b35ee437db6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ccc33744de31235bb5808113fa6fb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e970acbe70f51fdf034c1ee371c0b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09464b56a538073590d25b9df07d685a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f8a9a5449bc770d510253c122fab3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e1869ecb15e3d8e2748083bc35815476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac7d33cd4fbe093ac965e0a95e362d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d41d254233346e5b1569421dbdae5b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5c51d94e4304006548016a000220e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78635b4c60986382cf060e6d08b43cd8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec577ab0f8ea5505deee5eb4fb0464481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd849e43563b038b91a14df5d4bee51d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fc94b5685e551fab82315ed372c51483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83dee7502b799fd210378707fa9c62484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae91361a806b2e619270893f0f84e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6a98719c34332f8ec6cd9b43bf38a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96be8c8a3590790f13400276c3a0fa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389c42022f07dfffd442135586ef369488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda816657fe67b0157f31c98438a523c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd20d1725128a51769b946ae7c0120490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e9208084a6e166ffaea6aa34a0ffd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d27f689a4c156d5b3b9e1b7284eb1a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c3a6813c282a19b9831b3780df43c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ae49ecde4a23bb82e1f71b174be8c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca834af992f45b048f7384415f906b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1486cb6112dcfb29ef733b42858e73d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e277c4398d61b531a3c0729d42f4f2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88597ff6ffeb83f547f6c40e704fe78498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661aa2496e7be7213f666534785f3165499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e76447b680e1e44009c6114518f9a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766adcafb900ece516abbad3a57ee369501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941f7c7ba6af576d16a52c1ef245c7b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ed606e4bd34fb167abd24373745b5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cb05247c9c32f53af5d815ddbd38e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd560459fb272e91f0295c5d2c1e82b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f557d7a3fefc64eaed078908e9210c0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfce37f92d6d55b3a057934f195ee9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6345428a24cc044ca1d7db4befd0f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cda44e56fa989d9b5e188f32d60073509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5a229f6b2d02201e5a8afa7ab84d4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9caaf6ef4cfe9869b90cb41807595511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e827037c500137cf866b4a22cb86773512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9957af55fa3456a7f088feb6267cc9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf3517cc587eadb48144f8c9b6dca7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bbc540839da380f94b933e87a93fe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268e222ad8feb482cbd3707b29e3bca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74814bd4d4b9d95d8a13f90650de8a49517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6892504855f108ea3ab08d6226ca9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c527208c38efb50ebc416fb9926215519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e2a19658209e1454e66fd6b67fdf2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8e004711c593fa721140036d3485f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d8c7e316d53c046060726146f688f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ce9f55f2700771735e29acf4c8185523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54a1fed40d1428944a144167273072524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbbfdbfea5a3e82fcffbd987a372d6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159e62871954edabf3a65bd344b001f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcde31dfb4db3a1c6efdb8b19fc6e74527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b7dce50bcb741303cb9d7010a44de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699c6a1f3a3e90552284b7f47288b95529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361547718655dcd4be7094a9cd8564c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43dbdde5dd962c7ea433ae34403e9f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d4187eaf9d35279e9913cf1b59518532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306b5af2bd16c8d9522a3890a16fdbc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a27262dd8445a67001317b77a2258534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07210760a5c4907951a313e294e1000535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9ac27e8d1d264fe4331ce3f52fa54536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b2edccb2d8f57647a0bd24a67c938537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf669af0d37d0a0bb2d0c74126942b2c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08077be818c574d20da33d4c9c2e923539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abd1fb42c868fbcf10f55971aa78d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bf7c15e503b0c7ea0888915e0dc6c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad273b6b8b3272acf0927cc67a9ea71b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bab102834a6a0a34f1947cb9a8d276543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e402affd545c38c86aac02b84a064544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5d50a0bd5e60cd7f2e4f739fa8bd2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f1c3ebf339836fa102c5120166b58546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182df00fd5cc63f52a60e87b6be62786547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace38624451e1adf4ed0ad928ff7c19548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edeeb95b1ca4ac7761d27ab68591e2d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2a87c3252c9b47660114e2a246386550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f63539a139c9ecc68f144fbc54a0cf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c9d6823c02ed16a385505489d8b1d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e129083754329952d73d535c87380553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4125791a4f6f98bbf90ba36ccf96742554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c651532fef153a3cd14c995f400917555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a18c243e2095032bb993e306431c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569d5e1ec307003be1eed9f0b39b855557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1a8a5e511690aa9dc906ed025cdf6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e325b456efb18b201209f785d98bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2762103397472285ab09f73600e46560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395119bb1958583f118e0f9fc55611f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e856f173e2f24feac01c4305014c89562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ef6bc8f9a6477330f7494f557448e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144ed0a43e86aee812dfdf8f70a862b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e08b9c97c93ab02ad8cedc483895b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775152293e9b5760329b9cd457c6460566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589976cc2254673a852aaf6407132e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8fc95ec523db4f1459c03b48c45ea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c39987cf1c260224d8e814069f4963569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac8efd0344722f844115105abafe99570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f2e058a979f95e38c85874b07ac4e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70d9e9d106829ed4da3526328bcead572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c745dd3755d82cd9bb9498048bc48ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191d30c19199f1c93b6691d657b06bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65c9530730395f12373f22bd8bf5e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afa498637e70d8f832e381fbdc0778576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d54a35fe674474e9198e5d319a369577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e0dc3183c666961e2ccf9992a0c5d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e4425f8bfafa4267fb13e8431c605579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed90a354a4a51d5ea06bf87fda95ce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2016a68f16e4e7b6f4a35e18948751581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0c11ce1c192312a07c759ddbd38a7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3494856f2a68aa5bae749fc80092867583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c63cc022d02e8dfdadf894c5bac0bd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acf0f188413fb28e0e788d4043d485585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa59327c0b03765f479550d770e8d47586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf54abe716ab24ebebcb0b47667259587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a84cbf17f1a8b16bc49ca513e9017d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33092fa9ee03c61678a1aea2c2abff7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25d7c46ae37b763b6bdac277b9c4c2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2618b8d9648c095fa8892b4aaf598f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df14a9f3200ca7ff4b06ef99872fce592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad92043d9891f14f2a2fd317c567d7f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fb1df95479ca1d8c60c473b82f4ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a182e4267d2362575b5f8a47105f70595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2267f4efaa16c1900e70880cff5cece596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525cc976cc3ef89aeef1c5354c575c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd2c46d2d504d828280cabb43862fa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99580fedecae8a6630f41a7fee0b99599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c121ae930fbbe45551a669f26d6114f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcb2114e24ba6c5d47c15949c7869b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561c95631c9a57d69f77c49a8e8a0f3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7b02dc099664824ad7381ab2adb92603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c9257b5e84dee195cef9daa7bb310604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c621ce7c956d2f966a3bd3f876421c6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6aece7dde4e7309d0ed5e40face056606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb278048a8bd2f02f6f85f92e41f3a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df54e9f571e38fa1a2ecd9722323d1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8a03a803d06d19eeaed8bf555356f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a239d777baab9cb97895839f1e0bf9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5ae31547873a30addca52fd8df862611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084581abe8505fa390f79c71b57c254612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb25d5ee17606d0a272a7275ad9b30c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1713c08e9ad5865d28d09e035ee556614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b736bcf78681f688ff68feef11963615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ceb5ecf8df772a852507d97e8f6d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343cf7861e8896d199c3a4a9ae5a951617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e4feb3ff212e88efe788044aadb83618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d65a72aebb7aeae1fa2918cdb1fd4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93fb622eb673b3106d8c23d92935cd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41685d8dae75b47dc95c6045ace9f2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb50e51a565bc1b55fbfbba5c7d7eb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee59f6080d4a0b7bf233d27edb813c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e198466073e000486f81d1a8d4ef51624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a32c241c8daaf067865d0b8f5e600625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857d2909f21bff1efd5f645e57c72a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead419f6b40f9e1808114b749579ec6f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a61b629f379e44dca954b2128c964628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33b60950f5b32727454c8388f2193b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6e94fe40965c8fb287000b9b1f943630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d9318210c10acf750a470b518592d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c2d1925941217561c0ee877803043632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d25e6769f3af13c693c81e96da196633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb460fd5b092a8ba1786dba407c4269634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa0a123031d640495949235993f0ee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0484e04fd84d7cca3e6499bfb6ffa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb792a4318b52165a13254cddf6b8e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90d807c1a6fe787b6e6a6e0802dbb2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c6adac0919d794230a9200e88af8a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebe3f1e952d94f2990c959cbae4838640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99734a7905bbc0f9138cd826da69b89641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f029f0afe2757f4c9b298ea8a9ce3a8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832a5a611b6e4b174de738e803c5e46643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f82f6aacb4ca43c0a6b17ffa081d0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff8136b3ed576d5a3ee63c2ac67b48645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f4474a28f56cb81e6502a069b68d5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9df5cccc8f489e92587df9f15a3ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4a75547440a876b13aa79ea02968d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935738e6f3a016eb82b365c2b979ff1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf2ca069d01c83c238ad532637cda6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94a4052fe0efece4ebbfe2ef788f40651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41053f4b9cc5204f29f574afa806f0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651eea78123c7d49c182aaeacf43cc7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd687703a606d7cc08cccbd4feafd4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85dced920eabc38c23d708c89ee7ee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ed06ae71f23bd2998e5f00a0144cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e844804b75cb6fe97849676002b9e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394efec537d56ea852bcc89825dc821658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ba86b21c9bedd867ba2b2d3eec3b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca75d985cbf586fce4ba3b9f4a8786660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8b7f70fc055328abc231b25498d93661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687baf0ae959194f28c219a5d8383cc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15300275c7a79b94e141ca0a17301b9e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9761a4c07acc78126f4400fff0e7f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fbfcb60001e4dc5c19a805b0b5da7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b89de6e45bee53d237bc484934cdf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ff8c87122cb84e4535af93a5df67b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54b6d02d7fb12c09a6836bb3a2601e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9202b925385c04454cfaaed46071d53669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bb016fd209097f2852487e362ebb7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4c2a99cf3fa76338fd32392844f08671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2e38471c461bc223219510a3e4f30672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c01c66535dad6c13f0ade8e16e5190673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040acb06b6fb2ebc9235c55980894f99674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f3372ae1293989a24d6ed1d6c6883675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483420ed01757a31d124d39f2601bf13676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a252cd19861eb33f43a65fda8475d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fc6968a9db0fc4b3ec10530050181678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf25cefec0cd1bc14b68b38b95e054679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d68e03e5024bd47dd1349acc2fe7e9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79641575d0a3e1da930210fcd170da27681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e64a2ab749236ecec537047c95190682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfc4d91d3632fe28a453a9f299f74c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330259f9ad20f1fc1ca15bf94426a4a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182650660e64fbf1c792bba456bcc75f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f644ac2faefac2613637c356a191d9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f2761c31e42e1c6eb7d0daa569d54687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06a4e9c1c25f6948c08ce756a216a2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4f1433a07553ce8271b480f9cd984689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65183ad3333d79f2ad972dd4080470690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21d0f3550129022853d3ba4d24b9c7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b966f49af5fd9ef7dbbebf04b70e44692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4e03507e9bc45864c9aaa7020015a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb7bde0fa85adb803c0a46bbdd9ff5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41e99103ae68456c3597e579aca7af695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b61b86adf1cb79333223e2d81e4ca6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c75fb790072c4f65d674b58a7099b5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4e08588fb9cbc09dfc2b38a5d7fb4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962412ded3572a2fc1f9e56f4da8307699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369b72b92876a5cd3961adfb91291eb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43039a8d705abd4228c92d11a0b3f9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e5ddb957f6021ef42a9ad40e66109702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efadfa3d6a5e65ae229021dc4c8fa0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebc1bdccd2afcbffb9246e17777b09704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc53c81a73d492256eac4488f2bbf5a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b344fc3a1d957beb5a0a7dde76ae3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4be90274f0bea22b40f85ea4d1546707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f884d7f544af10000ef8c965370e9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa97909b81095dcb16c50dc6468bb07709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7df617d9c6056cfbf1d70830ff6e3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644f6c02db33e5a7aa5e7e18a8a5487711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ad2df0ece44b5771b5ccd9769b66f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d264b0e3db068f546937de5bf4d8c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4302ab6aa21bb99f9b756080e92267714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fed5909090f9b32a7b5c92dc2320d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655926afa85f45193ac3f0bcb5b66d39716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f027550081ca570623021dee1b2a53717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec4a4dc7a3f31acf872ba771d72334718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2f1c7d5ccb50a5caead608448abb1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d50ec25aaf8b1cb42fa8e0fbd7b87720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4484cfb060f1aaf7ee0c7b3d822c3a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cbe16729caa0877a18f6311bfee68722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f491aab89498c6a7227433c068f6c0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a0e6f419ca64af189829e8c9b6c8c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0f7a2075d569ef4955fe99055b63f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11494b57ffa31fea2d9b47a90e572ca9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f131ca380fd9fed9ac66e2454aaea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766d3618c6a13df6edcec22ea8f2e3e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc803f166147c34c4b950b380dfa59729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e805b000769b42f5f1e0d70bce83095730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4a05b3de662f2c372dc5e9741b235731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeec062327cf314c103bb0b65273b7d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41bc099430cbf2eb0b9d602959d398733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c02aaba7fb9fd533fcd6b5a95845cd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a540f448b38df2cd3dd04ed434e9371735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af152029df65e5ebb5208467c39d5f2a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62704eef36e26d0c85f482a643cc5b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876e268cfa2a98c3cfa360e23440a29738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c72306e413073b9ed236daebc84eca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf5f8530e189328d860ebfe5344ca1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b831681ffa09a9afa92fda9341d597741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8f7b119bdee1be5fdab0fd3681c15742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7bacb6db8b3fe11421b560a06b4f3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37deb0951d50a1968fa5ae0039d62ddc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ebf99f0764f3c9a40ca9f8e31c6b2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a9f4925a0abd02b6a0e2a66a5c248746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32cfdcc85c2198f3fd125098e2d3c4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ad3c84320c300ff6acfbee8deda21748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880b4c3443f57f957129cfcf141a41b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d185e04ecf81c0c1d1ab2bce2efaacb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be252559738ec3dcd1a7d2323742941b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305897971211e4b96b4fbb5249adb20c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c6629530281a3045242c75ee29918753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443baf78a552ad8a01fb6591f59df9801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9ca0daf2ec1bd470044ebcdd4307d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd50ed738c96a6d9e25e2869e21c383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefd09423e22a7ae60f63ce2dee45e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb16b9401f30bd9bf216a86f948f0835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67ec6c1b1a8ffb2fda9a345d4cfb7d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da93ba7404bbd7aca1ce267e22993d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110ea72c31cd53d73049d2cf340defc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99f43e2f45480741610a41047026599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505d3b7cc9b19a393916c2f9f0b2e1010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb323a88550ffafd502e1d6e05a03211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74165eaaa06386e7b521be10de1169c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a116b77f9fe6ee3aa5d5f1325b05c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ab94ae18a6c63b28d5ecbbde4044514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed656e9e1bbbeb7dee96a16769be40215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09234c331ac41a491bf825bc66c8affb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb2c5665a56122aa544153bd90ae8017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29a45cd98d1ef44c229c3442eacbee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546f4084d64ad415a7f92f98063243419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57ad5d5e7d55131300e3543bd361e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbddd781c0b675b8383ce4481e011f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cc5c17df13489c262f9d68416250922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e29ec7211061ee313540b7259023e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f471778013d9045f7e973691006adbd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c40c0ea1dbd9fb140557820dd3b3325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ccfc3bb217cc37233d2c4c698d0ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14b12dcbf58755641f467de14ada0a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fb44a4457957547f90ff021ba975728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c483079ce483fb136eb0093c97c71c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd919576cdb644c4f8c1bc4af609370f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4586138c3da25663e678dbb3ef2278531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb0864b232584f4de422ba91b4433632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91812400d7b02d9abe732ae1df758133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ccb8910a9a3ff8975de687d473a8b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fcdc25a9a6d98e7679ab3dca840b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b6c57e801cbe78bdcabe9c69f330036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19cd9d5745f04ff13e875429b04f9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49179fab10ee8c6c6dba36577797140038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecaa03326832bc91bdcdd6a01a81a6d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3a28e5d42f8737cce8073828a34dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15231e81dcf30a8ddf374a50f0d47d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b7d716c2c6ac8ecee3e950fd3d60642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fb1ae797cd49d3fd1d6c07ffce83443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf2bb027cfba60d77ca1479a4d1e2e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5942227917074467223d6b25402ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491528f87f8bda3c8311b26f8d1062e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7efa29b1513d88a653b74ad8bf3ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fa91a50dff48973d0bbbe2962a26548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198da2af0d28eaf821c1dd7b83e4874549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab491904fd6d21a6896d08f8bcd73ba050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7867e8b33b797e19e30fb57cf228b6d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f3e38441e2f483d985159e0f0146352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67c9644bddb926688cb720d54e89ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bfdc19cc570f1779dc5230a3c9dee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacbcfef6cda3a130ade8858fd5844855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd7011d3703bc5c8df80a6534ac31e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce1b7f389165b66d0e55b272cd7fa357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e483467b27d2141ec441dc7b9b00058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df0037a03d4b7eb85b0facf1930eae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0459b8a95865a2dca4b345234d0d2460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b14c2f4c8538fb60340f1bcab3877261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2fd4468259334b24841e96947371562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14054516a511c923c7d7119f3a978a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779a6975370f4107254d768f6d5916664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df152f4bcbd47bbfa6867b77a8a2dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09892acff318d29b0fb7380ee457149266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb24fc1f15c54f1a56f2c12140cf3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3714b3aa3dcc34cfddcc5c7d252ed2368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18b02469aeb67f5cff84142cd682af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493c9353eaa5c7e6dbb78ea99115b3c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b949a312b253e951589ac8254c6aea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b11f94f4e234ce13eeef1c2c9e5ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad102459bc5bc55bd1059b0f2cfe71073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f501e83ece4bb41536db644140f2f774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862a8d082cf82e2478392847e03747175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ca6d7b2b227ee604a250defa00f6576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349efde33157ee15d549a85b14bf7f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff708d9be0617e31030536115b6cf178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338626d0629a1d43301ab8688c8cbe779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4700f2bc65351084f68002d5726c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aacfdc2ccdc5026d3899b90c733aaa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c381f00dd1a69b7eca95839145f7ac982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c4caf2044f17732a456779f5d99ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96c5e15e6c930c3d0b6bad9b9c3e3e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929bfef50c4ad1263fbc24d217b82ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816e73e1d984574f921c41fde67f97486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ba0f3f02ddb5f74a7b4be1dc4dd0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fec6ee80b00f19935a407d0d73dc4d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfad90aa5733707022fed6684663a1f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a04d299f6068d1cec95df5c8d304d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66453ad83e4d56bff2434bfc0840460191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b6c08158b352554333ef438abb7af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a662a6151e18a7703390e0070b1f5cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98037491a9cb1e3b2f49994f881a595c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd501df508705fd45dcd5b352484c90c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d834fb77a13f4540c522fbfc2bee9f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f98f5ac96e1a8759e38754216c41697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3906ca68fabf5b5eef71f6a124bed998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61742de7a26f94107b77f3f1ee543d1099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c955ed35095a64de227e5997daef7d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d73153297544adb6ba7f16584d497101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e6100122995386d9939cdc9819882102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457cf723c934502b68d925027e6c1d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac6db9529563faaad1c220132a8eff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef7bd99984a0ad917f52fe0a500b11105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106718e1ebe5a3184f3528c9d4d6c5de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a028ebbfc7493cdbb107a26870465107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dee7bd1ea764d952b024a62de8705108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9229f45082e4cf1f6cc65c43ff78d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6025a30d401a431503e52cc239f83c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831881f47aaca88e8c51516552b79b16111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63045fa8d8eeca3f5f319dd4fb0399e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4e1496d99ac39669ae93fb483ed77113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29091c6bf1d6d6e4e75151229f6012c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d73aab9b5ca81fc377c18a172abef8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef215e8a5b6e23b313b22b3fcd51ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c339d101bf2d1395678ad129b85f91117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f43bee82d767c903913d1eb9a8376118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964efcb096b47a4f4d8a6f03063579d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a293dd4cb3ea0c4abcadcdac51fe7bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0513e02e3d776949c450c1129d531121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6b7ea9c844e5cde3e9b1f61431989122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912f7978cd6891c5cfca7400aac9d4d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6b887f40de26477a6b1ed892a0cac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713436100208770578963b5e6efc5be8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325ca26ba10285f7fce9567256d2ca9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608cf391da64d4f5af338aa750e382b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973b8762a0a5423e92d71eee054afde128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3ed7646b872ccc50d1d901ccf1207129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c184be9982bf0d9412805c168cf3d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da768494c565b810ec396146ba776dbd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880dd4da567523d7d47d02f7727a504132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67394eeaece7597f39b2bdcbc89935133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e206485e39072cd275f5009c5741ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f732abbf585a7e0c556aff3179f575f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa536850c7a1ccefb2bbd23a36fc63b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8068769d941ee588cd3c51c903d0fc1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63c9706b82936a162a9a5ae9317f8d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105eb2c6b051d84a511c75988bae69d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4269d0e379ec7a48ea1384e074f92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dff9aea8f33e5cf9b071583537489141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc48e29749bd797e80310571c89cd9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ef81b4ad0d46a3feabf6083094578143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611c81495f6ef50c812831f99b8acd2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177fcac60a809e1185f0f79036c29b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c3481bfbced8cee0e0c79daf82ba4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3a967c3b9a21ec367c63f3b9e341f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574463c04b8ac87c09143991f7987c59148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989fd48ebb08436ad1372ffeb58708e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172e5e589529f94d78d4c1ae9c199d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47258e7d821d831f0980e659098d66151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eaf1c61b497898827515d1703c61bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7960950cab9bc119614e7132e8145153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dca2a1738c55722e4f7fd771da2fa8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a31aadc54eb75b035e8340e177573155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a127b60d84bc0d5b62e4e539d482d7b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea1efdb1cf7af2511c1284f7e72ea0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671f882f78394990540c4634cf37106158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5e0b6966a4f0788b3f4f684015146159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602688c59b46dc8457220b62db1fb06e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebae815cb2ad6c653a63b6221ee242c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06772ab12258186290a4ea69e1d00215162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d774855c3de7979013a786c8964156163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f1fce88421f0e0339797c4792907e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e5dcfa5703440c13abed33963c94d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928116d9150153716038409856ea3e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47f7e21a945b11a5b9d99b8a36c035167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c342b19d4ef22906558053ea06a15168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910d22cd2ccb9f3ef7aa70a6ea0cc36169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d67ac3ce5df343e38bbd40539ca64170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a40c4d9e1a44f766955f5ffc9c73e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71211ebb24562956018ac06da92e40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e240c48ec8cf96e6a3f263da6448ac4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66c6032c212f44f3d28d330887626e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29249bdff31be9b391aa2c2b64dd1dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118065df6dce060895d49f094a1ecee5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052a75ff46cfe54dc9c98d7bb2641b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f29b14d0f3f5d39fee7f509c18e358178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e34f65890ea053a9667daf78e06f1e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44af9888fb153412cb48570cd12188e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e6c474aa15503d0ad1df38d7f646d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059edf637592b4e42e99daa337bdf3b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42973aeed3b64f17cf4af6fad577d3b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7ad6d3931d84df41ed5b0706c7768184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f035f7d36a7d93ec1c573fdd55b10d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8857bebe0c6db520609cdb9a0e40796186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733db31c6b7853e1c4b0d9e7d3bb461187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee1a59ca1e0750129d952968054579188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac7d5a7725ceab0e2c4fae29f169f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c647714e77190403a4f3732e31cea5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9386964dbb1fffdcc8c6fdddaabd969191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d800dad429199e1b00113ef21f66977192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe58d2d0fe24afdc8a27c3e8f6bf50193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273179575ee5ed7b7709b86da7833f3d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aefb1ae4df4d6376c4306e496efcc2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a6826f67763016f3a38223e3e3b59196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f97c555dc0d1df67f798278795cc6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba0288571863b89fff0a93eb052f5b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4786858067ac718d25ac3290f2b7d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b772866688b9c8f180039446a013394200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82abd39c277f0bf6f09504a7f164c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befea699cb94f98e35daa48eb923cdb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384d6e57c2dc31398331481399dad1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d07635c01dd9013666b611e58ac60204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4323ecde7f73f085da4f5cbc173c505205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bb29a061d10a0d23ba41ffc2ba2d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3fefcf951cd01a4e169ca6b5f726c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586b5ea311e6f6e447a9c410a565bc1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37667648632ca23ddbf216b78caeb2d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937c9f7e98abaa85f0d60a65f09938c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77a54331b5e4ff8739dac740164990211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19b4f12b84ea0c47db57315d372eb6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ac18227cee023c27f1fe1edc952d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37235d953d830f9ad62115e81a3bbc7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42cad007c009800705a3c4d349644b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d951875cbc68c31f5ad8071fca4b88e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec0991c83506fcd48381d480059d60217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c678ecf3d063cb226805a52b8b450d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5dfcf95aed4a8346dde3390af7ab2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66009e46d00577207f2c84dc0eb761ee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d41dd28f5aa0e0ca5afb8bca451d73221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055961bf40f043088075567005d6d6b1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e83a68cb2391f915050d7058ba7c20223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9af9c7b1b7f6082520d683033b9c24224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df10e77b7b85a0075b1f8c77f4a36c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e43180753dc386e445385d4f4ef3e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb36a2113dca390e9ea2864c60579e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d2196c55ca5c09788f50c04713414228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f4c256f34188dd41cd6d21061d302229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ca291748b5669480627a465317726230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3bc7b95c46d6ab044537c105c45df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732c5b967329b42431bb6c547f6946f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149cae607b65a91fe60ee0a238f1641233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf45565ea70ea46d441d93444a822f5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97100d42cdd50bfce0f64b019e6da79235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aee6f954475cfea4bf36ce25994355236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4834b2fe1ad7bc41918dcb91c6fd24237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32b7deb0df307bc8fa00972aabf7ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4836cc8a34c5e3d06f6ff58d3efd0f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad0d4ced4c008b129beba7f8119ea7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7b7d0f35f152f5c8e871dcd29dd4b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cea4a412d9a57d796193c46a698651242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d4904c46202ce504bda7dbeddd438243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42050fc6cd7cc70ae66b57464607c2f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2574e4dc26270fc2cbe59fd86b030b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a88e10c500d1f6dce4a460987afcf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05df7a734be83c97449ecfd4e51ce00247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f526591b8d1f5bc17080ed797ffa30f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c70f59b3c49847d4587e60df5b373c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950b983ebfbdc01a7e4b7874369d445250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde08c735b057245974b171cf25d093251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67e51c61458c1bd81f614f8ffc5fc8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06097d7b2d79b678c1cc515cebf9da94253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2b29f2b34f207866b32f0a090e242254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104acf9c12eb150d0beadbfe75510d76255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40e911d3bbc677daee4a625026cc07256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab2eb35c1ab8cf523c7f42529a8ff0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c4497f1ee47d0f3ec47f478bde9d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586c2eeb4c66fcc823958d60c2855fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0af7219bf30aebafd6fa5d8be0ffe4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86032126f0195df4d39aeccc229c7a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2027328a045f74310fbd069aea961262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c55e1c8c11db04fae1a0aa3ac584e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8977d940133540e6e2d7dc527ee2a1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0a19dc6c513fdd67b3d20e2f0109a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879278acf8528574725fb28b32a8d646266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061ab16cf67a0016c5a3ce2b1258b42267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d46be383d87cccb1b2218bb8da724268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dff4ceae831198bdb936f1d2195f71269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20f0d5507bbb06c6219e8888c8675c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821edfe22137db8c5343355e7d57d871271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1af1bcfeeca8e45666d2f3d1f68e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b49db0c4f8f524c07f3ab514d0c789273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72fdead935cee8f0cfb95225f3c7d7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a708ea8ab619d1642ed8211dae8407b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad658693254f3b21111832424a13ebf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765fecd56563340cd974c5a5c8da2f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd54713b170fe458b28c226b27f45a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54885b172278df1d83a83a6fa31a96279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d54359eb2fe8ae3fc5610a340e292280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cd2a5baa7fb04a310dbc89bb3c1d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01ca6be0f3ab1e9e7e77c25423e35c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa494c9c57d80bc095758cd340d794d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc136f7e4b4e50832badbbf67d6ee40284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846b713dc843c3df46bd6c117435867285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261d793053ad1ca5454e64a1509b32e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37305570ce817ea35fbc632516706b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412dfb931c403f450f2bce35758e2e7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbadc7a1dbfbe7aa49e617629911ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68737084c54b65141f72ec6ef5dc6cbf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece91c711170efca73cb28fd8f764a4d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16003559fcb47032f97cad0606b5d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775fe2ef94b5dd1c16115badb8bcc1b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236234d5548dae67dd38789f5c5102df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234a476a3168c64f1f187b5a2759a5a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d1ae444ef4e782b1ea96889f8358a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b637e2cd35ce73052597106b1dd1e73297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6a1c8f87b96b9ca4d6675338d08f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cb92a69d1df9c79f348de8463fd7f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61706785afd43a2ece20aeb1304a8fd6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23fbec275c6792ffa3023e50a0d74a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1f8dd70911c1047b66f69d7b01724302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345f41ebed4425e23090fcba45783e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3b830f779e659ca49cacfe1e9d801304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ddd0d43100045f0d410e826c3f315305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb39a34603f254fe5516e6651c5ce5c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04099957c4fbbb80f370bb8057bf14307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33067a7516166edffac3a75931b7c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a1c4c4c54c5a57f1425914c365482309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866186d2668506f2f5b914e49a94d35a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60481c1349bc740b769f8ae2b548623311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9c45356a9beafd37afadbc81a2482312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ebe9d31f6d074892ea8af75a4c140313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae032c010571a42b90e19b236b6e58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1ea136b5b181ceda1cf0abae2efe6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7cd2a095a4344759796b2595a0f73316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41729092215928bd30f5a004a931c03317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659c8cfa93fb5daa2523b7e7cc75d1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235380b8415975f46b22f38694ec12da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979667f9739521ea15ea4c8a52241747320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50c9c908eb504fe8ffc931f4e98bd4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2614fec7045c3b03e4e28ba539de077322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a57105aa1cb3fa41c1cc10a82c2fe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1243cc18c378eeefee35f9290d391324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f87878d3b69df5bb4b9c7de21460fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f608a1c4a79dce07a28df8a305652326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab6e199c3eec44a5ee4ef56785bb95327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77894cc1a5256c67780a4ff6c2403d5c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6aee40ba32be1709a97966008672f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41f437965e6b39154605fb7e41549c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367298c050ac0ed1c5eff0497317441331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6962c675f2fc07e83fcd78128a5b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61edac329a27531cd09563cc7be900d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e56b2ce3eedf03e5b3427be62fc2ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35b6aa5bae46ead74e7f9ca2cfe824335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b661e9e67790b0b4bbe873bf2b8cd5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fb776e911c3ac5e34abc84c03fce2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78281b9ab2ae4ccf085374124a0108338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e0db87a90f39af81449b802e4afe2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce2ef1f6cd11fed607392987dc9122340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fe250411cd751b09d22bb18a2f3e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b113a9fcf3b43ab69bdc9561594ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689ea32ff0b586ce7c15a97002cc2d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889878578057ec9a409342df4ffe6f4c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68459e813fd9d0cbe32531dc9012ec6d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fcf83500afeaa737a29209a338ead346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a9335ff91e7733644b8de6600bf09347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37dcec4714b627783143c8e209785c5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161a2254eb54ad6e67c8fb26b72d76c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea415e590343167acf0988562d8d04350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88256bded840b5841f35212bed318c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9bf19cc0c10b05e19301fa0ccd938352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b107736d1f0f5c22b62c7e359eb47353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dda1d1ce1ac2e9395470f9154ffdb0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27d0dee8d39394040851f87b1c7dfc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadbeea898e51e2a0cd8bd09bd67cf1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c5fcc38dbcd74064f35c21265b679357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793983870c1195026fc02c8abaf99305358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894793afc33b51b71f61b8d4c6cc636d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549a355653b03d7218f43a30b530e91360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a9a6511618e47ee810f98b83d62aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9c45f9d2cfaadd3be60f9a8a8eaaf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9cd3d451302619119e85823e41098363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ed3f2009cdd1c6912de3252b25926364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76797b1b5e5bbf8e5b9e8e6f42965149365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d2d0036a80545ce1e7f957fcbf510366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599dbd4c9b4b44f60b5de687c2775d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751dcfc9093587679858a14a04f8a290368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fce301fb1afc6d301c678c8dd0c37c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e98b6a3ff53452a83936d875b103e2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b66c36915f698101e0b484970dc1d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df614c174c04007727ad05f8c0e8d0f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f24dccafed987f924b2668e081c1ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170fadcf85cc1120f269e21839b84e8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6109793af42dde95fd589243e012b7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc38bb954301aa1c576fe5d30b7f227376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c73fb4f056b88980ce695fb1d807b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddeeeb7b690a646191041d6936ee338378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf50e05b2734072009ccd098f265ccc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab45c3f859f1976f5b1fc2d8163777380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ff74ae3e132c9af0e9720119843a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4f5210baf7359ba062c2d0680f30a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69f09756ab49919676c9e68670f2bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeeb41b08d6c4912df7b964d1197b9f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186198cfcbdb4ad6147a3e1ef4220f06385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88681dc99c0613df059b1523f22771c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3b4d03e7b9edd4afd2eb7b6373bcb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dc6b7ce4a3ca3fc1324adcfa65102388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf60531a6fc872fb044d19d4c3db915389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da81ceadb3bf3ef081e8a657d24922f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accbf25dc24ff9e7ee12dd671162ee9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65057aa5ffb717ee3232e16eb6bb3a75392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68743d5c54162b102a160f8fc20780a6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022f32827a62ed91641bb14505d410b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b58b64db0e2cbdd62593b20ee45e63395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119bdbfb061f9c45e57e49a13a82557396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf90aebe3f7a1b00be02a812f1ee90397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288bb2e3993b0c3877168ed8c78163c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0511435937e80f914fd86aacc2fe0c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54846b519e08aaa3005d5074ccdf61f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5c5827c7e0a8d955c1a521da990ac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e8f23a6b7c5f2e706668e1f72821a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6b53037e5562ca7eecd42a21a9890403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d321cc2743da450b39c4a3556b49771404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247fa666c4ccb2fd6d6aab519caec20405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21086aa6ed6254da4d424968c709ee53406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342e0407f60e736fd9e77e1c221766b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b363d964115793878dfb92ab10fefe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc68229c306718d57b6f3f6c7e773b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f841de5beb31273965bdb9a75a406c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537310398a78ba42646acc65e468d1f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6384097c6ad270e056e74031ecd71b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412ac3c8edf074299b9dc8b61b1731a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f039dec3d2a6a00e7b0447b57af83414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad3c73b01c94859de9c92bbabc428b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d961eeb2ea9e616db6eaedbf45d9141416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548b7e828ad6680afd9f998973212a4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a37cdd54cc8e4cf7a4739556a0f5de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465bdf6a0ad4e10955c2edbff0f8d81419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc4312bb63572fcb937ffe69b708b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f2c18eb976da1a45f3a44f10c842c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47857e7c905b1183d2b6f95d890f313b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e1898027f3d6d59c7fd3fd2083c4a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718992dd406e28afbc8e4848fc27435424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c904d68db8128c7e219b93c8b901f4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c76673e8790d5de01d140156d163af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684886332175a75d1bbab323f4d54d4d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c49b04d26d576106a15a65d518c48428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763547a3c32b2f23cdf075cd49e7123429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c4932002b30204a5577643f48c69b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fcba210cc467738cfbf048105687f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f8c057dd9d443b8757a7d1bdfc9c3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfe3f46e67a1a2104b5e70bec58eb0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe8472166a1318158efe9039084132434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17f6e863a61ee93243a0de8ed0a916435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746dbf24b8558328132a3353b8fee61436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3609568dca5f89d1740299306e20275437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53fe93432aad017425f320e812d014438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63547c2840664c8f5e5bdebd4005b6e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7960b6917be52202cb6675ca09f24440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16945978249d6931c2de4fbbecf1e6c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3912243b030ed860a4fa0333327b65442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d57ec977d8324f159d082880513b20443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfbec098c266142e65dd073f5d17fe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee3ee2417d26894c9bc6538c926761445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c60850767c058821afe8de0f62c810446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78cc4033946d8f248fae42f0b6552c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877ce1f9d1adb143d7b3210bc80ee37448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6860d54372472448d9e77ff124d8e59449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dc55eac79449dc8c058da1f09deea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38006e9510bdf93e53d9702287e19b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea16c382f10381724e4fc97e422a555452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275db54dbf44cbc303a94ef568248e26453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0aad625cabeb8a8587874ef877095454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b23cfd37ef5e9de8a40571cd3245c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515a904769c9d8b49038faf833f3c56456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3fc424d63500ca815a0955e3391f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f03adeb96a093ad3fd0c7da3cffcf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d994cc6521e08c497eae0259c1e0586459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e1c0ac5976444df5b03283df1cd85460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6035624ac575eeec715cf7217eccc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0af3ab490c1dac7d473a57d1da841b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c39013e0c6648f6b4e8a967cbf1cc6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77148b054e8ea7698aaa40e90275477464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cb6e47a905dbe8a6967db46f6a649465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22006af6a70e925938d438e2853331f2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195626d8c40d2dba997a622965aadc15467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597d830a4b46b30aa32f01289b73884468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45390e27768ab4d5dc2eab2ebd6c920e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5777c7d06ae68d2313eb880f7ab80ca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623d1ae5af7c1b76c8559b9453e866f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa9472e3be860f219e118b499b4176472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6b17084cbde9397c390910fd90e2b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77528f110a537e452cafec0f1fbc4978474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7796f4457fbb16a5db8d0f84825046475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d9e5faac59e9ca690093c24de12af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5ed07fb2dd59777424d0f16e97e32477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b94901295b05acceaaf68d7e8746a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371430322bec4cdea4bc5be14fd8f9c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a71baedb13486a450ca9e42e37c17a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11175f5c3f61ec774371c8ef36d39e93481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290db5fb36a8298f73ea48f52a50ff4d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008cb53cba0579a39fb2a3ec585732b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47eca75fea198ccc4969621e20cea4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c1103f4c108c4a02041710e7e76a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68022af1f3b898cf62b0fcb0713bbbc7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14506ff0b97b639e0e0f3489328a5ff9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6c4c5d904d7a367927bd5c17ba524488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2fc97850ecc424e7dc62778c38013489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed711987db32ef4501a14f82ba1cfd4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe598647774a437287d1b2f91c6c907491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d971cbd5ab95adeb22b311d7c7ac5ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311dab859e50f66be1cdf2625ca83f9d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0c50f53d1a78a7e85d932114dd4a5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135140f31f5222275a1dac36bf178ff4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186a1591e490b774ec5a95f00cab9d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caacf442b7ce98b31ea224567b22c5a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823acad47436b60681a735156e32768498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd0e881288152d0eb8a4d8a98c22b9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a1e96d20f610e26ba5baa8c36127b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91579c513becd50626e0918f4bc1df501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02659315e146e26723e2d2bf3d85e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a7298907fcd4a74b0f844fc45dcc9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b255b01fc9a5258ae06175decb752504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630b4c2df93688cdf0cc7df5414828e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526825b80aa97eca86dd961045c80a38506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc75b8f35cb183acd4641c70119c8a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a015e1508eda56afbc082a479151292508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417dff0235586bb5ffc97a62c952bd6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715785b5a2d312627d91319ec345b781510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a07b82ae760ee788110e15fa607ca0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af93b96211933357474dbdff166c4a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c0f9154c9771f1564698feabdb5a3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e824f8d0e2d4b21954abb7b822848514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61826b0d4ae357015e168435adb7c95d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b32bbf258941f75487a93b6cca86b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd81b0e0812ac6b6a05e23b40ad37d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fae7ea1af2b880ace746a55ecf71b7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c100d3b6ebfb706127c8a859d7b1a3c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac90fe2590adcb710d871f51cce8f6e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc38f6fdf9c8b8f965d7c0197f525f6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a1689d207c7273bc140a7a70217c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903929015fc6bcb0b34530a9c0b9a6a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47450924da8b98baa1288429b0117919524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0def6422a9173b9420a6509a14620e9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ce7cf2fff76b6334e2d2b416b1aea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cea3ecea8597d6f2765437eb402573527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200189e7250f0628dfc6c657c0dec482528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476c172aaeef9503772465dbeabc11b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ae0a755959662b47286c457a1ca92530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613dfb8d02ae4c1583bbc57e4804259531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33fc7c34edd9d61148991fe9b886f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b73df28e42eb57ad919602b7db96f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a97643b4397869ec86002ea61dbbe4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d1ad4d24f86e7e55cd37007a60fea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129ac7d0ac9391eb2843b7b1231b019536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4ee01d313e16974454138e3ab1525537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd1f7e7631f97b8593dbe7495c84b1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a60d47f455c6f2b9dab73f5bd701c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a590c0c293c18cc505f978a08dba82540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e466c368e98486c6d860660b607fba2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cdd18bc1a71331a86564935b00c6e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbb7afd17d3430b45393cf19980098543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73e42890573a1f7a4b52c696d5cb28544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96786147b06863f65ad49002d7da41b6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dbd29233ae0e35e7b4bff422a299b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5db3276486002240a3507f79980c2e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff55bfd737005b14bce47ca1f776639548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658041f88126b8cac844c6a7837de9b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d37605a4c54c82bc2622597a910cbf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2451b53ac11e6c34d4cec5c58015395551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89652699e52ad28a746a48b6fc07bbd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa30636dda6b10bfaaaff145867e76553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b50e24e83302283137cd9c4fd1f3f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2adfc8dad2159e18dec2cefc543e4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599cf98cddbe8371920ff5c8b9bdb5c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dc0083d945d0d14ab8f735836b3fd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30154b04a759d124cf14280e433e95558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2483e8e1c9d5d1e455225f5e239eee9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855659be2b61e19ea999f872c2e4b3a8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cafc2d93dd2631462465ea95d2b6b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2ed056598fe56b2f2cb491c23f1df562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52f96762038c990fc29ad5913f2c9f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8758d00851461dcb621eab853c7fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c8c41054f43ba742b4e67ff8eb43d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4026d456a5946aa2164ce92d44047566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30848d439d2822420b8a202157f8ef08567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa399198d8734f2cdc4f7dbb5502ae9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c76fee78ec23297d8cb77267c1fb1b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13072150fffec4f0cf62411a38089a2e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f94b64f7316b7f43a3b0182fc3c8fc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9230afce94bff9b0744c7d72be5305572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11b27de8d7dcd903629113818ce06f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc39834b569ca9513558fabe7266ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a423b7aae0441c9f02a34c3a9784bc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59ec44201fb03d7e42c45783577a8a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a4837a4b81cf89af99338c3fa1b01577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b1e62360cd21687896ae9fd02de05578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2add23608745689263ab12d2a467757579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e191c3a962b64568fd53b1c09dbb7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762b5ccd07b9b2eda596536e0335a5f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e9fd28d1d97662dc3e78a0be4228c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3125911bf96894a0e9edc32c7269806583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6270405e4af1fe384df53342e3e0d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435c7c10850b222a5a10c7407317c9e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef260a3c7eb0953d952204f00025e101586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f9b7914699bb5423de9afd6824b4f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cb30b4acd6a9084fe797156aac283588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1e73787807d0d0d76130434175e01589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41228b39d9651f81ef1a742e789cbea8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569583ade2f39ddce4b31add73bb463591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957bb5d55b2ab4c2853171b5fcd4657592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bb37dfe3ec7a5d4ba255a7b385ecf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8cbca513be2e4dcbe446e93b7ead2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2922ee389e93f6ee60d6c7f485f9c5b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278267c8a59791ea4ac853f9bc65d93596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cedc29b1c49309e2c8e3c4d6421705597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde15ca06d1398d8fa6db0b1b696b1b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c48af2170e5eabbf822fd97925e86599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce3d71e40550d81c378f42bafcf99a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c4cbc882fb19f15eba2c0013d8787601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3228868a789039aaf60f61896b764602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbc53deb10b6e915bbd5b36fd9e613603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692c992bcfe5af19ae3dc3c123372e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2440f6a5849f40bcdea95c98a07116605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444651a261e96dc38aeb122753fcfe10606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d992d4465bedba85a39ed12ced80f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191edd5fa8360fb309e5d7d7bcdc908608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c45d16eb3f7b0d3ce3f4492f70fa5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb59e86f5932076c8b77adfdd994176610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8144fb3886afc2edd634b67a2bcce6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947703ee2b4519bae268a1328c932fb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c0bcbbfde114b2589162c33acaf35613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a50cf2f8d7ad8db22df8055ffe181a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dba96566df3916314b7a10c42e4f38615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98a8563ed3a0ead5657d948e80e469616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268967679a63c5cb31260c549ae6f56617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dcc1543fb47c34dd410b551a0418b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2c33f24bc42eb60d0078b712ff7f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5f8e39eeced5cadc3d7d1d2871343620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97642d13b40bceff6ffca6affabd889f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df096c0970f0710ba842d461e3bee14d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc61e0dd6dc186e3c614f94683bfc8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72567ef083d7b5e8642d9ba61e189c35624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c707dd3b7283a2230ff298bc1c7bec0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caeb953dfe409aafbb240f412f3f153626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2862295fb141ffcc7aa2f7a49a4573627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae459e054f4227da8726e90cf38cfb71628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e9f5caf6054273b9c6ce2f179404c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f117be910a0726e994e0e07b1f9cf69630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8a1c52bce5063526d422aea064d80631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ae0ceadde307bbb0a4f0c12798b82632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a97bd2c6f03fbd9be7fcde1557d6c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a9edc41eec4537a5340ccdf85e490634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73a41ad193d8d820accb4ec4cff266635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10335af749ba4179a79a7e5d5c89caf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05564801ae38f268c58c841115cf0135637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394156151f8ff9c71599a532fe427aa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eae6a9cf88d0ce09e7c7b31347d99a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54527aa5aac43d0c2b446732859fb129640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3fe495090719a69e33dbbc255284a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286d97363e4b59e978dc84431a48580642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4c29385ef647dd37380d3ce95962f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e750e5c51bab18e88130509602ce43644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2152d39711cd3d760602a9168aab12e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692ae4237196e86f3af4cc75249e375646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221eafb7c28294f3d21b5817e839a6bd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2306783d47834c5fee5a6b52433d0f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488b9fe25cb307a90e88e40377c8941649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f1a92b49c1935fbea641baeff9bba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219d0eec272f31a6ebc5e47296a100f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd1b4bcae90cc85531dd5637cb33a5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bae7e508da759b5549b7b5deee157653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad83b638752d1029036a9050d4ab073654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f8dbca8931b8b78024848b6d13a34655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddcbd3a40c564d8271bed67a19e7da656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ea9dd9a5b32b4d6529047fde496b9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149913357b0e39acbaeea877ee6dc7f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2eae5a1d2ef3afc8ae023bd6573ea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7fe1c7931934092e4aeb8e65edd1f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db804e48f0797325c176568b3ef724661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffab933ccfa1de62d6993611a88320662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b60523c2f414409495c49dd8b6689663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121edfcc9df93ab4b87bed7fe6893c9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd706934b6779102bfad4aebb1258ca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc817ee61b62527f546234b64557866c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481215b2e812b090726f6d0c07e171f4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ecd6dbb170295014d61c678582461668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7da5187e9938633a82362f5910f4d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403420e9e52c22b450ee01f889aa3d0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c00f69461b46dcfa37b3b087860e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1b8d8a1b8e3cca777ed37f3b53b95672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be521c28f49409cf51da4712a68ed2ef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b14353f20662600fa9718cc8eb9b31674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2870683ec112a406189fbde7e44f2a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c06cdf8c7c5d7bb79edc0f834ee734676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b59498747c8dc40f6a35899eb2761677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2282f1b907a141c5178114fc1b896d9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4a35a7d57d07aada369e3aeb58708679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095346a791e3898ec57c4ac5741804f8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21861c547f9c28212730df48dc0ac3db681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b956467a8fd4b62f80ce35a0cd57490682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2649a6b3226f7faa1371f0150ca99683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d88f5f7aaa3d8293dfdd38374655b0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668578c201430c038434a89a0efe84bd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0708cfb496be4ad23d8f9eee8cc3c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2725d898157267c9578084ca36852687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf12445c538637e3ca6742811839146688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6fe0d806da553d25fec3bb490e98f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1944b85759b66d280954b71f0a7127690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceed3c323f1e8e76a7402b643ba219b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3b61a6b570f22297889caacff1838692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764a33a99158b47c99eb091a6af8900693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1ef8682989231be37aa4fa12a1a51694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6f60615af7b64a978379150cf6ce4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfe5f97ca92e2d4141d5cf134294c3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2dbd70346c32ec648464ef5e8476d7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4ab12ab97b6fc58eb28675593b2e9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6b926562752f4f1f1ccfc11c6f50e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bb988a0fb546e183ec196801e9c59700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f509eea6b6a798e544dbfa23290514e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fb30dabfd31e09a5fd43d497df4fa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104d22d90c4fe08ea5f21886c026ab8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc31cd90985fa9742271f757f9f640f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f252d54d2fa2fc95ce21f5bbf819b7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310464a00a7ad942f5f9f73a01596213706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409911214eda574ef1ed5a9262ce212707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93df4c97de576226fbe4096fcf0a87708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b65ffc38728e226f63d9c36706ba5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2247e418738b3483a4638b90ca194710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82675650610f01fe3499be93ecf9e1f2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adaf88c4c4834c90d2684c89918b0d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31775a520a05da1a0d220f5f9cbd9792713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb6ee43031ccb37a080215b2cb43d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9f22694a615991ae2c7ba7b41e6f3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b975a751bdfc44204a3cae1853fadef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24a0d0ee42897f74863fb59fbb8afd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126f07b820dc38b46a346afad4388ad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a84f4d5ea6986668e324f561591be719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22933f45d80875b498664141cafe486720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70728b4cad3b2f30a7106b4fde5c05721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fe21db3d48725dd4c4578ba7e0a8c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e8608e4dc7b5368aa0d757395467d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7fb340cb1429da8fd84dc3b3d5f3e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9cf127b1946131d7223108ca0155f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d757103f67faa257f2170d4d57f28726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ef79ed0a46e5fa069106963b8b75b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cae9d45d5dd971dc63aa495d917967728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c0ad3d71f3478700011bcb6f5bd20729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedaca35c6409cbe9ac565a9eb152319730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb4ce77405ba73fac9895420abdeff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44d9ba0eefcfa0b021149087128026732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccfd7966bd4aa5830d039badb7791c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b539894dcd836d0ed109959f31d064b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea971766dfe015aff22a0193125657735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605be72132827c9e940d7a198609cc4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16f2494660bcfb7bbe06ec2c2d25d5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f0d8bbf02162c8e401ef18b5686e0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5f983c0bd273dd923943b78817d58739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa167e5d2e3de47fd98e1882018b928740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910e803a9cd95aae67f517aafa35b47741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a761b5193c15b0ff9ebf43ae4d55074742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cd319414c80aea9f69e96d33dbcb8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c309b34fb6a875a5d8f40d712d27a5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a99dc05f80c4014fb571e44f219e35745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128db74c01bce4ecee0dc3f61c72d1d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7c616cb8eb68a440e8ba06485451f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d32d6f00a92a6b56fa2652b789fbf2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499da2fc3292d3673c9c2fa0bfda3ed6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153b365ae15ec7210cee1fdb29ca50e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6faa506fca2d744c81bf4f57ad4fb75751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c60ba28b317cbfc4eaff993481812752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcd6ab19275d6e2fb5c8246e51c4d0753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>