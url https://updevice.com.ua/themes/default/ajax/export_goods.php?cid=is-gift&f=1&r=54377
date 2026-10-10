--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c46bf5e42f262f08277d65c0670c9b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c07425ac99a4218a4ae6c2be54eef32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d93aa1b64739609053d2ccdffdb4393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b8c5f17b06920889f4206e93d35414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df004bcd2c451f75fbf28ceaa0f49815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040ed74158a9a6534aa548b90b56bd06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df98dedbdaf27c7b49388c89627e1b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568f02e992ac6bc8ea0d2c32cbdb2808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd465eafb89db1e802c4e112d381ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2322367ab5bf13e19b82a02b8149210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d92f88bd1e58e2f29374c013887d5c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c499315df7417ae7f9baaf3872f09d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b1a2dba8895eca3073171ccc98aa613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56d357d5f5ee04d330d81e3428c83a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fe2e17f1be5cc4f08d76465c582f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c92eb648013b26383cb3d3639430d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c1702dbaf9429771bd782cc68e0c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d273c6e4437514f416a982acda959218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397f35f693930e00e3332a47563fe9e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f210ea025c04f6d745d3a7898fcedfe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b7d2523d7c349bfb418a37bc3815821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48ee54bcbead3667dc43870161391c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399b6d553b581850da5efa2148eb36c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2cbbfcb542626905703d6ac70ffe624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fe4956b544a8c5b0a8fd3718547de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b44bb117e21068bf97b200f00e522226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a9d701bd2121dadabdb9498cf21d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3a181abb125fbc304438329e7b36528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081127c12d7f9205ba2b0f7b261a780429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3c2b3d1084e7bb83afdfa198b356a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52ab71dd1f7e0227cca0b053aa9d2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edd5551a7b8ab813fc17c7046fe5ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827e4d103320f8093796659c1542b7233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdb9b42f2e1c4b16aac7787dbf847b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04f896f04d6ec82c78291267c355cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cb3469060b31bea812e678987897f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970db2fd30d638e7b8ae379f453747937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62f61b7d7630ef181cb094a34c822d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ba35d71f12d21b1fb5c7a5ed8c28839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf8d12e497e95024b1d245037df56240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d46bc9c121e17ce997af0c4942a9341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3df69241fa7982020025d53913afa942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07902261d4836c037e862b65d5377943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48229fc16732e2bf9ded5021b350a9d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78229c520899e0e054b27a8cce875c3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7451c3950ec0527b52bc438688c5d2946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45348aa54c7d7b2b6fccd2eb983f6d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddeaa64a5cfc43ec5852f8e39ea37c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46528880848b86435a3cf79edb2834149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d3c2723c354007ee3314aad89ec5250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea2c36f5994346ab98cd41aa43562a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838fbec11d1933d46796be58720206b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623b8cf029011a1e675c4fc763858af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6d9325916aaf87aca785943295f2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241003030898256c6026c7017bf93ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ddd18d0593347ddc60c3dd44d051c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f89cd6d6a77acee154919e45ad45357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9f8cba3f91194c39bd7da19d16c0058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bc946b0e4abf3bbc340d22da5233d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e01876d5bb8ca8d49725f2191247660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c488ab48e0519fb96817f939c8f9b1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c94d5db292507b307d3b850486a3e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052d6f26ac48965ca08f4f64cede12663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14b4f720f2a37854c2e37a211b7a8464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53262dc46a8679fce40fdd79a96b3c7865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc80da72c58aef72d30a5eff8314c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c17d2a71ab6011697ee57e451d0e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8825ecbb7eea0548da4c8b198565e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf53ae172a36e149ee0777232dec77069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da786f7942e9e78a9f61a983432d716c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad488967df1ee58e50380ca9c03a48a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10d59f823608166450ea2eedaf735172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338acaf073604fea1bb03cdf543695e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6a8c60bd2f5382351efdd04bb971c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec89fac8eb5b9a44887814ca102e91675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf17d5588a17302e2608b5f8fc870c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc8db45fa03adfc3b276c4a8ecf4e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a733abcf0817623fbd9340c29d2118178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15428f272bdb1e167d12bab4e26b80d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09956f7bc973c163938316a34807d6d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36138740407d96ca9745afb6bc6f12581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f2b82c3358351e57c51e8b6335f7682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ea82ae7c26ae8f5bfad9c9b4992b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ffe04bbd00f42b831a21fc6dca70a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f31b8dd4f19ec6f75a8475b42962b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d6a4088a52820df9e5593b050a80886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfc0545bbf7f5c2ee8d7047dcbe6b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1d668b8c7d64b9b136c96ea545cb788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bf6137d228190bbdc584d16d32bce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60248b4ac4659bab629c18fd76caab7d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a6e05d1babe327b49dad8fbaf2aa291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42385720dd61191aa5e839c016405192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18caf13feba27f814d73598968e5f45593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a789c720fad31c0d859864f33c7dcf194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcdeb1ddda5388c87fa09f0cfd89c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ddab9284e50be841b3a9270c86cf696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524fd82986983bf1e43c5e47b645df097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e2083ab2ecc07dcaae5e46cbf4b3b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b27b35600ac6d6c98b6c856c356ac499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fa3b79faaa8e145ab071cba79c9bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8e2f4ddbc0323af5b8b308727cdf2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2f2bce8871ac42ec6a17b59d38cec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8d684936589512dd913f0f6f866a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751a1b77cfbd34f9f012274a7ffff38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8157a43a84b1823a8ffe44e99fc08105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa64c328b027120fe2e87b86690acc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e244f0a84f438c7dec6162a21538daa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6da9f43cb14fdbec8a73a0e7c86eae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e26b477ac5c0157f71c147d41900e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5efd4332a80218a2d6db7a1690f79110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b87b1e8aac3b42b3d39b276bf70bd6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd841979477ed03312dc73730d957e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb8674665ded9b2177f79936ad6708113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc461bf5cd2e857efd9d11792bc686ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bfc717972f2c3f4b0a9b52328af4d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498991dc2eaa3674502556eb25c5578c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01d10ec5f0e2f22b05f915828c0b15117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fbe772ac361fbd456b32e5a033f82118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903065a066cdefb2a70cb8820610dbb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0dd84ebfc1081a0d1b890ccf859a5b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4ffd159c2187c305e9b4a1f4278f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce645fbb8ed47fb3947ef6261b6f7071122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089055cab19217cfa3bbc73f02c810a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15435fb5fa967850d827e6356e1c07d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea5d38f09c31cb60dbfd46534ace95125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf10b49dc375a2e37d314be26bb58d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65626bf5feb3f5b5eba7261160d368a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d0e70273e16def4fe51e0bea2dfc0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1003d430e0ff4466479753c619d13129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e767acc44503587b2b95363977cef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dd5e58edab0b606a293f18494c2f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c37283b129c84d8908384112d973a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ecb5e4d59a5c976bb9ba92afac283133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93396bfd953b7f6bbeb87c34dd030c91134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c04459b8bc4761dc89c8034b9e143135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060cd9e8ea76cd6ac5ccac6e82546a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2179bbc225b1bac3a328e56e97b15ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac7437ee760859b011abdf4753fe58138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e46ba2e7ce3927655134689d4a850139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036f971a8405c99c31dbf508ce4d83e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47907734d8d1f2787ea6921ff8c84508141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f523c25cfc6ef160c5a00539350c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1539362f14cbbd00294ee254e6a14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d06389522cbd155cf1b05f752567fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888ab43be86eeaa676fcfe699366ac2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60843dd15c8fd4b9d6dbc97d7d97a503146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3f4daee9748f5ec761b29d8e171d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f2ae2468a6959635e9eaff742ed2c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531121e5dc75123d1190511bd9c0be7f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635fffcc1f64cd78de53f05657fdeaa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5048b6b5bf005a03fbdd4cde8ddeef9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c3466707036743e8d934e754f8f90152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111dd4dea625fa29e2618951a35c90d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cd4cccf7679a03ff30d3321449a67154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001c7834e6ba0fd9a9f0cfd3589fcd8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6960fb55d7301aaf8f36ba253b1f698156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a14dd9c8029e7f03b6fc0954877122157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7184c773288ba137f21f647a50a44a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ab35a7949ef4376b8d55f57ef53f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111137aa9aaf35285403f63328b3e6c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc274194597a8260a2d4b3bd06f7683161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1a977351d4cef1d3a52b595dbc748162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba89693c78ce2866f0b2b14e1a4ff4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e64d9d62ff7d3a6dbdca6638bf4e7c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005592bcceb192c78f81ed3842cec0e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cb2cfaec079344a324dfeb781e8a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0aae2d57105e8bc4d69f820ce2c85c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0b7935432c693fc3b2d6616c1d1c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7de9f19d6b1ff969581f38c39c118169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983b6725d8bdfc46e89660d09f5252b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8188099511a2bf290cab9857d4786171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960a0cb3c79d43bac09846dbdc30feb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0b3b608577f60d5873a169ccad411173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f952649b061eb5fee25e76f8b37feb9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9b292e3f46582c07af819b399aec7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9110956c89530a03d7a7dbd0229c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2138539e7cf98ba7a5a14b94d65f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c891e845f977b083488beb9c56a6a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00aeb7c815c4375c07e6e26a01151e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6a458d40e369f533c73b35589d04b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e4d2fa8a66bbe4da725987e8d372a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72526b4a6d955d77a2088525a96f678182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff575191960ddc9fd8dfcd2875ae95183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6badba190cf36e46ed11f8514b349184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0297ea2a6beb056cbf860f88f09c13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eaad6e14b761af609df4cbce12ed8b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40efff4bf26d7dab94df318b532128187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9120860e78e2f5f5d1c9d67bd8044f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e011134bbb74a3647ae4076c0050abd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957307a666a06536ed698d9f9ee11218190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547fb6cdcfb1bf1f19019772040a8d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0870e1f7e18f0749b1fb181290d8a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f7424f69a536f38079cb12c02f7f0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0451b5105b7621a7a2556ae9b02bb3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e687ad5e54504c93375dacf5b176e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd3ceaf3897605f3d773fd3719e061196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebde715b1e3ef77746af5d34f38f37197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5df44158cbef8cdd586448adc0fe0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83d175f9f458ecca7178bad3e1a062199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7b4b6b88cbe8a33a950cc84bc8033200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b46ce08d81a479ea7ad5bfcbff9a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443da47142c17c6b381ab49eafb16e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5302fafdcf4867110eb0f6cc07d51203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15eaa948ae7253a1c4ec83736ad1c35204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc3d455bc619a0199329adb4d84d42205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bae8cba836ddc6564a34444c66663206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e079767a92495556fd3d8912cf4df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69777866d57473911a045515949ea4a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939f5f9d520e0cace2b9f6e316f17bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16391ea8948584287ef6b43e8cde0a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fbd74db94d70581676e1e4e14a476211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762fea652e565c8721b98ae45595c49212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37933a7fc17b762d24d9e00995d1381b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b79c1479ac5bc15c24757018db01e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6526913c97d80d1bb36c352bcd1212215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5e0f949eadac3784fcf743e8db2c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705bd61428da579b2ba48e0129525b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14897cf1e8f597281a26998ce85ec35218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aece3ff09c0ac949ff9bc1e5dcae73b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18e6fe9d0a3e629e76fa2541c5ef18220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecddfd07a8fc9a7cadabee46bcefe4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4c05c6a781503d7a0928e7df3f8b1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87006f2715f216d22633ec2a4d076692223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5eb32e4097851df4d0655846d67a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc5dafeccedcf4ccb7a90a306a9ed0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e682983c0b284ea273def8c5b1e2a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24896d672e1ee4b5208be5ba2ca246227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a07101374364d99f821d8469cb5170228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed533424c2da4549f0f764dc0dfe008f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92979569f0ea299c26672b8486c561f3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4562004c7df975dfb5fd23c8e9ae8f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d35cd6c4c8bcf25f062c4e680cb150232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f018523a49e82b73a12275b0e760b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8de81a26a3eb5c8a419f35e386553234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29bb65e4a9aad602f05975485b0267235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852c81313307ec4e5f081583910caf3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec904424477a1b6dd46e57b4d6fce09237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c089a3b4a1385a91d749e62b34a3921238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7931099f291eece3960a213d3cde4b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173085bc0d7227ad7c2c15573fe09a18240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d332e87854c6afdf5ce8d60d69ce58241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cdf503eb48c96b2cf079fc011aeb6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beccdb77da66bdb680604a9234d1908243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9a96f5a57847d75eefe1f14ca52a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10a2bcb8324e93ebbb1d4b0182032e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2d2bc2efd83eee23b659e51438e3f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec88122c99f77c7ce81a4763d704da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd701f3b2f63614ec59b89131c5cc60248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363dc9f61cb9573a6fff566d4728277b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d04176a5a884a4981f70dd7501b845250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886027c101d34f02e52111016c266172251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cfd3b8da48fe8cf1e08274b00dc79252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056816728321848a418c252b787e0ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bc448cc24d360a07f741fd14b248c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeae5fa7684d07aa29b10674642240a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f427eefbfbc17410ab89eb2efdf822256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbaf3dde42ba0760d9c219a35d5747e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d13846bbb327f0a1dd56019b53ebe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea74b0974a004619d68dada3a12b4ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e6362cf2660bd2484d559868ba6c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff56d8c27a774dff40606a2909a6f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1818740bd441a68a02c610ada48ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d33cecfeb00312584b1f28edd7077263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bf33a12df4140f2268426f36921d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6d8ca6faab6077f13f787d04bafd9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ae2ac7b311fcfef380400f49a104f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb9275218b0d1d7baa5c965f4806b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faba24e876742359834a53c8006a1a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b71473f8938d4506346ae836cfc0aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ef0d67b6ef6464edc3226188785ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835482a0f8d9c7fdf5c1ae0b3817ea7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accc06a898d8a7157dc6b96f642fdfd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41742f45dd49f60c54c728edf4a76090273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f86dd91d0c2af91084aed6649657f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da63ea5ddd2397d277e3fe5e8d29bc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d49ca43b033e743a2387b7636b008276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6e4c7f21f1cc79bebc82b097f387d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b88275671eacae8cd4dc675bbc2039278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0dabda9cea5e77badfe9bd2a0040a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e846d3afb42fb6b638089d16b7834280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2e7d7d106d77ab37582686bd063d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df19f207b19790a2d776d6dc08ff15282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d38ad10ddc0979c1829a6151241e44283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d36def3652010722c325c11bebd858284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0879de508154c1d91ff7bce6f733e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699a8c595ab1a11ab298c47948dc217286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a3cf8a31d1a7e548fd67f0d8928b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bb1c54a8feba137cc5258fe8703d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056dc21adec71af3e3321daa0a311e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848187e6481f3363489803582b2e7a38290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40c065b86b98e7aaceae8f8f922ce5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809988b43b2986ecd7f92ab23f0033e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33d5bd18c8915ea20f911e7ce6f654293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b277ac7acc49214889172414df3173294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42103fb070fe1f12ce850cc6b2dcd056295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c7ee0eb1e6ed515eebeee992ea3ba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfcb05fd21c091068e2b5f3bcf6176297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a23074c5cd5af251556b36fc0aa4c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f7bb7111046dbf4932cb5d6a54d87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec543f3120107535a95b32f0d1376c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e97502e2a5bf04154f101f6a6cfe7f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd362a9f69db6e048bac7bea3cb5f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083586ae428944bbf101ad4e3cee0a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cfb8247cd9d119a5ad15c2662655a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e43589bd9565dcf53af3ef4eec506305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b8600f33d7f5b3d9c76fb5fd1e48e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451eceb0b1354c4fff5bd3c06b6cb4f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04def58188c1018b6c77095ecfffec21308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bc1d94b43dda783200836a9da3a54309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f981ee86e0157069e5468de7d68ca6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed02ffb98fa88b4adae7d4bc91f634311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8dab682f1aadffc1f209a5ca1225eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec7d01ebd99b5ab09879a97797b778313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137e62a64db79fd8dfd7ccc3a52b21e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9cfa2379b90f4eafdec9f9faef273315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a01fb73bfa4d47d8e005a4b7a3bec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cc73943aa3762cb665f1f1394d903317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462acab3fbd1dfa867bc89296086b20e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe1d9b0883166a7bb28ffb25a03dba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232b3a7a0ed7bfe12440472511e0246320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6769d19ecbf7b0ff1988623d789e3f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42304ff2b438b1bb2780984e7cc58878322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8e5cc55edc63dfd21e609c439f7b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2e59b3c22f2a916eaf32872a0f7bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad9ce9b50e058242dd0fc8a090a9f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fbec58c0367eb2c6a1e3ae034b864326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14e1cb213518c97b2c20e44e7b8da0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a88c2c0abf8d4d24bb952a308d4f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493f68baa5c77bae11fdf1e0bccf868329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82f3cb6b1041be6501a21ba253fbbd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12a97dd3ba46eefd9128910c09a3bf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d08645effa62932e956dff47e33ad2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9830cfa9d90b24f88bb426a66ee09333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3fae9e0a5560190678420c15672de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd7f85b9e8d86a8d4f6124b19c33a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4d29bfed4ce5bd2a2848e1608f51f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41168f5bae3f58e09c93822307897b83337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99ab2055cd0aba09a76ca6932d1f2f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c547dba1c22c528e21c6ba502b47682339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f98c41aafe0842fee66bf49f59ade340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22331f591b6c942a6f32c6936a8ca9b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bfe2e2781e249f467970803d853f9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f05516b3946a6db3587c8673e37099343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69afd50117624009895f922f72a803d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be2d1991faa160037c062a43fc47d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9794c1ca0a8de9b2ad036f2fd48e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bd34165643b963334d2fdb270de79347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90945b8e0030bb1336e1b4740e659bd5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5862a420024e57e17de42a904c4b10f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549304c7ace3a67b0965c7aa52afc312350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c2ccc143a830042a97a4aa093bbc0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad0b1661e6abf7da3af0836a159a59352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb010aa14e059074beb64f3a9652d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e675885de989ba628fc9b18057872354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67862f6e007cc774dfde8b4abe268c73355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba69eee90534eeec892079a5613d5c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f8f6ee5240fd3d3e218aae1f128ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bf5c9ae6451ccfef3c43a28adeeb2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e41a1ce3bffb4b57079feba8f2dd7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dfe7a9f1bca9f3ab189a451fdf583360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04467995d292b9b54264872cd2ba7b91361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ab3380b863e74e0562f0d9ab1797b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32aa018657311ef65cb168ee2cb9d24363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e7c289b7d1be6aec8c6e6af8367f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab578e24c352e9227becc7a159b83e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3be718d658d03de1a0842b6c26180366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d18f0af7ba000e45d7780cd63b311367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1b3cf684213ffe8026268369fa264368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abe6edd83266ad4c16fe0503d65fa8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e87913ceb3cf6c18a93ee70c0e5b5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6a6c4968152a67455396cf6aea002371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba19f5c437b83176a06dc8ab2ce9af2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa52916237c14147d69b0de0ee6d52373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc894386ea8f087bb9d41637cbc37222374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0a96349b7748c8d29c96cf8f36860375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d31e24d84d2051b48907f1cf15991376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84206447adb5c5e134bd4739b5f13ee5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1115e612d6aecfeed4b641e74f7d441378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6888f44dfd6ab7b34b19dbf3d9d33379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccacb2fd0fb98c59c9357293d950ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213cd65bd5f0f37760f293e14443b6d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5698fa572285dc47e82aa844c26e16382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6215a5e706547e54ee0f0b115a2819383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf0dfe7932579ecad7d264d04b84aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d54a9820562e4c8276f09f75d98b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8e8744cc4912958a628a0c75d40b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ca238f97422dc594d84eff14da02d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95915608bf6a4038131524e97b026502388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e02f98e2d638cc4c48c9383f421ed3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc76899059ba4b6b3aa1905ebfb81b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4b8b9ced7bb1c20ccf96946ffadb5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08ac1597c0c1a08294c0eaa3b065cf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ab0b7ee35070712dc6e48aac6f91c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a51a333bfde8fbf4c0e6fc71b13ebd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa15699c309499dac0a900fdd55142395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713bc8a43e6283b7fbcd21686b6b879396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6141e2208864d73c430a0c221b200397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2cebb1197191edc0b1f2abca72451398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fe81c1039f518bb61ac8020a71d62399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fdf3dd1a1828f1228e8da5325fb69400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d22fb7b8fa50fde602cadc0b5e57a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9b37416a2bd9553643746504d54bf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990a4eeeebad6538398b43a13b7271b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561c7ecd0308f12bfa3fac0811da59b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f146e075d040a6cfe0cbfe1023a72d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27878187ed2934d9e9109a5a540b4560406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c73da9cfc250a588956b74a3df5912407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128a44a187af7d79753885263a9599b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e04f1831e0325095c4ec5b67d765b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16095e3895075f0c22ca16604a3664410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e890a5d8327b88de69176331ac7376f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88283637f702c4ab1a021db7711f23e6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5db5cad9fff2f7ea5c5f1a714b8cb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec66a8ad6852bdb2a68df310708a46414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7aec1824bd7fe32c2c82568e0aaa8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10f523e4be63a3826d95939f697ba8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236dffc5c32a30d33ddf7b446b673ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e722e985dccce0e829af7b46493241418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebecc0138bcdb9809bb3ff127183f8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee6e55e6ac9700896870185bbc025c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1233ef8516e7d3e0d02939419c5b0c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf22c819fd661597998acbe73fa4725422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e6eacfde973a4e013c0be60007758423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0bcbaa0ca4e52a31aad7f2a225498424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5517b200422028f729574a0bf6776425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fde1b282c7a31f9872a0b2ef60b400426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07903bc8421819e6dd916b94a5fd2f51427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d06232769c5cee89c8e5356bf8262428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be646413a6e0d6be96101a57c9e9a59c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6de69e97e123af8cf1bbe4fd54ad77430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca483db0ea906cb32819bceb34942e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a6298a1bc64248418428c2002e20a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ba552e7fea45785a70d0cf682bd95433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acd05291db827fa839943c4979247a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dedc90066756778bafb0b4d65715a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e51191f34e9b741e49c3ec2e1b9692436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860e9f2bd12ca70a94ffb9464e159a8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a018051342ed100a31cf54066c2467438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3b3bcc22c45b333e4a8d9f78edb5d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c93835a28b894359c7bb1c827cb1c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62f925fed48977fbd7d4859a5a31eb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd98154ef405de9a60eca20343960c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bb1f57f2271a85204347bdd1b92fc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e997fc0786020af2b76ddbbfd285347444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41e8328730ab2fc4590132791b13fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca049fba3c0ccc9a5a4cb4e2d784954b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa60a681f79eb91fd46d3d3cc51dc5b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60685108b55218bd430237a46983f557448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c10e465d6461a1024431ac9937ca0e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cf8193b94dae12c4774d9d4fc2d05450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d018e4478376ea618e6dda035616fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac820626bb2a504352bf9c01c474e8d1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61047cca8a073203e7c2e2d7a762e7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b288e24ace651d91ca2177304f1de73454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c6e83324a0fbf7d8433f35def2dcf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3aea888f2db4636b2d20301c6bb89456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44e2bbbbf5966b0e5ad635e15dd563457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb627b5bc5e0610445fb019b231224458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aea838696734b24feb480a5ac57c12459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd584c980da65414cf984338d478457460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b33e69ad180ebb4580daa9e424d8c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98127e2becaf203bbccbd965c1a2e5b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514015250b130c8482719859f509420463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec272b53cd78f87d50254ac8b6e3d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842451df3e89d5132ee56bcbfba2b8a3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0395d5198d6f0af69fa2073585e66bc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59a8e7a610aac1462f9add948e8311467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d07c89b5422e4a99696ed52916612468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d3efc06c07fbdb404bb172ac955c1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e71c8c3a0d346b8f2db091a38b0b6c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff6459f52be7d7d0c888429fcde93b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a79dea7e45c6525d80adfe18832768472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c11d431099769dc639d649fd80cbb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b775559952e8b530a60779d438c5881474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26ba4e00ab9df3171712122704b16b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302ab7356ee0cf3fe5dfc44d3f003bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ec8bd2b70150ad1e2e7c810509520477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2bb631a9b150cd942d1c32dfde6e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed835251e5366faa55cf29ffd38278479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3d2d42b7d3454624470b47770bdad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc27315d994cb97032b92ec99247c9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cbea99c26d5b7073f8266fd1673be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533a58dd653060640042de24e613b8e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87751dffbd50b37dbdb87f2789689c52484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543de507d34c6a3c70363e5be2f09f2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315f70959282aeeb5950e70e3b17271486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e337cc12067d34d4786498a8df0ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573fcb31caac2afde79e8431d59fbac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179a4bf16102a41e7296a25af3dfcae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e4e8b13d96b4a966348b03f74e093490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bd37b42734dbe123f7eeb50b9aa0e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf84d32d2d65c3b5991a2605964d2b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fa5e7c8f24a1d65e6f638f89f8c6a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbd166339b08f65d10b92d6e187106494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28b42a5e6b8689a51525c11e6fc78e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09575daf4c7f188234d17f9bf20dd34496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d21109794debaef91a43efdd28368497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ff7d9fe4cdced18677ffa4cde944b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b18c1e328fe211631dd9e887c4eb8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768b61789143855df96dab24cc8327a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a48c8664c9a21d722f58bdb7c9f23501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297f4e34fd95ad89ef62b1d1eac4fb2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ed438a61d487f5f01ebd274c5c1f7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef83c5914a7fbda34195bfcac65cb6c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a5b65307d2ca91ce1587f93f6ee1a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f5c7575dea6209ef2f762058673eb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507dbb209dcaaf1752400d90be6ec673507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d1117fd657d3a3bf6eeeba3aa3cc2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6314a4aa7ac97bfbd680eeb3cbd603509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f38d25bb774acb0154ec37001b641510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53401a1fa13c18c033dfaae85c81be8b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c0145583de2677f5a65ad3301583f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a376618f73b9ad35cd4d0f97a7591b3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d47303cf8984e013b69c08f768304514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662bb24254eda91596b5fccb4cfebb7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895d791d773296ef9f4bea6b0529e30516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb687ba15c7ea0baf4e5b38199cb7fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8c61d1bc53bffb480e9d27864458d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3682822011f1af1ac90e9e36399e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7780ab009be57f2cde823f62c64a6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e951ace2fc0566b22b3275f7898b60521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac40477634fe1f7511045a7891e403522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdeaf57bcccf2f4fb69561c5316e0c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f779aacc2283dc562fe937b99bd98ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50ef920e6fefc9ea61b1b5866a312f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e24256e095415a20c115b4c1f1106526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62d558da6292f4cade88ac33455ddf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7b00b92ce13452bd751519eedb4f6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2926db4a43bab77143ebcb02f3c4f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1897102cd3be2a26c1ba73ad2ed6b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f6300b4f971c3605f7068a6ba7382531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609f9258562089d3ec6f388bdd14499532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010837f87391afab3967964e01e993d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f6260ccedbd29dc0cfd7cbc4342b9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628dcaf1994258077ca9a3c2a2a586d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cb68ee0d8c560db1aa1502797e269536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e10c086f2e80947ace678bb9b16b55537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc8a784314f09e93b3aee632c2ad96538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6216285fb706973f38fd7f17920ff60539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371715700f556c1e69f821ea26ab445540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38ad486fd5106fc9356acc7ea38d96541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b68c2fec8872e1013c82e031337b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764e9c15022a156e1408b214d475d10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49724150a149f60a1595b8a7da997e1b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ec898c42a81c51dc3045d2a31bdd8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346637688e7d45a1371d72e77e89829e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41b78adcccf593ca43ebbafa114189547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc76c4d428fec8943f63608879e0bf5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8cf2288ce724290f1a3e0fd14bb17549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca89b70820f4823e97d09b749003bbc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055f0d77055522abdf65967aa7fab1a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a017318e4fe75dec7dafab574b5646552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406cd97a09c8799469f63dc86f503d5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b6a2e3f9828a143a5a17c3451cb3c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963e779feb8bdca2d854eff7558c0c3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8150be1b96b3f6a309bb073825da0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7407e2b14217752faadc3cabd2377557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8430f74d0b04eb2f1c02686d81d05558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182cfac9ef8d4ae8fc2890ca46847a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443470cbf4ebbea2ca53f977a577ae5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300df1a166a9ac1f5c7b5561542214c6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf8530916117627efa778c99464d33562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19350f9ff5231874955cf9d6b42014e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46e4e6216a4842dfda3a14ebf47a70564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31176dbc0a0c58f28b5ef101d7a16f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ff7cd392b48a480cfb7f00d2a88a3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ffcc0a39bc5bbb6632551ce158282567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ade8b9fc5684ca682d5a5078c46886568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6266df9bbad04b4c6afdccb7d42477d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c2714ce146c7088d2e14a5df0da2f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438d8e2bc16e056c1ebb770c040333c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249acec83c0dfffc161ff355b4d485ad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecbfe566f2dbd12acd0ebea09a0b01573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516ad30fb00089121366b1f47ae6c9a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b4268bd2ee6dc17d0ca2f28127124575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc48249eb415972ded9a2fac2224e7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cc17a7e9407ffda6768ae7f72a05f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c101be2d4ad117addccda7d5b1ea926578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227a1995f20a8d79599ffe07a8084fe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0076b4ce48535a0a2cfce3895c1c7a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f164c28302ca10e73baca62414bcd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce6acf8b144ab2fcd7d2f1516a9168582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b416bd53f320c810dd5ad777080100583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976e9155595c4b5c9e214ae734f4dff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ad51a701a2bfa8437d2ff65f88402585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015218c8d044fbd66e20c176c5c8a03586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69870bd93e563ec8c530002cd2bf158587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184748f170f36ba3297b4a5edc7c422588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30a9736e84b8b50c1c27307d6f9b73589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee8775a8a4f4a7ac6ebac257b99c96590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081093c8db4f3690a969b0f3bb3108e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f186348cc9b21673b14a364a871997592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc080a0d686e2de8881b377dc47ade593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04301a4e1e1c4eae655b3a25f3e30a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167a859c7d7172ed58f0d0dc0d6d942595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef625a8d11c3894cc8d15a231512e07596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d04fd54bfa95dae778fac93e25d9c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403113407f3d5ee9d219820201034dce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1152f864fa37136f5a427f0bbb9ce14599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9c6469b30d573952fcec2d7b7aa24600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f4d4c8366e2ec40e0418f83c7bc2b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c3b27370d2b318da803d57350d1cc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0086340172252952fdf7f1a295f491603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f196162d67d4ffbd8a12a05994f0e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b099480fa800112988bf7a76de55de8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836cc23fb618bd61af6b8620d305f61606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1c356f139d4d2b4a6a9ead5c58ed8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc6c3a790db9395f8c52c0cdd36c6b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0440402055d1c79338f63e2f373d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62f20b4b749edd0fc1dff711ac8247610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40484089612afb97a86820f0d09f10611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad12c3ff30c8d7113d60d51fd1a07e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035faaddf7c20dbe2215df30df86f33613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175e97c9dc4cee0a5732c0b2ae90190614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66eb31823463dba69b4b6a415a2239615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d277c37b2f78439f4b4c18a06fc779616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dad80ad356ce2e891c2572dfb2c381617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdab7dea95fe0b5e7e2b4fb7a231310618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d0b00d7d4928e92e86d37a6b5aa3e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401ec9ae11af3bb5dd9083b44cac81e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830cc497db1f7dc4a75e0f7d16e8414621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05208ed9699ed9d8dc7d00f621379189622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fbb9135b906abea6a1a71e2d838d2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3aadd1ce7a2157d864b089ec75ac4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37324f2f047e6663fb3c085a56ebec1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9830d6be27e4262e63f30dbfafc43ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d8b0d4632568720323c8a42f0082f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d284ab646fe0a6bb0a7fca329f6ab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2681eff09000c72255a078653cdf21629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a580f4b4cd7eef0137d56f8383826630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436b112c5563242e8062be41e6c6f64631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c3f5e0f1383bbd3093ecaaed5b66e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06143f7215fe4d5ed62218b756c3828b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa160a858b99f59208c3dd3baa706ad1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fd9309c39eb00e19e66b8397fe556635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f3a3ad05393499284eaad62793e06636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7069097a2ee6d5f5ab53f876b59fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78da19be240b6679771e3f95b8215d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6f03c7df42954bcf4aac5703a57b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cf11b567be520e24bc989775789d2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc21cb7f1049b8bf14df0e4c57da70c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7530a383648a98454505d13dd2ef2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c197794fbcc36d8633abbcdcf09bf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dec436d64fb509902e8c03b0122042644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727bbaf42e5b569ba84f157ac4e08ed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f5d1c7863f38f4c54a74a1da136fc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfd49c51c52a249946ee1ec1cae02e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c5df2690a6b88099e2897079eca9c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42a168916bcac613593046a43890ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a748945f074be90ae3a8e9a9f25606a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cef13ee92a824409c559a607d1ad2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7368d1ccaa070c015a4424ff1bdf9d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b718ce0f5b6d807cdb69dd21819d830653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5cbc603f296f910a96c3385c767af654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbdcc9d06a6a2e31a867bb8bfaf99d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be6826a4624a70e3e990d10b082548656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bf5ec7de8414250cd7255c3189af8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45664deac8217dd5a779e5e4ae527ef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb210b6248c10395b5fea009d0d607659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcc388ee661b5a00d36fb773b50d4b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9a1018888d71be7483f1ee4877346661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8c17588ed411d3067f5595d18cdd0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e71d4cfe9c74c8dbd89bfb895ede4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f03e5195e36cbca762747fb37ff42664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061994cf8df41d9d80e6889f402849d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad57c9211f7522558566cea2e247a3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eeef0d907997a7a07666238f5db02b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da5d1f8a695772d1e13f17d7b9a014668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c286196259cbdfbf0e4c3099d84118e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8c37f3e56d064eda7a94f8502722b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d684d152ddc5d06b029333cede538e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be2f0a2a9da8a0cae06798f6748887672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807c3acd53e4ce30bf7f84994e78e89673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73c34698864275359e6357954f9ff5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824ba1b1e0e2152751a65228904ad3a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e7ac028b6e7f476d48848b94d411d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c4e52faccbff11e5e65ee7556344f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a14987bbd83fc264f6dd6d2134760678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515c4a4b89c55f2e0f05f32ec3eb2ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a3ef2b517d91bc165a402ef38ead9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3af53e8a836c5001523832b504d7a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c652dc5b23eb503c8a9a8d93be39d42682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1443018d72ff2cd447680c70377cb1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d859caf9066b28bf26cb030ec32c2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb5400ef6a7feded4e1e1f59de3137685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6a6fdd401454519dc69c3bf81135d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2449d0764bfa0d1fc2f64f2f52318df687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb94d2990e1b326eca0c4d42f88a3df688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22325c57d26b1db4d9b2876f9110be42689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a00f6411c7f80ecf3edc01a65e7df690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b3198d7ada00ab497a6584a99d20c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca81ad867dec92abf3c21be3ec90db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f0894a93b177300ca2a63e60111ea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2cf2cb434f52c7827b0d31ed06987694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1a04cb6cdd71fe17a5e2ba238b6d0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991ad23e7249a34a5656961986d861c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614adb5e2bb2e33c90b31cd2ad7a8577697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e624183b8fb866dc0af0142ce87b4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f753751f78e09cfb72808d64f68e2a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612fe9aed3ef2cbaa6ae80fd893f00c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400674cc0212c77c9d20dc9ca2e27b4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ce4ee73949a61e14531485d6abf2d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5b47e2366fa529a6bab2f18e3d53a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42343cbf8a90952c632d420a1cef89704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a94030997b6648af0b648a935ce385705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc8c9110f6107dc72ea37a743c860f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb4a8c74708587f539c50068f6e99b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17300eb9543afb7ee1754e7f089b9005708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968f5dfe82cb520a1467f3ab1258adf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c2331482db74fd5a5955ae86e7ba2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e4e48d3d72f435a768774d7757202711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2536804c70211c83098ef0e3960de64712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82583c445861d13a9a9b4593c704debe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5093ce90c9e7d6d18d316934572daa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeed118b753d618d21da70007ebfaa1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a01489925bb3541e52f51d497a14d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4a7804191f760b80ccd061df0b6d9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c6f42121ed24cb47efac2581a4571718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7183226ec3f7bcda08cfc8ad5cf987719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2a117d8c4abf21bd3fa681a5da868720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f777f646fb640272a7ef748c59c2b67721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347f59576734d8a2ff858c1047397ec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5d36293560d703c885f3a30b7a327723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be4095d4959ff78744e6c988d04a86724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da4238dd4cd516ea1516b13a3c3606725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe184d78a47b3823e653d87ec6af6e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28aded4fdc84458f1d2a94fa9f21b1c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0620e4fb4ab2167dfb19252fd2424a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa26b9284220edca229313ca848c4a2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59b1df10082ea62abd7c51eac608c5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc909bcf5780e6cb7fc58b2c0d4184731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297981fcf148466976200d59bc22281732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e53493d11d15b6eb40cf6f09accffa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54238b644a45f95b9b2cd38bcd41ebe4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce212b1f20f07d83cb4b6e05990d62c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fb7407e0bbdaaaa9575240b05e53c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8a2f8b4e8b3b00e7df844cdf4d4e7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec42efe849ce18ca940f31a884c925738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712d079f975d9291b34d534d08d2fd1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b161564cdfa2872202022f489a78d64740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82a162166421e58873081c0c0f735a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac9a46018f8219378ae36d9eb20c4b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7efe32fe7ef7f0ddd8214f09c54f5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafaf3d3b96eee2263e198edd8724145744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779605a4f0f2f8b84bf3f70fe9b729cb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7260cb05682e2ea3490da80a1984aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf9002105a965864a7426bedac5fd9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f60817bcc6d34fe0ab5d417d4334b2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfee2cd063184d4f05a159fb25330ad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1d95ae113d950627422a61b5bdfde750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60925a759021a2f0fc29b693469d28f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ef18f4fbdacd2cab362b733842d3d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a70017e90b7543feca62ff7400ba6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780f7555471ea44ab628d0b7fd59d9f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b22ff63a3ae8dafdf34d99719660d5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b510a3381202dc9c338bd06460b6ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b66fe3659d75ebeafedc2944cf26c6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287aa430f835dfcc197bcbd68f6f6389758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e350800d93ee7ddc3c6d9a973429b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee178908d15aa305c872bd8504d3dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb86eacc727afda93a3d3d86e659c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820fec7abfa0681464a16a51cecb23d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8c7a6e01fe55d4d56cfc8a90618f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c45147db819a94be182ff589590105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b11c668554bc4d5a454c1bd35e15666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e80de1e6f24cafe5214d93af7d470e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05277e61a02732bb15130bb69907ab5d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3784236060d41ea8b53938144731909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09f2c51fdeaa6d62d4d328e5b1b62610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102defa1a4061a3ab29b593ea127e7711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e626f6e6303f8648dfdb9d74ca6a2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ec6524f8d3ee39dd393c0007c412f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a526bc8f80a05261922fa1909428f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06022c72874b93fd25ce6dc5ddfa59a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9abe658aaf72b5e3e5b6cdadddf8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f3be1261587b7dcebd14806ee4eea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582d59cf54d835a31bbce1310d3771d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742799f2b43053d8110aa63b2daa68e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fdf279a4d29fa6dcecfe5cc0ed8a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d3ae0d204899220f34c6fdda7c0f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92190ee4e906b6bbf82cbbecc4dc73f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020286f06a2b3e8e8cbf79e83409152423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2ae8196d289714a30674b4e3264e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cdc8f75518b15f5ebcb7ee8a9b81325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df04b00c38eb975e63970aeca4734926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715d192023d236337f961eb1cb1331f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e903050edc0b76445de8d7f74b02828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75050d23886970b30ff597178ac97e9829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f22b005dd59b4851705f600513c1130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237437b32e655f0b11976d3c931da4d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123464f97be14d97128a741e09d8bbc932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5beab54487f4e9d86fccdf3b0d184d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d880b022fb27809a19c87d2eae73c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd169291fe630f7af1a854151d91b2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a07c3634db9c040644ca5157e6aad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcf7e4df4b79e82fd4ddd26803516b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0fcd6fca47518c150ec4f6c4a389638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f165767e7be705eef29acaeae41fd639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ae1ce6f91c296a4fc825433e4513640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86c9559bbc9990a1a5420f579045dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13bf51481f189bb884700f121e18f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1c6339e32562f71e2780cf671eaca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3d5fee03c0277aec804fa16e20d9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f680085c7876837c9a10c65cbaa0aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec2570b69f2c7eda86a507782b82bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214528448e60c3cc3e4c34628f683ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a739332df3af8f2cd1e084eefe6ec9c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebed8049b3856ec503761415cb73da949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885730f68f8091b999b7254494866be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637e56f233da489a41868403933409e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b021eea952fc9e072d0805940edaef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9959bfe24891548ae890d384add27353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4584c1cb0c7ac24c5785aeb2d005154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e071c103cd886f10bdfa0d806eb418255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc04efa4cf59aecf9b18bea82c465f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e8714d668ad1712ee288334ff6fa057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a31dcbb0dc4c569d01f1269477141558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366975a2461c62b59cfed6e2ea1660e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e387e724ef466fc1ff2473779e69b9860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f71ab7f1aa3266e9b98ad4d28a301c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b598caa972d2a7d63b5b339fd561962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d82065bbf721b2e4b34b297f59d5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2bb5f818cb1a39f9a6abfc0fe8d7f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6e845853fb4ef1ce1fea21fa291d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e9293746afae7885d498659eef4b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e785d5cdb7bd9cb9823c222cdaa9b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6894309e1353e0dc8464cde309f7468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837b48ff524aae2c8dffa6dd015790569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff6cd69352a03dcb724683a7d1616570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47279612a7607b6d23aa614aaa3db571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709cb1a712796f49db6c6bf8b66b41f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cddb2a9fea3ab400a013ddfffa7e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32ddfb6ed2f549c7ad31d2efc0f33074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721cb90fe54d76f1178cb07da662ce575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec4dc6bcebf5b4554408351f8839fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173baa28c6e368ea9489c044df8a24177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04650394c5c502e8da1dd9127ec438d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca64f9b33e8cb3a05355f526cd7ac679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e687cb8ad9c10140b7533c8174f0480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836ac4558178c0481e8b3f69ddaed9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9515075a2332ffb84bd093b061251b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da93630963e4b87ea5143c626049bf483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c7a38f2bc5b770ac6f515fe43702c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23e289d10553de6d8ffd37bdd3051885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62554c71aaf431bed57b95d46942bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823a395beb11043303e720a4279866387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecc8c06601f5b5e65864a92654226088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12d66dcdb6b2d516802ca80e5df30f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427913d6619fb3caa7578f89aa931a3790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66dde8fc25db5c5398ca1bcfa6d73991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f99f695d7bd15cdec2898a79facb9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a6c455169bc5c517fbdda272e911893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f244ef8e2e70f10f452d344725eff594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030f415390ae5877b18f9a6bcc1321895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eefbbaf7f4a04d7cbc96b06cd2d94a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d2adaa4897363e8c87cb55b68788897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a44b1dcb4071ce4d4168169543df8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716803e056329c9b7e57c3d8b1c355e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e3aedc1209ed232cd56ea0c1d147b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cffca9b2583401f9cb5d6013c4705101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8be9fdca59b188496119ee8b09db22102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8affa48b8275f25bc822c4c54b116103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56987fc5110ea2065f732567bee82df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4ba880825fc46e309c736127c5f2f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392038c4fe649a71a9455098f0aaec2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2beec4c67f9676d1ab5e03dc6cf6c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490054942a474f7630b47e50b6ccb2d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709b5597f131a4d4e5a4964f49716b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3903c7afcb88c1988faebea35f74ca4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a2a86d43601fa4fb3f9c92e15a910111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf68eff622b2f9d6a8de1429cb13f5a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8bc65ae350e2bb5a945544942af180113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e8f92006b190bc791466f6cea7e5d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeda82a9d8dd1db29ba1a313bbd5cce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652a0d08f2928b3d71648e6286163d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0852ce1e2635dc48ac87a585fd15e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375da25d50a66c701cc48e5d0fbce0be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467d22f8d19f83a672a49401ac8e87c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3918ba7db790d832dd74488f226db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a000cc8e1064b24d8ec85be73df1b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6beba129bb6ff3698da4c4905c917122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b7762aae5e76bbf503f14bf2bff4c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a09bc96dcf0473740bfcfd8084b7a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312444ffdc2f0ac27d9b96cb63b24d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c92151412e410b4391fbcec4889a55126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a80deecbc9b17a3114b27c73e65f14127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55547c252cc111e35f07164dbe4c402128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d560f63c5f53d12a89683e531b913d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25620ac87cf87c81f26162d1022eb843130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c99b1f2ad4aff68494913dc3746b86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e4c2b439a87a95c3e41ff442116a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b29915c2b206d1b65b66617eb0e08133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0f02b4f0ecafaf0eb009a48bb1e26134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb620da8d6242d3a1d1ce62fc0d450135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9935a7daf9c550a9b6cae43977f8606136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924e7a60a55b4afe20e0918afe12359137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11678610a5db7e2a01215649c0b92d1b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a3125f2c1f8478289a70012384fa3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198992b4deff0283f6c892a9df494c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499bd351b1160d46b5206e98f0950db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981cd945bd4e9e9bf7a79196188cc10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abcea7aad931dcb6b1585bd52cd519143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5c3e084c9fd42ac9b3118b4afbc3d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5be8aa642c2f8e59c5bd04a4842cd9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bf2b65d3d98262b9c4866c893ae4e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafb2190cf7eb0cc6ee04dd8f79d416147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce602b7328c8aa5fe2616db8b45e43148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3cf4654f811a1fbb515e6f666e0ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94299aacba3f93ffb94fb081e13d70150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a32d462a7f93d4acbff57299784903151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c3086559ae52bb7d070478188b87b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b6a9962d3a063f60218c218505fcb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff6ebe1e843076bbc619634215a818154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3cebead767a183256b508ea6c6be6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63643bf8292346294104492a4ade82c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecec68020d8f937e97083d21441ad1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74387403bcfc584fde51b6cda03a83f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a646a93d0e8e6bebb610413ac8c720159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955350ad8dbd1bcd0785185baf57872160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fad932bb641baceebd9ec29bd581df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05378131994946890a46b0215b533528162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bf8a689d8df79817cae31b2cfee1e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183214f2f70a42104c9750e15220c6b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0db2947e45b724b0cb98634150f1ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe82611d9e19c12ed52cca81767ed5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e7cc901323d79b82e90da0f233d35167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85130086b56af1bc2d7afb6113197a0a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243fc63961bd27a52e3e829e1155c9a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ed0a3f41f154c5ced464291f0baff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10124f25ae5761e39cf7e9a9e3445e62171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06600d349038935c11c4763b96dd5b28172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769c2961c41eaae527edc8ef5b39849173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9824f4a8b3e9f7516862accc10db0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2971c5bdda08486ff39ab1e748a45175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca2ce51ea6c698ff74d2377f2a7d52176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188c044a7b13c85f080d950b7a91720177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a43927abaad2b9461efbd86aedcf1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e6c2b5010bb2ac55c9315b23ae4a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cd517ab12449bbff29014c0a54e32180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91a21a26dbd503c87eb3a16da37d10181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad05d9c647cb99189b67ca8d0cc7fc4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d405efe8ef04da58cc963dfc59a92183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c912390ae21c6a5698ecfbd096aa8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd6e745d2c3dbe9a0f46e24702e927185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c469a219b24e8c0073d93318ee038186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea910363bf011bb6259f92052ccc4d07187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff38a1b81fc5364e75e414a01f1cf4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a7409d49794bb0d63207521ff6ff5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c199003f5e2678b67b4e1e930694e12190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348ed4c647e89186223ee08522dddb8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08e1326f5dd9cce5d210321d1702a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0c09b895ef6c7921ac754fd7581f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df07e2e518f80c85a8c09364c68c43c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f1f1bd13ba8ed8cfd099ecd0cb8ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde46508bd99309cc3a580333a1b547e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35194b6dbc61110f465fd44e22830f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f4c1189402833d08ef628f6958d26198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53755d5e34b324977caf86251ee23fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927fa795b579caee77a1a337416fc72200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd322051d93f3a749460421c24009dd2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7075d475bb441a6c9d2cff23fc61c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435c334f83c2bd14736c9405c085fca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11ea1c91ff92a6b89044f14e844a9f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafeb45474a41f5fe5a4a6217db9553b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff3b483ef43c20294811dba281cdc0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdadbeb207547eb3222d8706d85f7e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856b7dc8e1c90b85bf506ee12c586fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dacf5a81ac2869260cae5e92ccb411209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a49a1bd903b0191a84a3471f064a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a25a9e5e05878775f049e3e93d3dc4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544a3c413e5a35c536b44d37a1ebb5f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97300a7e007ce22ff67f7ba94484b5f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d456fbf25cf549a6d2edfb27caea550214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71e08041c7b829cd8db2534c4c7c23215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66cedfb65e25f83d02bc3f48c6deff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ceb6438486ab0d3bc54c89bc3725fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98de4ddda135871dbb71a01e5b8ca07218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0a6e6b25aa16321740948f15de7b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10158c56bdd5b86dca27c9c093d955220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcf6fbce63f2e1bd59de66e785991e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd8d92e4ad00f136a1516b6b91f38e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91907f3b34323067f5c5c21a8dad7b45223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24de058af289c243e707f4d0c9e91d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523484bfb21703c0df483a726a61444e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe53c2aa9ca3ca969f1ae52526f5cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613a016b0c4e64ecdea5159a4cf0718227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fc99b5253e5ff3ad8196f72e32d77228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d130f89ff3c77fc2d7c49d3826de5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bdc664c40c7da393b5b6b941e0421230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274c0c82698b68383811d0d9d811a4a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6f63bf02800e656b7df01eb406033232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebd5f80a8d32fa15733c4876db1f8f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e227275ccfdc300927a8ad9c32415b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7715cf40828c8015ca2de6cb3fe8c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4d951df70f6de671ccd4817fed5ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae510e5ac34d12cc640aefa34be758237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcdb4b1927408e657368bbab9e788b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932882755cea4c511a82503b9aac579239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b76c8aaece0be61987c048b5381283240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfb92d193c165384390f0d6e1c193b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe355a4b1b7268f2f02bdc9839db1e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87812f331433793d49166578f668be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4738532ee32de7acdd4558f959154d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abda8161a8d89c59e05ff738d464ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84364ce652016eb2fd4442cfd641a30c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea641cae5b508cba498c20c3cb6965d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525288d4a273c5d701f7fa29dc14867248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7ff16554ba2caf4d6060a18453a6b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f875201c6b2a6c2478134ed3902a70b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5837502b8f8ec7ece60e653fd81361e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e982632c84d0e8a878e67cc4cd3ad45252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356842187d14e3927f11a65170b376d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81166ed7d9b166bfa2512d7f83b4ecd9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447958523ccb1c4879968ec8746179c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b21be2713475e203f46afaabe7aa9e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543c8ea1e42ab5b17a277fef6eb0c4f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0827b28256663567ffc8bec521c34258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a415cb52af5bb76224247eab436b0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be52dafc12b2d32a268cf71631f50d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59afb59733cf83c10cf432bc420139261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e34ef3eac96a6c889572fe901e92a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee704e847b9e7d3e3f23d27cca178e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b6fff26942857a8a7c48831fa68ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ebaf549592a8e66cd05a97b9d3253265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247a6b48c1d0e120fc72a4909a21b19266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e8dcd855b5519b877ff8acff2f002267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb71df95555f30d8409561dc5c1b6b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee229b9b1a8488765d91e4bd763cf0d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b6f960caaeace9006a9f5dd36d5fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a191a440548fd15aeb10022e343ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad93932ea85ed08a3d794725c8a0dd6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6976bd654703fa6d02a3fa8687744e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84455d901655f9bf822dbadd5dfad194274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362aea8ffbbceb7a96664bb6d08bf368275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ace524f221e105f912407e71d127eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d5ccf097ef48e46eb4abc9e6e1f45277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efb3a776b39030a5bcf570576935a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7752680f8381fbc20a76e8504cd82279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff75aa562f1f30be7bac75dbd99c4fd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88531f5c145aa00c24f11406ab05f90c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e456677e264f7fb045dc5ae976507282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9763ba9538355d94904acf407b31202283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256abba7e8c98d19025a8e0f756ce06284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d502ad246a37ee3ee8e4709b32acc40285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1bbca87b14c519a1e3c5bb24c4d31286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e731fc4017e37395f4753ee42fe3c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf78ff9330f775fc14871804009619b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc114d2640bf37c0e9f7224ad08bd8d8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324462908654ad8b5aaa77f41b60b4ed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa5d8a1d80f799906476578380ccf7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d00106d3f6ec33d788d9587c3f52a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45aaadddd2183a5c84b64be355767a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4e2dcbf77f6c81f0f60e08a8c773d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8934b70ad7a008f9f6928f8ea51604295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570057868bd6982f73ce71bd3857c8b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7e41063f273b487e8454515a84ecc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30bcc3c19b84b6e85fff955b524160298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43398dbc29fc54520bc8f7336d24711c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4990151c0f4392542ea6d52b16b69300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de826932f4b92d1ff3af9ad156bf47301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466d3c118d1fadf160c406fa21f5347302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54af6fbb7b8e8ace060b07135ad0c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69f35677c314cb022308d68f30fb37304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83682ba1b600ba6c9ff3e8db4d91ef16305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46a7a446154b479bdd1ca95d4c8da8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca9fdac1227147d69211df07cd193e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde2c41f1129a19aa824224faf02bec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283dc92b58854ae6018a884f0e00278309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b83f0c82e3e0aeb519f1139dd5f560310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588514f89cc39a21e034d0e4dca58335311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15799aa93aa9c4d2c42662d94e33a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cfa193307d5ac0a10e64639cc6fd3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81738db3fbf86e28192b787a76b91fe1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a93f87519e58851fe77fabe2f593ef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d24bf775f6842de1cfbdd04cd9919316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1938de08712c8fee20a9a85ede23c3c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2feeae536cb20f73c8643f08be0fc6f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5eee77c145a45d8548dabc15679be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6de998f7c9eb1f49f0ba429c87cb3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f9d6c1151cd734508e0486ecc8fc0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e93300f365bcac61d054962672928322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f1099ba4fc72b018e20b2f8853bbe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08352a5619de55365381656288eab49324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211d7a8f259cc658b4db9512861a9d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a34443afc579ae97a01cb8a6d5abc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040f2e28a4dea111a649183feee4a90327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5fd1023536499a5052cb851931ae0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f22dddc511752e123f99d238b4488329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcc1471c7392f5320de588e9960bbd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841ffb97ecb7ce3f0090ab8dbaa2430331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022daedcf5ae14f6ddc62fb8fc540fe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af807ed393bc6f4ae191509d887f58333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6b191f275efabf56776bb2923798e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba340b697ce0a83c8d56359e6561d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a92cdc8e4eac47cac928a0134a1890336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d327f27997bc27fc7c0804254e801d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9df17bca2ffe79762ac23bb053d86338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0b6ab0bf93617d916c4e3833164c3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22185e7b3f736b62413d49293e50fadf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff67cafb099ffee39b17152ecc716b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e196e3241555339c05339aa00758f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b27c70f109610ccba99b37052141c8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0422258f515626acc8c3b8ed0a3e1b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c13dad6f2e0ad63392372150c65b56345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761ee1e2b5c26dcdc25a56ce877a382346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad98ec82603098fcceaeaa6c431810c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb313fee8aab16ca33c52f789c4967e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1544290625dc0e92c4656e1fe4f8b21349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897da9bd9137de883867558b53e11d2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978107cd762d27076ce741e95eff5617351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c9387a6090b42fb588fa19d4b12e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca2b201361c5024672daea9568c917353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438677695c65a39c0013f9be153914d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53f28449c9c666b3ea0c3e0f24ed7e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a66ac793fc080188c06069ec4634ae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e528d523e5f1d91b1e6dc26e2c1ad5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2d1e882eaf9d2a64c1c07984bc043358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f2e3be3951fb46e23a66fb1d741d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddacf00e5c20d20f8a8cc4581f8994d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468497be5e378be285c7c77b90397674361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef34e20686141ec991c862d4fb92492362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2a52eb77a4f1e2c97f5f0f50b9e7c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd314c64975d91c5aeea7d15f20b6a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fa5a2d16c68c2f81bf59b3064c0b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7ba63ae2d92e1373ceb3a1a5a0aba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06048d6515c2888888d9027d13d10f56367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43346dbd4df516a0f596c460b669e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2417f936123f14437c2053bf32e6185369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38702d73f255eb6f8cbc0e9c31feafa5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a66f29cd5a94aa13f9d449791e5a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55e8f85b74235fb65f06479070549b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c022ef52ba543e48b22537125a3fb2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1e49e3306a16445015a82a010c50c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5075bd4c0c09c5f416a3adc42d6996375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea8f043c5b93702f531094fc51c503376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede007b34b46c0a0f0900e8282cf5735377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ca6ae4ef16891daddf9ffd9368026378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1494c3346099bb2123991e19fb98b9c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628a05602e9aab59306f269f469443b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9334f25bebf0a198e0d377670993f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7504b5098c85fe7544035cdf57619382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c303a48a3c5f9ce5749b6bb73739bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dac386ef0c32e737230bed0c448c30384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cf070d9466aca3fcd95809ea95e95385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009243f893973b93356279b2dec6aa4d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef87ecad9c06689c1d09dd2a895ddd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b07c763ee80fe35b6d396e9b31a621388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c060f6d69e4b45a97338a34c74888389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce44d5094766c5d8ca29a293c764c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548a5f43084b4352e573490e62a881f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddd1effa12a19409be74225b507b48392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560028bd9807744701178da54544b691393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979ad2ee643da94901fc748d04dbeec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20d296508f5797a407c462e0fcc235395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eaea4a618c2d45ca510788650dc054396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bb75b02097e0db2c446fb40ab8c9c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5b3c748edeb4646b0e0daefb4a2a2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f20a24d7337f2d2c7240ec87a33da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62454467611fc94e59fd6e3d90b4ddc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dff97fb325e1f1132c2a213ba2f98401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50052c993ba85a55c58ff55206aa80402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de704491a9b44c988ad29c56e7441a56403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e4be7f7a79b29915b7f6bc83b9cbd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ba568b145f2be2ef4effc544dea72405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331711f959170553973047af4e2d8f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c433f0d1d56f4230995eca0749aa6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4a51209492edf69ef3e0d6c4c3790408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc42e3b51a6962711eabce18003731409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442a718167e046ded23cfef10a0b456410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45baabcc7e268a9e93aa2af28b8ebf3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d8c71f5ccd52606ff564f77e2e0fc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efb612d51fa07067ec72f28748122d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956cab8198a6fb78f900fbd8e88b272414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fb117d521abdf8e1c13ee518cd511415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb148a3ce2a9adc76b192de15ef645416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54807707e7ce90a79113d705859badf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236d1bac26fafe6288e097ee6839c4d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692683f2277c02ab250b48ff00f862e4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468912dbd58238b220e5e7ed8c92259e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7104e5e9c2da1ed5bfae55e71c6ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d392367d75679fa764327b3014360d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab3de0bff65a917717a29d8d93a2f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffb2cfe10107bd7ed953b45a354201424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7faa6a514149e0aef50c5ffc5919fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213b63859e15580f586bdd841e6b3af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22310ebfa1b066f5e89c1100b9ab76eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbcfd9b9623f88871626c684eb7bcf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b729cc72588986912b64b05922f1a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59efefa680ba5b0c579b0b6f04eb39430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091af3e5f25ca8b089e58725d2bdaf5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c9d3c070a2ee20beadaa456b0aa6a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8b6296dffa41d0cc834c6339b4c78433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acc428c2081f17c4c0a79399118ee3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2befbc98617c9422cc3a645410110e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96679e8b793e68af1936ce347ee0984436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd024ed849daedcb44d868cbf12a3d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d6f422971e91a91a7c5b84a36f1e5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed79ac0302ff1aaced31bd5c6b965ca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49b00f9171c47d3d391f1007a51faa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb37f0d94fed1a888780cb0af5fe05441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417ee7392edb98314cf35d12506bff0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68719f1c9863c53b70224088a9e19f72443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d9259222caa7892a692a48d1d8f7c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00666b703dfbe196b4ba8ff7b5a38f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d617cfadb76fdc345e47e6b1e46437e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb99bca4a8d7f8670b0715e3b6e363447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df5983d95b7debe3c32e7be949e6cd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94ef8f6722de27013e15e6defa66d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43c9566c2d379f7fd0c4abe96b2c8a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea9f89314d9d28e9544c5f763f710d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12d739309c2103e2e3f2243a04a630452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9feefd9f8ed1f43ba717d007e6b880453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d7397edc152b6c32aaf38c8ae2202454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270db2b2e435e11c4f52c7cb55c94bae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9456a44f65923b5e57c9c93205c8a9b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5205d01af3224ea055e2e7e3fef1c05457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eba75644c5707dfaa852e2302c8fce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509ee2bef60f3cb1fbeffd59747f8fe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d95b19e3dc050486e47305adf60f6f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60baf5ea95591765715b5afe364fa25c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba771a0b35d532583ec6aab492a58e11462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c92ecb4c3c6fc97a56d6aead97fab2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e94531d9571eea99e3497ad4cb0c6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46d403b3a8a5e9837f701bf63ff827465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a477ce949e19315973816ca9e612d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8d1148d9f09002c6806b0c813cc95467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9df58328b4826c359095599203a58468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5076ec6460186f97f39471053ad68469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846427257d89ef639f1912d50b990f6d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab23301ffe8c6ed9802b103b9b2bda471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55bc3db39fd242ffe5a7b6ea2cf30b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfad61ab200a69c4939d0d504a3938c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b7e50ed8ee9a97b8fa0ea13d985c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9daae2fad21fb453dcb1e9b3932fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16465d2b84c2b6262d317a38db96015d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03a96346ed19cd40c2eae4f4d11f05477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc8b7d826fd2ca260e1f5cf4cebaaa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d542e083c23636587bee31dcb02d2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4545aaf04e3fd7ae406cae771a615480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a2793bc629e702be62eac424ac1db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc64663cb318ac7fa36c626180cd24b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129406c563668f60ec1f883b151627d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bcaed276adb7ebff1fd765461666c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba194c33d1e5c488982cf7edadebf562485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41799dfa5dcb3483ab873c4b0f1bb3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594a5c4b58e2803258f606ee98dcc60487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b35334594ed2471570fad00accb30488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6820430b4cfe0e49cb27358e5aaea2b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fc1d78289584384857eeb1893331f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599f2ccc0f91ce04599c69fe66ddff6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74eed81637a6671bb65e0dd684a16a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1df88b4160a8f0d8a67db0df393df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7407240f9807cd08ecc15712c05a8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9cf993bd0d1d6f061c2a2d70afb80495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec23101eb1470ee5401b8f4355746e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4e2cd2c12a73171d730adf24b62d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e584b49505d7f4638e6e6d100381a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9126577e602cc5de7568b50884ec2de499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7129fd5c190ee4e184d50292f656d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcb498db755f28beacbb7b9bce969e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a14cb00c48bcd8baf0f22e8bf0d01502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d09567d6f5be9c497c740943799f7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83076914bc4b4397219b9ebc2953b8d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95eb48b7138ced810521c84d847cc6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baa40e77bcbf99abdb033f8514b51c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd298c759846cf39a08774abbd18d79507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e035adb05e3d846adfe065aaaed7c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f08037be5e099a8987868088fa8c6b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacb8eb899fa4a65878dadc3a2572c2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21af9c610d5ffbf0611340e6706c556511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524af3367207d6e9e84d4fc0a32c2b3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bc0b9f6a016847ebc65ffdbc588f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae2565ce68bd1dd64ebff3baadebf9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b49983bb41ca7e89448097d41b5c27515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e797ea6886b35895811225c133c63c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c58a5344dc52a72aa60c02e443116517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d0d0632e8e462cf76a91237489f70518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09525b92798f691dcfdf28486100d10f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6684273665b739264f874d3cd73ccc9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5cd050ec787896c9739b62908a057521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b15666506e6d7d1fbe2e07339529a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61238b039de1a354bee4fcb685a2fe04523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a987906732dc7373f2fdbebf9b42c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38baa552f60d77bf13a7eed0ffc9c475525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb546002633869e8824a164da7a0e2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a98f8903b83296b91040a2c6dc137e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68632ae4e58c99e36db322f6ea6445ed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee575c1f11f086b0f68fad957228351529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cc1b74135a1ac8227374434103c3c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf5b70e74ec16eb7a0c023efff73c1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e94ca67932f8c23a629b68837f1cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d957db94d7e2fe03af258205864250533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a6e02007b2befb1e420c113b36045534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcb8452a8bdc691d03756fd5f61cb5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce6d4a4f1892e83b183287ebed4164536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab65d8a383826047f3481928f09faab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bfa62f0087e7ef26f627b6515d234538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5059af9aab7ed63d4c54edd896481c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67974456b1570b22c504f808c03d1ac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36221c93039c8831f5f1c96f0752a0d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69631e398b490444b9638aa1823401542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023b041b2daed968ab7c3b5cfb01b96543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23acbbc03ea52e58132669144ff8b3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355c6d23c153362dd34bf6c56dcd806545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd7f955a1715c09e4fc6c93bed2a29546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777b3304ad3fcfce038f05911ba1c37547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f1026610666a17469af05adc93b96548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed375cea8d377b7bc39503cf6eb69b6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238effa62da3b4b0f83e118d127ae0bb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adc1d468b93230a040267a267e6454551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0d836b86ad1f507102c10714a79cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514437b10db411ad6d98e1441914224c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7da57e33e3e4ae2c6b270170c8110e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f251a05c7531a0b1f19213285f19c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9dda4425694d5181ed31b79842d83556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465571dbce4bf28c3da5f2bb955beac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca502087b15a6b12820e10035d928d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f38e6671dcf3ac7237d04e92daf158559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7316200a40f93a3ba60c0a7c6281270560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999d1c8261ad8a95b547b5302d42cac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e359252e2dc6ae9bed4d8d46e4794c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d5fd500add76603e62eeed4833a46563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98328a2967dca618bd35d04c1cad1771564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa6fd33500190ecbeee335d148d02b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df44b6eff860ad2efa2a040a1a3e90566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74506d3d30cffa897597592e6f328b7a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea0b4384fcf10aeccc4641c2e07993568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef58f099d094233dbb0bdb84c0e4d2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69a24441f037344c6fecb3907bb934570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3e18db6dc58aa3443846da21c24a8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e971235ec110eb8b3df40d4cb61826572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e68bdc9f05f9ec9c5052b2223729ab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d2b2f69d5af860757c174b154d320574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206a9ad3aa1c5664ed51fe570cfae70575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16425a7c30de2e15520181257ffc67eb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7facc2849c0d22e88ca3cef05fd28577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55eab06c55acf72d211222e56f965b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca270b029af23b9274eb2893cd7f0cc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428958f30c628b24cd95d09ec69e0b9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214b2b80ac4db0b440b261872b0ae06581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84413563594e8417b807d47360e9f89c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa41349fc8a2564314f4d7f089196e8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deef72b5269145c48488cef88f942f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe47f21bc875c88ac2d71120f95d6fc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336e1b43465960871addbb2f8f14697586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a245e4baf00e6735a8503a0df5610587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1017c3daf0c77ada88e8036882dfaa1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933f94b660b3c55498ca37da6622a34589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625326f059b3f6d4d4bc46a9d79d975b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a3dcc7a70f462362e838235bb469d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a981196fa24b8564f321eb3cfebbb1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933fe7b200b9f208b7e6f202274e2bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e87f95cdaaff774f5bbd2a1901eaf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f00df7702af1213d2d81f56bff3e9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3993e0922c162c60fcac77df984d59c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09a32d1c36f01f40f04b647dee683b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef33e37232d5d8303be954f0dd7b1a6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c3e4cab9e8a6c594407ac03f61481599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a105a8f3b29417d6c81e4b5357664aa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e79adb097aaa2aeb5b423a3be3cdf9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2447bf8b95e010780c360b68386975602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ca8b853a88abdeb8ac1bf1aefa290603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdab138a391df339e6194eaa049c44e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57859fb5bddaf5368886e641d682ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a98c07bc6a19458077ef8de832c318606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8deaff4ab8eb91ec9549d63c6963d42607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650011822fe916ab218e35444d1e442f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f11d929b6ebbc2ed87c874876e24f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a39279cf0415825c7b08b9dcb94ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7583a219f909083d6d859366a8ec0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b2c20ecac768723125b8736420f28612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdd69c89c332d67fe48b10261ca05b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df4c373be6c9c6334902900546247d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b60e60811b358ea219dfd85afd0e9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ed646d5f112fea1716376c2a1d9e6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e600157d935d39df3df6acb314daf5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707ec669f1e7d34b4a42cdbdd5f06fa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf298f46bd0b536200098fa00b6886619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71159decc9706cff66eca5b5daec20b9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafaed2bfa1e0303bb10d90afaa8cfb1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3c257ddd2efa84afb6469344897b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fdebc6b156060bea5911c5dec0ab6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec315a9d44e1210807da6f377688169624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6aa029168a0a647b39fb979944c70625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dfe29c4e17c6a53fb2d72098039c1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41527657f575019f8a45657b55d17fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b96b3c6f540562ae7a5a2e9d5ae00d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37202b1cce2b2e69f0ced94621ab70e3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329206f4432f6730c6eba7fde5aedba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897dc7346eb2ac188e1601fe83abd42631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069d107555ff55df75ed80fb3bde32f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61186f00d8757e25de81057b623805633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542e4e1eb42fe7e6d3267fc1d8527e3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e680340bf5f56d7611c12052d9b20635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6daafe5693b00b7e861855725723904636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9f76ab44a29d6acb57bfecb5a2928637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3acdfcc8e2bf591f2745474d1ec162638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3f676903a78651ec1169dba2ae48d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2086940bd32d0aef30f5650affe2813640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f812762c67b2b33286d314b855da1f5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b684755e54b064e351acd0856039799642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aadf734a4dc97b5a53a58ec6777130643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33251e8e4a627ddf29344c3ca83f2309644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0b1d37bb0d92ad8c12a70606d39df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc69ae1eb63344de5d04c60e6ed5b80646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0f18f3d135a8311f84188262f34ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bbe03e9a7265f8e8d387bdadf6113648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b7983fa42e411a90de814085f43a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df91561d83fe48a86dca89141199b72650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f2f849f8f9d28767dd30e5d739abe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebfab0de2b66e066cf19fdc53ae5c8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d56a42e8e37cc78f5b716c2e80b15653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814da1f2a9a71347d96a22ba228dad7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c21c7df2e6a002c1a826f412884aea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52cf6784a9d607d431a46d332e72d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd908066b37d2c04efef3e0586e1ee8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b362d5834e8114101a6c8229a134e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf211ad451dc5596e152017f8a863d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fc3f99f3cab4264db5800af56b6da660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857499e538169d03a7f783c030791ef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3da3f1720d3a1b521cafc6e8d8334662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90281fe5aa004929cc931ee740128fe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a468de54dd2b1a55ea034ad003b04d0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e844170e0c27eeee4e2954a9e86712665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da9ca910955dec0a079bde3508ae5f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cf72c69e2bea8d8e13c275471194d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59208ee112bef985ce0b169de6f93c9e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cece607f9557aa9c249c3c713e6aa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee9c9b73ba1e51ef39b42a1f250423670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1168d853de9635e470a1ea024e004671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1962bef3566b36b79829ad80318fcf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed78a5d6ae48c1113d957ea73170ba2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701600bb6e8be9befd8f7f0aa895a295674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accc8bf9a281b8758930a35b7134260675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9e11e892409c8d5a95ef817f61b5e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52ce1677c5620ce61aaad5c521aae6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d57e94ff7f1a51f05d492dd084dfc6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517c25bdfb948f43506327f2e8302f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998236dfc50f18132c02b7c40d6b7835680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dbc587c4492e6df721abcbb19ad0b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f163fe0b0cfb9008102b1b50cc3fa9f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716e65385feac24c7ec493e85cdc4a4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ca8a136cd73907ff8d4b604770417684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60df9e5002412a2c3c7b50776c4c734685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a590cae1794ccb9d1eebab75d7ea5d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5169ba74924074373073d00f687a29687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520f89e6235ae5e9dc0fefbac84116a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb86260f3ffe7c7e63276e74cbb2c55689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7659afba63ee77fc44ca0c7cad6c63690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b55a01ef2e49909c2cd76360b613da691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51bd53e49cb202e59e4d156d47a829692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced8f41c7ae8f77329cf31286118f17693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b86c366908bb599d401ea60100f2ff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c09ef8c7b59e9d73ee9c86e9ed092695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bf9ad886009ed0026b7fa669b5908696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6912444566647feaadfde8734c13ad2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b1c7fa5fbd361e85114410baaed62698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545e4b5eb5a5a9bcbfa3a9b4b6a9db3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff94b93f508d00bc127694ea2b9008e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c269fe8edcaa339626ba8f041e5102701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08845dcaf5cfb505f6cb11da92f687702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cd1d7784df4b0eb3446e33087b8b0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a010b68d34dfd134c29b0f9e873c99b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e295e8ee5fe2263c3c1cf6385dd46ae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20315ac358e017fb1625ea04cfa0d017706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34299e9b6364e55ca63e6d1150cf3c8b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1f42efd176c95b54c019234ebe3b3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09effe9548fb09802c818c74db50cc0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f7cace61de9408f4317975d9d8e79710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f2ac38d8dae79e5a23f99980579e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac526b3cebc8ee7ebffe99e96e9dbc0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f1e90133a05eadeb4e74b0eaf1f5b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b5b116427de698431a9ea1fd34a86714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d9d44293d27ef9ea3568759b37e8d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4aa050d93f2ded2b235813ce6d1efe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713c0b3feefbc8fc58fc9b7c00d5734717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5501d7352c6a913fa210c32c9c1597718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5aff1d7d96257827e0d0b7ffdb03f8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bdca97d457a222aa9d726155fb3f3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b827d23864369afdc9e7003c1e5a863721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578b37740f7338278c659f60cad7332722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f713d3815983bb6bf2b85469932b68723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d17e44554e4b43aaee6c5594b7e360724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7113ad867ba1e0934b4876659a2b04725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c570129e2b40f056b648c4ccad4ad92726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda64dd37ea270095faf93c98b08cd2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8a9d0c51a14d49cf17bb2ab794ad6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad3f1cde60194655b2158f3bdb1bb8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb339a9e6cfccf2f380b1f57cf95825730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70972e7a42eeadfcde045e99b1f1829731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9af433af4e7bcf67e8f2f9da6dcbf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc2e337a393eaa5875bd1cbb4f7ba3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18523a27d3ce553101e6cf4abb14270f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cd2e4fe3bcc5221d4b83648b2a7c6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b376d2e7f0e33418ddc92f95f1aff736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39274526dac45139d5bb25e15311de85737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9eee4a3de678728e5f30613834926c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4393678b00b7647419a4fda27f70ecf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e1d49c2dad36bcd22a229613e1c05740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f989ebfd6c91e45d0a1cf91762a4d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f82b7ef42715e3b7af1b1af8a4163742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615e5c6068b6e15c02bd58102727711743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03739478246aabd51c010670a09e8ea7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429a9910a7d1a6496458126cb35b711745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d043c8389a8358b812e4acce6456390746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399971c87416fe6f6fded007ebc3e60747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70929638f977d2ddc650b81aef9cff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc19fbfd0a2d148bf59ed2a7cd7e897749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7de1dc9932e8d3958627aff04b0eae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afca023b522220bf0f7952b6bafab9b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b4250e126a666181e2ce9a0335c71752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad93a53ffe2e627ab59f2560aaf613753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbe1140c141a060f9d4a525ed94355754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecea45b2cf8d7e49f66bd1d19167cf5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0793f2d3e564cbce6eac7f188f43e50756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20899fa9db31b061f2f963d259e0d52757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed353ea44631e601d17f523a2e828a4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74235eb4b69e84441cb3530b54b5bb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>