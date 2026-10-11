--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50093e579eaa56acb497bccb3a98e6d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530c1a1dd4e0a77da4efc660e52cae62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275923e5bbb77564beea9a30ab3a60203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e20f3e4950c24a02c35a8faf53fb64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113e3b5c47b5770bbc1fe500755ed705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccacaea8f6d764af6aab73693019cc06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050cc011de573725837c56802e285007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537164fa458fe101c10904f8ea3594858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914eb99a8398f0a6408dbe7757c27a7d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3f5ca5a837e6f4541505828dab33c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038bbb16d65f89d6f3380eeb02c606011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f731f376aeabfe616678669e7b645a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99486b180f2eb251610e339f995b90f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab260773a894217c5df8a4cc8815af4814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc3d89f080ddcdcdfaaf135bcb771f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d9acded73eefb4032ac146910503716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f134b0b518a3542422978772bc2d3417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f79009500d052f21bbfb2e559bbacc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee1a743d9d2ec963315200fe3d3df119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adc23af7a029d1bdfe21e3c8cc80e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a6a4042784fdb03c85c4abe50649621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47302e0ee0d1e39ad25368f490d0c39322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8a3fa2a2ff049a2058823e3f00d8223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3061f07b6852d076b8163c6e6bacb8324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3115bd2ae8a094055fe3c45a8141b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf45d44d0258ad187162b53e656857e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6a1529dd0627b4e13ee49dc9a06db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8f4449179030da964e137e11f718e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733ac0da0175a574d94fc01a55ed5d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9a4f7a28769c3ff7b04e1922dc15330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a3355e80c780b0bc17fc61ebc59c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d932b7a10fd60a1b2d7d5cf3d7a18c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf45eb72df5c242ed88385425aacf5a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad0656796f14afdd3f0ce6f99ea39634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f651d7b86b578fafaef775ff4ef7e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8827a2044ea25dd28458a5cac7129636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f417a2f15efca1265df1aa0e5f03aa737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6515aa1131d2b66b0bb01698b8ab0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea05a5af93eb9262d92cd1e753217339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77a2928a6230a39691cc6b91cecbbf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d5593a66f9f52fa3998abd11d3e2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277e3cd79a155adbca07d76bc86d1bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff23793b92d1bf2c51cd6914e3025a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c485e39c0cc811032ec3908b268a2f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c916043afef089ec7d546a715843b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e1c566bf0d8dc79fd42ed7c55c6ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95079ce55b864b4a125a37abe9fc55a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf830f91ee3264184121379a9bfbaf648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbfd4715a5391ca6e9862c1735d56749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04bc9ed00ca1fa2dc548ef2fc9a39050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f0f487174719081f89362c3f8596351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f29f158b8a7f524695101dbb00db8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36524ae6bb959c096116121e569e337053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cce0a819fe7487d3ee7212558142c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecd5ff095a8e43f56270b193d7a4d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43852eebbbf2ee08384346cba966b3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202c0f61694540f7bb3347a16bdde6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bb6dc58144a68b5ead60190fb1dbf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb11c8aa3f81e653c2f277012e25e5859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091a68573a37643114b0a8bab3ebdcf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32d58e615abe7326bed96128a946c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e61810010e133e857951aa85a2791462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ceb3a4232801662eed3912e0a538fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363cb6d0130daa8f2dcaa91321a957364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48738165a7c89fdd2bfb00d18f7351265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b9ffb0f532429173b23eda273b15266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fe332b47d399ab1cd5cfcbe3f7aed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20ace725cc5166626be641f9e8f83868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab5cafaf49f67a0d7661bb693fd45b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c604ee0421919f57f8eb78e36603ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2341c616b52f790cf029fc906d35e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71a11c40f992824f2f7c2cae9769b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68117ff016424f42fd7dcb2d39adb573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20d7eafea812c76498040a9d20ce4374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e535e8acc4799d69522365993cc9daa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d022b8e2b58def5fae6ee7ce76e0876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d0136384c6f151ea42b85ec07f89a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011912993d23730a784be646ac233feb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e700bc150d1e23309dfe4140cc024679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c03cf4e927a72a02d9f3f2e6b09ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01662d5a74f2d951a4b5c40436f7ddef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c06ef4c1467d06ab4ffc1f757781c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a526e999d83dd7a8110523b3f9e6a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943cc1c783fd652e486247361ac73cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331fa1d37eba3ad0765bbb349bb19bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47483682725576581ec4c61e52dbeb4886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63062bb98695209281637afd88c14e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4b5053c9e84d68a3c36ed197efb6588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f33c5c7f78dcabefaebff74fe91fd289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cecd47a138a3b274d7f580a52e98190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888edd0f79f2a586f85dd754eb50803491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3557ce89edf6349a1a3fd6296b01a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da94c2d52593dd1f63bc5cc2c2ec9a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c8788f71d7098de5c37a12d9c45b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915155dc806ce178499bf2e684a65c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c745e3ead77348855f5b4d0363d1d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c28e5730cef679151e69ab0bdee3097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6ade6dc1b218fe58195b6c9c07b5f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8df65ff160e44a293b70f6b32ba5fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f0420a90df9c6e5b2161df64fb1e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6b4ec6707d9ebe03da0e1fccc2437101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfed22d30bcf65313e55ce68c3ce38e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7d77c852dceab7388833076fe47d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89818933787115a02c9d184c0eb25fb1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2907fd5c1ec09fd27e0338132b442105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b93413ab0f34894105899a728a71a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1aced03cde1ea65f5cb71b5ea2da8f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a125bb4d81560a62a9e1f76d36989a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce0dde939d579c59e57202d3b8c15b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05610ab79b87fcfd7457759bcc902f76110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2162296153c00cc96599b13df5c2e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491b3f1fdde50c6ed92aaabbf1c21c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6deee654474051803f3fea1f5b6ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6bd26a9b3e9c77e6045198f43c0e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79103d63ce3c34347e92c8dadc7a7693115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d17833778e5c242cd5fe26d9e5812116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc283e698a799080cd7e6c363080d735117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42651e9164b2cb86f15f423179ebee40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662b8b1c3ed2e3478a04ae4d638e4f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2cdbc674e6d6846023036a0c5be48120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a03380f5d99a8b794ad36ad72d89de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39ac977bba70146200e360ab2a0fa5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d8635c6b62d38736033399a5dd100123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bec8a51cec84ea47a21fc199cce1ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77186982f3ed062d644001a036b4c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd4220adfca014270ddc6eac5da0a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9dc88dd1507f57f1fc388fb4a93da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ecf3d02df01b90e47f7e9d8193905128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d8d86a0b0dda8bd9e14003120c067129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927a062233bc036c77b7dfc530bb0b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509852c0bcb2d0d6a67ba01e4e1a5be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b066fd4624d69101dc28a72d11a6be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56a26a18c1f5823bf9e8d66923f23b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00ab662238f49d1d3f18d3efc6e18c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99c50e47f5b632b848b13348d05c8b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d694e1bdb485d7e611b175683e9ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86069f021908ac41a1f56933eb3ed2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e79d67c271e7aaf8b95f8c702a3bdd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e4f251c130ff2ba3cbcfa4ec57f83139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46eab9d624d594fdbe1590039ae3f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac57cb6898e482282b0b85d50c6f95a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bab19a1c8156788b3454cab903b9f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ec7f45214a7c4da999407fe3156de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2ae6dbcf8aba3623d5b04d6bcf84d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81935af2602cecb0a09899729e292bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990955fed6ea0f6674d6453c1b485c3c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa48509c5e3a29b9ff16f33f288608147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b0fe510632a4e0f9c5207d3741b11148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f003692a9970ff022f7a9950ce8f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83912b5d8644e3a7298839281d351f99150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b51de4fec9aa93b7160f286157384151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa686f01b1484a0f006405aafda3615152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a1049a9022596f6c04106a29451f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca5d168bed5e5a2a67a58b03cfe15c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd3d9c364ad5ef8b0afdffc69f009f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111860a2084aec3f06a401819caba34156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33934a1b85e1f8c002a5e9e41e8e04157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035e5d667d64c4fb13af7fde666c840158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03503092123a5fa7c9f93b93ea729f74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c32d86c2ccaf7ac7020826e86cbb99160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd986729238acfc2d30ecff92071ee0c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0c262629cbd45fc3e5a52d9a25f29162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dab705d024e055dc454d1416b0dd7c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe7cdc5e91b1a83a7fe9c9164d5b7d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3d5ddd607bc961106849404d8b797165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4061d10cc961b4145050c19569e2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad3587ad3d0dbf489c7fcfed553adf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3f1e0305a3203887dd93b62265c4f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b12344aeae170c1c9ae7d511e065e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a29d708c2c9cc39188286e8ea6b0f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd49c44eeebdfeca58885de7b3add21171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7d60349ebf97d3880688c95facfde172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344d2d8691b2c5a33c2615e326c96eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7646a3bb334957013d92c72cad834174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe784499c550f78ded2390d3106c9b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db30ab921c1646afae788c42869391176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf595af5fa48f1c11d0bed9d9d6cbe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6f01370dd822e33c94d9cae869eed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1d1de01bebed8f7c0f6d7b5ecdad6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ef11e2756bce4de0645ca19ae1a0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4f5bbd4d87a1761ede1e7819c1486181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592c7b1613f9802b1ce81fdbfc202cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a02a4e25b0746e8a50396e14dec0e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b84c185242070e4d08d3d82241ab3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08fbaa3915222acb4e817336ec3b47185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77629acfb49d5f7f9560df70894a4d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78515d4995ca315b9df0d740f0e44da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fcc9453b4719c374ee47b6010aaf1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5525fcf3ab0389f4568cf53fdde2ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e9bbc1f4c525d980e5ed3e833f97a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c05077d32ee7d02364618b557e3f67191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a278341ecf0c20ec5583c27fc433e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a0510f8944abfa1c47b7e57b4e43f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fb898b0b21e35a33094afa401fcfc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03ddb7fa9edccaf6a55eb1229a1c2a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72cad8654d7f5290eb7099cbf3cb42196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792797be692129937a5f35d681ce132197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c114cb73849c692526c29a10312cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747287b52d1564cee55a7d8650b84bdc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859058f0133cb5185580b25d62d9230e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd90f731a81e5f3426d2ce005d20d06201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98166bef0687cab6911c3cdd14bd6e01202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866624890934f2a30318142dc93fca3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236291613849966be83aff9cb16e9206204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d1338830cb666041d621afebda185205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a76807f332d3479452bec771ca341206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c13c6baedbf2429d040b7b9b0b7f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6bd7834728e2a5247c3ac01cab7b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705031f24917363a01e235fb1e5dfd1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0f5a94c93dc6549e3a4ad639d4d6e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aea6bb2f9544623eacbaa2273d141f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a49aabfd7431445d2e2292ef01336212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95685b050c82c02bb3af119b62635d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576024fc404fdfd1b8b4643f1c360eea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52a15ec124ccc35c6cfdede6bbcede215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cbe0ae5d0af7a306a2ee5f5b0be70216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc966757ea5b3f71547e067cb57d1e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af433e7a4979a72c2957dad636aec85218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700a5c806f5211f74ddcc40482fc2a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc01a119b04ac31b356466e6b6bd47220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf4a248157682120017e17cabfe689221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2a156d85e81b24b444455c6089ac5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda087801b71968c9c2d5906318ab4d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c66ebe5bf89f168ebb5e16318709b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03d1998e5cf038556f90058c4a3d74225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db84774f692151a20484e66bd12f6c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bdf13f0b1db2501c1db8cf60af98a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257790eb4f902fdedd0cf04bcf7a4410228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1578f2d5cb155eff081c52b6ca600c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4450eff497c0b8a8ab656d6a0cfe35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fbe0cce30517aa2956f8dd09c49ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6af8221b05abab9193c414e53e6477232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7781b1f0b8573c268dc0a72c1804eaa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e43238b18aa536e9ea7e03b3d85f67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf1e9bdaef08b5759fa3a143904a7e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c754fb7afa82b403226cedd101e40236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce900f52187e1f072dd38d4da725188237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b03a251c71b8dc80c494a5702cea0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dfb21cc99a0e704875f9ab6b2f6da239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cd0301d4ae4621d2914ed5ab50c60240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c63a086850c8acc2aa00fac0e4eb7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2a380fec02e7843d35f2aeebaa3e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37735f6d12a12ca2dcd4b47c4521179d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a82bcca7d9aec48340e024e3998612244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d702ce598a8b409d7bb0e0ae61a602245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39255779353bd918ba7bcfecc0303281246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c93ccec3609c22b8ed4f31d860bc9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c2a5b1652866afa041cb08936cffa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7c4dc7f20920e555c688cc8a067c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d6e188caa2461530c9887155e2674250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce11c82e36bd1fa0c3d41a38a4c53d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42622ea905b3d1b3884aaa44f4100d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109e59f659c33e6c8e583a9cfbd858f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d5faa982e5b3b04943a4309d586b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c636d14618857715a293bff7ae2f7b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502fa10b3a8ba3c72da828c1bd36c4e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a91ff8bc1067264fb3347c2937722257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f9fc542168196eb83fb5d71cbc1b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44375aec11e5b359646b0237dae90d5d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce928d1f03d5975527b45376186d5c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbbf1af5787e46c9e5dc25aef381d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04415f7cf1548d19e435aeff2d60b7c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607899a796bb641006a5ea612fc4d73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875af1ea785a55771865b220d449f8e9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd16fbffefd29d3fffedeb797055d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3177dbac5df2ac8dd55ab9ec49af1e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cc989f5846139b8e8f5e44b0ce7cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145884b6b02f766adbd11acda1e6fd8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b6f5b375fea6b31d4f43801ad2884269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a12b0dfdb96fc7bb273bb33b05e2f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12473dc617935be9f2d961cd153766271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72572b35fc0deadb932ac06223ca5adc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fd1f1cce81fa5d14a434fd6b9cc14273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca9b346dc784198e90aa1398be75f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00774a93152663b73e6045179206b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b13fb541400603ab6f83a7de3b830c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419ba8d019aaa72fcb5a5c411b978c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3db6066c8a38cc71558c2ba61edef8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae672a969b659380f775d2246b6b59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d516e8eab1a63cd3b7d98c765f0f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801458fee5128f3f62f4b5c92a7a8df281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c04084fced5b4ed8ecc06cf4d2477282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635f30b0e03955cff4d601802d078c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebaabbf02dc564b33d0d08467083536284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f03e64232168993ad1de75130279f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35216d139eaf3bef8f42e4f7ec396d53286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbfcdf74d3b9c024fb04465ca4781e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f142330326f967f529342877834db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34943629d190b80a18815dd8ae48c227289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c42a18bba9e502c8a5d4a5ff8a0a89290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39dd611e97a68ddabd230fad2d6f29291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed93a1ea78d4a0e187d3950701a90b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58416ea274b6031dffff291bf68d0121293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe97e01a5d714eefd752beff15b013f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b51b58129f25649d43012b5da97430295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f339d9767820f3c2f5000df5a18958296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91dd7435dbb9618bb515853e211b72297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3c8f1bdd93226c079bb2f1fea0a0d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6049fbb17bea16741a53d874804e41299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750b912d9b1f042db6e3e78d488d1e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dddf553ca3eb0e2612a2e95a093cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941f2cd65eb4f56c2cd8e54338a7f52302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3c8507b0fb225c21e0493ce285d27303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77257f5cf5a2e26f9f19be29786e7511304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1efed8a7f07ed7cf2914481eda02b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48677382051c6537bddf7793f7f5997e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd1b61f50318a6659a0c47a39302e2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c38fa8c165f82260462f9db46dfff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce413593d300cee3d245f8e236b8ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ffc0d81a5561bc8493a605aaac10e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca410cfd8dfa4280e99e2e997933cd22311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff5e9da568ac4f9f3635180b2edafa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e31138236a9de6bdfd79206716843313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f58797e215ce363205c50186e31e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97f3764bade7c96305f990ea01624c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bc01460e09d787845aa3a62bd1c38316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace961f38c7bb7f62231d254e068716317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf784dc8cf9fa54a62b80afa3980702e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe40ae78b7635883c4f8d5b87f7ac4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01eef56b523886b4dd131461d3a8c7a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf87eb817b4b29a33f4599272d43b87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9e367290699b7f1fdb23a849557e6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d274a06d0388862f340c8bdf1d3cb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd64512b4050eccf20db2e1f232cf3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65329089d8432e8ad659f90de2a8d138325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25960e8b88a763e59a4a31adf209a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a413df12b6bf71b6a69b74b51013077327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59fdcae7e8d4af23be78dad1f8d11c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c847ced3642d6c491c4eb1e9de7d6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d5214039696a9d81dcafb7d94a2c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fc20fc3d8db6c85eb90eec75006c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15beddadfb149c37c280d49fee753b8c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bfa25e338f6eeea7f3cbeb8e0eec1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f94c425e3e4cea38408fd74ed4ab9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcf4f293c25eb575f5a2c8066dbda4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce478907e30fa58a8311e10763d751336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6f1541acc09c4ec16effaf9178832337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aaeb73ce4f509a1852525111a724b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4daa76e66caee6b702ac9832c0269f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e207f815e5cfbbdfb0f622cd39a6b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bf6dac40ff2938f548224141e26f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20e39a3df3f6a6f3d8f05356ce1ab5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b808de3e2d0d4fcbf5aa59e0e640eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41541514f41d866fb77b8cb94f6f8edc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d1c0c83554c4ff6778510ea94646a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85d8d6fedb48a3a08c4b82748bfcb7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e441dcb8c3c6cc81356d5225ac42e71347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d087e8756b8f0243e03a03fe3595a6f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97679a22292dd20f171ec323e6c66fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3bb270acde20f4b76c947b5e28a55350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9abf1d0f55636ba5401caa7a16845b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb5d852a70cd26f2095583abba0b82352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d561972551b144ed8f69b2f859b2ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c7e2ccd2c12dbae19ea8c7b4aac88354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d3842f23b0b92aa9cefeb3d731500355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319b2c0d385a70af3b8d68658793201356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c7fd28d4893f3b1dc0b18f44b3fe7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9b3a045177da539d70a7f70089874358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fe28827debf47ddde62c8c56e2c0b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69dc505484f95a65b618cfe014e793360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d60f094056ad4a79f3ce8636234f1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccf7eb5a947de1351648a978c00818362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb7e9f50743f8ea5a89c3093dd813e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca613aa612c6b71fff92f437f07515364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22c991d5a3735ca71bb84ec0147acd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb62e45d31f3dd47baaf0123b6a81b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e7019e3df995c410bf22009106784367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a74b90e678bc9c0c81b980a471d7ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5642b9f9d0a7e9f975de85fc090a79369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca0059e18b673bd61517273608d763370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717f3406294b04496acca50e9771dd6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9d14605aa1fa01044733b490a700d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c08f1d119b2d89466d671e6454bd8b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6ed4508aa70fc09a27b932960e9bf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3db85fbcc33a41e739918cbdd45b87375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0371673ccb64e3bf1391719c36c635a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c981ab11433c39715dcd20d1c5f485377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437222a1d1d57a03187c8290c361ee65378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821225a4b1453c6f9e3b3f843f7ebcee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc4ea0386e6f666d79ab70d4609408380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4081f3cd6483d7b70fc85004b7a2141381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caba203a8a3e4f88127a9524e10f551382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce70012cb1e084363767651656d696383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c31739d20916562c884a1f89e17502384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb850fe22e3db18a5c85032d93379b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6803cfc1443ebfe1a120efd574da9e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387ca0f05dfc54f0eb9f2c9f7d1a11f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacf707b0e732a32cea3c9181ddfa79388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598de0a46620e784dd73659d97f4a869389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a629a0aa578ece05e0ce8d3664097390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3457f5201e8c6971eecb5e0fc87cc60391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e12f613a6f07a221c8e40788bafdce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085e176b08d941fa06afb1266ca45bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514eaf6493f02ecd1f169419e88ecd5f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc08242a25b2cc0700033f1c605c74395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b93b037283acf3519cedac47f8a29396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6512dca80a15abf4a30d8c20888a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62306a93690a26e2dc950e82ff2801fb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482500962bb15573f71b005b2b4d6ef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1bbd9eef39932f42c7f72afe28940400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb20d6312d90dd23b68d5317efb441401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4a7e5604b09abe7a46838e134dbcc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7360cacf95643fdd79876e8b1bc4a16403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45ee532b181d4c74650748905a0927404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57031f7231ee5a0dcf3083cae67d6bbd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77cfefc41521c170e443a74275d15a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d858282a7fce44fae6e0e0e1564db407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c760adfd914a97caa6c29c3ab45d69408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a496a8d562a91478fea0c126e02ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0108c93bdf9f2a301757efa9738db62410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70163739207094e038d34cb9f1468dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdbcecdbbb555f315b77fce6249d51412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83ddd5820faee723e43efdbd5ee6b9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb7e55745fafe48e02d911e00e2af0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9eaa735db37afe4ff4277f5edf95c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195e9d202ebfd3877b230dd3debe640416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db9feaa7a4b493f663073c1367852c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec26c91e56fab05130aee76f9f30769418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fbcb8944c207063466e9e642cc246419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5892e78c37f5081343f0dbe48e3ee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b29c3b802cf2ecfdde4a5c00c986d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab2a36f788e4d5ecde2abf035cfda7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350590efb8220a733331f1a6c91b710423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8cd447a1651e1ccc01ca4cc76a278424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f9ca23982d8d8839cb67cdd29ca4e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140ac709f1271fbb6d166eab7ea8589426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9a0eb88b094b27544a2aa6899e0b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c25a8b8fefef69e31047d0b7eaafb2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b3126fa6f99eb2512084696f0029f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbb5740946aee463a94e3ac40eaada430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd983808302d3016238b6046d2d965b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35f528915d59fbca4aacf03445a262432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f5d414b0a0fef4dc7504a67d38030433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263951769a8e79b3272a557f727ef9f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7c977ce60f1a093ea407323d7e8fd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a9d019e8ca73f1d5055867c55090d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6dd4e2b001e90f9c24315cfe77eed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c9ef356c81ab47cd85f11ca2cda11438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505dd51ff0e8cf92b4f3973f19a6f58439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211b56e2e05d4d93b77960cba418ff8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdea06e149cc88e247fd559f3f4a00441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82030eb107c6f8e97870cc7e337ec8be442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23235d6a722552035897cbc6f5ea10ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed5195a0e839ab6f2fdebfe43853d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f361a8939b39d84f3a81448d1313cc3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57cc4f7de72ff7041130c2e35fc3c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a293132c7daeb1e7088e9aa40522794447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea270114b3cfe3e98ca27a93f71529448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd23338b81d467e71d9b0683dc526f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52266d477d8832bcf67bf76cd12df3da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370306b67578042f00b1c24b729af3d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb395fca999a83b607cf80b17e2a9650452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bc0556584554d694ba3beadc9764b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adec5758d7356cfb8856074ce59ada454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523c9c0181d790d7b459c877af70c05455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9c7159b550692921e56d3bc3b69d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40000460e6565b7b2f6285ae36dd2227457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11da24dbcf73e617fda72bcc519804458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f96540cc0eda36e2752c8fbf0f4919459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0a88d38de42367157cb4a4a7366e8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01837a666dceeeac7423b9ffb9c4659e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ebc5cfdcad3d045361928cfa91a0a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f023c3feb083cfa2c8aa9bf620fa4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092f18223ba8941207bc890332b9da3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca1475081735759954ad95250418ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ac85a0b70c663ca4d8eb5809ad7b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be693e5cb775a06aeab4971087bd57ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e54c301c90babeb4e971bcfd7b32e0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b8076867a4442df69c9781c566d02469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653ead3ede9dbf15a12c0f7fbd327fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b902524993696decb63490d5e1ecef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f89739a720f6c38a4b3fc334b874f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef82964658ecbff1059fcea2113908473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075d6cd2b203a0bd70c53b1934021ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33680b4bb934144e19f4c62ff65af67475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d9784cb88e1540b829f64c1cf8f0e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e3d4e9f2731e3482385027915f4e7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1ab90f76c963be66f7dd0aa921a49478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeeee7dcc3f888797b895952360c28c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542812ca0d9535c5808dde6deefdb8cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afa4ab5d619f922676e11f35a133fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b6536da69f1fd78b849db9dd91cba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75739801dd4ce2a4ac8aab05279e4bfb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decaebb507d149cc04899fd161705eb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2683fe9d87e247e58419f5a9fca61485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b55097dea939553079615f90d4afa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829ebe2059980848e821281d56e99d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ee914c830e7d19887c5dc076f9bd5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5630810f294a6743d299985e0cbda489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c574c36fdc4976247b58cd43b2d573c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccc875e7b410dafd8714e59193cc4d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cfe3f345eae8654281b90bc008d13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec548eb17035fd4e678fa6af900fa706493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fe97f5b67ad9fc036e39067903dc2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ac4404952bf39ddfbe0e47bcbca7d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37487bede410ef1729281969aabab23a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372c517bddbfad871245c739c2d1032497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bec7c69c1cc978f156e66c0d78168498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9388f6508c17a39bb15f8adbc5ba1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bfdd9a1edec6826c0ace541c9ec5a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb026fd549812213b3251b21dfe889501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24567fad789bd8cf887444e334c400e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a47c9b65c17cb30b7cef63513a8ee1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebf213d6212ec83eb82eb89be18b2a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367b6c22f5b2d86b4da1c7ffe79b201505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecb1d57f5c819dba95c460fd4ab77d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db11dadb1c18ac32cc8aecc37418d2c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797ae39438be8a4697bbc88cfb64ab0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc2afb3e8769bc8abf21ec9d22b5ac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ba96e885df9c21c08037be3717395510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33f75aa7c8f31ef317577acd2fca0c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097698a29bd297de64c11e940763460512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337d18073de7acb6a51471e08560294513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bbc471c2e222cfcc6229bbd331ac1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b91f2a0e54220e53a625ca1271569a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27fafdcff282fb37375298d518ab27516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4713e06c2352cd64fbddd25b1bcfb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af955d6b78a83389686a99f91cc6b3c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56a02594f1e32bb2b5cd9594fcf072519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77373188de0698373f7c9695972840520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecf3dff6c1f9c2dc2f6ddbfa93245a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374808de5c60bbfc77b2a749f12bae2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7147033b451c92aab254f61f903a2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54fbb04797b328e670f4d7dbf52a53524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317794647e4ef17d8200e1399b135995525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88642aafae0c3a7ff523b2e1764177526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a48aea3d9d5cb50907593ddc534c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ff527dbdecef014c4d5c0415f546d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cc68603689c864c7830c3b3859295529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7fca2f8838404e93b172e26a443f8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bd529afab853a2d8f83d569c95b9d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585d10712efa5b5fa05380b8a3cec25532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d584936637de8a3c90588f5cce683a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4032a189fcef63049838824f19c9811534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bcdf282c4a3e90819316cdab15e74535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee12ebfc0f20e3bb5427f4a9813ef1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd4a7f7f77d280ba5627ed1846ae94537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892ff696ee92c63a54a0775deb16398538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1311ece708250ec6fe8b58488089c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025700ad036ed7c548994314398f662540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78aec48f7ae60e26b6668eb4bd80a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f79660c0e53b4df7d61c606ac0384542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54bd2fcaa52ecdbb5bac2daf27b329543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d45beae40167dc5e7a4e46e4f5302e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824dce345c6760446b2f8d033be80f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738e9b06de1a86cdf0c23c0e159475f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3244a785908fd2ed2be99b48e7b95547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef83836f834519148ffb718c93e0d6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc3410e0a6f562c437d645e522f8e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b22189aeb98ebfaa7db1f8ed3ed02550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f723c9a9d84c8facbe0686d75cfb6d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3997411dc5d603bac27e995568b54552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10cd7847db9aa3d049fb46f3e341ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301595cd0ef47c47fdb831b298066bdb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170019bec8e1de9e3c90d412c8580bd9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7984de86f4c294d2c92f2be9f9af94556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f238244619431cb9d9d86d37143f7e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e1d17bf7981a661f9b248edd19e00558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f581e43191096eb1e63b1c6b80bdbc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65853f00f0419c150b1f37dfafc7657c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad08ecb2e53d371accd2fadbfa586d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8074347f29ce1266c8c4cb116026223562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954de93a1060a93be51e545b9759c071563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16fcfc3b6e07de35c328fbecded0d8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e29a2ff09dff4160b89f23ae627ebd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e6aec3cc5f54e662c75d0f5abfd30566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ead7cfeed6a7ca3517a5d66ccf73c8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556193eb51eda06a7ba3ced7339ad1f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaeee636f51262cf58b20a6e2d2ae82569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b015d2b95f419b435aa20789347a445570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c09207fd02c592ccf82bc58608145571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccef14355933aabce1a41d4b96cf767572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e580535e8272460470935f4d7583ebe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd662158c93218f31f48d5e2427ae277574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3639be163fcc61b30c0b33f5e44cc6f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907ffdbe6c907c8026263649a7fb50c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6680491a9b6c8feda5b41510c58514577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e9b566593590c927b0c39aff4f56c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6cdd22761def7eb8883810a014ada579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258663b4a102de3281d531c039ecc39580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd10fd29d748b935b99d209808de6fa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab91f3581239deda9a0b967e2810ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372529534102485d12fe7fbcf504f0f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5bef35cd2ab689759c33070337214584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb2d0353f9888fe943465c7bf5e28f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386965b860d2bc92dae5eb4322418c1e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36c84e2a5bb0f0a299d91e8421f822587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2662fca05b69bdcbdfc016a70cd536588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866058fb11259ee4a4824357474213e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a5190d3b88a4fe1648bf7fee7e56d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcabc4e2f1e0ef206884675df98b86591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838a5350c090d2bc7b56e6a1cb47bed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683f964ec9b3ae1f138390f3c40a720593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecbb8f198518ef47d7d7f09e9b1b45594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58559933da6934a536bac16f98b9526c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b51aba13122547c1805ad088baa05596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b842aa5b3e6228f5b1c9d46c05f60597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503e45c38837765bfed4b24ab2be3c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382836e08b7756d85311b3e02124949599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d56cb0e60e0a859d898ebb08934c76600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ec1ba06e071b051cba76337e6fea7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff627aa75dead981ae98fb1a03c1a793602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64909695ce38faec535f8746d3f1cb1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bc51a67d6fca7c98ac30a783de7e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab97960b04c44310a71cf2c4b4b4ad7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccc7b3596d74c14a5967526eac3c6e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bc7f0fc934051f9c655f86347ab1a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3668479cba12131c10ac02605b2612608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eaf66f2819ae5aab91b515a207161d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef04a4c2ebbb79b5ea09490e1993ca3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f17cd47eb61b38ab5d129861ceb987611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f71ba7c9736d0c57bd46364bd178ba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecca150bd67a3b4d6b4a2802420c0a6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ab428a0aed2140dfd844fb389fdbd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98aec3086581ed5a3a0c6c8d9cf3ca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcf464f5fd7f0f19e32d6047d8160a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f56e9968967d6ee2bfde93c4058a5e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2a39daa239772f133188befd304b7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fca88ba703aac5ef703ec4be8eec2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff23293e2c505462d95d85154485b2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8170f9939888d1cbb8f88a5ab70f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6820c0ec4370e1c27f6fa82c921f82622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123ca26e948e166d4c1d1606e06b518623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c1039608c727acf3e784ba31292e2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a1443efbd1f2a62352629f98d8170625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d8b86d530732dfd8fc20dadf59c28626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac75079430e536a6569bf435dccb4c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7443b473450f560f330286929a2869628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d2b02e05a19989a21ef80c83ab24a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4dd08fc233cc6226e0f0ed803cb10c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47421bc5b8d695531104a72f053c914631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2021ac125716231436f2f951aaab5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24bf87eed7db612cef6f970925aba7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46e3deba50f7f4d0f2a711e6999a43634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405cf1d42edb5bcc64c4ce09e4516a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fc631ae275cc08ab33c1052d5d799636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda13c459bcb34cf46b775264f8c57ee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf12f087f90f2e02e1b01ed5bac80d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac18025855413136aa08c5ca0731768639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfb530087e03e97b2697a2bf8b8d8f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de202cab138e5553e2c98f94f9532369641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f80d49c5fd298251fa9cbb6b15946642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9999e6698562825c78f5551d5172687643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd7b65c571b166b319741aa581052b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816259c0350ef6cba4a25da6e7c74777645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badec6a50f78d4b137cf1a3230cdfa32646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a3d07894d6d474791946ab758efb1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde204fc18cfdc9e48d22ebcd10330b0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e0bb37e79381fffe6cba7d1e4363a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b28e5cbe257227811572c3d3e3116e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a378a5f29d08d2533eb888d374378651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c2cbac9fbd83e38e7c47beb42672f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75bc74131765db775768bc2636bcdf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0473d56181fc8ef599d626fb15324654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f260fa62e798046b474e84db6c70c0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360676ea3d9996897897c7910cabc511656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7350135cfa9fdf176f64afe30ea646e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5dc222e5fcc63bb1f23b308bf12b29658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d846d3e52d078414fd6304162d40831659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97d89dc2e6d75fb36af77e284bf84e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb240cfbdcc129aa88e0215348f1fb20661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ba94396d60df893fed92520c8ba7f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca32e19bf1a3ccf412b42cda05828b3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a29b4906a24ec9cc5a8bfee40b683664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9d370a58f6462865efc66f87b3f5e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d247265fb094d7b70b04a8f28b6325666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc98f52251f7d72b699869727b17448667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16629b6df3298559f7657f94b9fead668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c91a50cf6dc9aca7b46ba996feb51669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576e8e1300af566b95f815b954426c5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb16a8175ef553c92d34d5b1587a8b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e411be0b380f33008318e0d8034ef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402bb4293c2881d3aa988319dbc1f4b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56292b8d84c59452843d4b5458d8cea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1158caeb3ebc1ad26546401474f6d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee1533b664619529a7b744b63b305f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecab80f116959b8ebe5c706fc1da27677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b4c41dcc795efaa3da92c91fdf4b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37596db429413c1ef5df05667b6e567679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77506de9177a2135f1a8babb5ac5be680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56e2200b08cb40dde739661d295c26681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657514aec9662c9cc600c804832d1ab5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2a22101820733b938c52149cbb802683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffe9999a635275b9020c30f3d1a989684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13320c1b3e91daf4ec50b9806f0eced7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfa8c9d790c71b1e23907b0c934d31686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee97cfdb1659d6d12a5e0ec4f610fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d49600d7771eec901471ca8b631df4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040c7e337b3467296906aef05098e6b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3468b7e6ddd48c88927f5c6f3b1d1dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8760ca5af1053e96ef63258655c4a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982586ad90e6c4e7dfc1188fc83f78d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bf04ebc792ec825d3f05b9f616d05693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f5d3d9c0656e0ed9ab58fd3314a47694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd384b3c06aa502a50fe63462f86d24d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185783c61b4ebc07b0fc4647976ab689696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d93eabc8a75181b3bf2c943d10c69697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0edd5973f790377035a60384a45198698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab47b44e4f4d433d78a1ed5e3c49289699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f71cdeffc16440651531ba025bab3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28149cb7270048b48940e98470fdd1da701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4b767edd81fdb575964c53b4dae06702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd8b8aadc5a628f09332fd50d433d7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66280f605283cf9c813ba3b9cafc8f69704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8e4cbfa1d7474e9ec00ae6c8b443e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41beb58d3af2999f39f218458aaa6d49706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4887a1b999b354784478d3a86ca44707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1f5b249c76e934fa7ec0750675176708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af803b1e8add0177800b8739e424d93709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d46532d37ad9781abd43cc9287d89c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37b881c5b7c51edcc4c0963241b1be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34660c0d4fd7d6d2dca2ba1f8cc1823d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19fa2a402e052bad0c84bbfdecf97a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220eb2e367906ffcecf29b6d06fc2d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab4dfcf948baa81b4329fc00891141715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99581b979619c4f21da0e7fa216e507e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623947f4ef4826aa0512a3b9cff4e3f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b3e061e5a6bc3535c0d8706dcbee0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab0a3c141c8af7e55562a7d3e37dca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee514e565cbcfc39d4f2ca7f1f15ef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97a28bd653b6934e74c5be5d0b9095721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fab35f70e995c25b188f4290206a7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716cb6386ce05b87a3e71017065c50c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11298332a6b957a3b21824bb9dd200bf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27af074a4b79fb85161d36fbbb70bea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471fa598766d5f778b8e10331ab9d8c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbb36e0216c7752d9f422200a82650727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c4aa5b0da6519a009a63fec403510728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a739ba9360f994cedac5d6e7647bc77729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fb75cdb6ef775c3ab1d8562782c80730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509231a3b0068a7233ef48956f33934731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654645b1acfd23f3a8b09c7966df2d30732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bb24b19c784cca74f1a9f2c54088b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855245815f09e18e381728222efff4c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ab6400666b138c1197ce003480060735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a919c8a8963663206d73ec1282f92736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b588d4eda60d81e45c576d69f0c97737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65ecfe7174b0014dad743b6149e25c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc5303f5fa2243176a24e3c7f66a80739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907649b02da06d87e0ce1655a496cfe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f004f5f76bfa9f08f5a7356eb645506741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecca738863070b5335006178bb844a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78daf1700af567b9a0bc3b887a4922743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55768640416d04b2f79dc4015a879dc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4c38c959630c09be22e08345f5b5d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6533eae051c575366b17dfca93660746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd9f74a5ec62a81a56818b1b4ea8f1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612ebc7647ed433f7a8c1c65be85ec6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7575db39588afd7014d632be59409f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd237e898523b19d7cdc7bebb9f343750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf7c176a4fcb8b23a1625bf6006a1d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e17a905ac26a700b5b3205951052e2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915699bbfd5fe09d2e57d525317c06ac753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259d3e57b9c3a44cdd81e7e321244021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819ddfd3ab72b7462c489d0228002912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3cc51010c049b3ea52d3315a9cead3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918dc9288ef6b3122dda61c01cde2a094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399285d93ef875b257c3efdf72ada4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197749b993342aebfff2f0bb1a9712b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac5c90d8a720ddde6623d1380af4c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5ee478762b387fd4f121a449087908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa8f3026c9c865e3d4e5fe193c906f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29ad3570abf59bdbb4da5ca97fc39110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22da89dc8cbad7ee1c48a3e60b744b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29daf5165e980fdff3f7397b546e9af912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdf9f145d9c32bd283adc2cb7cdd3213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a87b0fa9617a4ed5a7f8044ba1a31614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88244bc5faa0fe53293c299f65fdda5215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657aa2d91bc68234e5690be5c8cf5bdb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b1bc842e8d688494aed09a247907e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1509f49a768e2bd2704d28b32a768018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c41b5e3c70307faee118cb05f37bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99358625c75bd569c53f30b38700ee9b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b9b9d100f0e33f0770acda9e6bcab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5223828ef20ca878df8ad16772036422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d798e1d0afdad915accddcca996cf423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa9e6f4ee859b51e94b683e5dc60c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667a526599392a2dec16d4ed9576d2725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05979e8df6f6c1a1986b0d0b443ca5026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d5d025bd002532770698fde9a09bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f87670093adf42297aef0d8195db928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ee764a2401d15e827ec9d315cc0ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728adffaa5b8dc3711d57a903254c5030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdfb57d7458ef6ec7af170c941ec7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11c4ef71ebc33fe73b77db543f6f7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e236fcb5fe3a4e0e46ec5ff6f3e2233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c93dd0ff09ad0eb09313dee628ce034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebdce43d4e5070df924603629ca50035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2689d3211759bf2e371d649fd6098436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dacecd1e35a2084d358e7a6bf87fd437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73781da38056e1d24016a679c2909738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b3d3468e5d0759f7117a3735b35f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178595341cdf4cd080e97e3aef0fd1840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff91f6c837b1a6ba533792620c1fe7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143a46f486987cc1badb40b68868fb642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa8189037f532fc8461b7ecb07ffc843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463688b3971f2ade88bf0e879b95b0b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5e845eb06207861b2a9f223b7fdab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332b80bb395fb163fe4513eea64b05d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fbf134a50cf22884b161a0c09b66047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141a1a80e1b5937bc2b7202bd71439f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615b1044e4c9bcfb38b949069bb665349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c1e5c36832ae439be31fd23dd1aae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d547968d08d40631f9ca86ff0c2c21951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48dc48e54e17af5408c5d39f3d7db3752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b87891f74207b2479ae878cabf2e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31ea331526396b6c0c6bcce4e93e7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3a5ac4770fa9bdf6f005ad516852755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880587ab1f0fac783750fe9660094c9756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a80f6008768919f18c444fe420c6cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7a9375d39f64cd8a263abc50b596158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3fdd6ccd6cac89e8e0baff95c294259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48868cdff6f6b7afeabc497d2869517660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcfb9161efeebc4c0f9f981904f3b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ce11e1face75d13aa48384e42a6b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6c7c328df30e8589a1155b5285c3263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460632d5c103c46ef6f5ee2bcd83c4064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c6bb130d8e573c7de503f1cf5a35f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487eac8e8eda8348d5b8bbf1a577b50a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277e13855db36d3fef5709456442ded67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a620cabc7de1d4be343c04641c14868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50f6ea7188106c845c84f7cb77189769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fc8fbc8eb744122be6decebd7878070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cc74a101458b07e6650d01ced5caa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7aab3d1596a9b54b7066e08d940a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d91091c7533dcdde04b65cad6120573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99eebf70a56c61f754ff05e222f434974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f31a02778135dcdafe083ef235697775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515f0204621a8c15e59425ee4d9ab3f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870de17aa8d82a816ba9add6d05280d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67316d98b55616ea2a4d0092bceb37cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373bf4ae1a8a39eaea2a50ec09ca9bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc57712f63de003e9e80080fb8337a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d46bba42f8ba19c9f9ba334101af0f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5668409780806d0a61993fe396ae9ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d81f81902d70e0cced5e4f9f89a71583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbf27d345b7db4527d9322fe8aff2684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5e9abbeb066016de084917747509e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02580d9e89a66af7119714c4cbe9e7c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9543fb83e130e8233d98b76263ec5f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4defa7c7cc2c6877da9020161b2586288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfec1dc298ba584b53d0f4a5d0932c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549aa286bc23eec1ec2246ebd345dbe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd265b8ca73735e86d5f168c67699a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba123d1d0e787c1418720ecd3ef9a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc82dbc74895dcc6d854177935485593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378dac52a23f92cd60f1dbf8540bd59d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e498b72ae88ae256020035260d94195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1fda61361df765b62c79d5a7eea4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29705c10645ee93c2c5999ad4fd4dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f52cdb1fe8206b9ebdd11ab079deb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023df60e76eddecf7cd2672536d4729d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff480c16fcf9053126cfa321381931b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65c9ffd63ec8c3835b2866670de0cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d37cfdec8104f41ce47685eb75c95102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f6f06d71a16604a3f5c7767921d23103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6833c078daa1a683b30fafa4c11567104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5021aa4c1df68e6a23ed605fcfbe722105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d76500eb9e86dc27e6b6ab477e2c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5636ce73c3006c41f0fa158cae9a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25eebe2ce4379d2be093301b2eeb82108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51322c0c4e1127151b889e9e6fabb5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac523c7f658bb1dc7ede2e355b2044110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282432b9edd62d0d8f6ec16a2ecc1f21111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b0baf805a749c9017b07ce0f5d538112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf79bd743c513122641e9f85536852113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a35ef9e59cb1cdd1b93dec28db48b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d929b156256a0974f2bba7e58c1b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa0648effb465a5ef7e3b2bfa36529116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bcbfefc664bf4b294969505766290117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffea53756be47d24f3fbc385860da63118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9e507a61b8e8a09eff204273b05c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367bfb5a7ec2f072dbc08cd0e7deffe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e4c3a96a76f9f5d917711ff400a97121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae7d8da61787e6adc75fec321759da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6a0e47f17a67d7170876e8feb48f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49e7883d7e6b99a38be737d61960f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc0d0ce595b345f590cf4290770ddf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f909533126cc2c8e1dd59d534f6652126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896fe61a2a88f2357eff18e7132db9e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8d84b5aecc697fe0ad4421351f304128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463e53ba88710bd3e4e61b514e350c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76145a6432f6e3a970a0f5516a7c7a85130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2327e11972b2de08d83028f4eba8066131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e1381558cc73abc34b03c4d9044eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f1f9a5b189541723b314e033e8a0f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8ce1c6aeb1457790cf191f33bd940134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795bc2890ac3e2c3592294885c425db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d82a4a9ff69844660e4243239d318136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1283960034b6e0e813604689f70b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5e36b3016b9ae98d66a1815eaf468138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135f79d8d701aed2c67254c87007b36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec23176b33c58c8fc9c5baddee5f80140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcb1fde79d8886c4271131328be5e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e52dd3dae560d940a9f25b036489b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e95b79d612629914604a9d9f8877e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d1694a083db56f73bb0d558c49fbe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680105944dc888e0c429eb5803092dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91740a53866d170cc355a089f8f15003146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5f7feec1e3075997a61686a90c9ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e683a1ec90ab0bd97f761d4c0362c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c80f7f132c3141232083047beeca3f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26769187a0ef1057efa0b3845cb0f164150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c999a768fa73266215d4aaae7127b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8f211b335e2dbd86b3fd85b9085fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11947adcce663b928f0642a25f078dc8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5cefbab6e33b75e057977795e9462154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e00c0c155880acd9dccb75d48440de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645ae5ff0795017b08631bf7a445f25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86772cf4acdccf33feaf6a17e3341e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4cd65ef68968b408824aefffd0249158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cfd8ea6db797ee941e81e11bac88d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4270941389d29181c8b92688840d04160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e562afdb8de7eb2d131790f1b8ab8c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bac40b6c3c6d937ea74e3e590e0ec2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9050f267602c614b59670be85aae3e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b5fd4fc39ebbf1cff7d17545dcc59164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6882b4991186176f395621793bbee4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8717ec0ec58ae8481bb3412284540d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a434cee7edbe0fba80552a699041c0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325648d66be3693c41bfafde928fd5ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238073dc341f81351245a7680913e71169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7181af204913a10c5b095b42bd347170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091ce6cbd6232a9e99740b7ffa7cd8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e0ece0c53ab62ee0aa37f3529353f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad5643ffece3421484a4f98bd87eb5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0e067b20ac11650948c198e19e664174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52445bd893ec7b719ad571a18407bf2a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73bfda4064ca3cc53927c4d4e452cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c1e2ef7023e79b69f71fa3c5e5531177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ff9af2c05624cfeedb8052892f012178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbce1d6c72ab8e66b2fa2c5f1c017f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eff86a32a50afc3061696029fe4f28180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938971854005b96ee2309b03dc70900181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce128b168de7b1e985453d093edb19182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81c45e0dd60a4120caf4fb9f6de21c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1913bd6677adec1ebdea7feff7106b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f46592008270d9b87adb057e7fe75185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ac00f95180f740fdaefcc67623ebf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc010f0a73a9a977fe06ca2d5d8bf6a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb10de7a4381b7f32af2e2612abf08188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ce78e30d534f416acb8b94053a20d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a074f8f9e000679c43158b646943664190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16262fc57848756b9b05d23b1e7e17be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ea25c6b82310e2f16a47954bdc4ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d11b4c9e40a0dfaa726657278ff72193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ff23167cc1a9657fcca42c043c884194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3be2d94760e32e9623c0f04a005388195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b6c4837ac987de2f497effe320bc2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b9f3cdb34a8a03553c95e75bf52bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7d7ae2dd5ceca192e54b3327881ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada838d44c3952221ada70b23b189cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb781fe1883501e64a47ee4aa4a1e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd8a87517f9cfe82b41215cb0f0974201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dceff296240b976d55c707877dced69202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dd1e7382e01763825e94e1cf8e277203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ad971f45ed48be71c301c51a2a3ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd37787f5e048336fb95f191bd391d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbeb5a38ceb64f6f53b9ccac654051206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c4f3e314a162348eb469833914abb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d833cd737cc32d04396560b8dd41f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88beb8019aed4fc6e359b53fab2ecb94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50d9cacb85e541a9f11e142fd8149d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750144b57de7da83a1b7bfd39d4bdb7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d55ac46b4fc5be8f64b8bfa90d4e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a3e007e11fa647285759ea393af60213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811e75d28519c9e00fccc83f6871715214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c66ccaa7497db52ededade33164b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4a68fb55fe55380e4d3ea663b2246216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e102fdc5d0b729a1fae42e699548b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5d8fe15fb382d26291d76148c4e00218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e86b35e465e032e091f130941d1e49219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ea5353fb616081e348b0f3ef28009220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9e6c48e3254353a41056cdde71f72221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f58fae8b443f0731ca8625a636dd2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856af1ddf8c0ab05e442d9e0aabde00f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a674756b4841843e0f22cd063221d13224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fad7a249b3c100458e4913c4704fe6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c55c5929044fc86a0ad3032be96e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82624c5bc60808fc756f0bbfca3b990227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc416f1a1f42d0a2ffa0c60123c8c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba81d9ed28d9fca3decc0ea851fe8bb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c917cafa5d8d9172751fd31581cb563230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27a67af5d6d0a09a8da577c55353d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5169aef1fcf85749040b69a23562f6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac554862843814fd5e9498bc4632c21233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1267d36cabc2104e0cf65fbb1ddb314234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1fa8255b045dde6b771903d2aa519235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02df6f190b08bea2d4c795d904b5536236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429668490a16736fe21a69e9014383d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7948529e4f7a62325b9ef0beaffa82238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9f5b5037dd93bf9f72436c8268f77239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdf794d7797eb81820c90da57726dd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f683312e82c6307c33ac4c6517279241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3568592c61f4b0ad60f5f26df0c11f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fa2a9c04eaedb5e8c39f6c9e44fdc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936b3f852a52fbae712723ea15ce079244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6c4580c2fcb9d400ce284e38d264e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089181f38fd3f057b8f6697f9cdf9022246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb617839d42d63464f1da0f5acddc237247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e37312b4952f8760b080297ed05662248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5d8ebee582cea6ab070853c39426e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac6c34890e85b4d3108a3801808b14250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f0aeeaa50bc62df5b60cae4445298251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cb06cbe384984db6c0b9c8379d2d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f111d63c80764385e80eb5ddb74f4ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a5adfb5b59c5ad809eb8ae162f12e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a35ad8195a360f66189441ef0cab41255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e56a857686d1bcca8542cf9fce1020256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513e2aee99fb768b8dc74848d6f75c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c838477b54b16256ab402bf40d4b08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0b5119dfb1de951732cc17df1937e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130678013fba1f2204a45bc1dc90dccc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e7b40fe7657baf331a845f934644c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2b3832092e3d9113c42e0b5af452b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fcaa26d6139f15f1b30385297d465263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16f6defe82dbae3dbfde7e802685e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe31d5afef48a1aec59786c8609f83c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad4a70b361d8858e3e84e6339396a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04af29fc5e2e8f03ba8a0a6070867a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119ab0ee1023756a701f6ddc3a51d4c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9b235bfe442d1a68e3f86b1709694269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546868c56d202d72d79a20bcc44262f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5b6ca6528ee5c5c56f774523b54b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97a3414f212b5e82f7d0ab744c1a57272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95e1af1e9772e1f9835fad3369d565273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69270f42048c70cb37755e149c152d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba967b261d7cfcc6e98e074a8922c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e9fa8bb6ea935fff27be93b1846e1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4b48bf5fbb53c01261c7f83e1bb8b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140fb8acabed9c18d2bdb1ada9f85b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a478ef1da7e706e1e81703d837386279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070853e7fb5053e74526f0e2c6ca5d63280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251272e5676703750878b7f76150ac3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c787694f8295c57fc0c0720c7074d6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268371d9ff1ce3947371f913c7890ea3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbe67046720550a4c74836a3a10499284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2630ed569a60d6e42afd6c43580944d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fe9b096c4d1082da6d31382d15afc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a4a67fdeae6e23a401736b50344b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41567ab03a8e4fc6cc79ae05665b8254288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b0bde5c065afddb5d2957182cde16289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69921e439c07109d8dcd82523f96e658290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feed6120a76a830a84c91a93e91bcce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121eb2d5d279f037886f90fd0b64781292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd7dcb19305bbb754247ebfb17edde293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cc21c7ebac92df4f075286e2db1ff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39514fcd27af34f57fcf45f4ec00414b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8006a57184a41ce2f4c145ed32bb9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd3662c5cbc20977085c87b4cd5a7b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065472ed5f1bcb2a7f5eb9408284d47298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7baedc218a2faa2d6dbc42a745870f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22409ad1e9159c97403641fd2086440e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd37b2ca7bb09b39e88e6e30ca5b5ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae5f42660b671413442b941d7d5d92302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b7a577d019c7dcecc61a687f17621303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3289657c50fa0076b37ffa15b790f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb2bf1ab52efe9d3acc58fc2ef5800305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680e1c78bdf8233f8f7049f163ad476306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0469101bf91c037b3ab1f83da35b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d590a99418f667e1e11862c31387d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90cc44fe3d3b15accfb7aa44644932309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0995c4457c7771de359d5c2e336a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0905b5b557380bfa06144f5a07483311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bcdaad6d4fae4372ecb6ae2d6900f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dfeeffddc9de2059f08a8edd06fe4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42361cee5bac408ce9d0a2452015ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fef2ffa0a09ddd2c903f2bd4f1ba60315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f7cf70b0fde33a1632ca483e1b2f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fec90cbc5e440429924690cdbe0da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16431ed745d21f3cc7ccfe9ed8651557318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf708c3e7ca9d472dad355806da7ce23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2bfa1936856a0783b8539c8a01a08320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8aae7104af719d3593c736dc695fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d30c86b75d13093f12b3d7b6eb762322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14121d6e84bbb299eb9ec76abdde4b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13622192f635855a7607d634c5a64d9a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c77c159ae3baccd708e8d26225f1a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab10e68dbd41711dfddebd9506225b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf99c7f6cdae05fbbaa6746efc511f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae951f7210cebd9949b20abbf26e1f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91bdc9f291b481e356d26fbbea3721329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770eb2cb03baa54e3e074fbe3b1f58c2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6cf2d130005b6e46e18162ca6da02331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64787b1c53b7242d24e2e94a54c344f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e20d007a9c6e8725acbdb1288c432333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485847a8d13595091f038eac9dcbfcca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2d346a40b643b4bdec167e7f9cae7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9abe826c12e4f57dab7ee1de4890d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706bd1581fb626cb84786a9cff5fc53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cb6b8edf6f2b5601d9f13f0de0015338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97241507dce3750e49d2d8552e9db0bd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fce1dea2a304cc4333ae16551fdec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557386ba027b7c8314ffa0d9d9eacb0e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29a1db8e43810a1d28fdfc3b1ff4f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21d82edfbd701f83e4925c1dca87aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d857621151818750350779dec404e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3119f05f0bf12a39d607dd3a05afc5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c6f39e4ab47b13820cf4cce053cbd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e86ffa7c4dd035acf0b2127484a2a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237849c8f9c477214849b8f08ffb3e44348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24686267300caaf339b3959f1d8fea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de6d6d95c13bfa7533f228a3d99c0c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a84d2bfe4f0af35feb618f8e38d97351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5474c623ef21e283b0db4b405bda02352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448117ba0ad14c58b94c6ff99658716e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc6539d287cfd1ab9eb5daf21e9539354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f66029a46fb5b65356d115a7d920ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebb292b694549427c92398c92d9dca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6eb9a4d787b7b5101f8b29eb0e5605357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18727974e02ba2fa081d3760b4c02d8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af317cb193f291e17d8ee3c88b52dde5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f4c5664a51b0e9c8f5d6d2c571c49360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3e191452ef1a4c7647cb01562a372361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84fc93e5137a8433bd0e18f4ea87ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9ae78485c324d4658888473dd02c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11117a341c985f401fc9839289bfbf72364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56406c6c3d74dc68afccad2920bf9292365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937893b796f87d91e2c3a24f8cd0e40366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd33d2cb4f65b0954b111ee9c62f73b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cbe979ee7f7c6fad56a9022af73f7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c91c790ab051440c4e03074049617369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dd093bd2c04bb5bf51c08c06b0e52370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15829cfe7fcbda084ac26cba6b24749371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f4848688246383cd4698681403656372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88d8daf1cd8fb7498c27081bc46cfe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca68e7f1f537686a3f4c0f6279112f3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a315b9c669fd31a18b44bf0882a5a5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3406d1765c1cb818fc49658d8e2437376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e9c1ae75e79b25e067a1f0eb1f55c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5a6a3aa6c4af9a5ff3e1ef715274c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ce3960c789a66c1c700aa4caaef25379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49668d5a940315e8ea4956811b1f27380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08f57c439232fcc0b4dbb8ab1cb571381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9cb1d527254acee171dc3afd27d26382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cbf18e6701ede4372b6416aaa2cda383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ed969efbddaf2a6fd0941b1e354e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec49ef97eda6455a4ec63f61c798a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2d7102af5810b22a8efbc9ea3a875386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01914b8bca7c33d5dcd14a761b1af880387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21aabee0ea378d674e3dd66671922df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5969372fe5d2aa86a8ae6b8370c481389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3539245c083019eccbf7de2c63d3a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47880ac659c4f7587cbe69e68c64f8b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871ae92b6dfbaac2cddabbd1b83daf0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff387cab26cc8d386d6bff0e2866dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ff108607619aad45c39847b62cfd6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7a69a7a898687e4008bd6dc517bb7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71f125e71204c87e58316152fbe7be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8370878add5b58181a4d9aee5c87a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c8d2f3dbc8d2745e10fa94ff2c207398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e406114b464209d0bb364eb687f604d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbc4351a4d305b773472d2eb04a227400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1a750e78950d9cf924b3b2603c9c0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afe34b726d36811d564eddea711461402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5ca0af98e42d88af873cb2f5c0c36403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb42d19a7264c2a9de04c7f73aaa57404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6af40fb82ab0a2f1afb39359003f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b5a9a1a41accd99c68617c9d83422406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fd267bb8939fc2cd0f860a6cefc4c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f3b480e00c635d024116e1d51168a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb094840af194fc587e7409699bc64f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c4ccef3f79d4cc79280e26b7bda2f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78144de7a4917556b1461fc588b98a66411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c0b68fe709427af85aef9baadb2c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ddc7ead95966db8b35ca912a7ec70413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc501693d9c97610c716446abf1d7a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbcde09ab18b41e0902c428fee5522415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c10bbd3d90f9335d0fc27c874b64e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7407e9a8da01cfb6c4f764ee9555a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46374ee90942385a439edbd28738bca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5711a12e49b2b79efb9b8320929a5b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8b0af5491ad4a3754995e20f300ec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6bf30d3279dd89878a502f014c131421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c81dd0b29b9d483853d11a25300b6a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d659c0dc1738d27b83038c2954080423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b1d3fe316d64d57fde137107b088e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573ef10a6cf1bdf952a3133f7d4e75b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b3b7917c1f18ecf82b2a6ff6d487a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a314004b19f46d2162046bb7277ae1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca93e67db5bc0b29b188d5ed23a6ba1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb42c48a4d4fe8af61ecdbe157ffca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfe54bd60c3fa26500851cd5627632430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da40f0dbf89527d93fb3d841d7c203431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeef41f3ad3922adfe6bfba2c6ef854432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcb43e17f8e2f2fbf7b0c6fe9ea225433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f727765803b20d001f9aebada49f3a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d694d1bc4b4a68714d2d4babc49e9b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6855915d7d4336e5748d3bdc981d271436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392611a89be2600a70a322a64a9e38c7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4e0af7dfa7c115f53edc3edc7b639438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b522e002ce690da3c1bc57a0e27bae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941ec9d7461fcb9dad01543a07dcb48440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008681fdde2d26a6aa0f8757dcf6a680441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026ee93c027242247b7a7bf07131dbb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec970b3438c1faa6d757a67d87198403443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c4f127eff8689986fadad2d1768b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71f2cbdd403c64bbbe163f4867aa54445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f749b2defc94d8cbbcc3e374a80dd1f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445b13843641118cc35ec296860b905447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f944cc2fa19673c8ffcdb067956f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089fd0946539dba822d0f93d919e28b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa5ae956a7b49843985f5cc4bc71d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7240a2e1a28da227d812caeb4b682451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06919d6b7fa33d7db9eda6c1cc73c6e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658b34a753b9625e30801c1c3c96ab9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd249c46c49c38f45712554e2200fb78454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c88b21a84f7eef413caa59ceff6a83455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a10be1048248fe7e90e488a8b4e8e4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75457290e77e39145330435edcf3a95a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e50c6bdccc576a6e6c84fb7683268458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5adc71c16499a39d7c2d975ec33dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914b62a3a1c793ca6fd48c4716443f6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ce69e4ab5ec9ef3011c96290d44b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38f336a3ebbc47665e415305e810fa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59f2d37a618f266f705e472d7da5ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125e4b8571b705c7f85457634866e7c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7ef30af5e3fedc81d892438642d07465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416d15bee90a031c8048fb12fac6853466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713852d7068e9ed6c8322b6339b2000467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc959ce158f086678c6cdbd15e49c6ee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa921be52f4b4b4888246d08bec5944469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b949e2c4ffc85c663789744d458c8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a0413bcc3026f5da57e928b91223c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32933960d3f9378243e54c1889eb5ab1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b20324de2ff5afee99b29cdb466e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6bca8353f62e712dc3e36ae59eb92474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3dc1aca5b3c9bb51a043df074f521475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e63a39e263339f295df267764fa21476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1679a95e5859267d52c40ad31b2595477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9931b7c6b046ca4b7cbaec903903cf3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea14c128d9fd8f20cc40e41d531bc6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffd289cb2a1959411bac21923597db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c076b4dcdb6a3c6641151e4065ad89481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbdb27128608493d80f356356f7f75482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231a0c7e55cfd1a45ce7846198b169b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45a061d779d7185093af78cadbb8f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c1ab791867fada32aa051495dad54485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531dc224f606cee6188725e671fd198f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f3a1ba7c84d2ec402f9472fddc60b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d684288d57d23884705fc9a32487ad0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42db7a5b0fd0557613b5125c431279c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890add4f23d78872997f0a2002ec40e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080576d815d53de96eb93f1a6e7c295491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b2719d9413db761d3ca6cb801a299492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328a38ebb57ab6d7f4dc69ffa0e2d8f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc4f8f83a0a091b2f1257efda2f3d6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4fb6cf6087da2573ab124d7ea3816495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdce537c7d6b7218c8a9022346c7749496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a324b19b3d6788441badee1e563c42497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235c8eee475ea0d56968995d2a95797498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800bf217ad6fba552268a1a720a2684499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec050ff1f52d8b84e76e2357aca668c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5c7c7bb28b101b32337c0711f4e90501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35722b7021b72c4fb76184fda531b99502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aea7dec538852bbf740ae5dd087bee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd829ecb4daf2e8331c9a75e62f35626504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58345674128972da179d0345c23714f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296e342723981ff65bcf51112412afb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59162c7875c2b2dd4f9ba0489c679c86507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d130be14439d1e2d3b852b0a8824dc8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd60112fd364418c18d4a53b26f1f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546d81bbbfca302518fd534f9ed5b0b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34986516b6c9054fe9ea5cca03388120511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974d43f6c54fcf8a497781a175eeaf1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a624292a6993f97ff0015a80a7924a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e27b51cfdec68b0f2e7014039d572514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa99c8b3ac3129a374166d845c059f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a52befb3b07b5a5d7f769b63aa79f2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a9def1082f488d9382be358d509a6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ae10edee69aa5a3eb87307217a703518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fa056d192b1fb0d7fb5d98b1e98d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe82c5e9c5ac878bdc5fb389146aa4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11d5eeed0380fde11e22431948444f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f165eeaa3dc6b346a2b3844a86ef88522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fe7ba370acf9df05b87b9a5b6b718523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b769cec5192422e0cffd8aae9e06674524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57863224c02159a3e61da89454ff4d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca6003094f63acdf9a8bca98bc898d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7c8d8bfa139efcfa14ee7382ea46d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacc6a251d8b1fec72fb06cb14fab14528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75bfdb6f9e823f51db1a0adde6b708529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ef487079a77435787229c758cd72c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fbce6786bb7c9089d370747eb340a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fbd00a83cfacfb1be77feb3a301f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133aa98782fa70b6c578bd851d3195a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95285cfe5942b8e37ae0c17d07d08d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015053595c7fed223b226144e3d8e99c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce566f468cee58e1d59224925f4b05536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b850dc989a567c0af8d6e64031a97fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424669ca34c2d234cd708a2d770287b6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a3a466a9eba8f54ad4e8b22b99e15539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a0885f452d04adfd1b258f2c54c6d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a103493c65f85f35d5323a35ec4be8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee872e17913bbb69ba68a037c21607542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837fc11202a9941ce80aba1fe009cd2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cdd197b90b5cb60efe442a6c0ef24544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be2cb739dc6e55bae4bc59746d5a2b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092b9ff9b84454dfa6581c9d8357750546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264af4fcdd94741006f133273fb04e3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36a1def02b1a681dada32f5faaaf8e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93999f28f807eca50ec3a520760ff3ed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b50e9b34908480b149488b7da3d54550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0e713e21c4ab8218ed1cb06dbbe0a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea90f260eda30f140a57b883cd5a8f0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8292b9b8cb63a35f2b1d7c05c450a7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a973259fbd5f26e746bea009837447d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982b3dea1ce7a25c0a421f8242e20f5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c0c23989566b083958b2dd766e9e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517c5844b1d7862156b9deb5d3facc0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1c8c872401c63359c245cb9699c5a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883896e3a9b9f4466e6ab4afc23199c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d07e9b1a9d41962a726d70cbad76d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5d70e5c37a3142ffa63b84aa29228561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f395069ec98b46852363f4e82bedfba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da65750e3ad797b3faa287e6d948d12563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea649fd5c6732a3d43df1773852873564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c51a2f1f7ec8592e5f12ceb7e4f7e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9a6fb06e31aacafdf174128658641566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243216768405c416b76154831230d32567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3766609b20aed8b11c9c0e1ec960883568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a503bde4117271cc68d62aec74c021569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d537befc9590a38f745072ae2b7ee8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533409964d4c596560b919ef523b3da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636ec156f55b97b282c98914c93777b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912a4cff728262399cb943a2a6c2561573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d741010b4ab1e73053463dc990d0b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1905fddb470446038821d543088ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1a41b7adf49e7e03afde6a581e425576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0331f0d8b7bebd25912eaf7193fac9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1edf1c6a416f6463fe9f1d4118938578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba33d59fe42d3f3d404bff3b39d452579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1172a411fd4358b5ea363fe9134487580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ff82f08dfdd3cc27673cf3a09576f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c61d149d2d16f8bbad641941325cdb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ed75a28d7c5690e3a69452acb49a7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc652c87cb8b9e8eba1c674b0492e05584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902831ee4e001b69b2b6a5378caf29c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd50e0bdf30f7534d176931c039112586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca6082bd7171217a12e8ee2a024c6f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0bff9e960e86cd67404939ef4ab6f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05148c93b150f7d33fe69679afa10193589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f87ad2a4e0c61e93cf8935720e87f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa14c4ae73fa9e50fe37ba4db15b744591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6e332f48bbe2bfa032b6d29bea96b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17201a663c15d8877a35ab98c245c128593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f80d8d98889414f2e182057431134f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2963fe9717be29ba83de55bb7d3c668595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18b2f3d11ee151b07f930ecd793b84596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24984821b70b74a3c9e969171e80db83597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e8b21c687aa2145b712b9a82b035c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1404a440fe8597bb48786a71fe134599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e6ec73db8c9ecf4aefb9c11788b47600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935b06a4c60f6c9b5306190294024d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1abcd599b5ee02d1add75690a7104602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30700be392f897473dc198b2896c9372603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bd8ab9fb62aa5fce41624b31c6aa6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1d04a6416b9232a77586e20c946b7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aacef20cb0ae9c6f3b10f689dc98a8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ec28759e465816643e8def0ecd859607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ae43a670ebe6d948b548283f35b5e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea684610552ff644d27eb1026fd09f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af49525b392675db2eb11bed334643f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddbde7dec1760bb2ff29b3217def9f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafc2463604b0d4f75832eebb5eb687612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795067ac3fc12a1a3425120c933ca002613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924817d5f97b7b747ca9b4c33dd3a9e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ae65302b961d94dc671d4cda699a5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad78647a2118d3e620eafdd796939c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ec1db9935026b16b0a41cd22d082e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909a4f2c295731807804a72e21af7f8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49236520185c542ee64e779a7d258d65619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d278a8d21a3c1354b328698dcb6652c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcaa04fff086610b7915aac1d76749621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5a05c3752c8cb51d68166176bf04a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a067474d6bf756426a177e0716f4a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f809a7c5a49eeb973dfa3d823099ff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5cb35a5492b187b41d2dd1b6f659b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34c7d8e35b62272c2e3ac2642d6198626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cae161b33e7e82c30d8ccdd0a3bd8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb67d52c5f3f652d6781af0fbba952628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978993665ba7e85b11f2cbad1317117629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a14317dc97a1085c1da34a1ba8742630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410100b2e6cfbda154488dcb6d23ac04631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66f7ac9164af1c41fc0e75f072d7d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9501d09ed13640bd99b85ff6643d14d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa89fbb41404a854051164bdce6b44634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcf23f73c6cc753aa4397b793f3c63635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd8f0bd3d0da24fc39bc0c3565d9ff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85091067d5210b39b488ee9f0c8304a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d23cdd45190c41892f0282d605a380638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08358bfd7ec2c0aaa502a39f2bff3519639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96c10ad5df538ebf9016fae41a5f85640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adb9b4e6ce6988ac0dff2849c1e891641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386abf254ddc20a796e645c8139844f0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b67d5ff9fb943280a77020565df4e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c74cde4af4da33c3a8608bed8dbf6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fde6cbb29e35d50116804c6337eb89645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e2436ff753576b35e205c83a3e7c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36966fc02f1c0ce640e077ba7cc5ac59647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079c43c426887bf21d140b5a5bff53b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318f8bd764660162b789d8840cb4112649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4542881552b4a66464413dbd2994bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6d59d1c2b6cd44371824e9eec6930651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6ddc76cfb8d7238bb5f1804fd3b6a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f893582b3b0bd8cf0e9f5b762817e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdf9f3c11cb7a5a461903129d59f11654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b28ad717393cc6d9bccfcb422118f2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64fb134ad195628e4e63109e3a0504656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01921b24d4b60b3075d9665347f8a2e4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463505f50cbd9ccab9f5e10ceebeb66e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0a123e1dd1e14de292e5afdf8d912659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac681f161f68a35e74b1a87059afd1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9391482f57bdf19e490bfaac15cf41661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26399e47c8debbcee2c7909f51797c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4076791b1aeeadd6875e5e3ed01cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093fc473c495d5a72032fc63b4fcd74664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cee67b9de9f14914ea3f6413e5e0b6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e893c3547a9e54a2a92467afea73651666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2b05ba89d9a2036b67a1ff4f1d76c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd8d750fa4001e212611bf6cc64d88668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf877c05da43e81221d9a03e961d07669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199dc4ea81cdf679ac3ec1720c6aecb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8099230448c7b3709b9cd58b351354671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cae0a373734a077c0bb352778a5d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f14e8977de77557fb72af72ea8e04673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35378de7b45b38d91417d1e8f932c4a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aefc4162847d3f46951bfea949d045675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8717e64a63865553cb2480c772b57676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bc2f0515862c23e8d33dbd5bc7e69677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3390be6b3f06b416c5a0e54e957a41678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bd47faad00c6a7562d60a6b74d215679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c586d8c9efa4344bc1b94ad7aadf8c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e1d2818280bfc6d4c532051f2f816681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f2a22441373abe666faef16f86f19682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51d74ba803a4331a5ba3b2a6a04e77683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b61014cef660190bbe214530984fd5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad00496c0a14ec0ef67ed7749a40874685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f900fa91e12848b78556b46cf0255e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bdeaf124d0d25edff8c922e288555687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91384b06817cbff9598ebc6cf41221688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9a57136c5ed7b35c6d94f7f48209f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfd1bcbfec79a9023542e6ded60c76690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90213420b77d60e92b98e8c09b62b0d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c53b51f905e2cb56a6ac082bf438c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c97fbc1df508ffb3b208000cd9cbd5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d8deac4562749f0d96884eda0a7e9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adc9c84954d18174cc915c7217cc0a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943958dd7d25b065be0dc33cdc08ab9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56220c32626137e0453ee70d139ac299697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b910e9fcd1f2a412b495009bd13d19b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75bf3dcef18541d07c42fd289affa3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b0f5a478c70553f971c1fa2d596f9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3dea01ff74f2c08bda25c8cf963b30701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f8ae19afcbff87b36f33671f5a3bc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95821893c8950932e91caacfa60da442703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586797c35553e9f48cdd456d610f3bfd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317808e98934671cedf720639480094b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b33759ebdfd12fa107bc53d829ccee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf7dd2f0f805a03860b2e3340b38f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9233f179d83b11c5b0e3baa07630980708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8162410a6171a65111141b712679210709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237f60d1f2496e5b3ec154c87a780bc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa9f3a459fb63b83b875c1ff38f01a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ded046fe76432eb51bd2cc607fbf05712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b3dffe14779d44924ce546ec46414713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3dc0c8aa1f8beff4582e2dec48a8e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89776fac36ea6d1d170186dbce8222ef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5844c002de8ac02ece18cf4cfc71fcf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784aff89668c9afebbc2ed2dfc08d818717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0126f8bb043b835691be50758e1992718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef795bf888f1950200ae42c2f42256ea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb592a958d13ae8b34d9d5f3d3619d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fb9db53f81c25488858d0a0faae61721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf368ea3f1a7af92d14ddf2658d63c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545aba4e3b34fe65c7bcb3cdbe01116723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460601cdd49d9b159a578dd56ec9ea69724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b770022e50036f225e3f441203d1b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba68dfc9869ee4b96453719af28f23726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed7aeae058fc86fa95fa57058a8c44727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d3411c1293a06ba36d477532d1eeb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d271830078275b710cc7a76486d8e9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec437c6f366a936dc5f1d52ff573af730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c45f364d20e30201b932468cd2fac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865723f4f26fd0afbb16857b38b13d3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f45d1e1fb372dd79c6227a58eecbf6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08ef707b0220c8f3662ec882586b9b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26d0433c131d20acecce703a058600735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448b26f851662d5ebf13f5aa5273300736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1f528aba4402f2b7e5b4c8842902a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5ae5500307706beb931224fb09612738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01995ca9bea775ddc7d2f75830cc863739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d939bc509df438c634bcef05bbc942740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ab842a3e44f618a280db547c89fc0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429969bd7673bd06d244a0e146bf2d25742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2c4c128c9d7d229d3044a6513a573743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbf1c66a9cb8ecbfc59165328c1e42744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00d8d5177b9271775ad733fb19971d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab7e7860dc3610118b03bc81a0775c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a152e5ced4b0ea5cacc14e71d8ab0f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a685077d22a3a1a3c6d2fd1a1fa6e9d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c208271fb568b30cf6e870f94c8758749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe80f99b3932f4990dfccf8674960d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1e855b69eb2b15454047a9ea94bce751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d80de0b63ea9b8d714d81c25f76b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87e715ee9fd9ae3815987a058f0281753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>