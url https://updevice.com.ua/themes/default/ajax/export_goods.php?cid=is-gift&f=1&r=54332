--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60891e6f380c75e487a80869e3e55b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c74c49976ad2b3bf6048f6b89e2da02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176d4ce9d82642312a1891e5c94f6573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe7caa887ea857d53fe67a291c135a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781f455cd82a6fab9646d1db896457b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aab684ccd18e8788df53cf01f88fcf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e15455127d0ab81b9ae307a22fe9e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd25bd1120316370ac2d1e469b1c73a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355728ed29ff6c7d5e8ebda9feb12189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca77bfd2ba02f4dc18179a8ebe8a1310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b4ea7b16c630f4d4c5c985df0d62811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ea2c382b541cfb4ef72a05395d8cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a290f265554585e85a78cd3190d4db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556e39333571197a0faeac4f085617214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d486838e7daa179e75fe339e52275515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1e450264946235c7191f2436ca3e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3adaa3692bb40054d612b60dfb1233817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c7fc4aa532745712fd57be97fcd5218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3953899254feac07231ee01462724b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd024215298587c2954b5fd388d0d4220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0025f01ad471a392ddeee2e94b53721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0c523dda403e275b91dbac15cf1cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46a54ddb555a27c1ae06d639b8dd6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cc72d1a70d6ae2e56b693c017c6ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97408a3bcb5f5a455d66417021ba05a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4501a88409a1fb2c22e2e20d334bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee78637bf6829b5646c970bb6750fac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c4589952a43900d12565392add7f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049ab363d4f5cea91e2fc7f61245d8d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2282c0a8a21986386ea278e842c23f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961bea2dc4669da1e3c771e56f5c2aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e916952abb09b8d26cef5443b3b2e9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d588dae8074786ce0a117f43d22eb8f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14bb0bf1f9dac264c0e04fedf133d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f888ae6b728b8c5dd64b2c18b042b1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea04b54b93d4ad697b0e7c91d65eab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a881d6754d5de731fec1d532a6d835537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0d31555dd4ea34310987657ae302f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1856fc2cf3aab129dd4da81fa82748039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8fb7991cb70e6fbcbd20d56e38e3840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5f50d2b23c1829718a8b9dd91a42d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b4d5f4ee6a109a150572ade05261242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319bc173e43f9c720f85e2f5e35070043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340a4222ea3119627f1c6507e10776244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9bb30f3fd05d5d8a762ec3ffd910245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8688b8ea33c7d094948e5e09f905046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9fe9cd6e85b1a1129ec860ce029b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb9f1fd309fee43d56da9c2784f0e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fde93aadc650b1aeba949c855afe9a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2605253a6ee54980d8bd1dccfb27350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af666c259db0684bfdb7c702b49b74f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1bc408ccdd55c59603b22013a588d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64fd91599cdf86bf1a74e3bffc255253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd298e10a3de9ac22b1508d61fe0042e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b2bf5da30a81d73969ae057b3a88a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660b2fe88d4702602510c9ab795012056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707df1c3d77465a2349341d37f36e5b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114fe390eda96550ffdc88f24be1a3958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19150fb0e1435ecb57677bf2f795ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bfbb678cc2d63fdd211d58bc60d7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74715a679a3d352aa8554e8b814b208b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24848fa3bc85f497d66ada26dc889ec162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f57bb9bb5d816bbed5fff4cedad23e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37917f63c77b186daf5fa982f7c55864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c0985b4f7b86fcb5a3b72356409c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f213aa3c035d18fd4a1aab194f338c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6e5ef6fbdacf378d58cdd8c1cf32167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdad3f8225b3eb19046f55e183e81168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3f34bb62078910879b28d34f6a4f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324bb1dc3f88f67558e435c3163fdde70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc85c0d9cf7aae5cd74479cc99e169171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bed6f9368da1c04f2344662dcf987f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9faaa4128222da5ad991f4399331973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8308ea1bf0f9de45b1b98c051fab6774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730db9953da7aa06a27dc0fe2273048875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e89656de307735cf9fa42c9d18c9976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f116970b6f8eadc8069ae369c3bb6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be343d2717846a8b7ceb07ca98f6cec078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7661a423f5a6d16618491373530098b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269703363af969a0faf5fed83645038280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8067fec7d31749c1fbc748fc1f7a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f354580c7133dc7c285b7da2955875282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917e85912086fcbf856a2a93cf1b0aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd7a57437194e992c9207aef28319184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d021430efc2d2d5b58bfbb8fc59d9e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7debc169226a1166471b5888ce0abaa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f79a47065240cdd5d4f382c44d59c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eee3eeada36a61eb649f0050241b3188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfa4a35e53910b763f3c597352ad2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025964783ac404c5e85d774d93bf75690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409052e3edadd14d19c334f21e6a30f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b2677aad5403122dff8cf6c3fbb0892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e1b7e5cf78b6ed3c996a5013103b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561ff1e45bf8480e0edd170f51b4fd194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd755874d564b28a5adefca18062f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0554439ded337cfb2d6a09bc1edc0396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ca4e645b1789d79ae171260d358e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522ecef0ed3ae425df61f9030cdc09098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f65adfc731bfa7defb44d8b1b44f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b8db94be6f247240b3fc65f8c5178100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2458bfc8fbe4e311ea7d95a3453107101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3324c5ea013b512872ce469eac90301102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae397f3044b13a9a62d0cda4b8ae6b8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f85159c26d1751b7b726217f83cbd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8baf8a1bf8ba438775edd2ddd632c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314afa2d56ba86f145055fc6ff313c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098df630e621334845638a3225b41d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc30d4347216f4eb83ee1cdc91d49f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e18d44c31c7502c1b2a4cd3b049b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c400f01116dbedef64efea93a7a5b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86a57e88f915148f50b0643926b9dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14688ae2535076093e23efa3f3b35a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7eff5e1f2c16f0fa72ae84813318b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ff338bbf7de983c7d2de337fbd076114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63639cf3ac2616023f924c81cb468f5e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea70ffa3e8373b20670bef9be600f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcd0616ea67658d9dbd0374ab8b6f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171b44afbcb9fd121c37bbb1989ee8f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8b94c1a764830d97cd946054efa48119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6933d40d57df7c2cdc6c3bef0d49a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fc7a7a67f0ec63f34a609c04353bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd68efc3f261206db87a251f20aa21a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13968bd2661dbd4b7dcf36e451dce458123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8741cb28e12071e1ec426cde4df020b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64690559dc1bab72e899b5235da5119e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c2315868ca387b5b87b9b9c7f1d40126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02441e057edc67b17dd4c3690b43ac8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c174ec18601e8165beec3877930ce1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dc7a45bf8ac978698795bf534968c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ede507d6d95f1bbd209c06d4a03d04130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7506d153c0c13c183aa29d575c897f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a424076975e237405cdd42a558069132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b48dae11adf91eebf63e141be1e1f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1659afa620924bb2f030d53ec1fff7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ad7abdab9214a6c27bc8e2fce11f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ba918bd285bd7c88dd9419e0aeea7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb91d72896cae0b382053dc2da2694c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479241358eb20b8a4bd7dcbf5280db12138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559511fe45b88bd903b41c603a35723139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c72eee632e6a646534f2f970417b1b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cb6c2d42e451d60fe60d814e41a27141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08d3da37ba512b2d4ed67ce8098197142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d4d98a88f4b789fcc40cca9b30dc2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0268a8ccb43367681fdb0ca49ac78e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969682dfcde2da4fc4fdd22bca86af10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54a5a34ca297e63ad22d3fcbfcaeac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5d306cd8aac0cc418ba780e5dba24147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e6e672df7575b6ead9e1c9ca8e4bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3279676f9e78fe892e1d442e4761f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ef0b8da94fab308965ac0ac2bf4f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028be00687f494572c9a2583d37c4130151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d203ab6c827dc4606be6a6110db1e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef7d8718f0c724997778e15d5bd46e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edac51acf70199c9359a045d226447a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ea757021976e2e635b35a27b67f7c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1b473b612f7be9a0d62729ac5c3e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1779dcd083028464f522637c733ad3f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c4fe5bd2d4c9a36075230391779d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273ee896b38ae8d1c89382ba8306a35159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6069d8918c139df212b5ae9c9b86429160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e50653b2262813e07a4cdc26dbb24161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf0b7c3eeecf570d0d7b8e3e1e4e9d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c14ba0b53adc50323f9f780795d851163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab3a441f14d2292a53aa793c6989ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3878348fdcf7bec920f918c2beb1d37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd364b8e5a64d0a3922aa2f777543c9f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ce0334ecf0a458f6df9dc6269ec57167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6037f39573c96fe236b19e7f4d1af3e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50454187094832653ca817cca597a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373470f245e8664c55c0cb50ef1d18e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c535b9025a9af21aac481d46cf60f92171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423376d1961d3844ca3f8d359f42b9d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70da78e7d1e9355875ffe24bc93f376173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffbe33b5e54db67fa154c8c3746b5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068fa6eb83d1730fad17430756d0b81175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f8c14f618759ce321a36061c80106176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd64e0ab4b8c95d4f198ed7c580377177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0663392323abf5cfc53142da54f4c71178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31626881c663ad32b6be4cf2112663af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcd62bde1f4f6931fca3f1cff94b18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e864de8e9554cbf5677ffcc3b28e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c034bf3e15152f9cedce931ee56cc7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafcbcddf02a45a78923578c8cb5b8d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc993296239358baeacbe61835f0869184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0abe1598f7e18bca4257632d29486185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58965687a50b4351aa3499a2f21ed1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5193deb0fadb026bf48f0962fdac01187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c03bfcad6c6de8f921f0038a70530188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7c73432926ce3bb3c79cdc6714717189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c4b8d74d5d2c1dd952d466bae6873190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350ae71c76f3d1defc652213458a8dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead47c420fa39456c75fe4a67618a033192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d80b75d355e6678b80ab1e5570bd6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18d8c7818b8404c07106bd1917d582194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ed85658d115bea296c8df1c065ede195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27143f3825d81d017e006ed16878386d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601dc2dd353f9d079ed3992f73db397a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb09c05524fdf4cf24f2ba191bdeee5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da051213b57567e44cbe7fc3e1953002199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8023dbc2655d3d3f00bc787caf0ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7050e2d7b976fcdc697eb50b9837081201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953b455c40bb775678c8d7909812a9f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74899b1b033ef7dd69dee64786bb093f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dd38b564d8c628fe1463c99bf3515204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053b60c84797362183bcc9cac4d1aef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745af4f2bb3f2335e1b8397edfa4127a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da7021dfe979e3b944207342a84137207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821db2de19706ee25fc5dbe897613d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7c9b0c2f321d6b2afec7e9283bd10209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882fce12be735491e562393bf5ee66e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706e81ccbd83cbd297eb76d1e3eaeff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1a2238880b00e84a2e011dbd288c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3989f067e923ef8329d6aa5226189213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872aa5a1734cb97f7111bf3ea0fb09d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a3c939683b962352d6726db8b19f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a194cbaa63fdb20c9e19bcc7b6071d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b056ec94f22e1deb9420b420be606217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90ec61193bd67beecae01dad57ff21218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60648024648bc7e505b4da93f21d17d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbf146a4748fa5be95589cba736198220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbec5d1b0cc3452d2cf88157da47b61221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e7ae16f2fc067cbd33e7507d66085222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282cd8d087cf54d2a57b549f30d02f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f725aae5d2e2ea3b1ae56417b4570f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eadff29bb33455048e02966c13c235225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87c98e7c7c66e9560c5b3a5931aacd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52103cabe7668b2c66879dd5b5b10f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a8b788989fd421e2ab484e47b25ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b9445c7eff12feb5fe7dab8344e51229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e611bb0680da362ad4e39cce1b6b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5397318b15d78f5fafba21eae6146231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c119f915c6ee6cecc2d72d4525c48232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9ba40af31850fbe37ee1ac9fca09b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e749c5a8f3ccae41afce015e22717c9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f1c3c079c560b64e2e3fcabf8be6c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e672923ad1f6305c9cf713b1092a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21ebc2189919ab0b4d354675e4105c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a357ee689ed01ac6edebd33492c21238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71e7846822861120fcc30094b77fbf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfdae8a5796aeb45baa0ec0d6a136e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b5ec55dd85ecf3fb58b96eeaba927241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07284205b9833bf4b50a950025aaae65242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c7b92beb12e4c220edc35c29ba419243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b262acd54b6a5f02ff44ccd797831c3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc695e12020d07ae4ab6b4999b1d1f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a185417bc00ca46c6975d169cf1e11246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be51213b15437517c66863576eaacf9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00aa21e7d0657b9a4d9543a3b8dee82248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b1a2730730226edf75e1d9bce6d10249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8cfa0af5e8f5d5376c32cb2ffa516250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d6b288009e7a798168054369c2381251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9ded1271347f547ef9caa3f78ad43252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4a0ea9c90609f6a37049e143bd355253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6119a8d4b4769b228be225687fc7fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61901adb54f59194a04cf8df6bf5d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785dd69871a9a9b867576ac4bf3db5b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccdcdbaf4cb925c17d218d7155ff97257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295992e0e2ea251e0650d1aa9cf44111258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4d5973de7509995144c3ba3f4c7a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791f369ce470f13aae34c0a8b53513f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17207b0c7dc8cbefcc9d23d030df1f25261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b163b288a19d91dd8be4159950ac04d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638c752b6f157174ec4440707a72d2a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7799ecf4271ad6ed5c8581169b8f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cae4b821ed18119638a8665c822d85265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5f0e13cff1c6a47413902f2379c65266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebac09c5b5ec349a365c979c35c9347267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbf9074d4af95694448ba679e66148268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccf54a68f32688e6c9cd012dd36d85269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1b7a03633b087dbda9206f423d076270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bf6a3558ab79e66e7b9a27bfe6223271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2259f1a62219f0544630ee2c64f1af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac659f256890619f2e97029cf71e697273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63de8f75781d1d0d2eb00412d1ccc3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7679669e742278666cfb01dcf0de3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d821726dcddf71e6d986065ae4bc92f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a71ffb6200904002e439eed552c98277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad52a732fb5d4abc67ea9455d38aad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6f779d750ddacd9be5afb7f8e5e5e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc9d7b35400c073dac2a39d0205bc8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f133208e7bf869adf69a52c6dcee4ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc3a4bdfa11d208a42a0836291f2a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146020bf34ec2d997f64bd4fd827f56a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af13679806c2af06c88ae5e45e9edb4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535af85c8352c751870de6377810886285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db2a92d40dd098a05da9010faf40c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102c69923ca311ba2fc1bd1daddff5a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e129b2d6e36dba66f1c556e3cc72ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c222087a8def6873192d0106164cd43289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ac4b257adc87afa68ec816269d840290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9253df3e9d43d6aab7dda1ca64239291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fefd32bc1e210ce8194aaa80e4cac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320561b29e8bada8659a39924916ca83293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e07162aa9466dbbd06f2e28e643671294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79823a70b05373accfe8653c5331b5ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86259328fc5ef8fac85077b252a1c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3d00d719d95e2c6be17474cfebbb9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31b6a16deabe9f3e189a811d68d3bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960d18fa86ac15e4d8868d58b1a3c25299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7580e6a26a653a6c4f9e4d2c9e1a05300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f440ffa800530c842fad7dff84e811301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7b53c2532f5313d858cbdae87fe9d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7e0b0678c68dfd896b4d2e98833e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68748ab7187506ac57c8271661bd5bf7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d5fb3fc67f87c4e29c42a614ebb47305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1429465b1d5201cbb9af4e2267b1a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3a48533585f8c83e6bbf149cddcd8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b1e17bb6646bd8c980b3b772e7ceb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77646f3e8dd0ec06edaa79828d63b30a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04b8bf9e6c211d072ed138e6e28826310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb56166379146c1e4e8e9f6a8112e8e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3e53010fbfd394d603fb68aaa1ef2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f887fce5233e4250a4b5297c665837c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db246058535c9df8ad8ea368d297f7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20978c58f85b7a87cf2bf8177669fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159b38145f030bf4df903cc8335db3a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e768dd7519fcbab206e83fb402fbad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cce88a6c926f2050f99ec8ef8ce2f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f87c7ff8970b7520d2941a2ccc148b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c3d025ca1f24397beb04c7755c79f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07999ea2492acb2e99ba0ddb3c298d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0b832d7fc39a2d5a5634f3f8f3ab7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917e6087691ad36cb0c04acb92efc3d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a690b9a934f272d0165559cbc846c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2ff7ad67693c7741ddb0fc42dba22325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cc67e660a9aad940e61dc3cc9420f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee86abaf5d8561f53e5036270b3ac61327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a34766861e35d2469bd0af08d506f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56147b1d21c7d7e651b9e0bfab875dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca96d93f294a9f6d3ada9e3cf97c55330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f90ddf44dc0f129892984f626a5327331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3064079b84bb718e503f8fafcb93e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c02b0185fa26163eed6c5d0d689c65333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c477a020c5cc68a9654eaf41bf6eec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d166b614d6cc359eccd3c0bf2c47a29335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43ca45a3bb645cfc59c4623a68b538336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f700b3d540b34d9935ab7e5eba9a210337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d608eeb66f9b656e8b20dd687a6df338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da178c2a56e4c01799e3a914fe1395d9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5baf986ee106cb41386a6716adaaf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a76d93e0bbb2c2c826de57cae5ba25341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b2639d41ea95f5ee2eed0cc5a07db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96541b39a29563e2ed3015f38850ee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a051693e40a0e34e2abd917243d45c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e85b091eb2f48681fe90a3cdea0dea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8350a4b40078f9c411615a3621e611d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44f1ee8d7d5a7996ca4f7e3897fe5c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70293c1c88410f2cb8384e06b28b82f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335195b4faa5d896141caf443e439a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1863832eb0a57088c194ed615e32fce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56a68a1333b6379d5c5c55643a5ba1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6334ea07f5bec33728ed39ec74084a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095d1a5b7e5b69ac391add2d66d06f4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2abf3658d803b8497ea701ba25d4e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36d2105d5de9b04edf24af42abb748355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1a207bfd515aa7995835b9b393b5c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa5690d2ec31771ae86681d1aa7525357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dab604d4f7f6211a4c69f8505a9a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be029305057c075fe414812865b41f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038359ed85bdb84bfeb8bed7341b6a4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d97759b814dca7f976b8c850e09177361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a6e8928f1b858ac4ce7673f4af614362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103f5fb2d2ac566f3aaa0d4938c885a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf2521cab760bad74ecb583040ee3e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14787fb7bb10066148d7612909df6811365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffa205f2165007be23810d41be7cfc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1b4a9504f432708fda2b016449cf5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81d5dd5c5b2074643eecc9005b33bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba8902ad58aad08df57a669c230af1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988e449bd10e288e084112bd747456d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40643cb8657fcb1f796738b132f32cfe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9f353c79b7c75f82556c28c503063372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f011d91a55395c40c8f1b14892fac5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7add823b6e8f55cf134b1c9745f092374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2475d7696bc29bb7bcafdfe863b06375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dd83bafdf7b6cec412f533ef6abac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df1ac039894193f985c97d647a1a49377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4be23ae4702e20a3124b1f2f1c2d5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075dede8dae53e1e07857b43c13c45b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55657b24a137d8df2b8753fab6fecd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0165dbb1a133caab38274ba69120816381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084bcb964ead2fa25f73e4618565380382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b025ad60ca470a00905194fe7f3b60f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4ba1fb14f66789827201290861872384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ee016d38f326c5d94002dc34bcc20385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e467143ab66e55f22c3bd733bb6cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a639b5b0ce978d4393ea213c2778e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352517e9ca68ee04e17b8400f2a72166388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95379ef1d5f2e0f0c8844bc10e7acbfc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c217c20ae27ec62bc9fe5ad9117a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6984b6f29b6f6e28a93b2393e22e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b922b5c0d9b0c095111ad6ca0c7fa8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a578f418240ff3eb5b14247cdb1d605393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805cbb016768401837ebed1a7e0d6de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e7b69da4c25dea754fab06dbc0d5c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e8ef6c8ab33f9ac942831f644a6b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201ccd1f8c54eff62ae7736713a3100397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea027b69b566b9a2cf9179f708c10ff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23e0e12df3b6fcdcc710e197efb319399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548570306de6a5390b679641b3011cc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b59ec2ba6aa242f0d71acb636ad377401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d88680ecee733907ca3b80f7329ca5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eab2bcd187bad569086a7d7ca0697f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ce032279962800a0ba228e13aa620404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefed2552e42124224cba719b497243a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9e7ca84e7b69a82d0c29abfb2782c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba311969223cae3354237ac68d830cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9684d940bc40af326b0f77cc9fe27408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63bb77cfa307261c0acf3191ed0075409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578913f2bbee5c8e11516cee30666b7d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9747602d8986bebc09cce16e3f38522411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48beca0e369fe0c2a3703ff65f2ca7b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fbbc2fcdf2148a6e7fe03795decdc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695aae4ea2f5d5af8e9a222b5923d14414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e77275917fe5d61822e402898192f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec995b3c5131b01a6214fc8ed42b31416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9dcb0fed54b862ee080cfd9d91214417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f62a79977d8f4df4989be92117e02f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd969b4ece453de15895b566463862419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b492c4bb8b45a2e1d42395a7a768d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a63d8ba9b755c4da5c5ba557490c0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a768a56ea584293b91cfb9e7e33f8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0ebe4ecea9104de66cea0ef44df79423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf58cf81effb0a8204710b904e270c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca58db1714bf85c6994f4be65038eb5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71ac3ad0fde2eef506cc87364ce55d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d7af0e5252ef9b8423524f81ade02427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86867360088ab7399c33eaebe0788276428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21894c70675f21436d9ed32a272ff115429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef73592956c1d0e2e84d0e25a35cc9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7824dc73da858c885d4e15a1fb05386431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59c269d088d18d5a88a24902994a0c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bb5117ac5d06e3be5bb401e82fa1e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977471e8e4791cee35fa36a487c4d1d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42490257393ca2321e429f951f5a55d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653c00cdcee50ef4de38b87e87bbcf3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f5893bd6c5325ef96a875f07fddab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc380f41727f70c3be095b53c95ae9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345a2f71bae08e4e323978b311df90d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884dfdccf00c030d30afa9c8e3fd3e3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3be9ab541dee78a70334a524f25d1b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a958889ecaee01ce06f43171912ad9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5fdba42fc96c380eff0fc7198ef15443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1126b6b387fb6bf87d2ddf095d1a7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbff3158546bff15290340a9ae4465b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4e672dec8b8c83b9c98341569392f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191a2defdb3bf9301d77354abd4c8ad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8f827cfa95fb859109e48376efd5e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac60d7bbb5be98fff7369db651d073d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8565635631b9cd6d88752d9fbe99f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d451c6eac3f718a0058e0158d8b89451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae802d8be8ecd1fa9d0acdf0048c49d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863db2f134ca9fe7775b656ddcd03f49453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153f70f4793912a354ddba283c55618454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa67d3cc700afa0723ae2859fa098bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7b2129717f036ab4f147c4520afd4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76f08202a0a61fbaa5d164171329c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca76e93df703b770093e87226934000458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d3ea98c4bc445515618a60d7c551a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1369ef2cd316eb87f798c9788aaafd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca414fdf02177fdde070419761015f8e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8eb6156b87917f2e0b11502d49718462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8c805474f799f6729b16e06356197463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8445b03596cf34e925da6db2d97a8b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab4ceff2901c48bb68fae2a839975c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3141e217bb712d756d388bead45d183466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ef8774e64210b237bca686616ca98467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98342295dce553b3a81cc6986404e5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248edaae0dca37be4d75962eedb4c69469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50294df62a1c775d0f00d9d0b50514d7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfaee3aa66c561c7157fc6fce456ab7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3383e49dd1a6bb37d973f3d53070c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cca91a3d47ef84491686cf9edfced473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cf9c2db61950748d2a0395cec0e6a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8f90700426770e3d2fbf740ca1585475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15619964c7b7afb91bae0c5f3273a22b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9089545c55a816cce05d01679d8eb83477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70b160cd7f8582d13dba424b88128d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6c09c3ee0a4e8f62ca6e19c6a08fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87d54b5ac9800b0af48c9184b8417a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8ce6ed0d38f824ced3ac5d60a469b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab089dcab6ee67354c636a58e2a3bbf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f451d8101478f909f8c0bf24776a83483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b53b4c13635e72f3dc165557c7614a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae482f2c2e7a96a56f7f138719544adf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1e4caa307ac1e2323efbc9026f559486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f22f578b0bd6f404f02b4cd6a1da27487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcec9305c3c151761382aee324ec2d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a0f4484d6b7294059ecf65894b352489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67a0135f5861e4f263a2de17e25048490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e181a3a3b871e4e28bb17098a3f3ec2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747f71da1ff115901866fe2bd25c272492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ff8283a10645bf01f28cb7932f7ec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabf508b9fd85f726b19c21f5c77e32494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e894379ad08057a141b7451ed0b9c4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78007696261483181ad73f43a1e69c5a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a88e8b45b2cbee3fd7d05249e3c1b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad14368a87d45349d7f7cd1acd3f88a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8fa5c4e4c44901d65fb6088537d01499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c4a197c46e7f497dd26fb9e9a6bc7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf0873fac42add6f11d57b321c56df501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2512dd13ffa82d55fe2f99d8b7d04502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba911adfe7733eabd2527b1d44fcff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d4a404ef9c6e5be8fc05392f87991504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c15d6100b1f2e791bd84d2b9083479505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2aa0b1fde0e457795d1d129b86419506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a57e784b61b2387458bf6dbae739d4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a0dbb9feb612fddda9a5c73f4251e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226152762242724b0baafb1024764335509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1b634c84def01a6d475c9bcbb8e79510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cc30a1405f6419ad51614093c0086511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becef016684a3f36de4e7b38e7aa1da6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05f34dd129e064ad6299c7251b1e88513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976cf3dfc0e3b666184d2c965bff405514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd522f9588ca550f02b249f7613c9fc1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c158f8d8fc679d9883c93b867bae53516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102557364c75e8b6fdad23cc3cdbf3a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118d3e8fe0070063cbcdd7b13d6f406518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262a19c110c00557ad94cf9b26077ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b7b5c3c169beecd785dadc89cb7af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bb7b4bfcbf285a9e7e50aca6cdf94521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60702f0fff7aceeca79e28bb68a9426522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2e564a9a93b3b7f95691b6e479461523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec37b088f92e2842706127fe319b47524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fe4e97af5a9aed4b3a617071c4942525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5cc0e2529e81254dff7d206c2ecf1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ca682ffe3f656f890ea3ff46742e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763e39fa7f526ea35c9bcb06d6d6b19528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03089f87a005d57c9ecde5fa61bee0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf636980e6d31f683f2ae9c2d60964e6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd9a138f7b095e9fb5eed3f0020a61531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8956abfa8420df21eae88c2e017fbdd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ed9138a87a5eea8fd9846af93e1f4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dee3991a3197530bc57b42b3fc1bce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb19a60d1f6d3750a3a977b4dbfb4d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15c1df631eb9c69a3cf1c2b7f2be1a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49b72de51999bfd3b113a82f230e08537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74618a64fe9f45359a44ac9fac9557538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16829176f54c171f17c0b2b0974f1540539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f1584fa218d94631be12170f52a88540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156aa296117ffb6fb09fac8797b37b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32974bca1b46171cece866df400298c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7477af5f51625453461eb05b37d72543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2a67fa97aa3f9c3fb170a9124a6dc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca89413abd9a3907d9af39bfd143c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021993d961f4aabf0a5f11c9124e0c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37f2983c748ea8fc1c961b349ffa49547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a457be39227ceb92cb45b719176e7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ba35b02f22c309c6f0749c9645e66549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b81346e0f2e371ca6099cc508ca89550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0418e642361ae6e3db383b4f94473fd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320abdf05cfebb6cca8294b56fcb4ea2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ca67c318301715bb203a082da633b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e582ab752c04710d6406a2c85afae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12debbcba54035ee487600745d5c49c3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb97e150b0b6801d4f90e2f407c3d7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1b5fecaeccd42356045656efbb2c6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9365529b76bf28950a2f7ec6a761d38558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b2054e9cc895a9d7e5cb8561e0b5f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ca24d62918a50a354d6aec3616d27560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d16096c7d9b0153d251d7164789047561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ef79628ccf53d1eae865daca6ecfd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9e800ba9ef5538048f5d603ca8a85563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b962bd2ff231735c755d3aaa6aeec0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd92bfbbf1917fb9884e9c2ee05ed40565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39af1a58c331084056a42754d642e9c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac575b181fa9901f798d636ad7b198567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0eacb23bf1006ae53c4229fcda78e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bac156318fd8238cb6dc9920270fb4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5fcf7bc5775b5378b39f153085d0e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9d24bffa1ef66801832eed436b4a6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752dafe5d205f7968fd0a78fb6c7ef1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4c1a9fa13090120a870c8705504ad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03705d224ca7175f2238b3b6d757b2c7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a31692552659ede9b1e263b6a6cac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fd02176647b393fac9d526dc2cbdb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b54f55ca8ed5cdb267dd9d7ef22ee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30392d9d78f0a2d282955a54a5bc326d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae18ef0a51e02136b319e432e352cd8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cf7d2d810bea49de4e57cf2b63d2b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656199ea67aabeba152af6ecb56c9ed5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d10a36da4fe15bbbdd41e0bca44409582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b429dd1db26e4791a26caf5b7a1f9a8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353221f72bd7d2433c38af2e534d1e67584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658434c5c60e2c9bd31ad0adb0b7011585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd075e4a297d53f14a48d8668f6db8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08565962ac2a11aa77873e45743cbb8f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29965d767532e7c9d09b146daf008286588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fedb54de45f8c7ef048cd3c9ee675e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e936731bab5124a250f1207b6f32bd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960b935a2e3ca107d1987583653fbd3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4aa98b26959203bc93be78d30c3578592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970c37f9fc5367ef8286cc8e5d75a91593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9ade4c9d978e6b26d1587b3b02a9a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c391dd6508a332ef42dab43a869fe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac7e553a5810792ddacb88b5d3e08a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc66274ad9032365903e37655a1abaf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa568e02d581250f5717fe3ec5e86e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e00507aee4e0c42ae22eece908d9a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d3a04bec14b69e9ca2bf5e85e428e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddff9ac808da4c0236dc746ad3ececc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701f1878e7588207a6b6781d8ff0662602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239d862912751838032a1917d7b2fbd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0403726db17fc9664bf5f135ef53c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef0b1a780192b35b2d4bba582cebdc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff4f9788d42054ee5df72df829ea66606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcbf1e22198962eb72d1d1244e2eb6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8ef5ed8c27a0396d25c59dfc841fe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92667954ff69ae976610ecef12510db6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6478b9f0f0abc611d61258c9c8161d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca94e50f6a941645117e328357740f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87f41e6aa16e3a99db3b6693b2c938612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acdb18f8a14b8eb78f8c2c96a03444613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ee60f981f249ea49e7edf9c3f1b45614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d331056531c01037998effdbaeab9c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e601dcacbfd879fc2b225859fb9adbf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e59e433cc93def8342f86181a6347617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfd2acb379fe9348a5db652cb223da618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a5c9491f7d325d044276151bbd9b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf015d8f5bbbe9149c9785b65b3f8a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca084d6d28863e457a541bd53e65f2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342033121a07bde07634fcc4691ad8c9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070bbefcd9f0193808d2b0b991fa5ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e45f11dc5e9a01c139a8edadcfffbb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d73e8e535761b02ec5f505fa88b97625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd8c03dc5b6444d78f7504f5cc74ef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2647d470575e7729f215438cbeda9a1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748c96df0b45538a48e28d6b58aa0d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c1e921596d3656407870343a46865629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cd558776927b97946a4235098d029630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9407cbb25100442332c0de2699c59631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc083cb1ca83ebc428bab332d929813632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242461a8dfc5b60816074fa21608103633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05271b942bd7fd30117142ff71022b7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936eab687de9691f94699dacfedc9f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171078290806214dba19ffcdd301c261636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f879c724937aa8b5282aa6b393cce21637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03954dd4f54f1cb042f2d27ee6f9a2cc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6af962bffeaa2c4070ba498cb6ca10639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe4821b9f2fea623f099d478e3d52b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f702bd7fd29dc005419705646c7819641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46abf70499f74f0b972e94cc61f6fba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38382915a3e0fdeebca5f3fdec8fa2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259408d37d2e46f0975498955ccce11b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef9dc34c5c632d61d8ae31fd4adf63645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3369c1ae9fbec3a2e8d53d76c9011cb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ca0ff56eea168b9f58fb489d13f05647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3100bcbe450b3daaf693ebf526c97648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213511f8417e5b1f948a4fe7cb2b84d7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a94b9089cccd7b95bc087ce69d9136650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f3f584bb7b943162b2e5af5e491f2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248585797bc108a04790d5114e8f7a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879468736360ee39fb303331b8baccd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef135ee266e7b777cbfbb4bdb1d736b7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe33bd3164d98383b3515d9f070c60655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bbd1104a050cfe3a10690e5e440b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12ec651859adc078fda7bd41b4b578657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679a31abef2085dc0700f5eee4c772b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5ac3e8499ef7d78ecf12530da73aa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b626a38c4189fb0c912204b701c150660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6f211ea56591bc9f5d86b823c6721661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162b83378de54b9b95367577e5d0421662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56499ea04c5ca17842728b7c72ab0388663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dc3dd130d22af71bc03b54d9a54c8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadd0465ca8ea029b92957226ee4f82665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251a97b06a6a3fecc299798c342dd58666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcb788585c78656818815ee9f532d6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e9a6856261dc9e940aa582331cf33668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7625e6349d020efe747517a1b07b0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e671f20fafaf0df9219e610045553670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbbd471a307c348f7970d5d6ae1268671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d17d310fc2ce882d8cffd008f875f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ce7f0aa59d5f25c91a59d49c2c21a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffc6baa37c7d9f63225698fdf2affd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824018c9e838e3979e3d2fc0e0518ea3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158b893ef3a28d2b6e87936d6fab5c1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c5e475039a86dd5484482b4f117d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727c3e2104d082a10ad4c71f0524e99678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05601ad07fea08d968dda08df47cf1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec640fc1543b5a6aa84ee84180894833680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84353ecb2de5fcdd9884bb875fe367681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b121a292f84b60682d1435da91bff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a923f1b9dc949de356998de4f9f0592683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfed0f75380a8d0fe1dc867192516e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7f024454866b80aed8c0f514c7e88685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947598f0f7938b5f2a248253e5972e23686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cab5d0115cc4ab0c71baf9d2754c3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eccba7af71ca78eaf0876fa8df9838688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43252da693dc00d955030f00a599fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19743e3b9619aa81054ab9406ecb1ff2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6746a240bc51f8eff2158a946a60eb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9daf795c9be85db5c74b87d6227c494692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4b7ad0d4183cdabf1cbaece99ea8d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434c587b804fb9ff1e495f2aee00580694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198927abdc09408553ac386c2f7089e0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6579670ff1b6adae92d0a66f984ff14696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0180590e0205c8f5187cc525b27381f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258f061ad85e075664760ffdf002f47698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352ff2ae0a63d8fb50f8a19eb793b35699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840fee3b6fe39771dce1aeefa20e4c8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27d5c1485af5fa98a08d7c6ef5aef2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6a9a34d3537df5ed0b7c8378deb83702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12560790846ee06407d2315601d40b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61cf9f2c63b445009a3eda102196b9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d59e3253cf8f03404d5cc53aa092a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd0873a9d9500c1221a96a2d8fe87d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e10b829337a20c2041af87c0bad76707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f9afe328dc9f639b403ebed9a38e3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0e443902d0e58b004edb8c8aa7661709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16693c4986b2f93ba7a69e781465495f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995904f0e278e3fae62d2ff768890aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb915d18a6b28b865e3491b432e77290712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0833b15303627ae2703ff342bfb425b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e5bb8a6adc4ffb8dffbf9c7418d62714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde9170624d4970c9458006b95e670f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a5c008a1244def85b53b9acd9087f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f359cac745bca0335cff7b212d589717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd26ed92be3dae17e2dc533aa9ffa9b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be942e09ad3eb033ab2f859794f5a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a56ab725434f45ffd758b65abffe11720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdc876957556eaf3e16ddc3ba33fc6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8ddc96f194b79f341c3db324b213d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3649b9f4363732881bae7b3b72a2c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2a009aa3944050cb5708564a07cd4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f9cd3c2d8ead9dbeb700e088534b5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e7c12db5fde642b6be69dfffd5763726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc64837f3d8ef3da208eb24453adec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522f7e9fa5a47a0b71ed71e3d55eb07728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22570e0ec547b48dd97ed98a376712729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f98e01e533c69a0e8f14fe11e8c282730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fd4945135a0c71dcba8be6a29cef6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ccb2d359cf219de7acaa36e9e70de732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48267e316a362ec7b443fef8748a960f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f884eff36498deb42f033bf98b138b9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be640a692847edd6035f04cd92cc70735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1749562ca5360378a890b931439fe0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ea2f5f7ac21a69dfe9959e7a6caf3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441d5a2c894459e1f8131c9391b2d1d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c882c0141bdec50874b1a48db39fc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf98cf28f5c9ed7eb248f2fdb95d3e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d25c6ab9b0022953b39c64f714d22e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab624746d63474b5d7b7febbfb5316742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e36c3a747c86a153be6e2696f0baf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3c1f3dd1d7b2d1105dcf5ce740efb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb364a6a48fc25ae5af3fbf7fb2784bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5d96520c593d50ef8d9fba7b41b9a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595a89ab9ab24add3ab91a525b12fdc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8887b8513c503ab0388c5eb23fb77f8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a18fa804d090e38f157465c6b11d6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327114c9078cbf62eaed7dadc7d2a809750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abb405369e49cf1efd70575dcb3a1c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb07a04d54834d9f0d958076b330aa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e3564d179276e2f086429bde06423753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2dfc4e4ad93a0ffb9cbde20060020754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e66f782c50a341c08913e182ba14c6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c137372b4d6b1aa940a717aa01e387756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2507536a46ace5c226c3f1a24234b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef108c7ff92b56f7dfab791483d6207758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9abb5c92aacbc32980d2084e71cdfb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dd455ff0edeadf4e7e46dea854e8c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a8fdbf1afab6438cd4b14308371312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e382f86fab66edf4a015297a9114e5f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47aa2aa3ecd23eafb1f67e92e00b9f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986320204e3a2aaad87c9a7aee2e0e0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a94903c8a8bdd32ad2a9cdaf7c9a686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d45cae2417559c4eb940e545ebe3807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ceaf29fc607efea96bc8a083b4a3e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b149092070123ecbd256b13fa21879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c532390e64e6fd926695f24f7c9db2f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8f287c5c34785c26fe3571752a9f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb8a6eb5ce08722b843d685b3a7da912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7eed2432db034ccd482291cb4d18d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e70cae571f08b3ab078137c35ccf814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e9028f377456fbe8cf5ec2795513815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ee779cdf70bfb0c29702ef5478b5216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8c77eb5e6ef7e08b33428f8abb16a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a57486b3f5c68c2469e29323fc2d4418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ed49abd6ba018f497943f9328bed619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca774f837e3a09726c5a2c7fe93fec9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b463484384d09e393d7fa325d5333ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee994152b901e3295748c1e9521d6622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d7e98b2509f4f1c1e809d8844e33623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cc8749bed9fceab9e20736502fd2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38366696bfebdba74757a622edd61d7b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c816864afbc1792e3fc754f8fea089826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fba6a3bb7c861d7e116130f5b52d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8f2c2dd1f88715f474cb0e81b9a4d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6613f4a10a79329e4193a8b21f539b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02b899210030b36961f5f669573d0430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0c79f75b9c480a6fe65151f56664d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b9443cfdebe1702e9955ba773dfd932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814c9b1e954acd68ace71373553802733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c99812c5a431d86220cad1c62854134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab267e60e51240e64ca385e36c12ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be4ea73666cf4bb30f22b26deaf7ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401c0dc36bc98a67a9e8f34a1e7bb4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ff5c0fa0f6a0e1eeeec17f8e81c1538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb13f60507a2c56cb7402a84820735039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f6c10669355d2cbeee380bf29883040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d783449f4e8106da240a0cc263b3c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab79cfb22adffceb51e612197aac6742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ebcd8431f871bb933f40af6a715b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7dab9dfe8442529716e619d46e69d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074b0ada13ac5fd816f617a80e56e9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e656380953818b2d47a2004b44217946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901a766e19db7ab1133732483510e6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b116c345a961ad1aa1723d8bede3c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f04286bc9338fecc11071026c328d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def99fd3c04aa719e690c300a8e3b0b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33932ba4ebd2f4ed39dddb7db414f87851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430cec33e4129e3b74134db07dc369d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a50b7cbeb5ad59a7278ca6f515a2653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4f100cd3431c1cb0918ab1f10ad6f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b3c4ad6bc101a49f40dd9da10ecaa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322e9f581001281c491bffe92f4930656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d336c8da8479a2b96b99e739ff9a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d281a60d42f647701c2c4d438bc5dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64098a79d4604ab4058abd393580d4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f15e788a5fbf67819ac4267013fe8160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a4385f7a5742828c82bdf9806315e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87963f509ba0462ee57c7cd7d3dd7bd162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977693f0d7b786280c6d3cd462c0924063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690039d0ebb7d1c47362170319e4156b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a5a542df71182ce7bdde1e3290a8965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff64ceeedc72686453611531da4646b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c322a0aad06ed3c178fb7acd7e70e9a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e0705f889536824154d5305cff43568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544809e1e5cd1c96f09abba891bc469769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9d5f7d3f9a9fa04694005a286759670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e626ece6e535438f02f73f6c8605271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761100e43043534652c0748657d930b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936eac632f59341529cdd22cb34e61ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72be60038bba84f6d18685b29212eb874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e522eae61a61d17ea1cffad48403af075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21d4d7c86f639e466b284ecd76eef576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb768258a2727bcb601d89ca365084677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c90d52911e3ccf9da6eaaa001ef7878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07553a7fee55e6c3d31d01fa93b6de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7470552c22f8410a5963a6fdb9363d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb2a46e99e42d832190d1ea0e4a47f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519dbb967cc8c6011c187e30c36e77982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f8897e41e310a5dc72c9e1b56777c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feab59b4ac49702fdd814ca74cfd00684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a060e87d6b2452fe2a9d4ade915d09485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec3bd2f5fd125cb546833f1eddf01e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef396f1991f9530f5fa672ab678f4b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9d2261746461f49e9faa6fa65df5088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350ac050a5aa159f48b8c4f4248c69c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6eb5c900ccca0a718678b4cdef76390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e680d1d52b10a24eca4a0dfce5040091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85b7ea533911d09c6470ee7470944f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206507855c0929aa12af859dcb60bb8893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ac9293e37b12055533bb9f94aca1b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bfc3e33df1dac6dcf513a439e495495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28addd7e22960db02a711bbb33e90296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4a639ce6968b4950ac44858b55fb997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18f57c8c5af81d64540ca1fdad6a0f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980392e212a333e3a58597df2bf265499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cfdcb50786ba78dc776f544dd6569100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f3d982d817b04d0985b2c6ccc6b65101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a05eb44b2c18c9a3efac2cc88fc8d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d91f5fa9f3b4acd15b093963c484d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf9dd841a10e55edc5af273172653a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c701e84547ac379a2c237957f4c826105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f43ef786fa0e647a851115c412f528106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b841eda6533df5a2cce15be0ebca5b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847d1cdc19d0fd87b0328f36466697b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d18eb5cb47ebdd33fc711d2b8ad28109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46a2b8faeef6b96d2a22ca8b0fec69110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b12ca41a4e6ea7d83adf1b9f8e5c16111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb742d0e8eba8880d419dd6883fc3455112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bacd16efbc1bb71927a2dc2adba4a1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90260fe8e56599eecd3d1b5093e00c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27b42d1c7578a22031ad0c3f417c4d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f1d9bb63a17596694a6fe170845d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bdc6a47d09d49fc44b0e047bfc10d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37faede133ae2fa80f0fb16b43362f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b6c9e218501253ec8d0d671f811a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc288bbfe2668afaf4fcaad615eefd2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bda8cae9f3733ced003ffc9625781121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463858d2159886b11e1c1262dca6164122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64ac18d20ffe3b1eb7fc7fdd81fde9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524bb17bfa11d024b1bbf6a2f8a3766124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c5ad8d26939f8e981857638633041125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb7b706b3ceec7b1f27643ff250416126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd89cc179e193d45f320832111fefa9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8807085d42aec2ce2ce00669669ed81128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f4b6752123e7d92acc1f69462c9a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf82502d492c1d318ad4472c2af1c8d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6e3dee7d48fc55426037ba3b2e85b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77851d29fa23c16dea70a364b60713132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43ebd9e5ef4d43539b5722b580de3c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec279a3dedebcb0258d6d6de7a6d330a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457cdbc8836daba6730cce551c73f57135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce7e401f8784f03374a44e392a9040136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4c946c4bd159700c356567c0ed60a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be719bb9129d9e47dc7a7d02b0518b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920de4a412a2e88ddf576c0fbb5c8082139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece6f0a7002048a871b17ed00ea4681140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe251e0d4ca68a5222d2c76960553a90141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5176eb5cb7e8affcbe8d2a473d5de31142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5284b6b9644a93a99f2dcb1b789bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5123fae941ebe19932e7578eafa29144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006e662b509d65eda7644986e927d95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec71ad9a17543b59286dc541e62f73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b078f664f1d61f11a1980a913757a4f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c227b5d35a98f20a76f11e90fdf50eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e935d8ef7839fabb3c24dc88f4c1b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719963cb6587755711c4dd1340454cb6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd41e7fee079e848d5a1b7603e849d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d2e78dc362f40c71c1cb3f3936541152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343ffa9f124272a91d5bd25f289264e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf42ddcd3a773b3c7b4cc015a021fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6b3331da88992c3bc5f7beb205e9d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9d7b95902c617e2aa05a5ea80f713156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5b5d49cd585581bdf7f51d99b47e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fe3ab4256851e3d037b13f0b38d0f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c112198eb4d91e077cda21defb8a8da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74b4a4a157c75b099ba9ba6134ba86160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bea4e25de309b1ab75a22181bb6547161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c331a6c1e4979360fb491ba58114f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa158eec238cfc74f3c5d8a35982210163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b71ffec48899f68232cfde7755fbe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38126d515dc6b7dc9d1ed4c9c4eabf34165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025139944bc3044499cb978e31a6f50166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4750f07fa6c63ac2a0dd574ee0720c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26552b7dc0b61ca111ad597196becb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ca5b42e86a837229ec1cb620db773169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921c213c296963ec3f6cec0cfb4a230170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27ae9b18153f9d32e0e318406a4ff8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7121af2afd1055aa448adc4b29815172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331b73a54d73d1eefe20f0a5025b9ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8720d94539f772f628cc3cce4f3d5ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084af3f1d41b59f8c42a3d41dc278bd7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f336db5395459af616bf1ad4ec4f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688ce46092b4d559dcdb599c2c447b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba315ca54a5a5dba4c260b50f409953178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca371c303f62add8965c4d5043e7dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5e44bcae53d3ceb2bcc238f3d3c38180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15967bdb8671d6d5028a5de23d2edc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8d1f22bf9fe0998f189f7dcd8e58a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c17901d7e6741c40d50422803c72a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea75a4b072c93e96f513785ac1d020184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66603f74e7f7165316aa11ca92070974185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f40f9ef976869b9a4cd5d9a97c4d97186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11d2c90005cdaec173ece88174620e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44859e78420996c3facb57129291db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc62caad34b6bc37e76d788c1ce090189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882fb242816f753d33e66f623aac98c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938aebcd5437f48bbb82e7b412035da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5a6332f384cf12e60f58dada3fef5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ef643194655070f996ccf0086f9a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a301f3b65279ae103f682f06f4d31194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82779f31164b10ad09bc1b9d8c85e7d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6d7886a518fe3ec817aabbceeab5a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf9cf9828c264bb01f736fceb10a2d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e1ebf4e80f31a2996bbeaae855a2f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe166d091d5ae14f15760de51788e5b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67169d350edb6651e4b339fd133ac1fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d164a5bbe4d48f4f2ca07ae0cf017e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0946768660d5614a6200689af3562202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467a3ac4111763978ef7adbb798296a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b532a05d64de94689ff6e6ca2cf3d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aec8c198ff266fb42b7f94b34c246a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84f8d3f8058b9a530e48324d8f4668206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4fd2f5f310628dfbc071e25beb122207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f172a0c3dff79bba06eaf86baa86c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929da4f68d1e26856342c37d2fcdb19d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c771e8587f4e9e7cd51525450d6bdf1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aede65976cf0eb070f9c99652fb972211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1eacf7101fcfedac2f764db47f218212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ee62b161cd78648d6c40081a22cb5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a76bf746b7b8338a21b6d6aa22e349214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587392758b86b998aa0575980e8f93d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44914d9b4533d8faab10320225adaa43216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8faab57e8f4fc334ddc95f356ae2ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7473109d7399936fcb4315b6b45490218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b342b3609fd352ed6077fb471464dfd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f6b0e61840c18054ea4b418a21d19220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed457a77d337b928ae4426afd93eba6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e7ebffa8415d3b5986cc708e849f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d1fa876d63d499cd56f86ce7042cb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894d4c80812878b03f5b685f9f39b33224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd16891882ec64af47252592336ea5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d880ac02b249ad22f93fa14c462aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba46414c7984ea5dc7b18295a19c8b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1557667fd494c6f2b61308f9ff20c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fdf192cbe42003beda644b92916d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b5ead968c03dba2c9ca9bdf2f4027230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6db70dbc91d30b7335118398d8635f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea695be5eae53115e3b630bb2c082505232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc218a0bacb57eebd68b20dfa9e493a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b613228ee5a7ddf4ea78738dbceae0d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf57e564d070fa46a0b557007050ba8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fd01b42941c8213a355fa83a9871d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166839a128803082d65d694d3f61fd7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a48d526f9a68c35f7d2e101a0f882f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd36de115f4cdb915f66e9615c46af2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bb8ff51479c56576f14f4f212c0aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e79bcd1bdec3b9cf8a5c635fb8944241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fc75edd391963409114e44e26fa61242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9aba622ccd91118dd705526ebbb0d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679553b0a1862f70a52d23cb946cb3bb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26193e98e01bec43f425855b4bce8229245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ae6b22304d34a512e1c3795a44ad8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0961e329728662911c9dfe0ed4c9b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aab084e71fea119da124e68fc417cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d7c69032d912a0e341930329815ba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93f19b77e518022ef11d402083b1fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8a265a22e20c1b3f570036abfc2fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdd952a9c5b38ab244f3237e580839252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830927c1a9531705c9a7e72e89495068253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e9b02ce78e9bafc3cc202b6404e2a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4db7f369c007d47647a86b83ca6c4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79e7e0e7f45cd6e94d76778c2d2cb1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eef809eb5a333449ca44cc46cbb170257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecf41dc2f9bed6039a0b1ff5dbe2ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0355a5c43c8803767bf5c647f213447259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e0053b1a8ece67c2b937bce3230f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141512d2635716bc732554919abb25c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f841fe459d1c8d810bb6ce54b8ab5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b856c7aec93102f55fdfd4b2671b29263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375153f9af24cf1de8a0eccdaa82b56d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23d90625b064bfc32598c1faca6781265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fb6fed8faed46451625732066cc8d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5303105d4f4990387c6dfc07ba40552267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddd44071b285063a4e6696e49545c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983cebefe5ab1411465a439d06e1aa1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dd125464749b8c04dda0844d7073a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed6a265f605df684ca4dce1ffa7f26271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4464d8da593527ab74a5b54f05dfe51272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe050a4368499ef946a82f416196e12c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac1339578bc104a2ee62e554463636274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242932f4c92a9d735515bd5d231db82275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c01962c8503998a9bb19aa9897f996276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ce93881aa5a504b607614e7753298277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ba195faf6edac9b7e399e5c62094d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cac6b7be5312bcdcbb3d796d43ab90279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9f9eb70c18076a962d3a06f9ccc8a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd833663eb2bb0f17f68d5bce91aa22281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2cf81ba441e418f09c307c0594b2a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d57a687d135afed41ea26041a9828283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ea94b5c7844fd7dbf3180c375927a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06728edcd96db85269b73f77784940bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eeaa376d75aac495b7f43d40e2ec27286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e950dcfd4b0943d14f9d49cd80d80287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4181d647a94dd15acbbaf980a7e2b29288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc4a3d0c0d218ee9887ae009c21b1d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe684659195c5cb64360314e4a86563290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dc64aa9c6aaa068e4971ac1741edf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9ae286256f4e48fa5983c267fe178292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e71bd56ec31d9193d31dec80f20a4e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ae4ed15708aeaff9e77cd80e4e31b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ac0e8ebca86042e72aedf922d2a56295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff072285f47ff71a46394e9a388aec51296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a02c6bc839458f4387a54ba2f4b353297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230df060c4e77eb41475b6376c482b61298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20761bb2a3f72b9b4702f0b4ec4a4298299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06e40b7671e3bb7fab047ca4f26a2b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb024857ab22e79738372e87ea05a6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72813c1514a8086e0e00b8fa843a3eb2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072f1bf83c016cd97d8848e1225e6b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40c1484bde76ff1ccd503788226a6a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46181ef0ec07182c82282ee034b74c72305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606ee9c2d76b824b3371516fa83614f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc889823d84f6146fe41bfed50be72307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3618c2a4ec5629acfd2d338b1862f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb515ba10307a1830b54e93f1372a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eba8968038087f8dd88f4c2f8e6fd3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64308e7e0b19050a6ed30f0700037d7f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0cbd4a5679ca20b132580778bd95c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029dcf4af64280498873e761344a2e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5c69d0a4ea460e497adbb9c26add4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279afd4e3683a142fb5412725e65aa47315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab769e8089ca76ff24dae57aeb4e42316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977d9a096cd4d393463fa0f570d5241317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2caa4f6f196638b4fc035d9e3e805318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fafc9d153d3e4c972189567de5f2c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80727768ad2dc7d281619b2cd9f3996320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cd1baeb04996aec1e9198ccbc42d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c35b411a9eaedad176c9ffe4c4b90322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668a2ff6cff8d3719e974dedf26bf33323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6a2d4da4997938a0c7b09759d4486324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af1f1b13fc25d5eda777783482825b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010526fb27ebffa520363c7e1237933326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032f8133f8d4357309a9d1254824882327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2135f2f32ae82c23dec67f0081cd4f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af176dbf6a9746ec593a5b4b884390329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d687e57d7e31175334dc23eb758be330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f071484bb6fa77e55c17f0f28dc9cf2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39386347170e7bcb21603d1c6a5e3055332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c391ba41209468b3d70dfaef3202614333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ec87ea57f17a4bf05601861759597334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6f61dfb399f0f28214b2780adf1c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e70357556e57203005e721d36c006d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b8715c22071ec4338201b85af489a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c5e49c9d9d9babee0d20fa2068346338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6494e70fa8fae322559c202e4807b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbaa7b8123983cd4dbaffbd73efd9c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190987a3107ef2cb17f6b22788801862341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a5e65aa96e287625af7d236ff82cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4f6cae2c15b4448ba2061104f61ea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d8e1b335c3000a89c5f45cb1b0df3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c43841d61cc40778617fe55649eb52345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55920c5305cb3732f760ff2ef5b61be0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1889380f45c045dd80a964e612a8d07347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfe4ae3aa3e86531bd7f02b889b8eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f5729aacb3590382add39a6da47f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159d930e49013bd09775336e4eeea99350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a4df01968be88a1a76b82a62263ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d3e06fc9f253f1ad7ba3d184a825e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefd2967672fbd270b0b574a3d81633353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34eb520e45bed09c574b43223b15f3e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be39f445ee1ca19ef6bd660b768528a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1858c8c49aa650cffe1546bd4566695356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a77f267b2af8dd2c8d79a47fd138d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c41a7e6c2ed18ce84e4770a84f12a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e67d5508bb79634251a144d48e952359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dce98e92bb9b83b601f5594941fe5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe970cbd5b834f62cdd0f535f29a849361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2402d3202ee0a033d1204a834b0d4ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd13cd93ea0bd61583ec03d2f90842c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91a3973a16354991101738811c3bef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1705a2ec62ccbf6f75aad11149c42365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b812060f082bce2b0752791418f200e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d989fd395f658386c62b36188df3a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852be0aa744cc42ab001f9742f55852b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156fa905efa1132ad9ad15a319dcf81369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc0b1326a0dab85279941dbc42b167370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bba997748c29b2c4d7606771dae0fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda255995923bdeedade27f8f6326db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7cfb70ae911c031af395c637ff295373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924fb50eb1667030bdbc5c0a237e2ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75d91c34b7058b7a05ed78a515c85a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1542a6178d2396f04308c1608c6b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3063639d46ba46e81a3af8f238b88f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c57033e1846ca96010daed3fcfa65f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f9b732baca8e5898b2b2103f78d58379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f653d3ba14876dc23a91f5fb2f56154380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c97293b9c3f6c049ec424620ba0e6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6da1942de23933e8677ccdd9a8573382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b6fed65bd92d3974c9b0b7a1d798b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b344b85ea2c50a4b7c6eb935ce59e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80ac07e917676e0b24eb3cff76eeb9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffaf8cefe41f061c46fef723257f35386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3cf8512da448918811a0a29295b7a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226747c8d2521aa6fb1b9c01872709e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac91f377d3a94ca9b8cb7214f78da0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbad380d6a74a201f4119e78bcc0439390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8009c6a3008185cfe706ea48cb4a2ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3983def35e146f810644acd29c13b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcaa96e486fc7cdd510713a62c5503b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eaa86ed7862f7fe7079ba859561f8e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd036711074b2cbe0acc7699c5c14686395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b7448b490e3439e471bc84e4cb532396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462737162e76680ef87c66225b3730a8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0291b9554693280856b385c472c303398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c07d732686dbfbe4202311178778e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df28a0dc98939f0b04c1043c54a7bf9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff218429dc5ad68e6f7755781e6a6ad7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a73bd1b4c2f9c9104046cb23b45bec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afae43f96c94a4310d51b3b30d38786403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e9ce423a4babcf4e18f901cacdd1d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccf7d1b211f60b7cdf7eea0b847069405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2d67d111d7dd8e9500352a1f18b1e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cbfde2669689495237fcd5e43ca7d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c2e3f1c44e75342b67fcccb4a3b2f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f96463c61b660bccdd5dc9e6b191fb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33dd5f3a28c6eda19629e21e06a660410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a635b5474f79835043ece45f0473a23411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8fd09cfee2f13235415c605c9c127412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf927c38d7300c846815705213e465c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5350deb41bff1b93ff84bedd7e1655414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbcad8dfc0bb8ac0bfdde3d007851d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbeb7cf41df2e350f1f37a7c831ee78416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1237d99fb86759206b2ab92a5c48467417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c374cff99bae1ce56e789ed7247dca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce5a260ec9d986c66fb94d3e46b1fc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e6ba4718fcc0fb43050252d8f990e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ff2a1f883b4e88a5edfeb4ddd2bb4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff02fbf588b0282f5976971017d665a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed86c0d6a02350b00e312bb788d4f2a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122de95fec8033bee6bba2c165161f8f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099364a52afb00d6d7bdf09fbb7a26b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029f1b9c9f1b9944499c932825ca1e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ca9f80838808a50d64f2e14428959427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f27ae978327cd7554095270b255c28428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7d341fd1351d4ca201830e23f0c93429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa18b2dee762542b05e6b5f89e79c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f0f38f30f0e8f1d0b37f76aaee035431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef818e34cee7c14f784c24cf16a9d8a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235f9334726c684e89734961fcbce5e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989de33a47f13db7decd9b846a37991434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f5089b78292fd69ff86c6a6e8fb30435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac34b3553c3f2f7ae0f13b5e1af22c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c82aa170b27b9e69b36f1c7174a48437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474b6f143d27f85a5d0f221f44f1519438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4c0c611698a921703209e501aa4cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4905302e4873876be89069ce5b336440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0ff5037ed6daa48aa058109d11256441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fe302d2ade00599260c8e1b4cd388442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2a5b53480ea3936287034f353188d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42805561825baf5d0a0a910aba5812ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf555a4dbcd5d892aa2ea6a2c74c564d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488190b4f702d9787c5de9889c179f60446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5300cf3d65cbb9aa68d3975e560b80447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254ae4872fd5f27e62b5c3b8af56a1a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6ff44f884bba9d1a1307d9b8aa92a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed4b4b8715a754b76abba313736575450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fc93b466414eb32cfefa701c738fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068aaae16024c19ce90f8d435f0534a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc755660412efff61f8fc617fa1e60c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5c6ff01dc80a044c87492bf6c211f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef477fa4300674283ed3149b9778fe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c5e24d03db5190c040edcf10ecc0e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41b5a69e8ff64709e04e137085e6d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394c4426ff0d8aca8d53a04c0043a12458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8a443190c48acef1506ff911d56ba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60940bba6a0068dd67e897f22a3a3d6e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bf84ddeaa6ebd1388052b913ef4bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ed5daf9427af6f0362f5e10529e63462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc576c6a61bab50eba7f6ad9c3b4be463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863624174f3159ff7fb51cda9b7dfcda464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95a3a637dbfb1cbcf4ffb2f97fcf20465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae69263eb0c43e8e4ec55a964ccdf0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff304bfbc628b4fd076bc9ccfe84162b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0dedd3e5ecab00da54f358b0194d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7000ca70c1940664550c54ea0d1298469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e67415a0335eb276c1235cbc880698470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d518d8dffefdfdabe1120ba1c60f195471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01c28fb04b8a8b7a57ce29efa25548472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece97f4fdad2124455c6dab1286250e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713b38a020088e1808e438be76a377f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61c0122915b56b19dcd123ebc146d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e0f531cdad0f5410ba12024fb99c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bd20bc6e8826bdcbd97dda35217a1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da419345b938a9c06857c779120d97478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1d0dd9953c1c7ccc7db6f1be80976479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cabef2efc7048951a047242c06c43480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ec4889e527474cfd0ee2ad2ec5b51481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b937141ea20f0dfd8ac5f61314691f1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8913a76609aeaa64a67adea3688935483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c040892359de7a008df7ea9f5ec3b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7953278c0b75524885b869c65217d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d724a0e17b6b7b210d07d82d4e5122f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b122e15b62b85922190e4cdc763ffb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48587f6a83c25885ba4e8556e5a77d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a2d7e86211490588fcd7bca3b7c91489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700248b2af1c39e986df7759fcd471d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34217da62eadadf44c14348fb641becf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aaed16e07de841a6d799979f004d07492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd4bbee0f33069f10805f25a3d5641493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d49908bfafedbe213f1efd103ecba1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1820c876ab971f64d5c4c52e48abf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85ba2ce03d472930980699fa9b3c06496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626808271d25e96adf5d3929ff5c9181497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04d69ca569f6d59840cb3621091a1e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1c0afd41e1b82ee880d240915fbdf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cfe7477f17c5333a1a4a72d839a3a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24958bd1397acb0797d23d34d200392501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba5592e768c7151e344f3dada3dfdf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266652b38ebab876746bb063db4e67f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19758e79b500ab748013aadb162b1d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94577472744488a7372ba5368389235505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5228a9d493462f342d7685311088c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622280c035d6d8d2e45aa3f3ef1d75a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ebe7e81fb435f1de069536d39a0db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77683b8bbbca6624ead013218f57add509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c82f2c3f5d2294bdcf70ac7db4c057510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777254b4e1c09e13d7034392aa1535f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe42e19d3883c25ee413021286fd36512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027da0fe08aae2154aed419e6e534f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14199e03e1fd7866648d71e2e91649514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac354f779e7a0c039a84becbc1f2e39515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69b1c8879b7870ae54058f03fc1fea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2c5b98b9f62d5ec99e5bd01fd401a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e445b088ba44071ba4732b6551b6b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584dbeded1a712a3325f454d901751d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a0540da0741d3e631ca038f36dae4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee803d50e0c1c882fc8f07362861ed3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f33d652ab83e052d8405d4ae1e199522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bdb935a40ca6d0e9983f524c24212523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12e5b67622dfca4ec64e8228fa457a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be8dd4e155fcbe2ac8130cb39f69c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c219a4313304389dfe1a55c7a91e23d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949ae197c057e717bc2704743200722527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb27a149f8e5e1ff6bfe33ca355cdc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947039c99584200fc9f77de1057fd04529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841207f3d7120ecbf9db6424e10cf357530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64c04e30ba59b40a5f1ad0a0feddd4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5098599ebbd86dfd08936201383b070532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc797ead5441d11d46d1b09cdf06d8de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9491ce1a55e2fafb11134140e1226534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e83e27a484cdcd778369ac32d95a4a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0e82b942b47ac367472b54c8afe13536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478a4f56c8cef00a70d2f1ddf917c62537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6d0416b7d9b43695703770a7ef5d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856617e5ae040e018c4f703c8259b411539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df75be086b1e40ea81d44e4fe41e81b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf97b59b4ffec67d2358d3a73829c2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b5e9d89a950ed8d7c54073496af1a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286d03150d49411ec9e4604f57891e6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31ecfafc2315d1bf1c879e7c1a1ba8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e94bc317f620b10faeee5321c1617545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26701be304a8f602d08502358b4a580a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9b6cec61280deb85b40289314122b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ecda9090e0d5ef005d603ceaf6fca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe5f1ccc08991e61afc2931e2dae1b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9c53d58bad5774139cae3b5af9c31550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a1c0771213db7449c23bc3a89739b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf7bf81cd5be5249157f4835fbcc26552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f02670fdc6cffa3aeace87ac8c223553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc950e4f13744ce6933788b6128ca9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa30f48224f4eb96cd33ac7eaed8c48555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c69d4900294b90a4e10a371e1a7291556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f9aabf65ca944a91047879fe41858557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70789a04fae8ff56e000b95323fad1fd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997166dc3abe5cce7319000d743725b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13612ba96464e41442b8f618a1a3c1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84576319607cac68141cdecdebca1ba6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc0204ade61cc376868861d03db034562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835998cbd8c05a05c2bdd3a771581c6f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5a4769c49ac7db435897411f3050a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3be5354b9bb07a6486ec7ea5f9403d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37798c04e61ec54e20b334fc9f7394f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47f0a6ca7d032ac5ae7c18d5bee1f5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bace686f2276f095a60a5b97f5787d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f66148b228fe0497bb5233d0dba1c7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c2d4dcd9c12fa645824618f7b51b2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00072208f4acc52cc6151d68ea198d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616134127393a048d40d363e2fa34dbc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310aac4c4a2ebb079e10f2354f1d6e6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2ec346275752f38880c815cb2979e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15f02831220c2acf9ef96fd226fba1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f528be41d9bc7bd1b78d19e670b4b8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35eda4e279bd769c5174daf0ca97f9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453bf8bccf9276f0947ea15eb9562cb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0a8e4eb1d4dfeb0d4cf65641ec7df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d4027a070aaebfce52934ec041b4a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ea5562213e11c09785e5a9f3a5e1a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f068d82b1a4156dbb8bf1a563b5441a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9098d41b8e8151e96ca8208ad7f501d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2d72f3fcca7e2c3d4c50f564f1d35584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710ee6d9718ac996ba84cc14a841da5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e4b6f1acade4d3cdf294459bb9511586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fcfd3f0768b6bfa87ba39d091729a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5794149ec1c9aaadaf0bf6d80e790588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db0d761ffcfe032e7551b5fa7c079a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9bc3befded8bbe20c2abbfb421ce9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f5f281740a9fb8429aad4938bf306591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59287b1e2883743a48b2402edcdf73d3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df74e887abdc528a2a8bba7a3464408593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb2dc9a4f55989e8c24e0e52a142c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7c3711153b4bd924ac1283661def2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae293d0a7a8d00526f02c83578c4ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79aa5c3d72d105a54089cf40af9907c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41345454fd6f6c00286f0de0b3de2a0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a3a1bd7da9d13540601fe31643d3e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217afec54278e464b6917e44e317177b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791505049ba401b7abd3486961b01f7d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa5007688c685f76b0b3f169426603602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f16a361ceadbd3055caece8880c16d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8cec434780084005c11b296ecfec4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb27b7fa34d70b2dd5b2ed2a3ebce13605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbccbe6c15b1bb1f2d02609c6d59b7a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfb85ace4865b5b76b50d1d5f633d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcdd724f7abd1ee38e0bf445da55fb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dad979cd2957435151f6bd20cf9378609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42794cab98376c56606bfa484ebdcb7a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7f5d7e8db35693b052341339b8879611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3a1ebf261fa7463e08b0eac891e7a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ad9b991913ee9fee1c75649b7ff64613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e82fd0b6e609f40a8c2bff2324fb80614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094c6745c2245199f594b3e3595278a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3134f31a330b7dd51b1ec10ab76ea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7451880f2bdc6069a7bc193b00ddd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e140b32b686b1f0a853de40fbeb1ae7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f045d254cc3262ba35bf1994459981a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcf50fc35ad1fac5b711b2d8a4063a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845a37d5e4e2295492888e27530193a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e535e11f3cbb6bbed0ad6f8584a04622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9a5c394e973c93d918055de7bb057623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7061bc46495df541b051d30f40d613624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf64a83a6add087836b5c0f22169e0b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4e3e3114ad7e327e26b94350b7729626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a001f2acba35c6cdc044b9b76b3fa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ab6e3cf6394f73dff6df5406114eb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494c6ff28658d52d0e2283ffcde7814629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cd08550c96ae7f6dc2ff7d58ba113630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b85dd47bcba8a52f80d751e738141a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff910d55137842417d6dccda0dcd604632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08061404bade53f16ff05ba7079f19633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574324f6412d64eecd27878ad096d90634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0acbdab153fadfd83c2213db7bfda635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c40581d3380a6a798851e74bd6073636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0a32f6b5355a1261c9b4a5fb98762637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6960735cfc2bf3207c98b73eedb68ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4458a41de6479f3c151ee9f7168542639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdb40e2e9efccda9cdc1143544cf4f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b47e073980cc085f373a60b3e7c22641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d6d3b997f175924822b79cc5d7216642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9515f91d1fc1973c0a519cc2cc9bc91643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eea099680fe9b576fda3c5f2182b56644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449b7456620efb2059f4761eea1310b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb5236c751a7dca39d32afa3563d0e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb3e6e09c89311faeb407e50d6ac03647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5abf91e37de50a846995ad41121ccc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1456eca0481e8df593ae148730ab17b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c37e9aaaf36ab738583e07d0f81d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3b252f4801bbf8c473ef02d64a7bb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726270facd6c1a051cca40403dd2666d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194964efb28219d2979c1befc76781fb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1343ec617cb4b273f6d56240656fb71654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2880573b20aa81dd5b7459dad25556b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17c9f8fe252c93d596ab820674fb8a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc70566d6f034c5de26c5ef1750b393657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53323824766ce11f02678981df30bf8c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b3a3faef58423dacc46902c224591659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65675c603406ebea4dfb6a84aeec061660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb757ff781ef13c1994bfcdd34f32339661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1837bd6ce98735043c6cba6f0e3fe32662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7264a2d01741ac911bebc4fa4964f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc55aeed11bfbd16b127f1766753ec9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576afceeb4a58a640e6ea05c71b14ba7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854814a158043624cbf21e9d2a5a1aaa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05153acdf211eaa7668a32c36779c9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12efe0d2c2fa7e30624ea259d9c6053668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efd086883edb27ad8f04ef6b0c9456669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755053334cabdf15e50b82b7695133a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377d00f0e5b4113e4abbd4f03d323e5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f3f115274f6b1a4fc0bec3a87acc9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c6b22f6b828313fb36659345de9f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def77a8893b654ed0f8924b1a4386e6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd423754ab177c9964161296e53f619c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c01116d0ead50baeb6e9b5ec6f3e7f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4563e994d2394268bd5aa71c84becb0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbaf5d024c8f9c1c327e635ef9c0a5a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685480e1e46c544e9679fa68c467597679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74def4f489882ea1c6d6fdbbaafa7b4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97091df7a500fd9167e5cef092ca7b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835040e08226c955a90374305b1bc23682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c105df37348bfb4bdd090c48df7288683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f529e19e66b429b67d09c3cebbec7ca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd0adba93a14022fb1a9b614979f6d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe133cd547bf3b93412989c55fd82324686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc1ab682ad54d0b75c14e405c7e9f4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ce3ee829e446b84b6bef64b104137688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6ff6bd09986392caced70718b435e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cce9b7d2826a9aeb1350c6d912cf1e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4d812049c0e2f294e038858f874ac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7ba07ae08f3832c8d09c7e7510122692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824b9a5db735a5b3f6f7d371d107776693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea164cdd2f57aa21afca3dd0b44bfcda694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608eaf7c8a20dfc95dc8b307e756253695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e35bff72d790a4711ee2d27e4253d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750228cd0103c2c1792eeb573d31ec4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80c1bd88a441266ee9269a5120d93c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a0b0a32a67058c7a12b0b5c728af3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c56a01f8d66d59e9d7886a813ae9f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a477d90177ab0468d35fbe9dab1b4b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8ea411f6a6cdad8e9e1120304a1b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8794a3761dbbe83fd507905c53a16aa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4a0a74405aa6f19cc505b60c4b806704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c3a666e2d28137c7f317bdabc9207705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23842f813bbec682bf81b4faefb3e8c6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5dca6dd3f347124595110942e02c3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75138ea5aa86feea71e8d5fd087cc6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294d3c364488d1135bee54cf56f1ccd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a00cc10dafc7d2455219b45170aae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c18384754d8f62a17a981ba939e3e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548083080b286aead462a0e0182d85e6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd0602a3d9469ed03fc8e4067bee65713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edd303fb028ecc7b2a5a09d5292e35714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697309cdb8298fdb768f62f806dcf015715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0ef89ddd4b55bb32bd75803c9fa99716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a740915455173845ebeef7827ee64717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f4f3189afd65da5f82ccc448bc72e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ce7900c36db1fc77bf4a248c62335719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebb2f66bc7dd92492eebc60e50a6c4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a685b46d580933149e880e9ef72eac6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb6c25fb5c3c4041182ef96d649884722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75ae8672f23c5db2acb5b6ffda799a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e0a60a36b469b68f82d322daf39b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae49f3bcf150358180821bf7521cd6c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d245b11ec362875fea0a57a29efc1ed726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1b35a0bc715b328c12aa278d2a051727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b05f0999ac803d5d36f806b3f975bd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e29107fcf64dd867fbb50774f03a2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860a501fe69774aad1309961e3f665a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9068025ef6a00de7f3443c527397e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdd57bff9694bb5ef4ff38420a2012732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05460631d0a4cad8a8482b61f40b21ce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73a7da54660cceea058b2c17a57347734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37986cc1e62cf7c32f55f4122ff166735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281701da2a4814c027c4a601e1128054736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797e4de6d3b46076558f8fd9e407a73737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76aad84c088c60288bda4b0236363c4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289773f9712c180beac71a08f7ad816d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23556116f6441942c11e2339af6ef1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d244b2c7ce4544888225408fa7bc0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370826416db935252f627e1e0cf92f7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483504c36f8fd6be66f7923bf505392743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa10a36e6df75e84b9cbb32a97b9504744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83cf35374927e4d7641e5e94034615745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756f715807d700dd00da04b73dd3ea4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360a4aec615ed96714b242ec4efe9da747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f7ac5ae8866901b62c571c2cfc9f9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eda543708d83247f02d0a690c1c1d6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434b566c999b35e756d885ea0b162c5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8c56e8b1039e71313959b8d3a1523751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768e84a35a59c27d865ef22bfeac0ee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb29fd1a738cc96d12dd1da3f56545753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbab70648fd5d2f3c8d55983ada1f4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68a82c48c7763ee567e2d05d9de66a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30016338653801fc0f3156edc13a1b9a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3279fb91c16c962e666cd88a2e5ce33757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3ef7d07d9d6880b037d82ac6d9bbf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3377bf2dad91ef44a5060d9f86749f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>