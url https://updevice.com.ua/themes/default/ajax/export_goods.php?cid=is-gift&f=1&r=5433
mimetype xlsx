--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e8e9c4ed4bbf130265502751164a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04289ca5a6a37e86f4958720ffd28e982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c488c591ff29b5d84e574c823b80a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990a90e60a9191c16686bbd91d245fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee6010fa21aa023b8a43e30d371d195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d225741c912ff7a424255920421366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3124df03ada89a784d19e6574574e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488d29159100cbe40b8bdfe0ecfabb28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d8cc67fe7f35e857e297e952c1f8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453c17b751c28029a7649f29e7d86dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03867a0880ac752232f57ed3521a504311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc48865eafa492059c5001484cb6c3b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ac926085dbd28575af1902d03ae0a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0219b2e3a735d22e7da1177d97829214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76653f564c49e4199b80426a5a7a9ab815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c888418e036839b252ba5d42004879116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec51912d9b175e288169f2ce586dbf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc1bb0cd5b89d35faf56696581791d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d296aa534f344f931990f4745e0a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a511f793ea9c491f86ccf8a9f9afdb020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1de70112ce2621b25154caee45384b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c8d9a9271210caa944bb69e4ada5b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6c757e6b4ce9d59f4ff860a6bb74623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf21b7c9d24e9ad82120dff74c44ee524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4526fae7d1dec624baca0035a7a4a1c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f23c47c9e9782ad4be06e63dfa31826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbc9a041fca43866c590200649561327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40204ed3013a72e3c7e1b5972eb1fff128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ff2a6abe361a227ad5fdd4d05546b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a99d5ec1cf2b5327cfd86bb8967bab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d51323d93a5aed2c4a3886f60aef4031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f8b33f3e030ec104f83a201aa5db032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf4525576d3f39b401162eaa143ccf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc107a2c6ef1065f46c4f181e3d7d0434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885de340fe95886fbeba2c02be17dcbb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b40989adfa55c753d03d92a8a11d2336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf320b74dad5c76750285a0aa4738fce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf41b9cc57db9a6273585836ca77f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adf88b238b0a555a5c21576332558839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78871ef737db7f107e2503c3a792fd340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739dd5f26bbf7104852ca136e43e85541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132a60a023cb289bcc2c601f745c49442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e305a99c3e7458f7eb809d238a2b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8732b8aa0f77b5e25f0979a9c43bec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14726923ddce2e388d1ead57339c893045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c847fdd59c7d5f9ae2429d368a706446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce35d496ebd928cc067c0c250472b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde4ae27c6c3a6c843efa4fa6fc793148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990df031a4b9800fd3f7170dff63b5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222a77d4fe3d5db8c07b0db772c0e8050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702eef03f826974867a04fc9670227a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0ebce3a0ba4f27ce755107f7ce70e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a7c19dbb68f7364267c9f6733cf3753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a84f7ee131e3b74740bc9e69f3198c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f805d058d59eefd5fbb4866c6d6942955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fd02d2e3da4c00953945d0264204156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af701c725f428992d521ebc96abc028e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763be48f2325b4cbcfeb1de5340ae8fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51526c0bac99416b2a1d3394236993d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cc81d2c4ddad6d25a1e0cd0bcea1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccb4e4b5ebd90b31d2bccba5888e0f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bdee7f3d3ca6dcc949ccd9720fe3f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa7ed5c2eb71abd4bab2d86f172d8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0a82477671471b1a87300f51973b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6f45f1f8ae8d1966ba5c740796e3f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad83a87b833c30ca0dedf01a62511166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9964912cc48920d19978b505e710b7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3549bca655a710d54409c53b17fb2868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e86892e9449cf0011344a576e381c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5d0c7c6d9588c8bfcb7ee7d6fa19970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c873c62852363692b1a170c0117a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487d82384efb919e0a7f9e9a036d40972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bda9eb37682bbba95e488007293bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd81f6b72cd100a568dbe147ecd0d9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc12de43c8a31bb379b15a26459a31575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a6d557f58c877371c6ab1dd29d52176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18b521f23ba6ec59386ecbe0cd4f4177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df21b158150393728d9233ec0c9af378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2fc55404eebcd8de8174a1cc236f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19411b0818c115f163ece8e84ebd40b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277041e4a207550199ac764d9a4861381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae9119fc771f20b0660b0fca3a339c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c811432ae3277a20e39e4392b356883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271a3eaf408f7c8a8fc637c9cf8a32384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342dfb0d925666073462b1c7933370485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161094aabd2b517cd7f06a35adfc3b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafac1599cf1c10a0c118505750dda0f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c82df044a086075b33097815b9352488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f3352a9daafaf28aad9f55e7b67e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c211db53ec6d2462fa2a0507d9369c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680ff285ffbfa5b2777ba923ff2529091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a58df032a61394698076323cfa8c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535f9b2fe7b38157004b737e74c3dd793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bdee82b360202e5c3a09c28de29b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1507d9e4ba7686d66a5874b7678e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97394e13fe412ed5ff6fc4852f7f5696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867aded6fb68daa6bc7ca39f78e9792197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f59e7e70e5d4b879253439990b2a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e38fcee762cd7200d6561969ddb72b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e40d1b0dc4e0f5c862f74910db878100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a50565ce7426eb0bac027462bc11c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068e28dc599e04b486a36576de91e14102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3da234fb4ad37b0f7c2af82306c166103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b941158bc47e49c1f2f9fd637170ef0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaa624bf07971a06c66f31e7558243105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6d78af0d08b10a3e47fb5c8ddd321106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd382d86a73d91f63b14b75a31be5d70107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70c1c1b40f418f002599c6aa4c89e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c67afc3733f055ab95c0a633ff5345109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c7d5e015576589353aa2ec1d7afa0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a053f9a1f255959d967e6dea4dc295d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc28bb21442ff6236fb73fdbdccd76d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf31e4b1a2941c63e9b08879f5dd30a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d0e3e60fb84292a40bb6baf9baf9d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dabb37a0dcd9a2ba7ad5a32edef39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef61afae145bf7b956353d1b1fc0bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed04e8db95bcc075b596e823e7ea82117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d6dd7c6ffef9ed04736d9250f83b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608702c6af0798ac6c8c2e46f1eb81e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb4bc0af81296d87c322ccd77ab644120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41faa4739f725781b159494e8229e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c613ebc6d277ba32e6c201a0336314122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0efc0ca97e7e5c179c820557881f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627af168b1254d33e0c565381ec4c428124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54aac7fd401057ce7bdf40eddf32514125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebfc7d27b45bab3c4a0abca6fe8f23126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d7098ede08fc4d4082c7fbb349314127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fe6e678aea0ba9c1d237073e3bc2e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c33f158e7848f9bcea515ba1b2640129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebadcbc4e4348c7ec81de2e1756b27130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0faeba90adcb3aea017803fd38f12131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233ed1021e9ed537ed96682169a12b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97941957c3d20c0d400cd4fcdcfc42e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77518eb927120d8b8ddcaf21a0dcdb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8f52132f1f1a80ddccb19ecfbd73d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522739c720e02714ecfe00c058e578d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c522d012d57eb8b5d66e490db21227137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdb58edd105984b4f59b8ba171dacc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c7a3585d06e68cd0fe61338335227139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6b3b2258ff6b5bb8e4658bc41c337140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477340bb0d4701e341c2cedf13dfc67141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ad76ec86ea48fa7316b3c0d40f95f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc971aa81c5ba07b10bb5bf9a742d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b109beab8f37d1299e10fa56fa6974144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e615561090e97a4b989e169d60ab966145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52676969d1c93068d0f3448e797b9482146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65fc68586f8d4e6a6cc2e6a237569a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42699479bc7a6cdbed40bac97c342f3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d93fa2c7d1a9c235b06b04e2408183149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6ff1ee9cc4e9af0109089761020d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042119aa359d00cfd508878cdb066d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6633d8ae194ef1af102666a7ded115e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe0682e1ac26f60c96e80a8c308aec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67493c6d9c6274880d9d7ac9f309059c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b96566113141736e43cfd230039ff6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43caf5aef9a044685bcdf6038cee67df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bbc23a39ab281aa23a740c0f82d09157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de2645cf408e67458f822bbf9b7464158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85cf244e185028390fd8e5d50d37aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21652fc6b131412cf4173a453d9a5d17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b6ca657a0cae8c2bd5a36aa1b5cf0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9eaa12567f8d6bbc3e709707ad505162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb21a51ccabd3a955f6e6da2e356ae6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e042ea3bb462363345760a4ef7f72164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326ff2c4c5b86d4803790f7ebc1d140165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa017cd174c68efb41b22599a6449f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffbc1fdd5ab06574a94470db892737167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec48273b51926281be9533bbdeefdc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fc4741cc1cfa6fb34e4b7c415e741169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56363f541fcbeb20cf5c61feb13ba88170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad7853a285137757c0650ca4064608171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce96277b4a24c79432f8ebe4c297e2b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d454daa0fe77529bab3558df8e7f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000d0401590dcea8c126854fb747dcf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917feef00e4d877e33b2c505465c784175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1320f15ffeb38ac51fae47a232d51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4a00a73d40a3524c5ea1c81d74f4e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1e4c179a6fb1c33dbb26531b52423178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c980a878774f893f853a6ede0ae915179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb289a26455d975461a6d832c5198842180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255959c9156fbaacc7756e8bbc34d86a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f46fc90c9eb4dc74786f5a7f0bced0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3948495dab9b5b5d766e0f888bbf9a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53404480bf4f51d2c5fc0ce89ad480184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f0cda9de0b70836d54a8b77c97c13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933bc237c92cdcc9d7782add08b9e92186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d82a6aadbaae88a99c0aed06c465f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973f0cf3336164daec7329c55a1d047188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f716dbaa24a6a411a2ef4d17afbf097189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171684a572829865eb13ca844582a362190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33cd9c188fdcec2b932d3497e0220a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23481ed64fae115d8c758af0d293c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b9f3bb6e5161d23bc7ba4212a96f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac863a8f125efceb04e2133dc4e2fcdd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ece6c2bddddccc7705101c92374eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e1eb8c0be0b334124ee1f8abf0494196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5c9d1b15a3bc057dec67114880f55197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfd20cd37e0197493a1c12a553b1ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbbc0390bdecc33185be859c9e11f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273edc922cddb20791f6aa26f930faa5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fb23ca6612813eaef46ad8b3e13dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8346d6eb381b951668cbda9c4ed8f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349ca90fa8e5ee0af4c7e06642ad6ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66e1f998db82361eb0e8b551e17d41204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb6b853860fb73320e05c344fbd070205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c608ec736961e9454a1218f2a6517206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022f3aa47c39b109fb323c110cc216d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efebf59bf65f8bde69c2de9eaae6854208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40133c0456e6cad4de355aea72d5723209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61e8d0540e31e34535d91f2e593736210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307f78d7c5647b4cad29e29db1d8f69211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459355ab4b198e72d231f29bedbd64f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95635055828b380ffaf59840d22acf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b8e34c5db82b0ec0a6859ed709d8b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c51a4ba7b4d1fc32ad7b32bf4d1e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ced52fc8e219034faced6a36a960d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218602a5d06f3fe3b0cb58f8da0c9d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84fe8977da588bdc487fbd52a07f87218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2693ab96c5c43bc44a71a9113e7451219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31ffb2a1c280ddc6c8aa5b5386d98d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52ea2dfbb0b76c1f85d166a58fc2e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498401370ecf09d69f8ffe9109e9d83222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c17d961679417c50a5ac4538e3a00b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a24cf998795eaf79917e0e8d98939224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddaaf896efd2c31923bb0917ffdb5e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586c6aef690deb174d54f5a9fd83b39226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7f3504b44a3e52a725419cf619cb5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0af84b161e256075511332b2941c87228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a486e63e1fa658410d18e63c938c177229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab9044001fff2cc19ad342f97c5c40230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58780587bef2faf2d379b65c9210c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92090e53f09823046de70ac3a3f89eeb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8db4ebd2755dd985918bc1766484ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54035d447359ed942c3a380d4f826da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa9e8092e2212b45c518b2a8baea60235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26832e598fdc241c294155bf01b4b02236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed24e95fe562726c00e89e26c63171237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4262375bced56ecff3d9890582006b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3e819f4031a0422c105bebf4a0144239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904592d8c3dd57e386d3b3fe62ed3612240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1405398540516cda1e5401a66c67fd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30009e2e21e10d4adce1d3b342b1f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89078404f2707d6819145359d5860e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d6748e2e29b34f0ceadc1e18aa0fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2463bb8f5b7acd0153601b84dabbd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4b9711956d691863a00232f93a146246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bbb1f371357b2a4580bc7f67fdca0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28563f75ed2748db636eee6efa64e2f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc6e1aa6e069047fbf4eff7400ae51249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e8849a44f4e10eb75bcac4d548c7b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395d0a11dab5dbbc6511038fce44ec3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c33e228af5b7c6bd37ad191065e00252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7685ab4ec939c4c0242c28778b8a2f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c277fec3dec4fb0c3b3119a8a5fc1f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd2e536b1fa34b585cbc5a912efefd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5fe771131c3b1fa07be2d1eab5d86256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde53742aa3fa67a38a04c643cba0d8a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90984b9ec3a77bd1b5d038314493551258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a610a85d2aa59cf4d419ddd9f5b03259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e0266026767bbc99f1bf954dbe80c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64188e1fd78fb76b872925db263ec3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ef65e82b62dcb7903ed0441fc178f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cc5344974e0bdaebde14e24928334263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2d2d45225ea0d550048872a835b1a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0b65531e437e077f27dcd5c1c5af4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ca0bd047271692b67ee091a2251c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b17e9958c121c6b1aa5020222f5f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f864a64bcc82c5be073f5a79df92a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469fd5a358fa063222a8897208051c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c1b6d05a1458ee7e5118b9cecd19b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9419d6757d172561706a87446d02ca5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31c1fa6310a952cc5cce75926813cd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca025ff9a3dda9b26963f38cedf8ae6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61da7e91fc3f3aecc973ee7fdd90736274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0731a4a96c1c3a9ede63b0a091572c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e2bc52a6c9e78644874da55ea5250276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f2b90ceebe2ab1d76c06025512ac2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f9d782f51ffcdf53dad5a785dd857278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cff2654f2deaca9aa859a89b1f248279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5efd6819591b29cb27f5c3e8dfd5f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0e80d8fec359fee86b319b5e1ece6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e64e6e67ff4505b76a163f71cb76db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7370704a32fc45721bcc84d868890283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52333465c53d1266c40d13422aaeb4b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e953d66a9ebe72bd5c9c3494871e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91ad20fff0d4ad99c4b0dcf719200a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14c476cf8c9a0ca3ef383d7d263ec7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae1a7ca1553e470f03b1d0b512d850288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231ddeec27b23c790e20d7f09338848289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ff2fd5cd284b877e96c7dd7b7e288290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15755cac9690700202692a60f8114dca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b306a1c91c41b4b9f542a15e0495c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9550ba7b9ef7af3d0b3866425614a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b30d8b8e9a18b8e84e96c41d7c3cc0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf5561d10522f725f31e56ad0ead40295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5101a8b034f5bababce790f059afa9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ec9750bba2a601d8db634443ed12c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bac6e83eda31a50b3bb87b5edf2252298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a221ca12931519e3fc84b53e201936c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32bfc980ef01d2a7ebc2fb40b0966d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbafff1895b456bcdb8804055a02f49301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa24794cc39e44b68e011c1cecaecc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a9684c46322c7414ecec051283521303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd07e472bfbb466545ef9e10eb3c8d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a7e161c8eb9a1a46a5a54b8cdaad9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f82d05e141382029083b8265f245a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f54c23bcd1bb5b02a78e5535a241f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa3df395ee211f85e75a2163521a53308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d667c52bacbc155c055563287eb887309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809c94465b129efaa33e86574d8ab0a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe086284394a98bf7d6c064b29cc83c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03facf23e303e63e6d72c9c7c308f475312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b0d2dc1541827fb54903c5e2bbd9e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1964a3d0d8991d9fde44765e01c7f12314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b8ddb831fd47f1c4cbea91ae31510315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14299b9ab905e60a086fc44fc0094ca6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac5f284a649c6d561e09ccc3434ea8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeac2cb55629b02dc0b680f1ce944de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5325e3922e305fb7c56d21a12659a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071cf4f73b91246cb243cad0049a4e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6eede026efbbd73e9dd1fdfb6f9f12321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be68fc143590969e8495de43e1d2954322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a156869e6d39c1ed7e55b976108bc1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987eb6128f1be9fca19bb720385c80ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73baeafc693baf871b5ad8b8077da158325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71401064a2b698f049fea6a5ff2b76326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37eb4b9f7e85b201eaca1eb895c32ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ae1eb20509403b2ac5a535cf09ac1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a329128b12f9e7d61444e772c69597329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aea4fe29c1bf1e35ed66c9d5e750a3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58175d7e49057684c8eaba2f277dfa9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a017c6e19f0b0bfeca09aa99e1e6025332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d4bf76e41391f2b9929cbf33cd1fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2842840165908fb08b04291919c148a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6ca3b4f2801aed043c956365594d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19adad2bc53ee5169a231ed5a31f6bd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8fa502f5f99a6f286cef0409cd491337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8df5c25be1c6d86c5132c7c94d516a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5a2985e8a39e1161e07f2ddc30254339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cffc1f9a039d76be48fb555a7ba5f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271967afbffc30ce085de6b05a990c39341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102d427f87ebe76b3998dbe0755c78b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad794c1c457b38e6031c3c3889f1e3c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205383e1cd41a59c2b0c9f60cfb9369344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1bd871402e0ff946958c588dfbe13345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04b7ef54357c4eea56d1e37c257928346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea402bdc51b732a74803eaecd4d65f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd26a12aef7b9fb4a1f50a7057f039348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15dd5f797341bd110980b284e94771349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdb3f101faf3690e4046b7d1ddc999350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd6a9e2bc669c3ac967f85713ea308351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ed0b2f8bf0c2cc097013f34bf6ad9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7c8d0ff27bc405d80b580748b73dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b05262da489f60693ae2938230db4a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f470246413c65bf6cbf6d08fb034b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb38990021700bb5e8afe350a6d6ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cc4a92b00ee2071033e2654ce408b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66f9d078686c49049d9858c3405a4e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3f86d47ddaa9525af80c1e85c805a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15571edea65581992dcf96367d183ba6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca98a9350c54dcadb80665efb6f1a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b892b3c9711153f5b05c4a7b851012f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47aad71d2bf03d6a33c4133f764911a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf28b4142d3a64c64e39f1349595ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ba72264421f99d73f0e1ae0cc4bd4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b246393a5e72c90016ea294799e8f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39694bd23ad9d4058dd53213c1f63df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a47993f74e855f6d0feccec0a761d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1986437ee1fde804864551c967bc9f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd02ccc90b45027774568ff6334e4c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35650cf834ce1256d1dafde21fa8f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5ed17e067a7f6b7b1e2d981be70c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da674a17c072d679a7cbbed11e68b19b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426ada7b3999306d0963d951f29d86c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cf2c8efe6dee13ce11eb865a02d79375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7a47a6f7f3f2bbfb9117ed2c493c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3a59f2f9006ba893d2323e68eb6ce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e693b534ebb0f5d99cc3c72122833d1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36dddabc32c3532b9f3386bd60f17e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc684eebb7707a3318c52829a3a1f05380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e44539a1f90e53fc325d47489def2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1a86426f03c5a51f0b1ba328e0fa1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7fe69f4e556a3f64af832d3e1f4f7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa401eee6cae48284e07b8cfae3536a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54fd7360837cc5eab9c387223b7cf8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0abd782912a782e9b6aebdb8dda549386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f93df7aefb18e2c1184f5cfb7215c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0206186f1d40935c3ae68c18f30dd6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ca59051a7804ffe9b18d919083dd0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504b0aa02fef7854433da71d2b4e35f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86f7e25d98c2c0309ada33c2d89018391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d33188daaf135bd90aa7d9ef72d71392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f12b8686bf4d06181edda9e9dcc0e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d381b84a7816d299d0723ecbcf480e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e6b3ab9b269cebb6bfd436ca5f16a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900dd5b5d9b93f42ef60263da5792f94396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358796754e4b28d62edb8d462e15fb6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf814dff846e3de634420017b65d920f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb7d585f74812951d17cb9db051b5f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8660cf1e9dc929e3c3beb8c3cd5fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc74150a3f416506267a2418f559e8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc197d16f3d13cb6c305802901d0f11402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdcad7f82ef78d57201c8a01057ce8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6b8e51c4495aed41adeb85a267c50404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c63ae15c11c35e6441bc03dab5e495405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244289ec769305c574b37010085df1e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb699b6e7c9cd6fb7e3def0fa8bd578407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926bcdcbc19b0c27d2fded8809c574e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3459907d465938aa64903370a19615d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21309cfcdbf35ee0639743e58ef1b4e8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b670a5b0e85d03348ab3c6b15679e0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f22b49b7f8b484d0f72ca965469848412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb338886fa09dad4da52c6d9d4138a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f45b9beba5660a84519686fdd1f37414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf73a6578ce147e179c475f10a61897415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761856aebfd0933a269e57a3e83068e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9ac21092f8a8333a14e82403b6393417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38480463e0c88ea6a0642560bbea7f42418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0167671682e32a339b6fc72bf232d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86456d2fa6b0844128e3c471552fe2b1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a2cc38a1ce068265e52d9270a83c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142d934f8fb9bcdda589bf098f78225422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c814d8c3873f0df7a662c79fb90445423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68582a6f70f4fde1a1db08190e3f54cc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75a1fb08a6127e35b16e1d1afdb62f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33da9c653dbcc461aa4f2e37c91552426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e34ebf1667a760b0f016672df166d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce160806cd641549e950fda90e29c6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04281cd31ae4ac868d5c188291354691429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aea5a4c81120540c9e61fe12e336d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7a0f3a8d92cc6b6c59d5e6d26516a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c5e0dd795dc1fa8b010a601556d86432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c72c5233e430c3674490b5d9f12a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7c0ecf2be51658c1e64ad77137e51434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7675e1d8c85d0db8c0ab2f76d0a29c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39864e4fdbfaa15d7cd3dc09e83713b0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f21b5d8ef434b12a1e883a9058836437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3f015bdaa008e6d6b60acbfabd8f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0e1638447e0859fc2212abfde2cda439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e55c57e0ac7ccd8d6d6ff7ccc440d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f03472cbd93b6bf97e8bf10d9c1108441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd977b99520860680d5afe63440340442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3d3edaa6bfc5986c34412dcf52c01443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b03ed616c33ec8c5b83be8523223c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc1bf7a51f89a691fee73407603455445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb835ee750ad4fcf2dcc88a3f5afee86446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dbc4bd7aee86599da7efb16529aae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b6e4fd29ef03ff9088d304290fa57448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56429644110a34f9f60cb3869e1fbf8b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bde571a7717e8d342d0cb18842f77450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39d15de30d1f08b269dd99e9e4e2ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769da75afad0a046b39e802c31d92779452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2b9bebd253eee5b7239bcfa352234453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc71dce771985bdf61b59782286f1da454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcc0970deddd5674a1d9e4648abecc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47309afd816be3ecd0889be556cf9b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddd5af2a189d02059552dd3c15f673457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea34366bef1bc7f821246c1266dab2d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e641efb5342161e30a8b4d466375d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8768f2f78e8380baebe347064bb88460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6085ef63143eddd47cedfcfaec912c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409b375076367d4572aab66e824ec48462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa8b073cde20df9d567daee183efb9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67082d279a8b6b6143f79496394e40d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5673629782e1aba952574e41d5da1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d33a6a39ff41d1d0d6b6e79f796f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37118e2f61da4e797329f579b6bbc7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9f7e81c1124e1c6f9576166b3ab0d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a17d2065222757378cb0beed491ec5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91089f5a4ce1a8717a2b716f8cb7ea7c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2ff9ff89ede93dfe1a12a2a3c3a29471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c63f8ffeb254bd76a530ec2a91c22472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350d635c9c40eaeeceba28740adb314473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab204fefe881e8c3c4149c6bec18af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4da73509be68ffc98a57d8e10d0258475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf55f7b53eae382454ceb20836ef1a0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d42e524f23bca5818dd5a594f265db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e56f4c66b09426373d2be45becdec9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1eb8f3db388e10eb659f4d1b6673e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fdcfecbfe92b00f9dd84283a236d8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b6ffa79f038ec4baf5b9d83910212481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10196544f4a5f45e6445ffdb43ff81b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62daaf1d97f765bb2e0a12a42f32761483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4940c3a81a07dab65aa3601a571fa9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ed0772b5bdb1798f5f8ce4fa484df485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5193f84274229b4ba63bdc32c5e3a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4dc804830c5e80d315b93ca250774487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbeca0b968506bbb92c1f85cd38673488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128806e9106c1ac4cd793d6d9a81f558489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7745a1521fd64b642c26b7e410646e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb16bbf003ebd9a4df20e8e8c04d25491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fcc759b13a715dcfad04a20054afc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017486b0dc6106a242052b791ed73b7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773a4cd4449da53d98aa29082e7c3af494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd3b52cd99f5856fc0de4c2a2849fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe08d3b7e0ac5c2806f2c80bd21392496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1e02cc5f79f975d88c9c86d67f528497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbda85c34e1a6a194c47f3128fac01498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8ab29fe8238d9ff60e8a33644fc07499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eba6713bfd6608f23decb4d2b18764500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf55e35522f968dc5e46de97b269b1a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9973b4ee40ddfdc50555559b178866502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0a929a5528b96a2c5792bbcb19ccf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577df3fde39826293bce048e60171a18504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301da1e428ea19220c6bf0d2000598c2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5a5f9b5a44f6078274154dc1df743506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f779a4df25b8acc2bcfbd31f9bfe27507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0989df9e87ffc0d369ffdadfde4cae8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2eaf3bc25ff57c9ba5ab7f1578cd0d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be3b1efb7a364a54bf0b1b0bafdb24510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6ca14092619e84a170e42c9e20769511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316877397404f788dc676476c8a31276512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de41bdbfd249514f769bcf04daa4cb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41e6a1aa2cee61e38a7e3c167f052b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e418adf78358f79b3a2412af84eba6c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec9a186c61b67b2bb6c6bdd44b9286516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba913bec965559c31b30c422504a36a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db482cad85549dc9a267d82c3bc288518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239219f9e91dbacb398d369796914ad3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fe256a490df2eea353f9c9b608eb2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7c3780887f33db7539cd08bc9d908521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccd61f48acf4ec2fe0bebae7a0f13b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292062d0692ef0fea094c3943cde42a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9b4827dec44065e09060fd7d69655524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dffab8390520b3eb2c9b8d3a9e786525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff947a89dff09dbfa903b01449d4d9c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c6fb7dbc7eae4c0d8412af0940bb7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb099fdfc332703489dca55b909715528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7535b34e777013bcf1d049faba6fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b52ffde701ab37e2e0134454dc9130530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29da8b816bf1d34e41f2716082645e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03951d630cbf85eb46446282de254f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1644db1236da10eb0cb086cbfbd6c35533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d19ee8597acbc00925c0f283e9fae1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4390163cea59c0f3095a0ed4a9130535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4914c0365d2904fa38fde72372f8d8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fd3b78b8db20ca446d93b8e527bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266ae67a69056eac45588665a97c29a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ab85d0d09e54a016cc1fc9b309258539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1bec66ca81e634e682a614ef8d108540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248631a31b1abbd5b23f513747846c6b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8d16ffa7a853ea3c2d8f68a73c216542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c9d54d64a2bea41261c824a532201543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1623821f5bbae7c0113e6a1ce8d0e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317dd76b9673aa8f65e14f00cf45f25545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123774cebaa1ae831668fd9fc7045d70546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4aa4ddc373c3cabe2a02bd9dbe753547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1f897aac1b7c732362008d97eed5f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b54f61d9297fdca32ed3177163af8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34550b8e7ccb7e0870adcdc1434be9e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e76d0c53cc6e8c3207372845bc7483551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b6839969e2c3e40d7f15f0019b5cd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c2b3548bdd627d6b9e88e0bf37054553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1644766da42991e52b70baf81adfeb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558b7c60c271e42d7e182b4b2b9ebe6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34672f19adb6be1781e491089f216f16556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccdaf2763b52cda36583e5100582dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361305b3cce048530ab2f87eb8bbfa8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed353721275331ea7e403be60977b61559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d351a585f6a6f55a8ebe6d7a3cd4b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723a43f2003e21888a06065035e0910561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf4c0960d1b09ec47c76efaacff06e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d6806b9c8f4b59c0e7fa0fd7867b7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175b52525ec391b7f18b3d7fe792c12564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a18967d745cb290db7be242762c9cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5ab0a5be1cf386a328a8d36e0d2cc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21685e4f5deb927ea5c22f4c8f1fcbb3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a2723949afc8e97c338c324db4bd0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb69e410da6860606949e80fbdd0a8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819086b8c99ce9628a466414b54d0ee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9a4be3731eaa5dcb29944c7db9a79571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c35f6167f6957877ca720dbf631b54572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e134299fa2238d1785621780dfa10573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6aa655add63ce7f8b0c9903b3bbcb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f8cd5075afc999cdda8b909e0e686575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72d55abe7ef96b78ab909b941d65e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70050f3de73eaccee2937c48d8fc2e1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374d5248e36353ab1f83847135e6850578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bacf58a86665eec401d495559fad0f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca886050125a31041a0990e2e1d47f8e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401d38ab6cbf9cbcff9a1fe168824ea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa5558d4136e8d721c45371d94c0fc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee5ed2856d75ef621184776d9d3d8a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcb24e91251808952d07ada79c2d64584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69943aa0258a4dda3eb700fb33271bd5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772142140aa9065a4b48466639e5bd1f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621d9f25e2e6955cca350814fd108bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a464c3b09eb726ef105ae14d8dbb0a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510bea5ef57e42f41619f2469125f7b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87925627425d444b6b83491442b8c505590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99538ac4ec8df54fa7b808a1d588a43591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc1afb5b73d0d1960cc6ee2de5234b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5759a180a5c2369b9622cfc85cf60593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f559aa33eb0ad4a9b83d48bb4b64e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918dd7add0095ae9874679510610e21595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678a8ed8b90c3cf601d0459f43f8982596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a6280458ac14df4f2ce44a6bf84d6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79be4a8d572aeec128faeb87a893fe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ecdcf5b595b5279ea005552381f69599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a690ea73a6404de5d4933c781123421600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59b9e23e13143093628f7d93e885bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b63fde565b4dfc4b26a6b43829cc1a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618c1474bb2608c3605e88ea5ba0ad0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedba6898caff56c82298e7d0f62b17604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee6b1ad41ad0eb21cad6daf74bf2bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75156e1f78efb6c89ed677e345f8b10e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ed89c27313d3cbfced9a0697d8614607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721c841a5048f15d714dd701ebda59b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288050d27c93c57986e69edbeb13b0b3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e464b19be901dc4c8e8118358432858610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca957f1b69cf5b74835899b74c2efe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd48bd7f98d1cf7438a736260445db612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a3babb4295eb6a7b0cd78b1249e55613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb00e29b15091d0613890c0da9c47a9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114dbadba8c6e2e48eb397d9362c48ea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e1231b233bfcee5a2eda1fd5d854f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632474ba6076d186df024b4fa237a627617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084018e663e8d2da510d0d1b8c9b4311618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19014b8240157b3e4cd5938935f47cf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72894a24fb227f1f1830df3831650572620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9fcb34b138234bf9884247091ff48621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5404a51a482dd35fe02128adac78378622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c70854f48e9706909bfb9c483fee9e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdccc3fa66ceaa7ff5b19d9e1abbe54624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88f817197a4038adb6b7855f27ff57625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03e901022f04437482852c1ce5fc4a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13983ca939fa7c6553b7e5a8f4e0189f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160504581936f8dd58d65750700c9156628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7b4d50cddf5e59b10af9fccf044a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147712f568db3b6c150c030aab435a60630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57129bd80a270ecd4b1e0c3e20a2ea6a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc28ead2436062eabfe0d02eefebbf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef073a54587a1c284ab94ed33ca02f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7fe198dba25c20c86f736a782745b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678422aacf7a5080e2553dd2e98f449635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d0d1d9be0f136e266bb4f69a31413636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e834ff8921c7ce3396a44e1b9d60cb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7511a624764b69f0b408e3b08f87b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1fd32e873c297c0a9fbaf4ceead4f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eaea6139933957d0f79654de0b719a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62520e1a4d213765412dc1691e1be6c0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c295db2030dd51180ed9b973a1e35b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65075a2c744649843c1f2b9e674fc364643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721c8e2b2a399af2a8781f5f8ccf4aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b91bdbb4f4c3677e7bb94bd3801c3e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabd6711f2e96ae4fd6df3b175a9e3a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699af9d3e982214bd8fa3fd3b9fd8f5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947960da4a799f0d3638e53d36db26a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459b330a6dd4a1452b459d27f6bdb89649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dd1f153090a6744f6d55230603253650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6dd1721d9e7ec21e31b6cd67292ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a377b8ebafb76c62e096096198466a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b637a7c586ad4657567abaed6211e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd140e2c7acdf97c045517769d0279654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbad3377bfdc9c6e93495980b82878655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82fcd685c25afa3d42da636b8a0cdc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81657b15fa321f3f4623977cb63fce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd6e16aee658d910155c733ff69f2f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8deb17a89c24ce2024831270153d3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4489118313bfae9fd2f7ba523867d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3f31684a410342890d583599ff814661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954bbd3626b0dc60384329423326e9e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387fa532fe9d9587b28b1d744bd2c30663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852a5fb72232df46a40ac12b27153be664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc41664120d07d9f2ed2e7f5a79e0d5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a815798dc8917734d40208bc67123666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def209448391faf5abb3080a1c1c452667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ec56fe2f3ad4ffb2b344e44663838668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964786ab84895a648358a963f562f167669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27de839f3244fd7ba1a378d6b2f3eac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4860d33fc835f637485dc0d29e7dd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8537860ed37903b9a2f4c61783c6f77672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797f6e5617ad4c18f8636a370ca8704673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8d951c24dc094dfabe375f52c8b66674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d25762f17c9376d8e01a1b8b24081675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f7d49cd3d03269b678a982fb1935e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fc811ce538a7d2fa078b86d332e76677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea508eeba7b1c5644f880fa3383c64678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f2c4e71d0772d6aa55393df8b5091679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efaf9f35604270af909f2625403d3c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1a2612845a033d7e0677bfd0f4bba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74c13487cff5bb312bce9aa9738c39682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad6a7b88c9e47ffcd5e59bc643140e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f91fc9f249812029471699819348c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a14c43bc4244dbf1662074e2027203685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec92f0ce08471130f292cbe88a6ce63686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b082e3ab6b4efbf3d8f4e97d88e3477687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddf87f23d6c579a4c77f17374e57be688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a5d73926a637adf03ac20e2165837689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd997c8e222d3ea5c03657b4801ff2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e59da40988a6d9adf15dff71c3b8fc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f23cc4a1c9f36e808f138fd67d7eb3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580da0f024ec4ba935fa18c7a2e43808693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35d90d41c938f54daa17d17e638665694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda682050150cdb4e0e0eacb034bc60695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c4c4ed646f2e702279e3d6bee09fd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83228cc13b23c14cfafffe5f35e292bd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c07dd23c03b4bb24cd017ab5ddbc1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73029761108170e819bf79bdb2656b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61972cb697a987c81765fd9c5fc35329700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5e5947922638df0d1630a8d10dfb7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2a1dc67a84994c22daae181998d8c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d0c1244d99803668773a6a1c44187703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134ff81aec4366c739a0e65d571deae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100edbfeb01b20508efe7a74b100aed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3236accb11884d8cd83f0e5180b5e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de996b2194a4fe566188fbd026a6da5d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581f9898de4c546c3468a12854faafc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a459c7d6074e7e0bb70e323f61e86709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2e9603760472fad63d074a7842408710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ed51ae2183f6a4a3d68465e90daf4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f86a14c29e0246cc617123208dee05712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1927d375e7927245dad0f37367256a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7669bb33404e205fc287dbac0e6d3b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc06ac3fe94f1769570311841fce67715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6808f408d21ea01ff29d3b7ad96b4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b69de45d3aaa1c6d66b4cf94d15bd1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab358e244918a040978470c8c83bb9b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caedfa5a621293b6ac72f48efa3ef60719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86930e301a64a7d14b3bfdfcbc95d9f0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5552cab61620fa27a6d09ee4adaae96721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b368d955a46ea6d6a6819a9f779e3a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7c6220a9083e58003315e7333f6d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872200cb429b2e2be764281eaf22e63724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7069b55e912c3db6dbc034c8b9744725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32981fdcaeb1bda690b9b5012a6306e3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83e74f83d1ff457948d0adb58219f7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f561467484f8d4338e32198e2792d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e48f7235c7524b5f040c99c421b6d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72609be4a2c54592f51eab44ed09ce34730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89fa32d837bf3b31b64735e663268a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabcc09f9f9775e652c7c3b44839b70732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51044f69d967cd3fc179b772bac1ca6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00798f44f24985b525168dd503c276b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1770d4c82a133ad4695c1107727d7e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a41e9823fd1b825880e0f5c7314c6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a6dddd069467d267fad58329c3dca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80d1bfb68ab6ba883681c88cc2b8a9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d21888565e607776b1d2e12785541b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b8f064708c0ebecf15349a409611a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa58bcbf297d6701562e526e49313f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae34f00fa413cfc30112c5432083469742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b471638f75c411d86fad69a430eb1a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085bbf40e469ac2edcd0df9a2cc26b6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37968b03e6668be384853c0500331112745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc610a8f478e11aff3c642ef9dfd9a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c56d5b16e2463973ed56b3053559b9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045fff07a14a76a50404a433057a8bc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5104cfe96781d6f7aed1c5e4de5827749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdff0250f097a489f42d76ddd94785750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab31602ce3c34927ecb213e252d6f58751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2583129ad35df1d1b89b97f8512bce752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cff798edb2d1560086c3851e028f77753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80781d49ed74bfe787452543b01b06dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863379d5fd5a8c5606fcdcff5ca77f20755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561957f1f66894615a62540fd9bd624d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4c34b603431e7ba63b6cdddff5ea5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711a0a5e9517f2e6f0d487cf9a77992758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1eeef9323c825b81a2b40b08741e4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412060c7abc4870628d36ee7978d4df91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505a07adb15f25454c7872aacf863482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce01653d6db6b88a8332ed0ff8ebecb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448989318e8d775156a15e5466a55f9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09371a59b531379ca2bc93383b2412605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27103c0ef443e200a000621b34a8a4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a35ea8108b747c34880a3a7a9d68db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863b73a326535ab9f229906f934bb068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979902ce43d33f0f6e93ba2a5a79bd59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee64bc9763cae03f9092fe4fbab019910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5298581566a81a2652dc340dce7fa811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed04ad21126ed0482b2bb38d5749b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1259a093b8136e7feb31a61ebd94513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2c3897a8e224bda0d5700c5414dd914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d076c29b7d79647ea8e365676f04e5915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964a1eb74d80a04102e61cf88ac6e1a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5334bfa6a7026ed60ebe18f5163970417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2707a79491c52f3aff968264ced2f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2848adad8141904fcf076715ed43ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6fc8eaddae3e7fce122a10f5993b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd881a016954833731e685879d0e7d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20fda948592e42cc0eea92db6cc2ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e34a06c3b48b45dad13e8ed9fba7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8f7a735745eab305f7cfe62666bb424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7fb35044bb7e91b03e9642a7d6cd725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0cf7dea6c4010fd45e50dc551a3d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b63e384bba9a09a65e33c2351c7da227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109f8644a8ce5d4e9902f7b5b56497028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f918e1b07776999a3bb498e8fd57e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370120d5b5f98d9273ee94e51abcabf830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee4aff8a2af2b68443fb1dd53bec4831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd608e1ea76e878625f78e11543b0032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee7536f62521df67e974397cde28be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bda1ca59b2c0834aa69ea88f4077a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cead90dd60a7e8f56c1f28636b32335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0c8bca68fc310cd62f3307bc4966d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16354d753330613cb95e544658ea84637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5730eb81dba601854bb4b8a8656df7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac03927a05551504aa7cfab31542c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debc8d97d030654a769071e5aa2258140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d839cd7a97900fa10a54e8d1d20cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235e6392b3851a412d1485aa8074e7842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea697a2d8cd2aa829cc6fca584afa27543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413eb60c4f1fe275f084e2d29df73bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842b14c46dfeaf910994043c7f70ff045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6d4d797961ff0583865fbc01601c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf57a3f133dc4134f9b9b15a0c5c05547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc37df05f25ca3998ee3d4a17ac38348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c94af74cccfda38627f8c58fc6e0849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c04eaa2ae9f442415e37570f9fc1ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac301ca8e32775c27ef8ce55865eee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365350b49cdcc1964aa6c5246f5b9c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993c64a6aefe20aec847a3867e358b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab981a546a999cbe12abbd2dc6bca254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32072f77d3b437480e4aa260c4081e0055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a4458cbe1a7127296f68222637f1e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f786a9e530facf932cf209b15b4be0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb67ebcfd1a20a1f52473ad508a7a7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a570377a8c4226762c09f6c62e14959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f563be1b74a862b8561830388475b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a05aab235794580b2ea22d313faa0361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ce5d7580cf402c306334f462380b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21df14a43e4adedb32d3d7b54964b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde53474a98dd680f9f40da432afb0264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f7063bd5b76884d6048bb7a520f8f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8d36a23f8df94f349d850afddbacb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb01fc39dce09dc178521629fd3194567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e2c2347791782a59938c0aae065d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6838f1147c3774bce72e5fc9f965f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a92b7710c6a511960a12e7b45a7c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f900ff66b5ff17d0ed74285beb3e75771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0aa278bde9ac831527a199348ae2372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ee853b7e97db26dd52948b5c5674c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec4ed275def046ee7c86847c8b79fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467a52224d32c138258c5e7835e574d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aff5dc38d738553761ba6121cda45776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324da6027a124b909660e4a187d3989b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c35dec7448f99ab05a558457ca5f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f3920baf13e5d731939c625da7a3779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8a8bb60e9790ddeed2f9b9a8bd06880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245564eec1215d4880ff4ebd8be3419581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6070dab4b2b4462aef200696c6b8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8dad64f8449f432bc51361c438f0583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08d59a1d0b8ae09e5c91a15fba04dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5860e8ad4665a4d9ad1c2b2b19a8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124df58e2433ca9c1a5c2e660310003486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6778582ba85d3da1623b2620813ac287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae1f79c8d3188f61ac420ac22d46e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19682c936cef8359ad2f02184facb1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5320d15af02dcbc487b3628c369c8590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0a4b8cf6a3de6daef532440208b9e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a107c59a0f517bdf1f4ac6e340c85e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10e64166805f7caea30b3fcf3423ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce476b2cff251f6077b27bcab2deac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbadb29fae0584c5266b7cd04b6ab2095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ba8e9ea438b94deaebaa121b0da3196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4c8ab62fe250c7cf90c20f3d68f7c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c354b2283a5d19a12488ad9e67bfc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe0253ac6bfdf8243d8330226cbe4799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db969fbedc0a3bb4a1be598db79965100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32c82d5a4c0e83c20b7cd8ed4f6e5f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84aad14adeab2f219ace9be7e9a223102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a386524d4641060607b09093cb8bb1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18418ac48af7bb71be7dd66e72849e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a37ae622d303f3699bf3b0a849659105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0c885d7a3534cd2991682f129a56e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ac70180e7b164e993b533f84d0575107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828d8427c2278f550cda4d27dd583f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca59c3240e41e8fe55ae8dd17a49bf4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96daaadffe805fcc310aa2f45e302f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d65f581063a831a96354078b1d5fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acaa0f474f7eef9cc9952b9afcab74112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a63eca9bdbadab587e1c42d856a16a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d776dbc8385ed5a1d7ac75a4c10bd13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519505a06ce2998ff25328b08ab17d29115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9938dc5c3c3f17b5a3cef5f0eab1a99116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5aec1954a9ce71292d142c53fa1153117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1c8f4992a0436687759b10a90339e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b03b94dd7285909832068fd735f450119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed6648512ab5651373f7ebf055e32b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88922a742e83ccdf718f0b6024917853121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248790437a359d40136ff5a210fdc4b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd2ba78ac7482be07996f2d916daed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459d6ccb9f7b6154a932031a7d4d007124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a21d607c9f7234dcdf246c691b136125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5c37457e3de9b53aa4845c618926b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4475dc4afdbeba44df97951639d22127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092816312a3d818c89b9b83fd5aa961a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdc16220b85013e03c48cda1ec3878129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143472509e8f75af2d830fa3aab59e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffbec011d0568df6f4cfe71f03c83e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2600656654d548778c4f79342c88d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4428604e735e3083cd34b2992b5af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5766c53f5d122bcf3d66b686c365276134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2905b3f265a558d8562dc5fda4331135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80b1d64f85bb80c6a3b130813b3006136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7790215d3dc3ddf35866f948f7d7c3b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b2b0f48c7921e83759daf4fb2b396138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e568bea8fce9769e3c062fe8965cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8ce9ef38e9c22ff945c84b02f999a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8208137e55ea67611305fd27b353319141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d211e0e8c4f4fd3e91e4d7baaf89b81142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cf0f0e6da1c0cd4dbaf24eae540e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9c29c55e2965c7b84d72e2148efc0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dc345299d4e56da7881e267c4da58145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2e59fe14dc560444043d3306ec9d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c56e9b8e419ce66a0f03d12ae6f213147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a0c706ded0a6f905ccdf852c43aa9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc203a403a593940fd54f38079ae69149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ee8558d84d616b51a2bdb4cb90c9e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa08d24c4764099577516689fce04d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78773a049da72cbb6f2b005ab20b149152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97478e0a1c88efe23791c39ddc76c448153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402a84cc23b7250f4b685d9935c77cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4824adaeba3e106e7cf26139526a6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724f851ed1eabf04a8422c5dafb9dd7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f90222e4f00c27561427c29150e3de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98ef8049e3ec0038282a515d9077e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcd04af8bbdbe24dc1804520d1c2cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404b2054d55d4527e90922d4207edca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d555f29a0252c7fb68df8c05d992c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2de3ffffe85e0c84feb5b7f0afaa6e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34725c0f631207facf686899b116d09163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32018c76ab5caaaeb51aea7cee1bd30d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e697e1b6a29f8365301036bdd863d27165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95d3af31309463525c8f54ac8e58f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb209b359234a5d221e9266b701afb4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131b52f9ba62e28bb4a5a7b3f772846168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502fea8a9d65ee4d29d343ca3ed2f62169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ee879d4d979478449fbf426d86d36170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef264b413f6d6d7f9871f0efd6072e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f8b8a487d9c379096232d575c591a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b3216e07935d4bf49967e6465ef39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04093576cf64f37afeae43a8b657838e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752a3ff7aa78489b43c0fdd0c062348175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae51f4521860efd3e42e3470485ea9d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209991c07f5205f686e85eabcca953d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e57fabd780b4c74b01975f98c52f10178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec3174caf7183707b30c896e9e7f25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dda6bb9db36862a1f1b580a97b1794180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea71fb4d4d1cc26c1f1084b48b44c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876a72d14b3ea32de70d7d963214174182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bbae1a99d757b15d1f493a01dc1d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3289ac87af4dfe45808890a9e6ed7a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750330b60ed760645be59888778a3803185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5eb670199139db24a883e920744c71186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f5c1a01a91b81c018f5d55c4d7fe5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50538f5d96efd8d9e7a1435dfab16d6b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0563166dbf8c35cfebaee85b8fb403189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2436258066441014c7b8f9b36b1b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3671e82ff54a3651ba913401983a4d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fdde8a85fb429792368626a329c71192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1deb408e918bd2bbbbb31c863c8c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b188217bd6fa7325177370797a46dfb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8222af45923172ecc970d3d93b2df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2b9aaaefc05ede6b79bf044e68c1d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9db55cfc61534ed09b482f7144c92197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878c88ba078ce4776413897f233925b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b7a616b0273ec66076bf1e74e2e71199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8509cc16868be7f70b9d9209682c8c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc10c7d9b9ac908a7cb24eb36fe3071201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712194a343b8f36d63a31110a2697299202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba74784ac70ce3d59db4bd383f57ef5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c3929e07977ab63ac96ba0ecaabdc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146f808878a39e34b84f3b72b03b238205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012affe9526144bca82ec73eae1c53e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49967b262e452d61d0e6ea829fdf9ff0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649936cf29da0809f06a2ba579b8a305208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573815ce52327515c6a641fbbce8e6e2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7f3e251ee390c1bf201bd26ae826e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506217e8a200fcfeae2dbefd032e49b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95230cd1c62e69dc66dd78e228dc4449212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80414b2bcc71dbba3e8acbfeecf0061213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dc477d050f0e5b8a0117320331db9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8880b4cb129c018fd1a499d1bc8de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a439215d52be370d930bb1f9d6a6867216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c167c619874d2e8a627b2a61ec729217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4c8dce463315aef34f9ceb4da5f58218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01bc8790137af0816851829482e7f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7f7e8c40871883a7128e6606a17d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ecda8e08e44a39b818b7a72b016d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949029bdb0639e08f383c53b90845a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0339fc9b33afe35e3c7ce8e478436223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f99ed0fd89933792561668ab556f47224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a22c996da5bc28545a4234d3835fa4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6be09230635b164a5436cea0a42f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8c79e1fea744b0a791031b51d25a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5b235905a794f3da0f0c87ad2ea8e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5164cf1652b22ba5b761ee7ff8a068229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c70b0c9998536464ac6c0f42b34ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad2b0a737858e461cad0bbf8c90877231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7bd10bcc4dafacd6b0de99b369a54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64005f406b11210938d804a66c3fed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53588b027ae0c627559b648036b55d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116605bec36da3453adbc411b8567d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f492e627a7ec4ddad3503735c0ad1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3743ad0a201feb0c46d1724f3270b0a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f348cc6b2d47c3a01014e099536a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce3a7b086839c9ab1ed2730dd4615a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1892e4e31ca7039a72d333866c708240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa4b78afd8f143ae0107f7161418ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f5cec377064ea7977818a8c3e2d7b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4cc7c7b0d48c64f9f8ec759c6b9e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786a9c0f090f4e21e3e87363767950b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea0d35ec5fbe6db32e3177a80cc860245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726939e863739b273a0fdfdce900ebb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd44c60a751fee32667aa2fcc39bf75247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3f1c741e4e2aed470b79c63f6215a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aa9ed7c274fe971244ac81374c2de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977d3750f2329d9233f4a1cdcfcdb05250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c889a8b341a0636e70df96d18dcac28251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051e0f8d2d11cddc2173d582e73ad6d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1fdb7698d6e68e71e45a92f993e02253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c98eafb61891d8f193f2adb82fcc07254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eee347a7d3a9f7774bfbff5ddeb77c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319536948611f4d6645c0e906dfd2a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20614e5de8e5308c7d07e9496ecfa8df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4854a6b9a24d192ad69c98f1578663e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdb61cb85643e98fc56326d55cbc24259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01c8878199f2e30121595a10a4e619260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4daf172dcac85e0367e58a5051039261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e49ddd429d03d8b6468beb43d3df4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46051c5319897a6ef9b9f92aab1825263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477f57de75947bcd3713a4a10e9f6f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860135ea773c0f493712a8ba6474f214265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7bab630a49b2efa0ce914d5571b4b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505f6c6f775fe5b40e72d4c40e94ba5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b870ca2b7405d244f1462107520bcd9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae27807348d8706687043da44b25d35269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589c1d87cf5ddb3da78d7322664d2d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc181b14e1b73e57236852b2f61ac7f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d44cdc9ac04ff197be9dd089a809a4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a039f93c26b6107aa6cf65cdab15f1d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74044047cf0727b3ff86b485c519e684274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac3a3432d307e6b3a3b50466f1daba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15015d8a8769a86b8bf820cc65fa64e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547f9a666de937e91dcbd1d7d9efcf8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdba48970c11d7153e11ade378137b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832d46a638a6967d251f2aedd82cbe6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43a2144e77eb05390888fb22cbb715280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93646f157cc5f9fe5d21c1d933a9000281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde6dc1a2fa06d2576802ad7cc7f670282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d78c54722504537bbd5ed25ce2505283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70926f10befa93f4e97c9dd02754892b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d0e88609d60616f4b92156e500f31285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac87d47f1685005e1dbd3a3befb5c32286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51701f73674e60bad9400b060e48f785287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6acae97b0abae245d9d14ca1e73ff5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5780f70ac60497d0e0e272346def5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9bef1da44ca9feb2e865a9be6de90290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e81a04bbd524ba152a79454a16ed9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1acc2dc7ea7a340c98c61a3ffa032292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2dda39f7eff8d63adbaf8b1eb78ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0ef77cf97638176436c950c0e413a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a96a8ce77a4b3cf74f8d38da51e8c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3405fa44c4fcce97320024888ba30fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa783ef25487acb8e258531e2b583945297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fc1abaa2fd6d66e5f19db40ed89a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6f2c59590f25d95d702b53876b1b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13dc368cc1abb22ad8cafa3f594cfb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8e1dc81392f354e93b0688283efb2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11040c0daabc32a2c2cdfb0d8e302de9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6cf29029e4596e7f96e771b7b1aa0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be460ead902749411f829b05849c865304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7e5ab194c0eff6f95bdc0d172f649305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2d0ac8ec794b9da7437f80df3a067306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e386bc7b61ffb0b0ef162c11090102307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423688dc8fc757dc6c7b3c78cc84ef92308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a26ec20e1619ae7e281ccc47f886e4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59003628ab47231f349e71b1358739310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5fef7de2d104455352a22a7deab6e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd3b7d661901826a2de37f0733bed2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d54fd73ea3996730c234071fd2814313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7459e43ce4effb1e97c28707f08115314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185546eaeece67adf9702718abfe7723315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aac6557a3d669a0b52775e71713c43316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf993522171524d670bd95ac6a3c433317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05395e648fd709b555ee3a3b1571d042318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e54fb34a48dee535864311d53607fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ad6029f950250b9fdd59f3e7e2a7c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9ceb139623790f4059688cc1fb362321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d9c950aeda7cbd7b9e0ec2446e914322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e85730c6b9f47c3be048fc2c31a38323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4c272e2f83515c819bc4209799aab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ce63b13bf5c15a571c6c039ff583c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ab53a700c122ede8c725026ad390a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff054764713d31d0358241ab5eadfc2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d57af1a3fb5f013a70675682dd626a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc865e4982c2470dc412f4fa1e4b966329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b624b209928b8c333f7d39819924a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445fe611463bdd6409ade3187fa79c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18998e422b8aa023fe5e6e24550abc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9896009c27e3dd3f6c8116f2d29be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5237b27465a04ded2466ad9b5c944ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f4c1cb0e9efb75713865afc480ec0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f12ad59846f093f9bc81c05fc9196336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525893e27cd88c141ca113ca17166a44337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654434819878d3b2a959e5f1844ad362338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff6a61eb535638886fb83d69de9b40339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09082fae92f322e5e2e2cb413ebb2003340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb096ada544e8767bcc5a4ee1aa6e0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a986608d348155304ed33a995d4cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbba5d70c6da9e17b6512281f37c61343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014ed8038e1da4bbd050ca4eb37369d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a150750f7466b78a48b0a155ec9a5d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d0a0e9d18b0d204190d7e6ca38d4d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe202fc1f2b921f0fabc2b09f0c65d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172e4d3aaf24ca5438ecb5955bfd64a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51369d619e75f4e164a894fca00ee328349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a435811f9698e55f17142443eae26350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d643a08231cf274ac3cc67f8428812351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7e1e8f3e522dd2ce4d63936c6eead352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802807c1e6f58e923e372e25b03a2c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a47e131721c65695d4da3af48b83ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b65f31a3b4f2d44e81e9d8c182ee77355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e93b258a4fdf8ff2a7a3d710918192356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdc488a5e2bc7678a9295cdd8c9684357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc435f8ce198e95ba88a100e0ddc65358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc307d681ba25fb71d9a6ac753628317359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5b0fc9cea05a8f09facf175351910360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f22904b78d89211583ce9190a9aa3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765b2ffcb7a6ceda624d2794d8f805c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97515ed79529a5568a7462054e5c132c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283256231a5a3c3145dcf195ff49871364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c1028de57c8ce76eb066f0bfb2c2f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4e2be468c069a7638a240a78dc22d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4438fa708a158770213f527059cd1d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef4a34a96af5607e73c3ac28b1753e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06762759f44be8b69bb5e646a1afa680369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93260f5f869b065a304907f4ed4bbb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58a7ac1eace15f5e8c04a01d42c941371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83705880dc9d0aca45c61e22daf067c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45dd75db2d69cc819853141f47bea05373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d4c4c45cc3843f2aa2c38f43a6159374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a8539510eb544c9d3ae1669a23437375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87983232f350d0372786b376cf5b4168376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817363dc7e28b5e0ee58edd2b1638bf0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21b6cd843b32e9b9eb2a24ac903796378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb61f36c0f2e479df19616234650524379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee476c8925516086137243cca5b6116c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46348ab47316681651fc57f3617d1bff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa6339b3646fcd18c2de6181e2c131382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456701d40faf94ee44ba6de5ee90fcd4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0a30c7443c8d884eca3f7013582ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96dbdeee37302027f401efb658924f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963e0dd9edc6a0c7a44fd3ac4875393386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9550d3fbd0d250bf3026b94852fc3e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfe57f1e9f2793d8697461669f1add388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d406cc316d1ca78c11a3f2b60f9660f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961670cf09a53ea30d4a89e2d5a97f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd74d8f9a953b05625988e695f1197391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09587a04416875131e38268c22001842392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824a1a5c93ea80dd56068a5b2160bab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef2a35f4a7456ba6a5da6ff708d072394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2c23671fa6e96ac70f80e5379ee54395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387ccf1aa063684c0c60902d5e4f209396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8781614fb8626f8f5f4aa077cb2548a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63115177ba936d77092aded038c244398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1184cbe9dee0116b21a7515fd20e14399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac0cc311bf8f12ee1957af1ccd25ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dacd0c683c38aed6ca5c68bf96083401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae6e263eaa62a76719eba75f63b5fa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f8e460b831a1339d7542542d8520b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c47d8277bac41832cd7e41d471606404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f70e6bc48aa0bb9f2858fdcb0ff145405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a09dc496f83ecb353f5db5c672fc7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977023d74a2244fa335d33b73a881ab6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8e664d564950b1bbeac213083d5d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a451fe67eefede73987ca039e6f6d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915800d7b7422f7ecb1da10fb76bee78410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1192cf43b65800acf0f159afddd53411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50d82140d67d2f528b3d46e0cef131412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef0258ba3a74121a60ae17614349dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e1cb159bd0b6086c9fc78bb8a6966414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75438f43bdc036d1b231ff74d9a92a9a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10141fd6a80b2033e26a25497cdeccef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6e0d0601f990815d9817a42a914ee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5f29f6ef532bc9b398ac03ae333e4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabeeeecf03285635c0ee1715340198419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6312cd9995ee2944098a6ba9bc6931420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23b281cf4bf8b62cf94bad9b4c1f93421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc8af16e85dd3e56c42ad14a5a2e98422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1938b20a645cd79616c3a69ef99d65423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abee284f0f1aec1ec46e5a4f9bde2fc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0dd66f6bef61babb873ab69a2ccf0a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f0510d3e596b01ed85313df6b7a80426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c033360855a8e6daaf92bd548c7e61427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946431c7362a308b93ef6de5365ab898428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8e102ec3444c505a49c10e39b3d68429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fdf0b33635c174a4b790be5cc932c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ba852b5e093f6fb75bf3103719f7c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e5aa29660b159da8e62a75af5efe8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb08b06465e4ed8061d2549ad97b495433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7785b1ff4a4266be184a9397fcf73434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fd87b375bf1d3af8c50bdcf23f643435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d31ea532d1b6dd8ca85b307cffee5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd8145b1322563c648e6f404361e7b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629ca4e1c0112844e95abe9b8cd4541438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a09f2c6fb5ed239e9bea81630efc9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45d200f9295b8ce9b711dad27b8c09440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78979d14b8dbe1edde5aab05d5c19db3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b93274033c89d9616411f686928ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04a77cb2465c5459492990ab659c9e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffaeab4561177538e0d96d2420dbcbf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36c35ec41566aa1ddf7ffc4bdb9fd9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5463c9ddd8cd72fbbc4d219618296446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d0dc8a3ecd0ab99bfc83f513d2ef4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2e0bdfc100767ba4b9d2403c38451448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2086378605d0047e3da456e1f30098f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba711fce4b0467ee9f0caf0750780b13450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3304fce32b2847476d6d80285b750451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1f57e48bb1d653b9ed4b9fe90a30a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917573a1bb49b00eff4b973cd06f6d54453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7e09c862da901f80573ef717124fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fff8d04d33064cc869681967a34ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6556b6f7e5e6a634e0403e5b7f44aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbebf69e96e246517ad9cce00a7a69457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a240ae4680027d2a3ed745a771b414c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80311c006b58d2f99a87a22784815f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b95edc5654941486dfd5723b92384460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5195363fc3ea0b8e92be97e7432865461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e457d7dcebd9aa71227f0222c088c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4f74739b29c5d8a5507c467510f41463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e925a413fe6e23f9f74b5f5e75ce1a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea3df9041cd8a964328d85ef32ef25465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6751276abf86fa2f9ef30f799dfe21466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef248e091b1f7ed3eb2f04205cda20bd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8784e8eddb28e509d18e2b46a752c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e663ae0f414fe7dcd802b56a47e5e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c40a665a33cef41d8f6d2596707b6a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f53584f3d0e27e6a4364e3806a97e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e24a119afa24e6c8132411b225b2bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbed0495f8491a392ac8e0d4dbd81c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141adbc7571de18b6b8acaa35d14cda8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932ffbb966c16a7ddf5b3f05c0dfa55475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77be4a0dc497d70e413c5ac17f14b4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d3df63ed9b6a306622679041e9fca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfbb3192caf4ade03f7542b7b15709478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c58fbcb1a6992147af624765cae71479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a651f895b29968644c439fd4c6b10a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad2cf55c2a64a230bd7b1f87162475481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0fad8b3ffaa3f412d6f0a4df24bcb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0795ad4cab66d2c4188e27809b4095483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7950fefad62907f58fab652d658ffcd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d477d59f1fee356d382eac694b040485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d1b3b03d85a80709e79de6dd2b85b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205a37421612ba1c0761148ed46a75b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdfde253725c9a49dc9fc7bb48ccf2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117840cc24db6cb61956ded5b86c083489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdaf69699e861c1db7d53c294da8f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf425f8cd0791151792e2af7238731491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149601a85937f5f110675fd47a07c8e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c38e254f4540eb5c8714fc1f42a798493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000d36a8d55554f647dc40e72e455fb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963eb4e84d63a88f2e3c5edf92970ce0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cc056fe1fa836d0fbf41a07d7ce6b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae5fcf97a08e60bf44b9dc0c7d58c3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a5730897fea50c0d59d3247515220498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e3ab6f62615699e0a96b6c3b04dec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01828750f2cd56f1697ed0f61db27f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fb42a041ba9c40c697be161945a26501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7b3d9c6358c334de9facfda4ad4ae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2225933aae6cf01afb152a6764d91ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e18e4b4866728615c5d14a298bb88c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe05774d3d285573b735ba80943c7ce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba29afe4436678a2828483118d61bd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6feacbed9f4d00fcbb063a037bf898507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee20b4b85385c18c4821d69c633338508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9e1ce8f4402f93197c8f369bd0134509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcc2a210e2ca36562551c9fd56e690510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd9fbd5a34819571f4967c46c90539511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55aee68b27798bf38f8068065234f49512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dda448d37bef2d66add3b2717e4b88513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490b14d6f8ea9a086f7a38aaf988a45514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0620399bc3287446bf7995cb9fd65515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1647a018a30620a9529153f4dbf6c19516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073c9535d22944aca5f896e2725e0b9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c930c6eb1a1a1d01ab6f5f0c32bde55518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087ca7516c70fcfd6dc8b468c09da9c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a46dbcf216980edf5476ca9200315520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf13bd867b0de01f31575454f58b6e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cc1e97834429b1ecf30489c8470e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6507eb0d956323e59d7cea45d13a1c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdc20f18f0ce56fbc9c969089a1310524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9407262d11290b9c5e229736f8b049525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d525b07ad97f4ce17bf8ebe81560db2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df99c30e50baecca688800545f329f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc117784d33dc870e221d7d032a278528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08aa5dda764b21847907b69c6536eda529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54658f73fe3c0885639718d46107397530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366dc13824b5963689cb4d695ecca7cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81599e5a800e50e68f396af4acc9b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b010e21a169adce34f6f72678ded61533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c78809800231ba6a95b5bb7d1c35d8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae887d260e81c4719253e288296511e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842449b1591e8326ca30365313e1ba8b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3bc421be577036a563558e9c3908a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8211e5a7512f645e4e2451b0af7aa1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f36aead38f5d64a1bc09b4f9ae96e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb008b3b1fa17740cb403ff55ef6a767540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bcfa7289847d1be59cc6ae78145ce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee9dbd651827446b0e3bf39508462b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001a9bcb7bd6626a26ec71fd3a84049543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e6c9d9f7cc4239d4331666ae0e9c1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f8fbcee743b1e75245060d4276c72545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e39f6fbbb9e74c89045d02a2a96af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50e10b384cb288083f1d759723ab87547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a62bf04c75590bf0a752c5aee3d43548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c14827ed59de5c4fe4f232328671a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023cab3ff97b901dff1ddc14a3aa929550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b006d3c1a8ea30d2d7725735656aa16551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66285d40507b584af9e08c36143fa30552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf20ae726588b7d005a707be2ad07f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c309d331a9aa81bff46c3a6ae7d08554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7708f2d05d2ddd62d0a1aa302c49e4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153bc67834418626a25f3ea152cfa38556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979eb4590684ad78574844f675443674557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2c89e87347e93566db8815d9d737b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d128430fbfe4485bc32a7eb92e94c72559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057668068fe9729877716be8adbbc9b8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517dfd2b537b59200d4106f460446bc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8004a1d577e58f6199cee34faa02dc1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c473b76bdb870a15c7f437d827dde563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d4d50b316acf1ef373be7a75e59ee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618778d514a5eaac475df6363f3ca8a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d904d45be90d8a4156435362bfd241566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71d8c4c224b73c878ae3b3c427e16e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5177b52ca9d93c37a3df03cf2eaf096568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e739373cb6497f41653454a1ad20eca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1698c2df68b2230e1ac0539cdaabd2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ffae56703799c6e83ddfe31d436b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a5ccc631ba395e4bf98d896f29cf0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229fb21083c41970809857d85faae8c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265113a49685028b397cfa7c6bb1912574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0ca09793a0067066b58d26806766f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a973b2b2776724216e7913b10af008576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac218888f5b8a4606855129178e3774577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6545a29691030d4b8b8ad30097127578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db793868de661fd04990692e8dccd17579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976f94330c7dec8e01303657fed48f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c489f67bcb7f6ad13e9ff66d4f9e5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe1318865bbb6eaf533a37168a60c4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a9c50d975d7f2ea2248ff54e59b48583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378eeff682736052e21c1065c14c2f78584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fae3aab3625fbbae2bd73bafa60eb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b959ef80ff4c62df0dc307bd178cc3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111fe92d107956ac1317f5e1e2c0eb1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413ed2fb4d6cf96bfc9ebf6736062a8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc830d6fc813492b9beb01ec45ae9e64589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cfef5714e21013ba2619f68ec5ae4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bcff6f4f7f50a5fca88bf7baeeae7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb680f3f6ccec0118be1e1ed1cd522f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c7834a6e9e87973a4222c575ed8d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec3daa927082ce78a5502fab02c6e2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6768db3964ad516db598951aa4909ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6ae83eaf54cf44eae89c9ea3bfc03596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71858d23a77f948a275bfc53ecd107fd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8bd859e5d762e14aa003d4bb66a44598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93915c75193eb11cc3c16c0018d2b4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b161021d2ecfa8582f801438b11d5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e40087c0e0201e15367e117a4f728601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e27942a7065e4da02fb70a6ec105c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbe3639369c54a01e4aa0b83d4678c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90395b431d8250ac022d7c019a7b4879604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b117965e706cee33cee963458642992605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ae683adf7b99d6f23180d1ea0ece7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760b31a40eb2b52b92a502c5bc53bf4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bcf63c52f8daf6c082858e13477d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d0aa75ebb1a533710a37cc388cb8a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ee55a63087001055da370683f68f1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d5a6729bb1ef50319b598ebf46e2b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e124049343a036728829d2d1f464d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67947043ff2e9ffd94719358f122c0f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654d4ffa0d23fe6f7eef6a7f43012a0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea64f985e5334c3f06614700ac3b2f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a6d72eec8f05fb12d9090eeaee612616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fc9338bad0dc91391cb9b7529a722617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199415d9423f76a2d21a963a0afc5327618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5b9a01e5d8f2853d723a4ad054d3a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784596f03ae46de8fed32f08e23872b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84201081b39d28d5aa5508ca60cf96621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7974adb70217b90cec7bdc845722d4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37002873b105928c21902212fdaf4097623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895fd22e318103250f822926d5c829c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c7fc7746d3ffa9489f9cd57fdd634625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66fbd8106547f6f7ce8f3e20073f99626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814583c73c334ef01d8fabf19aebac79627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e5ade9838487402b0479e148858c3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8160bd00713f559977aeb63aa94858a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a52572e66ebe5fd5f0533b615c4384630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abfcb6e7f6e678fc33a21e865d92ad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b53ece0a8c2e30fa7c8c05532473d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660575f191ed5e3e3ce235b640440d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83176e1e814d1225e944a6d58ca649634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83139cd7432cf398cdb931310e3b8e65635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd47b3b64fa5bf28fd96464d64cb72636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53124bd9b5ef831da551f160b0f7a88e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04df44238ec177dd597f2811fdeae0f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4811d44afec0f610049f9a627d999ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8cb786e6d7526382cce3ca9fb136d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3342cee921527d7732de8e80c436d44641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5707936ca9d81ee603c272d457f7c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1d6ed23493ac44d825e5b2f980a0b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922924e0390c46e5c0e8b76c886dafb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bf0b6d1bc504a4aaf00a3a59d7f3a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f564d22a246062c7f8fa3c655675ca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539d396cc78787f8c70aca4564ad310647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22050585575098a25fd115080fade0a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28fc87df6ee501643fee1bbe9c7ad4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737347cff2eb85844bdb460ccce0ddc2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587620f16ffc58e90641ed33f52b80bb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e4f70b0b31d93739214a7e7a54b54652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c4083fb2ba3ff3fe393971a3e5653653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d788de3e13614e616626668624d704654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7d7ffa2b1919a8fdfde5ff1a98781655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023feb158a38205c3643248d649f763656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85107a895fa22a41ac8b0b12f136c6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0844f14d27665ee3d73ef074cdc83d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cdadfddefe41782b5352d4479a914659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295c714329449405c278661f58a0b52660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d4f0504d045db3e972ae72985bd5f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f61b72a752ba7c613d1fa4676ca537662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a89fb53528e481b3b54d424d9049c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efd6a726776cfb7ce826fa0f64e12d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10741f47c60d31579d978b3f36ee12aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cb3407c80b332f54fb56984b7d86d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e58a7c4d854fd5f0aaa896efdf0676667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee44407ce1b0648cade562a3d58aff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c3d59a8e96a8d186a9b72bc8b59aa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544aa7cc08f4580e028f33e1cee35e4c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc995ea1f1484cc5d934f706f43aea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7955bad983a877f972ce9c794ce454c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabb4dd66f02fd1c5428930e8278c80673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf376eb7b4314d6ec73b96255817df8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cd79762d76d6085fc089aab76f761675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2b269cebf153fda6b3cb7dc46957d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ec5d9ed7df24588083a6d310f2754677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f8cc131c780e856c7f62678c1059c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8c1cbb9692268750b3e457de521d5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f0c8e60683847969f6f2995ace39e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1367c297403d40d71c47222949d786a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6908022333a4ac47d4978b60317f1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe60dd89e9cf60268069d9550c92b92683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f79e07b15711b2e7cfe33018b339fe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d01f8f7cb950ae035557c54616553685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00f4614707dda7c5ae2f3892b1932d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc5694dab742bb1f4b189330cc7e4c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0ab2db352477e613a7d8f41acd01d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160a4f90460beddd4dab8a4f862424a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a18ccc24f6312a1215174732974d48690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb95937e65dacf186142f5ec1407f7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc4265196963e10748e7547b806a00692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fb9ec061189a6ac0bb8c428f73eb6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb637fd7e72ccf1bed2527f896f5b9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7bab43cf42dd51b8e563474f83a73695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab29edbd383a1a15c3c914bf989c8b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d3b0bbdbb322d0839ee5d4616332e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee8b64a42747d507e177125b5f635c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251290d274e556b6c37bcd360036df9f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d06a0707ec50b0071a8c1544fa11f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63f203b5a83d440fbb87987b98fab9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf2bbab6436ece8680eb43e192367d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e794dae41f71cb5a6bfa3455f3e81703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1fb8cc02127a5ebc364767409c811704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99562df01a869997aa0a6bb7730e32c1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c171cf6928e7e395b3627540b7eb7e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db0201baaaa60890c99d7e23640ce6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25e332db0012c23d1c221943fd0a8c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3a49a0d38bf095401a3e4686e5a4b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af1d49b35568fd3a397e82b2b4c7b7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916f7213f9347e7905db30194a01a34711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb57e444232413951d409cb53dfcdfe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecff4c5f7010dd606b8966ea7c74fb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae6eb3760d719c23f70859a6e00099714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d511a5bf6ac6b96e1af64ea28d7fbf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca568eae7d66b23dd03cfbfb6ff01eca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cab024bc0ab70a0d1a661a096770f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6acda5623a0207c1e6fa89239eb4f9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ae427eb9f7804941e03c2e0095ac6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc5019af3015d503dbd8b78afaddcc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5bfab30fa1cabe5183bb6eb10f59a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f907d73f6b85cca7bb06e9eab2bca0f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a11673680f27416dee0b223308f14723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e5c24c36cb0f62af12e872b82d340724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935180ac60386d85cd9e7d1888a5cd3f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cfe4b0a96a309dc646ff632d38981726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001dc3807120434369adc74ab1255ad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b95ae96da040a7a87b6ebbfab480d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07b39d673423538c059ab453b3f539729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb01666b29522c126368499de20f3fc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371a31e7fc8080c6582c9f522327189731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca093169205c74d05ff92699637bec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148010e93d6fe6b35774699493487ba7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff5faa17063950a817b21c00efe12f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0d316373b45781d4557311aa170b5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1d46eb1ca99e8fffeb28409dc50fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678edc9835acce9b5b9e4bc3249c1434737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04440a05ca07a39c1d17e145b5130e9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135b38329071f5aa890e8561114e4fc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e3d57de1894edee2c09332f4ca52f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe46d2caf5ab214ba47f14c4bdd714741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3465fc8bca1f0a716969cf1aaf4cd5a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ab326c000a7279a1e09c59ce8a9c7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22c5319f0b9ec98718dc0226c079af744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0212467c4dcbeedd6af421c65ad56745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31445ada78e371464eb67141a8cbd00746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf268af5f411cbda88a207f42f237c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea7cbf4a23b1115eaa6a79a364e03c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3dd29a187e6bfa85a605476d06411749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d7387141b3e64ac1a152dc7a18923750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf29151b8be98054bd604a21e519996751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caece83f91020dd825abbb753130f29752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec617bcc7d1ec07821cb69d1d117f3d7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fb2ebd4b938806a2cbdccffdce0fb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226caa188be64aa00363b485b7aa4f3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50baa3b1dd8325fe6978f4776ecd515756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faece3afa504daca22062fbc75cbb5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acff5046377e55839bd6b9bdf8032bf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0e70664547632cacca43c3fc93cd0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>