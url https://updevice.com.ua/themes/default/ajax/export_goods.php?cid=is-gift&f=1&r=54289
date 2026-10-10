--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c9b7134856f1b63bc2a36a6fa9e271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74721d051880df517e8a61fc74a4cc52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f680d7338309695cb6376483d75043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c81ec468c4d543f9beeb763ad6ba524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b609c11fc3e3ef5f9d59c378bebd435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fe52e656d9308f9c04d7dee1bf4e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b505be20e68d5dbe480e6574d17efc27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d815cf3cfc657003b9a7564bc11f3d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4858415d23501a3cc6cca38f134de09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8827f4838defefbeccd7defe5b5d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e949d5043f3961cec68f5051d4d83811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584acb17a9be6b301f25163ff93c7d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe633d094c5965b13cea9692367c26c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7217415d1d2ad9cf62d51f4ee09ee014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c04f1539a9fbeefb1eabafdb6ef27315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a7d559e5f707f1d693cb5a2b7a24b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c835fd4208e0c1e08d45ef2c21cdee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd00d37776e8fe088b0777cf9890c2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c899dd747124723890c17d02aa770319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5a7998c2ae846e323b0a77c01908d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a07b11175d8a45a030b6e6daff4ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac3e1613825987e2874e0c2e3c186822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d114ee76b59cf3968c90382f89bbe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639da9258df8f40dd6928d6b8e47a30324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15503126e3df36fdd2ed333a688714d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8713feeeeed3c8c3a109e01ea2ee226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c91335e64e0b0f18d42b051ac4b7b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470adf622ebd31123a0dea66c78c22db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929e0180926eff8cc7facd2d8bc11c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff25d62520a69b1c9110e1702b89b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14037652cdd86aa14761b6ab1fb34d2c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc65a7a4015598de6148804b6b8ae432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66df19390c76410f0467badb9a3bbe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3244a30358549e14e830a242faa98234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bb1dd1c570bbdf8e3878aea0a085735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d27f409a73feb0f9237b7c49d3562636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda429d7b68b26b470e18f09443bd51b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ec733e10cf8db7c8ec906e2493ba638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f243afde912aefa1f7516fbead0a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47608a00f6eee15a20cfd2eb87387e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddc7e422e96bd5af7bff1c87083cd341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c48c6b3813c9ed6bb747225fb0a5fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6730edf538864807cd1c4cfb63f7afc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0fda16e3d591197262afd442e196444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243943f4f83e6ea66d17f7a8d5bb64645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920d92f4b4c9740205a2cd4ccf0fce746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580913980a15c18990172654c80695e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725df7c768b3afc74d45b8e8736db2c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ab9d77fbfc715dd98395d210f9c7249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c866911308d4899682b8e66caa5400650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c19210b659118abcbc9c5edd8553d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb8d9219dd63fa4256adff631be0d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f499c304484b2643e55d4fd59a990b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e821b18fd45d2efea1373163f271b8454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e3a72bad931ec754ba1ccad57d73a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1ea666efd4375b914188177ba9f2a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b20641df68a093bb8769a4593ef60757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e94f29d7e72b2badee1d249589d4c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b927890b694889fa7b4aeed372a65e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f040939eacc2a72c160f0c08fdb4460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebda8d3674b1d7372b4c7ff4fe198961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf08d1a8fcafad7773eaab0e6a5894f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc9fb57166b85997ef202c07acc08b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ef6ab416e4707de2cbed6b89c973364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff217f16e74cb00fc08be8167455b0e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd5b479332386acd4ebc2f9197548266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945c575532bd4697e2a610da84f0a8867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f139b749f2adc656569378eb0fff868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5899ffb1768456ef52b8c0ca8ffde1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda2407c3818e524af0b175efe2644a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04921a531cc2577ef40edf52a7062d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0501d19583ae1f7d1e87bab5cb758072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466619409c7de2a3e496bb6270800c1573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253440667d0f6f211ad8a5a285edbf1974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444dd0bdfed2fba4534326076d64f86975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df67d1e3ec5578fe0d1d0a9bd7bbcf176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4ee063d9a2ab329e7de18f403194a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf7f4e737a2dcc29a9ea1e398e175578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139add395f11c811d9a414876733917579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064378bde416bbfa8f03417489db65f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bf558578ae2ef2aeb8080f3f3fe4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4988f4e40e1d7a6f57c435682c982582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22856f11a17b47185293207f5653d8783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc531606e7e5759192acf4a67ec2be0684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94c8b3b7f074f7826132e9baaecf6b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29282d419c74e7b89efb80fb580b5b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd48982780e4036f3b3f0cab94780787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c9ea0ec17c9522363a34e70465fab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792c76db576386adb4d6c448a4b240489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e069f9704e7b1f4eb50eddf2d5aa69690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fad6c21f7938ae143e69105dc754291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93015a0988c9e3a9b648312e8b3bc992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6f5c1fba52e02979613bed19a099a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69dc701f80fcc04ea49efca22afdc4194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778d5b8af1a88fc4ce48d92dacc734495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8ff21c989424c62aa03f9c56b71bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5670f3a6eac89a347fe2d706d966ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42971ef94ec07bb92029d8791882cd8498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ce4364299782b8fe9e8412c7009e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f265f984d3fd461720809189884c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123eafe181af16075ced4437cf4b42b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86854345e7389b2c697313a2b869ed9b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8db97aaf1c77d94b6cf04be52f2735103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d9b771c7be6ec8225f05e2cbbacd2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625dd72c179179f94a45670c3a326c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5b3539fdeaede1f0f23006232ef2a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347ea8e4d3a46b0dc370413c865e68d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee104b6a8615ffad25e6e2245f56f409108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfa366606d6c7bf84594ad3c8812f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705f621e41584f157e9b02386f75f8c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb18435deb947cfce5b384d6b1d5ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185af000786adc927d706bd4729c5c22112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48941cab7d5cbc5fc90acbdab98abaf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa09b727c2cb0ddd56899f897e66f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef921deedfddb2d7133a3105a67e31115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb74fe1510a90666aa1bfa5a50ac2e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb129d1e30ba1e301bb9e0586f11f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ded500843f68c14524e1cdbaaba088118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779c4f92cb4e96dae564a9afcbebd9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06047f4713f5e0dd4b22ccbcbe6869120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a302fac1ac6223c32868133d90e423f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e331510a0f0498ac05794923b5879b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d39234e1478db37e933195e08a4e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744eec149e58cb12c27c997ffee713e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2ebbdb12d2cacad41672f47c5c232125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4a5b336209ea664c386bbd41f2b36126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46870907b104644d85712c9a36793a7e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9ad665bae0ea2d4e3674818a9ee81128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4121979d7c974d3933aa15008e04c1d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8a8ab5acaa8071f67ebb4b9086626130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80486bfbf45ae27293dca87a6282532e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea579e133009faf5357632721c959d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008f6f00529fdc80cff85571b0bdf82133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14ca243779d813369b6b69af12231f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02105bafe631d724b0dc9063df917fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a6a9e8600f3ce5f9d638901b45429136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2ddfc62060c460ee316ccf2fe0bb8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b90650fb1bfd5dbeb3c7701daf50a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd26941e8ae85324faa4d184dfd6ff5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df664782ea71fb44bd62318b8e7301fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfa00d1279445e16a4148f0ad4ff4a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0328b117bb24bdf7b86db16a82feb8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0256ad3706b67fa72eb61d7ba516681143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e34410b85271a24f7c1aa94c038d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e1b2240e41cb48ff1e4b8a70be872145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb922fbaaafd157a9efe5004f08e3c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdb68980e271ba28ad0dbe0e1f7200147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa882733ededac88b36518bfbb68b359148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330a8d62f33a6f0210bfd86c390a087149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9fe02c5d4113b20f5cac2be0bd4c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08ce06857050c6bfee7838440ecfae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5594dd819902ed687f4cd8753db62f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b55aebf2a10ae47c0044cff3ea542153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e983cc4dab215acae838f964cf834154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9362e9c3816f42d554d40fb92fcff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cbfc22f8d7744833735f70ec1ca79156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6bacf8fc65e37c46d9557402a6dba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc4b69160baaa3b26fe2d55e95ce0c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d16a6286eb0f8144d717677ecc220159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f25db928e0fd10d6b729a7a2f4cc5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24f22f58fcab3c0eb68aff4b30559a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f0ba4a1e50e4050caa875b0a955fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01c0cbd4e869b9f198b2fcee2750d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa8c6c611f4549a9c4a632b7450eb5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fbcde95c80f4bf5089cf2b2ba5cdc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39213393370f1eb27ffb89e0a6efb0d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354d85def05dd2993ce0e2a884b703f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9fc1e20be3fd5eb30af2c0e9e2fa1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da950a66cdccc9dadfca7c7f45ff61a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcca911982d1fe79cfb79264ab56811170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f106dab141db0a6db16c79b1e656e5e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5c0b3054b1e93d63b449ceb357691172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab559ff45f37819cdc7735b88d33f2a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7494935bea4c529e292f622ec33f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d75d119630879086af94e6e58132d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4354630044a408e619b86d58b7483f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1289ea2bc27aa7e7b0ef3ba10d07b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcf265b613303d5c820e19d4e39cd9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26a37843415c1f0fb113928759f759179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249635206461fdaf7bf2f144e65d96e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2f3c4eecdac53b2d13d81c6e391ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b88b8c792d30bad2cadf1a6052a0d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20d518925b2c0fe384bfe8d1d638d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636c7f40ce3d6e4e8e67b3fb08d1ba1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a0f3d07ededcc0f88f9d701c7b687185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6e6508134300d8886c71fa5d5204e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115741d2e1c520d5fda577dc84bed385187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cb4f023b5745b0871b5d341e0e2a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c320c7c2eb1a605a15ebd6ea43dd59189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5001514e63f93770d3a38329f64a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79be7f91da39426e57359715da0388191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f0c60b6efa7aac718e49e1b1e9365192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904ed5e9c150d577b0b20174494a938193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908eb4e37745bb05094436361d65cc61194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6577c57ee7d92d94c173c1ff1c74409195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c33db151ee8d32b6ca0f4b62e5eb8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852816b2ac1947bafba59811fc758c87197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec7b99a1b856a2b54c8fb42cd6d174198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e800924c0ffce97b011a0674b9c171199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e5f5921d6cf5c3e97ed4545058b67200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0049b0bcdc1fb3a82622c61189d6f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1319cb8e376eee5f6ddc71a8dbf8e61202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e5e35a99be5e469edbf80f545ac26203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40942aa65be9144e693a39bf1c2f4f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fcdb2e4577e140a767c220ac7388d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bb08a3c5d01024be1231818365ac9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5cb7b9b886830cd4b82ceae3da305207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e55f3cce3ab18e9f939a664bfcedf9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589a4c05977d8b85cfdb7ddd8d333e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bd16998dc36f999b6ac01b18293e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc85b6a7f2b35ab91ab69e15fe193b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036cfb364822e9adcc9483038c00c30212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badacf17ac65532d276d1fdaccd8400f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2938bdfc9e506fce1a96a2f4c1d0612214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b0be8411f9ef45394e948dd920b2b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee40f29a57376072d61d34669fd109d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f8a1e731e0bfde875d4b183753bc2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e33e63d5144564bd247cf1af87e585218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a681c786649f2789545d1b0ed53ebdf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabed278aa32923585bc4fad0bce3210220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541467704b6b6a2f4bfa023f82c0986221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef2726835d23de172fa1105256d2d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e7e9e59648ad951fdb4c79260f448223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2419fea23bdc215ac59cbf05f0dbcc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cfb97863e0fb8dbcf0445bb74471c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6b328d163ca787861a7e34a4e0d0b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a654cdd7e7d70745e06f51cf7af3f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ab128a39fb9c9705afce18c92c36b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459b77913e2ebd90956f3d732abc0ec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e81d42b91adb09b1fab4e78f7a0cf2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130a7b01cb0beea1ae4e1dcd6602611231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be472246958cdd501c69ecd61ecf79c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e853af71babb7ae7ac013a7b1ea86233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df3d32c5b10319d81f2eb40fd948ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cdd3cb31de8d98ce09ac4722f4e4a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5c8140fa1ee76df3f6662bccbb7fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d58893efa4d344c3e41c6aac11f622237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d94fa8f59954d51b70fd1432c3a868238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53ecfff95b5e97e20e523df80e9e82239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177c30cb02f08b006a18776b60c30d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c4b63ca601b3f2636992eca64d9ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3eda597700e90dd97aa3dd319b2109242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3298f89771db779c5b91501264738243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d3b7cfef7b8a22a53099009d59b87244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03eb108baadfe8bd5e65b3f12d0d74245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704145d88668cbbe2cd3dbc5c8ead2a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517180e58b18c264250da0774412a799247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3c53994892d97af8afde8af97efb4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117f8d876faebb963c8052eed6ea0e8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7667eb854074689e94523ac8e9467a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544e6c21a8d56980ea6613d89da62a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f07412de22f8af4411f1e32af866b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f8b3787b86694e0ec7826b82b95bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58874fd759fde0d66131ade1588b5691254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac40a1895e1ea011466d85e0896da9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a782aa839d3981777ceca6784541ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7388941e08f87d662ef47d61c4b88257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bab75dc539998128d4d93bb2c1b3c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1d7fd35398261c4fa2eaf15681db7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706adb762df06857db7348bff5bd34f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf36112598b2f28ffc64c991cabbfe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008ab3bd867216a3acc0144ab01fe14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1003948c1e69a82da512f44fdcf136263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669fec5fd51f986ea244afd275ebcb3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4042bd6bee006d99a1e4700543cba8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e158716f8b3cc7e5da6f44ca5c9bb8e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a623f15cc0a931a73057bb3df1f746267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb61eb1e5d84211c7b04d8a2871d373268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b3c5fa4af1c14c2d264f1d384d12a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07bebdb720d64d0f7f5f48c9fd1c61270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741e5d1597616bc231467946447b084271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180ddae9ab9acfb0d027d5e84ab4ac5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def34531290a3ba690583a822a89363273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f91f8018f3c9505d71a8c9d594e23274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c433facdc97931619c27bcc0839c5a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f781f455b9199230bbe14436ed9fd62276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f451227e4458a374fb01c5c0e431b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1c6065386b4b01429f79dcd549c99278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead94431a2afb2dc8a33c6b1b60a1c1b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71a5d336cfd26345048c97b76f02a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664ca7ec18c9840773e6d54f7ea3d96281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f640c73ed9b3a39f2b1eb46bc768b47282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca65acbeaf51d6913ac797fcddcac36283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47069bed6f9eb65d03a1a74230fddbf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5ae6b4a91ee8169b79595697d40a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49980cdd0f31ae9331ea9c9ae95091dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b038c7e395064c303f426299cbcd081287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e4d6a2cd30198171a758874283f01288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b3fa31fae5ec492d01fc9451bd52f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bec8aa298422832e1a4a430d330211290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800b7d9f0bb6ef5faf7b48af8f14d88291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e204e3e1a827e4739f5b6503ce6123292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b010ba7a8032aeaf7b7741d313cc161293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72924812fe648fbee75a102a8d24fc7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8c565bdb92ba716f5bed044d8463e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a102396c543ad64bf7d4e98cc1ef3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc66074b6ee32982ebc5ebd066c64b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8981df270c0a8c1144348f9599c2bc9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6136bdead529f0dbf3244b53669f7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcece3555eb3fc5fdcde337fe13ac97300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62214b091725a07b09c44d9d7a40a67301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8d8d17f41d0bef10855b630e3c5a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a30fee2726d7747a3bf1f6dcde965303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547827851fa196659731885a7489b17304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671778b2287fee34b83e11772630663f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2e978b7ca60ef9376716bdc778c5e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fffac8cd6668da8d9de859fec0917307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b536fda94d7ebeebb4889bf0b90e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445324f05d4b6b53fb1a982e55cd683309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce33c59de2414bf6e034dbd90d351c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031e45ccb0e44d0a8ced4cea67b58d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794180d70a83900b4e41695b578bcd44312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf591a1b0a29bff8d31549539fb02e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f1a15e00cdbaac140b6d8b58b4bd9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec4e2a30f660547107d602fe2cae3c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eade1c8dab8dbd6f0952a3fead5cc5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c062d6e52eaca6e2a89d6a441d7d8e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f25a28af74bc06cd56cd6ac4dc7a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c6ec4c0bdc7d5b93f9664bee4d244319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf287ca481a8639edab20d6ab6dd018320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912626419b67333eea1e3888674c0c20321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb55da680fcd97c44f40fe733ad42c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0973aa0371e95ad5d770b8dbfc94018323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc1cbcef3efe8b407919fc2e4368bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c192f912710712f5614e565fb7238325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa046426f502f06d15358153f91334326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c93cc96b80db5f463f1ac9216960b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259f948613a42d39e689a85b19c4039328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22cbb8de57bed3419d69f8d0fd11e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9b6fed12eae8786cf254d324efc33330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6e85e197fb3126b9de9c081e91840331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d9223eaa6ca575fc0ba31e5d3360d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220c3a10b432122d526e29f8209be38333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622a177088b8a980255c8c6255e1778334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478239efab015d0e39689876f2c1e67335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6db8018ebaa89ede630da5a1013b58336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed395ec4ace60edce7d59d962fdf858337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd044eb6b92c6a3a6b70234e32ca80e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8869d847d8a16f922b45f5b64d3200339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34568ac29d7196d5ad6517b151700028340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3716fce51612ee250ae89478ca073341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0673cb84792e8f7222db3f4fe9a9d2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b75fd6151ae559c825c9ddb320431343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35092f18abfa03cb6832586d720ecab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d84af3905acd36467cfb552e1f2ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce532b51e651e6968172761e2bf5e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a9c86e8451ee0f6445f651c92ecb9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921866d50596488e745cb3809fba7da4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599d3a31cec20a7a4b08902e17a641b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa451354ced966bd2a5e3ca0b2733243350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174b0008152b29319276c449e103897351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeefda0d67bce064b36811c3b428655352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c8f6216d2e7986ea6ec6a6c75f2ea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e47dc71b4cabb965adf844eb4a8ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b5b0ed841c93e4e79f8630b3290c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc36c3e8d071d9b082877f309aeb35356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7f53cb259e4404dd71e5038860aef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977129d62a4b4f1cd7711ebf9a0e652358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde59140decef3506d73d8f44d03ed7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007c945bc6153a27dace29fe1d5ded7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22f86ff4d2fd686262b25c2a719c65361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d787a91a80c331e00de529e7815ae8b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7830912c2a0fba59a3a1c955d177db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ec54e5c47cbc6210b149e9cf3e1bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff307e20e7c0312b6042d9cf5dfdaff0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ecacdd13e38c4f03b992e621f225b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3947cb2a97961b95177530f15653f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551781590f52de6d80c12a2ceb888a30368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56df74e26d41141a316ab51894fe5b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa3d3a70b3dd299e47b27661412053370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462587deda5811a4eba57725a1b088b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df553e28c51f7c7904de3f43466744b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85d221ff570ebd5e0dd6746eef179f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30517edb482cf7ec5b2bea541dd94844374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e5125b94b068cfa48e110194e0a30375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe094fbcaee7c1accd3f3af81ad37d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e2a60982f8399359d127298dee7f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5db48212df7586ddf0b413c05c29b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb1cd8bea9f59cbd067995ec35cb63379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6e21352e793f32b202e9cef9c3a72380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8af7800ef494506e0a723d4e93ca6c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b687da8f3ae424d2991aa7fbd4567a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8dcbf868b6d5d30b02394517e014a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea21d76975ed3aff82a60de192c7a19384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783b7c6889dede32ab1ce1f2b695338385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23063f0f081a16f882b3ff1be236118386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993fbead89ac4a4a98f55d0b211587f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe8b8134d3a57e105338bfc6e53410388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711838c112989b632815f53cd4bf274389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f9bb631357d538b7b5c630a7e0ba1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649cd1f12d3012b534051a05f40f897391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e181e51c217544c47560c0f74763b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5fb6047bf96e7bae5b2464d6152bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e88fb0002a4a33cd68e95a9221e3c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade7a81424555fbec9917c10f683214395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f8a90b027d25e715eb981ff71488d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affe631109d70bb1ec74660992a7141397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3f194fbbba0701fbeffd665a09aa2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c43e690c11cae4f574d800a97a38a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8158d2f1e7dede7b26462ddb21dc35400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d50dc3f59589b80f0fc14ca9f59ad9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577d08963c17c02bf23a25431735b7d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772701156a68030420359a54797cfcf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743420cb394f143e3e236009b1e8b10404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d8e92ef3972f8c7b57f3524df9df9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1793662671db08596a0aa7f923fe3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948738424a931fecb35e4029de1ab8d0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0ad27d00daee7cffff8a66f145635408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5cbcaaee6928815cfbb544de7caa3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44b3fb25024239f2c59fcdcf65a46e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b1ede8ce32dfe54c747a44b59a1ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a169f67781f5af7d38aabfbd643cf8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57bfa41e869ef512d418403b728e57413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290e6cd077dcf9cce840bcf50e47ad7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d12d2d22b7b9390a53f6683c9367e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675b107553aaf73e6df92b289abc42c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35a158f9f115aee74529d18e6d0386417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5181dfee7ce6d5b62665df7932217a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b43c5c690efb5df7ec762730f9775419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5dd74a33ff76652ef6b28ee88e1062420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e555c5a149389910bdac2ae6e79e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419859309e87576fe646fb57c2f9dbc6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bf9f9dad2a97c5f9305b2c23ec826423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9e65f8ff009f06776481219de5d6f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a59691970811f7026e531d7f88901425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b014c9e8553116d3aaaa258546c4e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bab2917053cfb171b614c15685b5fd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391d46c32b67710ededd1d0158e8bc3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b1a72198295683cf4da084ac4aa31429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc7c3406d540111517c4cf80d95371430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b12f7f3ac319ea636caa047daa493d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fc9e50327d8708c744a42c64ab8e0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9d97ef2452ba08aa00f8c421ed585433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fbf00011f1a54f482b6cc66ef3105434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da618b72bcaa3fda076c52a1996ef1d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f17680d9cf638ce66c5c356d7f651c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e8561bfb15be6183e6b7c178c5a76437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a245b7044487ff0f6621cda9ec13c69438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ace06afba281e5639ab6a577f1acf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee69bc610d0a37b227150e39d0c8210440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe1b34a06b9e6007a7db432dd21bf8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b9baf16bab93f6372326d439ebc42442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43908e70794f9bf5bf354b374a7a3c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fe95b2cbda896007417ce7b8a5094444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e683b671dbaa3fa3a7df38273f32c23445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ac838072dae12c36670776c9d221d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349ed8be4ef04d0cfef6b628294329f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be088a3e73ebedb1d61cdeae57303fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1ee655c567e55ecd4859b6e7c03bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb25bba65aa0e4141b1851e6d1ad15450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c98ee982844dc1e8afbd6e6e61fd7e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb4c6c186936f063e2c6742e99dc24452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d137258fb9095800ecde242df209b28453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc455eaf9666790dc5356117a6bba3e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1f6d81d54aa06a6b4ee2597a6bcb7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538c540aecd008ebe6a72ef57b064ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09fdc6ec3ad04e43164fa49c51ac49457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b77eb2ae74188b896fc879660a99cf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b12a6b3335a2a75a6e6a6bcf8caa92459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9ceaf8a0c5a6e7f7290fac6a0aaa8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b417e1a264fee38f4825594280d38b7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28c50f15a5a59e424ee4dfd2cfce59462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d76c3bae853c17aa3a82bbf4f80e4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29709305e4477816d5b2bb218d8607b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442e3120955908df155bb5270038caa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38395f9cbf3d5abc6f9cfbbdf28f1fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28104023b7570b11b66634d737a471467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936200892e284e8a6819610be125ac0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ee4cde67210e8dfd73000522bf406469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2fa6459e9eeceea46d102046782f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85144f6f5aab759952e9e870e140d70e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef95bc03e589a2591e2e7432cf1cbc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efa2c7207218bd46d04e9eed3f800f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054136b9d196665616092c7792140ce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ab6b92602b37437bf3dacb7658a6f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366caf6b4488cb73f1b87781cadc94f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9f2f25b3f872046588e3613c11615477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2d188c5ed048c6ecfe0c2655f69d0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a9e624555e0a0a0d0eadf685d2615479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40ea1dd1654af61534a808b64c387d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd8219e82699ad1161c264fed2e793481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3399c9d6dac03c49bfb99f78539d85482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10586d8a49074c47391bfad25e0e373e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a90907c16d8119b43d066deec87dd7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587dd6fb038c5ceae064641224716eb4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97339a88b82c6e5a18c2b333fd5f6697486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9406c5e59dcd067832968abb14bfcd9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352357af566feff3475534d39973aedd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513e53be82608327a15374677145620489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901a76f294cc9247700be48dd75af72490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e049813cf0fc16ab83647271cbb11491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf066e609ddf51f3901a1059ec12ff4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf4f944915d9e7970f1e3796f75fb2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da704cd526be5407bc357d4fce33bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef9aad87b3dff4280cd552d282ba71495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b286b177d8928a9abb7ebf4c088e15496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da585cb44fc2728260878d89c3e6b9cf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeae9cc0503b12a5684a77070205e2b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89681f98f64059ea398c4143c38dad82499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a900a225add1a1193e725b17a6fa77500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d5f3a033b3b0c41cd2f2ee89aae26501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeaae36bb8a11a516ba7bf569f6e5ed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe44954019d9cbbdc035747c71d21b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584eb0db591fb9da4cb33123f97d16a4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccb4a5e36689be6e5c1249a3187641505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696d87a44914f11c46e7797dabeb505506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763493c2dd968f61d17a21658a0422e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1801abb3b571b71047fec7dc56f074508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64611ffebfe8c02ea544fa64c078eb7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da697d07e1083b3bb1b51d6c5f0bfc18510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb06f2bcfdb6a9b14fd71ab2b9219c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0421079f14aa7a3a90dad3af81383512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c94c8d5bb4b3f126f1d0c964e9ae6f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad21c1f3106f9a7090b08e216b05d02514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662da83d7df50686f0fdd41f7aeb7ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b87b57b1f50a4099dd335f02111f1c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f21545612e7508433ad8c40290f8c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630069b03ef9355feee4ad205399451518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50250413bdcb470c309a836c9795e84a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3901d772027758b8fea934dae4d60520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff94477e6b885a5143cd5223cedaa72521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8d2dad5f2b7a2c00f4b6dfeaa28e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3acc15b48e451a03f09d51cfbd593523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3fc54cbd1a0da5df2df5c60685602524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcc56dc6b6cb514ef2cd114f6f08f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ced9536e8fc074d6f2d0e6283235c2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf09cbe56ed67bc18c49fc124d60c59527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedae041215d5c60888e37d7da8e48c6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef145b5f64a4c1c8f79c28ca4f51f7b7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb243e9cf2906f747b69698408e4b79530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c568e4ad6ff6fea8d902ed5e37e1c19531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b91d77705bb05591b1430b4694620532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca55efc2487769f2395ad1e0da01035533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f42972ad2d698d5a0c589356ff3a1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496b3d324f7dd3ad9f53b24438e29f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c21d1294f30774462e4ceb95b53c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ab0bbb9503690616fa1f90e083256537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c9d6b6826b123cbf029bd04757f59538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295e2d5e34718f62e9fc33bcd4d985f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df15bfc0f1949c48d1b5ea8d315ca5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42130796b9901b6954655bdb0ff5f7d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bc10b7d5c1407b5e5eb381e9df3e8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8ea8bf63e916f6ce8ff0b0a9cbf60543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab27663f65ca94f02d24c19f680031d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189fe83dc5fb9bdcc71b884435809ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97342019e5bacd70a3ba9b4f83d7184e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de843e853e566f6c611e20f64eea552c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193db39ffc4410a2ed4710d37c77285d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502e99eac929813687981034eb6985d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0cdac935eae75c85496fa280d1f70550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12608cace1363ee811fca9fa55a78909551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028d559f752fecd962db0152d404539552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d573fad0cc40a73b670090b3684c8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41548c97c4932d14b00a62769dbe66554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92324829248dfb189cb7cf5fa4e6f80d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d162397644c3fc89c832efc8a4eb388556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062437ceaf6fa043897a736d07def83557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970a183038d036f3f8df475e83079b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af533d3f05f264691c222a29231c2716559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d647103342304e7f986e2dece7a2a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f2ae247c2b73648ce36a4776ed080561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57f2b75037fecc0fbb7752f3ed799d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e1f1a6ba45505deeda43fb5986571563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e30ef1b4e2f8c3b2a164a03b97503c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada21692594dab3f5d4f28ec1794a743565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6629ff14298ba91a5e2aa2b0a59887566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9d4176c3db9cb9d85f144350dbb25567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85237c155e0fd314317c6cfd9a9c25fc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f1e6a561204d7616f949477afb0d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70dc2d5c807857d51495a1b5c08ba7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8057ed95a85bef45d9df3fbf0b156f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8549f11733a89c7f017837b0a3997e5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3798acf4faed11c97c2534a3b18c50573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c280c2fb0a03e24bd578b026b8b1c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1923d678ca55c67f028557eb3dfb1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa318826baf6f278ab71d2c448f5758576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a3408d6ee08a79f105ac3d5efe521577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34834ae6d83a2f3eb1ec9fe86244cc80578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ef478a63e0f21cf512c81d81a6c51579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d4c7423ad8eff6d6e4ddf4494f55c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d13a26774e85568f71b9f849eadf6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f7f18abf02bae4365b6e74407ae18582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9254574a47415c11d2780f9421e7bf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65119da2541e0cc665f6807658df0250584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256607dc85b802889aa591f46e88e030585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ef3e58ea29fe0da477aaa0d64fc47586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1760dfdd7f442586bf48b01b92893587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f04a8fc0506df0297bd574a35fded9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced1f61e5ceb549165edba9701a9ae1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89343c33ac5779e8007dd03aeafd31a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3e96505287679649caf5442a29f38591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793b7cec2865d28e8bf90b7a0185220592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5e54864acc88afd2505332148ab6e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2457cc6b4dd8e27a8574b9a3466ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fec73b68edec7a33806db0a0752e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83816a958e7271a4d6a1f3a4ec197415596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ff6a06200e77732fe53d42c9b39de597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ae0c1edc73971371598b91aa0f9b4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76942e7694bfbdda285dec395f4056b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9727ad3f15b6ce2d72661873e502502600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac185b4bfcb251477c0d48e422330eae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bad26e4c92cd370353a9a4ae58adc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d10247ab067402a7dbcd40e1b94da603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5465a3cdbffed59d2d2c04939bc75604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a8b361b94138e92cf1f31598e92e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3eb811b10947990c3cc0ac23a00019606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61f2d81c4bd8d3488fcb85ac82b3d8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb6056b3ddad1e7d0266e96ba1c91e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa621f7ff23c7d1ee570aacceeec9247609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03c697e1f5f5f34deee8b1ff4e58d6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584c3aae27ebf3bbd90562c09953170611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ebcdcf65491ee0190e9630f8b4097612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481c98efe3e72d793716a9eb664e262613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1bcded526ad29a62e06fd8811381a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0305d5e3dfc8b2b95dc1b5c52dc6c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aeda415d04972efa5707640b13a50e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda35794d111ab2010345309c854213617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb4c1c0bf7fe5fe023830e07d32849618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12543ba2c3045c9eabe0bf178c11ea09619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbc02fd5e471d98209e49834cc85d0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2eb8b7b3a575d7f7b92c176eb79d1a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7f226c0ac3d94b058381f026aa7fe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887c7756db0c6a6b3dc9ddaa1f24e41623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26aed51b3dd7ca5d54a4bd37ec16a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13bb9c64c4535de5b9b3e452490fd5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a945b9974df7bcdd6f1eae29f643e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398d28847cc80a26d165eafbf6e6103627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e06c963db6e1ff8b84ef7119e99e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a68b6a2274bac9e547d237f52d62e4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd19ab3977d98b64140f9aba2926a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20935c7dcf280092be001960d40329b6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf55feff1a3d3e4812a653b316d52f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a2f7fd8a6f86e83d9790c7ed23d14633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8699158143eab578986c8662501f024634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b06ff55b3c02d3a573c579ae24838635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aab375f9ae36288f504a19e9e7b51a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf941b850b4f04623c0591709100357637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e270d37adb99592425345c743315cb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fb45f21ac799afb12afe1b5cccca1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb38d37dece9e30c2ac489f2da07100640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ba4f369873a7dfaf9875c0222f24c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93220163709a616b700dce52ec9c1dd1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86927a31f3481ad190cce1725d259c9e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1287c74a36574090733779afc6c53a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7be1bdbf4a3bb4a8f30260119e5a2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac1634e3902e96153367e63df8a9fd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f53904c946fba3e6e8b40a0f19fd79647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d96bbd1f0cc3ed08c2a02feafefc69648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ed5967dd6a76c32a1623a05ae87c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc97ad8fb89d9d368a55513e6d5ab45650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535f81c9420a73c89e237853089ab4b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adac9e56b753133fb387949e3ddcd9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e413e39408b5902241f7a7a1d8f1b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc435ee02705f16fd0f068642c5ebfd8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1beff68d8849973e2d9e96b6f0a5d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b789feb9f436e3d78ab1f0c7442e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736e929fa62aa5a3cac2faf90f1a114657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12808bed5972f2200d55226db0c7f458658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba64cbcfd59a79d9a4ff06434b4aca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509515bf36ea7fc3744fb6cfd72995e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d438edec6c0c37f4aae899432dc5be661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abf00dc44ee0d761f22ef5e5e8502d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338b9ad717205be0647d8cb82cfc170663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba25b978d37a4069982224d400c7aa6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94419273b733a1f00a66671ee784d158665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b798e6fb68ed7876b5f9a0e7afe7b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272406e950cbc7b9fbf7486cbd52ed78667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d405e5168bb8a137b389c3e675dff8a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46213761abf472e9c3add348aca4d2f0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edebff778d0072640634113ed056412670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b47a6e23d53dcbb450e12025788866671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea486712ecdc1e34bb7768c62accf47f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4ad54ef1bf147d5039e28daab7c6e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d87b92c17831153e3dbbe40dd3da0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815be5480256c4d5a4ba12dcbdc4c116675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b6e0d2b716fdc308d6be189f436b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8c199f8beb7adc801716bbe4e9eaa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f6edb54278076e44aa3b37057a42c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a42fa8c3d6dbf12b0e88949aaf67ab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eed52d09d7d46a5d8f63252101347e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1025352d079051a9fbc933b91b62b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f3feb756dc1bb6bdf98b9505d77eb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d47d2003e72a41694cc2548fe4659683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02780b86ab6a7a5bcd3d8cc76eb73bfe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228c6cf01310dbf00225fc5c7bc3368685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a23c475b6912a6b130197e4315a05686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fc65638672ecd13e38aca724c46e1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366da2a49e552a9080ad47192376f7e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b55dffbe89ff775924762b5fd9e2e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fd84dcb43b64376dd45d2abd6a136690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782515555f2cf3910df258a8a68fac38691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9674ac9f8036c17eee1f3647622457d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80ad9411db998901b70439eee95174693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9419fa1169860f42f75621903aa74694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fd8ed2a2bb0b63a1680e2fc805667695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0f1b7f44efb40e1b0e9607c3d0765696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba24e1a1de859dbeeaed677824df45697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36f258576c90633a7ddbd9d7c50f51698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1752eab1458144d1150384f7ef9a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e5f759eed4043cb456ef44a8f5c1d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e92580b4e53c67de79a06f3a3d3133701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f29a74aa6395573fac7b4f3df24ef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced695421c8bb5662f4ba0ae7679f698703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012902d425fea2b48a54b1ddc7c2dc46704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5798f0eb081f295909f86b93543195705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0164fbe88b82efa74930de3de5c1ebc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb408a76dad215f7c5e1febe931c00707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579696fbfc3ff62ae06cdddfaea3164708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983d48fe0fcf7cd934a27ccc0c53b4b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed113e6ee7a23febbae73864fb5f0d52710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dd2369ce80043bf6276fb9d9c7b13711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba9777d16922b4d7f7f537d9873ba8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ade6712c22cb9263534b3d6649165713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5268e038ef62bd53622d778f02fb7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f97e54dee56988af2b153b11480b1d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652bc490b17f2adafcfc9a69a7e4c9d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983915cd583e9ca1cc7fba9e7f485527717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3f054fd5109826db85f71554b6233718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3d8f443b62fe1ff7d86b6fa5ae6f5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9cf388662d8ba7b2dcd7578e9f448720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77509c99504e5c1871f754a55a06d24a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ad429de11130d292a8f77612229e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37ee68a07bf9f8c634bea883462bb9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe090c0844574f10638314a8006aa4ff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f418707cf92aa98399adbc2dde2ca4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6aab291a4964e3459901c0cd2b32e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ae99e472925d4b3c92cf6e3b8bc3f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f64998d58951ef0c6623b3156d7d56728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144678255d1e547f06ef397f4115398d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a206877d27a4bbc5d4fe929f0d5151730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f635464af5e374bffedb11f278268731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b666c13d6dbdce76e7ac599c0947096732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36007c6c493f2d4d42acdfd65fd9d7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767e1dbf75fd305cc7e02c7c97aa622734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7dc4bc4c762b699a4ace287154d2d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714c1dc9049696eefa434c0be455758736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84b53b0530762d7ae8939d8179136b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98125ced06fa569e751a291a1a2ccba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdad3c5ebaeb04243d87048f7b490b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112871be0944035645a6c5219eca798a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2957639b6e1a572625cb031b297f915741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65605bf42906114289d7045a3c742966742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c56168fec45ea319262cf2c348dcd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41678fbdb4ed66a13e298159b4876f93744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d825743ae43cf31d8e7d007250a19745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507bb76447c5122b85d3cf3cd3054ac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e7b5a38c1bb910797b74d02e6076f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aaeafedc40aede49d1cef13806307f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648ac7e1cfb004305a3a94329dc1bbe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5f11303bb80b1ab12899b4b35324c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f282b30b0a8bc6145af6780005ddc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a24f84eb6dca4b510da3ba2248b81752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6bc041133886144fd871473280b56753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ddde28f0169f9c966d2b7e16960f4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e18c8a9f88a984d26229ea4fce5a5e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cef4555fe4e2efa7801b8a01da3a70756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56038570d78b75775e39c1bc6647213757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46278e56ce8d414243bae2e27c8029758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7c59c4c1bebd7db5d3ce523c52ed3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e588134f60b49408eb7ada0d4956e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749603655f87bf8b557b905fd5b3f2b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a4e672ea30b960b1d66b7d2292b9a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c57264c9c94f9730dcaffc7e3350594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f383602939719123177bbda03d25f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403419329f4ab1655976e00f0cc5275e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d975bccbdf126cc896ed51fbe06c7d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf86b3c3df07f46a2330f4ee1c85218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c9c6610fe25a3732b1541a181dd8a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10f43d1612caae2b733b06d4bd9c5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb9c98728784e2139531ca111ad4ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152af13c58e1074be462c8008a4ef5012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c88158ba2914256197afeb6b74dd313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c64daf836d589f7cda24cc44d372714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb487750281f956273979be29486de415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f3b29d3b6634bd666e48a457620e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5a34f64d05f3768ac348caa69095817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6fc4327eb71e7b6f91f1c2ef9a3ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dbfa6a319e8f4f5d15e87b733136819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0d26ab922f080b9d7b313565f4e1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9b51eb1d51467bd57098f481b27df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2c3b2264e50b69f039a60ef43f49d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6782a6ff68c3d671109e08ded04f7b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23feb6f6410f66a7684249447f7f07f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd5aaab1ad286eab043003d53fa36b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b1f48fe75b3a24700caf11f15a06426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae810542d38b0e3cf15398fab38f4c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ff2d0f45a521044c78f487f1d79a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928642d816ccedf7f264d1db65c95cf729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11782732bdac32ac5cb3a5f54ca3e0df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc3ddf315ec3012dc8a623bdc6ebd031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bca21fa4ad4e24ea2fc45041c027432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12b4ad734af64b71744bb90dc0864f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab58ea994db7820d5fdb4c0e920f8e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc6be7f7653f6763d44647b67bc6a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01498a7a1c338b35769129ac2e81be936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a585a29f6dd40b10b8a43987fd86737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b526046777059edec083009ced5a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d624fc4b02beb5c9f7d2629c1ab16739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ff62f17a2a3db4f454eac5ed8378640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6dcd0a4f0707ea63e622d5d2ea98241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417b537efbea1fd1cadb7a9269ac14f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7961c574ceab75bcf3ec53b744414a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f17f66bf1ee481c8a5abb9c05dc5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7c332920b16a8692082f64d3c3ccf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1716eb43ba099fe80cf8eb83e81b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde73a89819d144bd41f0c6afb7d44947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c233f6e3d2c352d6660c72e834d0a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e02646f1db97a49b973abbc71a01d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ac5e8c0cbaec9319c60997479fbcd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e4612a702c007564d62ea8e81004851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd977e812f22638567807b0a6c0e780752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598be0b0e09154bb96e6fa889f5904353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd86844b20c29ed4ab198ee1448d9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f03c36ae1019033b4d3f510aa5f9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7335c80d684ca139b08e467e3872c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f178fafdae75e51d67192a0ceb3eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ffbf844c00c38d114094c81314edb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff909cf6be8d02286ee8c3c82403bd459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc41ddf59b9c0fa78f082499c99dbe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23729eb29ef3fb5e2bc01607e8a67c8761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d31e65e37b154d6c03c0dc8105e02962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2563009f84a810bede70aed2562f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39cde2589595c38177a57cc2f5e5ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fd8a700041067ec16d841b261010365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b5110e4308ba0a1e5652f2c95081866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd24a2437d1ac9da4bb1051bbdd60e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b39f2fcd2a028af2c8fc7cb09d30768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4850e38e2365d6f305b767c82fe81669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3bbecb10b3c67ef25babc5c91123270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e733354d88db0613da4c4f3e3a04d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad99da3ac0197c25ab0a2872e759c1172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9e1e56a3b790d9207677f924d7f0e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a24e01249069c46141fd613086968974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e52ada3d92c17f2740730e2cbe51fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fad903ce8f453d1a80fa9a43d98bfd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c56f1a88231b4b835bf736820a630177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2116455e3ebc0c4648745d1a3aefeef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666e1aee3ec77209c556d1b6048fb1079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee23c637da77b1ab246040e6ab25ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cbc591edd416bcc164a46cf31336881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3e2e0f38c358f0289cfd720ab58af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8c4784353b2bbe4b08c4501bc0eca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7216f5b57093104c6a4168be64b5484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936858fa2d7255d9a211e1ac10ead5185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9edf045af1cc5a3168b0400f6420ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b996a3e27a98a3840eb15dfb9691d3687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edf74b003c4cb46e655ae0ba3c448a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88da61fc75a0d8c0269ece76f56957189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81028156082e208c5fc3c583565f990590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f7c88778c285dd9345316549038a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138be0215c1dae38753a1a12ce9dc2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5048fdabab720e6fdfa3a4f32ed82593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54426a7c0a0d44f368be4458b58c33b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278dc56c8fb317985e726261b7ab538895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c20daec14a9ee6d30066e5a5a0a6d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b209d0b3afffad9fedf8771fda21a2a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b015e4b33ba291c859732b16d3584998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076eb9760abc7c854cf4d826f8eda4d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42da07f4d73f0bf9383ef1bc08ef36100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9daa64941f0b1c2ae037086e6cda22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1426ef6b8b2918650079c59c8d7b4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f21c412ca1cfd7838c84aa6c2def7a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a13113d5e6eb1dfbdb4d9a4397916a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9d5a6a18b2856c9f3b4443da496b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb6fc73d5998d613f3c6f4179ae767106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d9f95f1bbcb5261c7594f85769368107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89316bbf509c3aadfd4c62a4125fc587108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb65a09d74e42e45fa02c303974c0bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a7ff319eca533a6e2ef4b3f07c222110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07737d3d80666e9559e781839efa31ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bef95f12917ac25d08a4bc9eb8ee3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19f2789596bbc5b3dfd64e5e26c934113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6f3b5edb8f96a9785e176d48893f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4ca8d134c47a8d479659cef8daadb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceda65f2eb17cfe889d854ac460c62f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bceb0a1130bd28020a003524793108117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11afeffdd82c463833c035158a35e5d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd016f19580b6450c0d22f9d2a7d0bd1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39169e9f7b0b7fddb93dace6404d2baa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d624c015919bb59d11a16d153a35e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739cde9e89ff10c250d981acb6070c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f38fa8a16956793e6157a0b7b6bba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4698062ea74192bf35ee7850831cff4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92be4f6ba562dd2f8f997f0855cf71125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f69804f8cbd2dbc385c907c81f805b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e46671e1146e3c5dd681148b93fac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deccf94155fe0311a425cc2fa04682a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b150f80ed0939fef79a2550b1a461129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994e1012ec449c99f7492526f46d170130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04054349eac01a43ae7c472dff43404d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569eb79acbf0a87d5169094da961f6cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d941016ec0e1feb07839a5eafc637133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fcc0489eea0d21e327e1874a25f00134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624680222b64c81ffcd6b7505b65f73135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448f18ae507ea62e417de0e4e29d958136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f858625e45c957db334f9e2e887a407137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873027b95b86c14c19ebe024b6007b5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053d122f6574cbf7de2158f27f9c9d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3663ef1a4e748fbf23d6b56907d8531140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199e8adf2382b64ce68aaa6dc345e61141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f067ef7646adce64bb6e1d79046bbd0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bb39d65931ef6b24ebd9a2127993c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a124a84d265ae9d413452980cbadd3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff251979748e1420f1e9ec2002297a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2c5c9a206d162e2ba0bbc0d0c5563146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821ff85810154a3e86b3f6afc2286c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6e423fdc84b0cffec3895c244e663148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a98cfdadb06c2b78bf9b899962a15149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1203c01bcc89cae68ff453cb151554150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e51850e1e65d99f48ed740192564fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8da7ff07a20ef68ded01542b3386a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697318499cac82790398447604b17b35153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3677388cd4f7413f471fdf9620e91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f25a523763d40e203c6a61acb54adc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a549a0d12c8d04724b368a8d5b64935156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64e66469395143f1923a55072b3849157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759bc0b17c2d9a29434edf871256d23158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2851994db76bcf0fd9007e913d386b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb31a592b45dc0ee8b23ab74ba92b8b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08c42bd22c1e368d845d0ee19fba1e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a043ea4f347665b12ff5c3b2642d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08f5627ecb7677a9f108e3eef315d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b0695ca82bfa1eede293a2f74324b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20409b2746bbd982a79f8337395975165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93beb12de80682a7e7a442a0b4de753166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39c5802367c299a00a492cb0f6e0f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c9edd8ad921fb969cdae3affff21f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda06dc0e8e9c812fc58ce8756f67074169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3bd6812d9ebea10f71d1b87936ced170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f60d98662a4f776a2032bbf487b668171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799961345412b4766b2271094f15759172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878c0d9e568a6890c6a63e06f479710173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30945538cb53ecc2e0b749171a5a37174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28b80828b76fc273969a2f61496648175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d464450e090adcd17ab585cd19a6e85176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff87070a7c39b3ae9de6a5207aac0ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832043854730c61724fe6ebf9164875a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd86a74ac1c95ed522238274ee4ba36179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46a87db71b0bb65192e8660c66fba8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7a9bdef98ce3504710aae9a367977181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164521b6bf59fbed26b46128dafdfd73182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde781e54d70834a9cea5b5763cff9b6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de515e25232f1f9354af509e74f15c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ef7ee330cbf34555eecb22dff43c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9047fb488a8e6988663ee91c1a849186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008244199e0edeeea6d0e9861a62bb23187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941f5f60fff99a259f88b751dc897fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec2133470e68c4dccc82255c085207189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140afdc841f1b2254271326770d1e9d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fce5d5c22b066213761fd0e7ec4e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530f95c20882ff2f77e2e198f3115b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b31afb48b453ef71d80a5c1482f6f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888be0b957e8d12946e0afeb4b2a4bcf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183449e6ac44bb9df59f0d4690b556a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7354143fbf87673d2bed7fd36641e0b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e49c3346164babe4c5d9bfb73dfa9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af840671a3dd195c595d863a622cba4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c7ef71bded5db1d02ea1a61a916dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b176d5805b1a548f61d02392ad51e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6624fa03ffb7ce7bb99c20c242f4243201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229ed4ac0727ad4ecf316179917e25f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc10775cc7b1529c804e99d55fe8e26203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e21c353ed37b3ec6e7c043174ed8cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cd929cc468df8f0048e9b35413de4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c29cd4541d5648f004fae6ce6dc09206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacf38b50c7f9b5bf5fab1aab1e1757207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88ac0068197a89dbc34db2ec861990208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4486c4f8dfb02effd24658b2c4a832209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00496090648405b086b47b81c52ce03210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef0540422f98c58222fbd1c2df2302211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078843b971c2cab9acc132de15ea471212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77359ca5b9eb9164deef8e5b6b5e7ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729f39e87d8fb394f8e060f8b242ecc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2272c922872b9f1af39b4f370c061d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f968cd4b0e2c97aeeb20e3bc3b9bdd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248e90d66919c56127d6c79f485bb47217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cc3752ff959c69b6b70092c0b2802218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c81fb54f5ab6b362b2810c11b9bba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0814df9ced3ac34c1de040e7722ce9c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b892996afe9140d5028227ae667080221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fde00caa02e1806ee15ad6f994b5e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bf103b5e129d34742c2b9e906afda223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64b96818d576ea3ad3e9b200c963d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399da50f6b1ac695d8e6ddab5e205548225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea372644af17d150c93f32f2f9c09f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f0a7dc3ffb15d70d30a0c92e3e524227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57fcdbf4b3b3309418eefcb47dfa34228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78332aed263a0483e4f85812cac801229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822ad54b98938db9512891b899d3007230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340bd132e1684dd5288b3d229bb8a60231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7e2e6ed42ae19f35386ebaf6194cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6a1776996b20291f910ef7351d565233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909ba2d21fcc2da1eae91f73b97a0f5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed9d630e667654bfa32df29b084d9f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a54213551fa679692d1b5c6c977fa6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8d29122652822c4df5910ed277a35237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2207f1d0ee154d91d390078c0bc35e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99675e07aa6300287ef6b90fb1d83253239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b286471957619e608d978e3550b95f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5101843d65bf5530c7db05fe1f4aae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59de0dcace99cf79aa25ded5203c98a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2228533c0ac214d49a65cb2c08dd18243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727bdf320f429f2b5cf7789977593a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a25e0e9325b17598ec931e3658fe75245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f553dc6750101b807f82ef91aaa366a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16c2df98c3f67d8ebe096adcb1c753247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fb429c92cd789282a0fabb0a49aeb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414556f9721cb39c50eea52af0990bfa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512f5f2f4bf7503ed26979eb98df2fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079dafa82da220ebe28b378e078dac0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609b64587aba26a3db8175378077412252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016480ce282ef68f8b4dbfddc05e8828253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fd450ad0f308f0ea5d798501821f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdddf0f49e520980cf723b434d0ab5f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f523c2ec13c0bff5ae853a498dcc9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e870b87a2315b1d8dff40b861e652a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0bf53ca06dbcf8bb8509b2622ce55258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d20d9073d20c087c367634466b98c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218cb76a26d10ed62e1126e354b1c83260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d54b2021e81b945e2e20b92689bc48261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3ccfcecd066b13de14d76f84baeb8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763a3ed7e69c51926fcf88655a6b28b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdc3d372e11a309915e11b754daa34264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e2b5e0cc48ad6e23ef8d96501c7da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4dc434644b5cc9f6ae3de324e2e38266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91307a9ba1c739b2db53e63adb72106f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bcc3563134aa0407f6975335d2dca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ab83e0f74806882cc94fee4bffae0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f4c16350ac55f089aba20cd32d9a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cfb4caa43254f6081f6fabe72e02a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e5db1a33ef2c0da97cf57b7afb8d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1a9b98b46d2306dd970445059ffb9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0e3c744091db2181a2fc75cdd156c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ecd8165e99b1e673d7a6d273f89aa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35306b5638ad85d2a7c1297c6f42507d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fad20594db84fec22974b710c67b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e31d546c69d9d2a2ba0507d300d7b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39394585c413272fe0583bf3f50cd1e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669190b6e1d7f224fed11b64179e47f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f36277c7e1f63d1eba2fbc5553f536281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d904c4f1c65f4cf578b017738be48282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0de4ecfb4a703fa51ffab3981b0f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f667d09643b4d382191b10d8c377d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162711af5335c78dc7c1730174a311c6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82ce29d1df21a831b68644e0bb45ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa7defdee592ca125464034406173d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc1bc1575c09ca9143c4c41893cf6a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba52db33a6e3cf106ef2fcd558d817289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5b5e21a3eced61a3b7d7e6dc33c69290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14441d2187637638f1eeb06d6ecad92a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c48392eb26c18d44c48af06d87b12292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16a699034a9d7584dc9587c45ea850293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51a0cf4584f8db29ef411e838ad6ee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47249056b773aee3c65cb2eb5638d7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce680cd549f0b0ad310fa7a0dba8518b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9096f82ef228490379cad057f1801ad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb69e8eb0ed06689842bcb42c8fa6d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24407cf701c6b6e4cd76b1c12998a50299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529be177dfd7631b2bd659edc20e636300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8fbaea8785c1dfea151c6bd161dad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43b58dc2e19a52138949db8c4ffc69302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13348a6f82d3e2d45e021f312fe65f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d81bdfdd81cba6d1481fa2b5b4089c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ca1f2573f3ceb34fea0d6c4543975305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4bbe2b097ee6af9ba24a827991b3b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190e1f904192121b720dd616f5ec217307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc5755abb3a6a3cec2d8c3e1858c7e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16699153fa3908a0eea222f1090f55a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53801df35c63d02573fca51f467cf2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c74a84427d7ca373b5eb736d5ee99d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335e060709914374f46ed931966da09312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52443357c7c714b7a8332752cead7295313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20149beb0ccd66812c41c4c8cfcd284314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d64f3472ecd6de4e6587ecc25a4a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8c7782fdc6d1a462fb771881b6ec5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97904ae9765be7315fe1f4eca4a50e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746879c4a325e115c5f2180a0d2947f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa74297db8c1c9cd8d89ce14e1422ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec24525359ca22322e535ea0c8d55a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f538b3303e92286b37d0ed971f9d38321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733788c5c496b71306bb5f60ecc9d83322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be46b69da5e555e7336162f3eea7be9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f5a09f57d267e0695e23cf5b29bd0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a82b547c2d4094fe970999d39565bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c4f7c84952cb9085afae66a14e1e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd85de40c82a4edd741f695f20311c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d4e09de205f417a8abc36e0306ed3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa403d3818834b4d9a270123c18582329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694c052e548a28e82a74d2a82ef53aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd17e9a6da0243d2f7ebaba08cf698331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acc9acb3bb00f7e94f1e8f2867e360332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb01de57179fe2836a2f0e7a7477541333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf9b31f2cf39fc85a651a9fd57e3b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cc448f7e527aee7253a81fd09c875335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5bcc4071c1e77255800516ce1f3bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93735934059287c9dedd48ea90ddfd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656b8cc16ef1f8a764e2166174fad40338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e80d23bfaaf53070d367ae5c3ca3ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdadd1719f4fbe346206ec9a9caa97340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8359467a390fe3b83033b6672a867341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9899ce0b4d1f16be0e0b12d364da601342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abd0f558c6a6a65302043807d59b31343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b39cffb60394711d066f713aa41722344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c111223da254755d727e55bdce11ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb2e65488dcb56813a5f76bfe935a2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eecaa5ef3793b581be25266d5d9763347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdc05b7c8f6c8707b8d09f2f50e69f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55219eb478bec231c219e35053867673349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e76f98dc1498578ee27515fc12e9c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152586d45b44ba13b174073cb6a82f6e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c391808cbd6826493a17ad4af8d44352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f1481a8dcfa6b32eccbd1fa86d65b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0fac9e4610eeaa6a90bf4a42627e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8eec85870c87037199695b349e3ad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8ae8bd2f6a76e80fed96a9d49c392356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2390af66a2272c043110f8dcbbe0e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04695ba1163b03cb521b77ea49c77f0a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe757ebcda077ade2459dfbcd76732359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e7e3b0e3cee4473df620f5828f471360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c556b6b80129ab02d1e9f213abf28361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42124577494aa1372d7fa94dcc2d735c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60591eebdb7b712350494cc7bb2e2c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf55b692b377ba7ab2cb4f445472ae0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510473276e9d65a7552d649c6752cd4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5919f55169864de84b0a36d27d8e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d6ea4db22e8e1171dad57290f514f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4378c3accecec42afa052dfa930c4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75621672d928ed857601689e1248d1eb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c360114bf9797a06b317c7bfbeb389370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6880dd170bab46ec8af01f944aac68a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07006961f0147c0e15eeb3df4ebd9cba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac48fae71c5a1c40620bf1583784fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a242314dc0c0edbaa6a581b89b775374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313848a16c04e4a61074dbf913bf7bf3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53994c625c2b0fa9027ce7bce3250c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b912423b4ecab233bcd9add196bf1ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfb73eed9dc02067abea993691e7fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628286064371b2b1acfcdb6c32aa62b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ee46c0889c938acd3e2bf1e554a69380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63678a4ddde96a54450669ef9b29314a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3512b82ce02521c8f2820976020e28d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad444d51bcd67a3477eeb56f0fedc861383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ca41b65d29468dff6e045660d9262384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28666d910ee5c3aecfad5324d7e1a40f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c92c11b12da23afa34dc7e46381b3b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c052c073388543f7abecef46dfd88c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bfbc378a3dc5040c00d311a3a2a2f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ede0d17abdb75fa52a61dae32914b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83fc2f0b417c2fbbd73a69acbb6b51390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669595352c8e737d61ff05cee2b9f0fd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83731a19b8d2cd821323774ad376b9a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de2f1929136d13f870b0d9e7a5f63e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fbda20b2a564bd970545b5811665f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ad71e87f7e92c8be9b5f55c353d39395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b2f9a3f51dc7b906d4423bec1f703396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e52d1461af928af7d1aba757720856397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddec9c2de7f489a5e75c0954d7eadbc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e1e5155d2e46147a36a124493eb87399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef0336384ecb91fa452c7199ee5bdc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6b35acefebcbe9d5849486fc41f79401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80986635c56d9080dbbbb1a37957ca91402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a9436f1e6f230d511af7ba1281527403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00068c23fda2106300612cee4fbda4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ced3a547d292db371cc30123d62447405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd191b5fd5fa2ff5855790252a6fcd16406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814ad633dd6d36a089bea09941abf30407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72e246b2ed16cd46fa59cf62c1a8d6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d928e2c01a47ce56cc557ae354e9e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9dc66f670fc495ba8e340d19c8628410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629a114617aa3d7a9ea0691cc1192f0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9ba5f8f3266dd7544478a85170431412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780d5c8279b2e7deb8121083e56f6a2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933c351fc36255d1b7f0c87dd6d5a0c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518603e4359d091aa3766db824807a0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835456cd962152f6ff0185f398cf734b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56220bb9875cfce324643de667c63f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e039e3ed3db933f017819580a7eb219418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d4112123af9da636a9f0097f4c9bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fe8eb20c8f8f6256046919838b507420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65a378edac2a357736fdb8d4721cdc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c4ee384e72a872ca9431eb888af9d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5c97c160fbdf72753b70aa5b088d1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfce3f6d67a1560fdc09bfbb7fafb1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec2e11e52089a352b3f27244c0fbd4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178238d43aefda29b03d2630cd153b2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ebcd19c53e09aedeab35e5531a70f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ce95c8b98963715fdabd3d198ae53428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd8a6d4c82d84cf41f59ef7ee18653429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295d8fba014fadba4692672c99181a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad4dc6ba62a7a99505e7f77ca2258d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cf8f5b7bc477979a6627db6746f54432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654f5f2304f8194a1876f9c0a409f3b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483902deba84e418c421ef3c4617af3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa3444bf538c4c86e23ad42219f436435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346e68166f09368c216c87eb4847346436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6f51ac8463e8c5510c7c9ba5948ca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973896e64bcf2d8b1c9b05b812e410f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00620fd8b01db9d0262db8a8aad24f6e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c42e9cef29eccdd6183980e2a9738f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be84e5c572046e760bb8c9501a6c7a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fd207f0003356fd241ead75687abe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfdf46c2dc120e5e4dd2ddaf61e9a7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86687234a6fb61fd6395d9200e87ab2a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c36fe891650dd3b330dab32fa1c9a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83130abbf6fe84000a56afc7ff50d4f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15903b8bfcf92fad1d6922b8fd5b72e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140dfa2ad841f0b9886bd026ee8dbcb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b9c09f4651f5cee9f8c92ee479ecc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5523c11049c8ea53ca7ffa91bb4e62450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fb2d640d808fc4a582be8c1a837cd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffde48f232f86ec69751216f58d9dc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e2791d643d83e503c7607a3bc0eb7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554aed09daab5044da2b6312148521d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c9e50a60697cae4151bf5d88bfcf5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67367bd8269ed19b823d64611578d40e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd5c33f6bd1b14cb0a291cef48161f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f853bfc6fb780d3be8fc5582bc333458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649610539ded1d776e5822b75930b13459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d3b48a3a97d9eeaf4061c50d8a8fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69fbf1c4a05721f565a430bd96e02c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fea68e2839d5477caf5d052e0b5e16462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210aef4cc5ea3f89e0bc5d1ccea28eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342d0c9f460f816ae17f72310169b6a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041daa0df4055d52ee04aca3b8f324f0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775704b603ff766e658d8930f198256466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3b9f0a874fa08482b40c1e9732fa5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b3714a9dc32426698a036514c1958468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fdf7753720cbedffa51d46bfc69c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449924a03047841a77ead840a20b17d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47353c6f42c330910b4c4420df6d9b81471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0afebda3007e840fddbf374c5e8f8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c27f2095a3a495c26ba0a29a9da2b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eeb8b0a2492d37a17ac75bf42a5943474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a99f444efc6652f273aafa79ed370475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e44db51e896c959e92dc930646d8e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde427ffe6788e40ba2031d915467539477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feced4c003ab661181290a836a8d9a4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f49a667c8483451e6fc3f4f5e838a4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5cc3d20ac910c1e658531a59527bf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8d09fc91bf5d26e4564001319e52d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96631624aa3d69ee9ecab091e29bc3aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41f1d079d745c08790f442dc677067483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cadfe4552ef5825ba745cbfc43efc3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18849fe636cef96045e95eb3722df92f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc037758322910c3982925e94fb27cc0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfff87fb4d1df1b16818870d28d28f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035bbe0f6ee65d823981149cac78864488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711103ada07f8c13baa98661dc2efef3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162103099bcf97db171e10033cb97fa4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda288fab71453f1dae133785dfd5b38491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172adf1202fa40dd7c4799e1110ebc9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d6f9257b8dc23bbe681bbe9debd26493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88932eff9cf2041004e2593e27ff17d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b2db7f886d8ab73a674e9b8ecdc1b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda429be445267e9822c23b3f605bb75496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7e653133f030feb677e280ca63248497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff31e767f4441de4ac12cd81de8d90d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf35e6f36b51857b3ec81f4087dc24499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfeb03d1262bef9e6f5eccd0333022b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6affc8685024dbb128d713903d04a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bb22f35d703598980475d2cfedec7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efb3f9908747ad7b0d2d19960ff416503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db9a567faa54db2a8984b4db42c70d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429a5362d979f142e3a5350c761f643505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e8afb7e99935194e187d0f4b92ef3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24de60b0e05c49f2805cc50fd5e6b0e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8cc0d17dc3f5d8469cc1695be9b54508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3515c1b18426aec16b31bb740e5c85d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdc6d1426703de8652adacd0f9bdec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a45a429a973ec86abad6e9d2b1ecc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df1ba7ed9eb61dddc5f712228c695a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bca35212efa3adcbafd67d3eafc1f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74d88e5a52cbb8c6a09cb796f89028514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d2b1c38e515b9283a4d9d262dd65e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eab63aba0c74d7c92ae67fffa500df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f2bd3d3b50faf5330581a24186ace517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a82b7b345dc56f8017f15b4354d08518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86cc260903467c70ed5c1d624082c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f81249a1b318e8ad68ff1c59d508f1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca17b87f348ed5ed1a2529b52156c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e1fcc4d9feac5c95814436dcb96c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03747095dae0579184a6afb17e9cf00523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf320c0c2caba5188f3ea25e6819f1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e37afcccdeb6c66ec8d050b48410d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ae72c2882df4a5c782da3c760eb94526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006de1b9211f1b39af4b26288b53251b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa135eeb9c0f22a62ba31051314d47528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da50b641f60315149a548374f8bd6a9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b19312684cd501455a1e042356842e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9dfd184a034193bc9f1d65b3270b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd75fdaa4717821548ed20ee30d158532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e43b4a8c06dfc320317b825b65ef3b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cbaa219e76c73f439db11afa8d25d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4225b475f084efc31c65a97ff4aae3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8bd4d82ab2f8c370bc20822999dd5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbf49a98a63934c06f324003e53b5c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcb0f1302c2ff2002d8ed5253a32e8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30dd44047b49e0a0c0d2390a678b3a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3570db77640dc2366378de3e75f33540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d333887018b96f70a06c787177fa5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6ccc77d526ff2f816d1861cdf7cd1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e8c853dce27c412673de497add490543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ab6978e7e137ece5638714c4d5ae1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52a4f6be14621a1e3e83b56811d48f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adea3b3a641bd945912c4a3694cd08546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb153d3bc5c1dc334b9e4186d9b04ad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d37d7cb33b04faa02f4a2b841097d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7554888a5340dca909be272c6b116cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd71b9ae222e702ca4df16de2c7a63550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ea6e1821e036a4a4e5bb9c4382ff5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d449a5223c6d4e882b2b36eb660db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2350de4bd41d2ba44e30839e5596ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21316a9aed18d5b8d4ac64b5b8276d96554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688060fa12643f429a84c5c352134e62555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acc324c3c4e5011f0ba4bfecac0766556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa809233e9c9de99291bfabd7b67ef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce1217b51c26eab1c627513d3dd3a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1320b5091e39e96662623b15703d7a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93d856b41243d99aac4d7854a342b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc137701a84c283771d3779c2912fcb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d41e77c13a69cd720d174f36db660d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a3052d9ab79540c621deb4029d8fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84774d67f5587d131c2b9afe16b06ee4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3420fd3887cdcf3bd69bf0221f76f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7759bd9679cf37b1269f8d3240eb865566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9aa62eef64bec9e89f3d1f1940311567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818de312b5dca2d3969e489f7cfc39b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f1b27d2f0001f12379fc0385b3f35569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95dfc98890ea4a6aaca558e2d6bc94570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee716b2d4551ee18eb962840170e9b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30919c061feb834d781dc1ef8a3fac18572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee0a3801cc48f89f69ab22c1d46b5a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe61d94e67b87778aff89963cd6222574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caca267470afc7b70effb922eb5bbe9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cba081771db921a8248b7694dbb82576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb1cba5736ec41be2930b79287566d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d348bf41194b7b94402d6e301484daf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0b85ff34d4570f3f1b3c6b58603c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185e8dfd923f3a32e4544863255bd7a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075c383b4b417fae7b74e514ba58dc1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebddec4184b6b36505a81891efd230b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df117dae9c558483d488e7aa8854bbcc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3eaaf564f417412e1ddce3dd9fd8e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38eb3afc7c9ff7fe262c0901b2c7dd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f921b4de2f8d9f848adc8d73a08828586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c79babb9a021369e67c74593752a68587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce36ec99a3df1cae7213d6856090fd6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a69585d707bc8b204a5fec0947d9a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5cb83c5cf1e4f041251db3661cd06590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd244958a8427a6fcb7d16bf045a166e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100eaca27d1edf7f3beeb9e43967483a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d917b0744f50187ad2dc5c6ba20e5c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b7497e81f20b805f53c4b4b67b142594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e22d8572d45f90e8dd0eba3a3d4ea2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43472c5789474075d1f6b50cbb6504596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8878ec13cf5711164c20d5181f1ce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af245802be5bc5c98ae0c26199706e3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff970a46f752dc549c351dc2d728aecb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f25b7991a9a69d9bf9ae49f1a1f37600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d0be965661b130c8666b406dc6ecf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54cbf1958b40d99f5462adebf7b7ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e144b607cb2d265883500899378e17603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e1b090464d0f8fccb1dc0302b5682604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f359628d2a5cf68e9b994e6fa58e50605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a4bf7fe891d131ad3ad53a8ee62e9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6634b5ae2047b6c0a5b1274b37d3459607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9f18e218e3499d2d14ad3846fa0f7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4774e202b710aa04dd93d3de106cb19609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521126658e994fc1fae2ac7a6c01aea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079e5a68201151f0608502cc9242516611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3f422df4c8e7a025d20a05d4ffa7e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ede77320ef5e757ee931d7df8f211613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72143a58ecf49f4681332e27b6cc92ae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be23f969e70685dcf07d0d60e0a843615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c5a75a0059479250b2226983fefcd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003359af3fd9825379fa9a9ac135ff6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d8d0d0334ccb7b4681563ad2fac30618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60711ac23cdfca5c1609ec025afaf2f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584af884391f143cb5da3f5db7a8784f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf72abb35eb365ee23c9f6956f3bfd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f01368529435b45b69964bca7eea8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64604c2746158b73e44ddce5bc0b49f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec2d1a96b846295e75e80d22fb850f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182b329d1080bf44cf98023baf8acb3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc177f12b5148e100699dac0b7d65e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6ef557a9ac31371001440416685fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a6113b079db2d9115d95ec613fbf8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7d50bc741053476e15acd54945128629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b2f125529d3a89a2eaca424e7c719630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284fb8c2288c1b102bbcc1c0ee9df1a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee51c56b5b293331fc88dcc37ff5ba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df73c1229f1b9984ecf63c0f1e90209633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b526a31d89ce2fe3241bc0496a6b569634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b878dc24075d1bc19cf6a999b2445635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fb900e3ed68391ab366da14c98d05636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753580e137887c74fb30aaaabc714f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cc4c95a5bfb4695502bbcd478535c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ad7978606ffc7f08a68ce7c4f4f7b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40050511c22425622efc704b465731640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040814b6556132ba72033cee6817a85641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6aa70a304719d18765423e3f48eeb3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e65ed072f53fc99a335a2eb7c3dc3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67819a86b76e055ea2272967cac10069644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247405ae5496341059a248f021b0d4c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2a8ec76ceba735d1d820b1361ea12646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950f38151f1717bc203f1d60d2c446f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e8d83666f5a48ef1c010f4fd3072f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0b24c4c2943dc44f8a4266f588391649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9429cf8fc15c090ef8b46b533b2e4fd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57695ef09236655df2d4f4fa4b354f30651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230f3fb8fb3bb03e3fe186ba9dc2660652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c321efacbaeb3f29843befb2ed18c5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952e925e986f16affe0b8fcfd3c4567654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba43108410099a0c30b2097f4b734d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932410f372dada7fb772f452faf1d59656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40611e23a502771839bfbf9302e54a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061fc7d2db5c272914d2d38359c7f38658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a8e5fca62eff601148426514393d6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b4f2aecd7a22cd876fb207ab96228660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675d7b93bac3ae4d594dd36ebab9dbc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a0127e1fff1068d58b83ede98fbc6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f2a07b0f72cc697adf7d9013fa560663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f36c5eddb6936cc7715e0c8bf768e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf0d11f5dc2d75ec52adf4cdedc37f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1be0eb3a2f17c62d2fa04195f5ebe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a3959584f0d360896afd6aaf984f9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554e3fa39e76d8b2febf4e0d5580456668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29706555bfe87c48862b37041a8153669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98e188fe132040c05ac6f20e6ad71d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b502851a36e45457f0e24122a0d71671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13d3560076febfa91a07e6d4b0d20d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dbac207f3d7f8fb38209aa96717d5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf5ac41f6ac365295608b1392d5f3a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211415fa29e59090a2adfdcfdff318c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c0077c73a0abfc9e089c7ccafdcc5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16b898e67f76c1083e1e288baddbed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac64667e2e9b4b07a7bd677041a2fb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb04a28ed56e8df8535d20e9c29d71c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fb067e4ed8c13e21f599e3c02803d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa13fcc2ae3f69b71f89f4d58f6e15681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7388475538798d85eb47b5e13b890a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd836dd940e79b42bad9ef587277ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3da430b84048d170d899536735adb0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cf9ac04f34f977df7baa359a3089a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df89d857455986c5f3a54dced32163686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4211e1f1c6d034c83b8b2ecd7d909687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79466ef7d4b5075b8be6aaf299d3a65688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8055cd6dbebf8f20d76358a5078bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8800b1488910606bc9d20e8ca875d0c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421edf688d4d58893618bbeb1ed0dd08691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570ce835e0b1ca5600e5116635151b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b3217597adf5fda917670ef0f17f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd01b5298caf67ae0b9c3d24b0ed79694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93601fe37aa9e6e969f6e9574c2f460695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e60331feaa1858cb96d163ac76a2f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7114507d210f224596a5ece7a56f3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4982d346b7db5f96e5cb5e6aefb2c4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc974e5b879d1e9b15a282ffe4ccb29699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa214bdd803f0a807d3cde76f7df1918700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b26e1cd1b650bd4330811b316f86f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a27e757d0fabb65d15adc1390faf0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c644183fed4db4b78b02820b0424ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a876c8afaa43ca9069a6e448f5e288b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef69ce28b21a2fa601145ddc527d0b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4b159d8cf8b51197722093966aba6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51a990f7fa80eaf8f9ed8ca4573f52707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9543f5f8ac8ec6c46df626106a9bf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e0b3f13ada84c446f613ee1980322709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cedb698448d1e2b23566f1508cc5b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b258d0a9909bf84a8cd0ae078287f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe0ad4ad6c54affdbadf100a8dc9dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7abbfd402a2ea4acf6c542bd00191713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdc11fad5420097e96fd8143a0b1e4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4117ef7442a83cce9d98129d7bf80715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fee1c4db820b9c0fc222a7008e060716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c31cb450a0cbe92b52fa9a4b9505d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8562fa474f0b8a73020d7267fa8f89718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b7cd6ffef3c25f1c0863b9121d7aa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24aca6804ee96f00a3c963ee6c4f1bb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3c1caa35b7e62860e44a8fc5ad1a4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f7ff722ad588fc46b0670459b86b3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd09872a3fd2648796674cd84bc2fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31dbe75d775099d70efe25e36ea40c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf659ea93559ffeb53bc891395c808725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238d188cff858fba04fae3ac0f2fab0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76609133f0fed4ef6ca705d998eccb7f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e4d54022f927701e558c440716fe6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fe7133c45a7129ba045bd79a0b0d2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002fa085d8615010eb5d4682c6db6cf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8386c75f65fda32f2e0d9fd8efd6f29731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bf0a5eafee77cbcf362433d3ab301732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725bad3986c8a6b75af045d3a92d481733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b2097c7e42a79dd22c3021d14ac8b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b479a9d488543eb96e4a51a2b9a84735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c55687c5fd6e481b76a7c7e14361b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d7d630a26b8f89208603ff675716b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec002133a510a32f2afa8216fe33bc5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefbb56e53c721cd65c5029313ead75739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658b55fceb4e3e5d50f81bbf95605dd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2d46a815f645ccdb12eb05b2e177a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6166ca908752f839ee8311bb1ecbe2b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db39d26c9d5ba509e8ee8a01a194f3d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42bc47f1f8d97e230d08c978b7dbf8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98364cad250697de8bdae28bb936a1ee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede17063ed5c2088b57b8a7c142a5ee8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080d94141e02c51381930dcfe6d3436747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137440cd9bde759a20a1f68ecb5e5c7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede3f2c68711af9085f5a1b9d6524df749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a8f2198f4ec0a7da00e30fa4bd3de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704bc009013e4cf15d4cbf1227595ec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e2f6e6c226424e183df50bf8f6b52752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be400995a2e26593859408f8d22586cf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8261d227aa703ef12d4c3088517e3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd040d440bd700cc4cc687d7710f0a58755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2983ea4d205be41e06a30c5de331b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93952b9a05be1edff5d881be2ef33085757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd17d38c0395cf1198c19ff76ac11c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cd9775a948b27c695ee1d0cbfde3c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>