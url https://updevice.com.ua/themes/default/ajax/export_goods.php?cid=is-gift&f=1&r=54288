--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b58082f35e4c3e6ca2f8eca1af91111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d740393aefb5bd8b1f6e31df01e72252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4a631b4aea3d7755049b923a3525c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3eec40e47cea9d29d44ce15ed5e114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a92115e3c1cbf1b84e6e85ce6c2045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbe509c14191750ebeef7676177b1e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85b05bb5bfaeec0eaf329c41597cdb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e96c82af588ac35f5e7ca1ae5bd6058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dde5984dba21c862779d43f6b8c4879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269675937ed8d2b4ebc267d03e9aecc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4b6eaebb79a9ab825ecd8f6e59eeb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f63a066803744a667cc3ebebda69d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d631f66525bb5ab9a5a1ea3f99bd613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783839ea2dacc1b2fba089b77b8089114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ba7149c71263ac2c1d007cd7c9fa815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872363c7fd8efe3242c06eab181e8d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd419d5ccf7078ef4c8e27ddf84a36317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6997293851b344d5e5a2b99d1c88df218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9932a6305294c3d7757faa579aa7c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be298bfaded3d40c2d8dd9e788fd2f8820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8a59a6a03d8856cda3436632f4a7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037f75a0a27d6d10962ff9634c3aa5a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cf445a715424bead0a211c1fa653823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec08616546032cc1151e933f45a61ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b6153df2342f03ba707c83ef671ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4c4006e1edf6afb619908291da05e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f64d0328f6f1933ce732c8b382b9ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b7011e12dbb6929fd400cbff1eac928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59c23c7c5ac9d1d0cf3e59ed2ff14429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c40f1c2f8ccfa72863946cf5b15ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ee358691485439a231697d3bbbaee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79f1e88f5802acf03251a4e4c19b1d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985b089d19623b31eb458e5f266598433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87253052c42c7c434caa4ead1a00159634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda8745e0ace7d9d05b9358e7ee270835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09963084e9ef496ef12140a2acd2218136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4687112bb360468fd66a42a0c26b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e114d961356c14e9f79c200de5e32138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2851d8d173a89021f358319c177cf039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228815ff5b6d28c1017b27ed88b487940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608bc7f3e98e5cf2bc8f018c016499c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba415de375bce8015ff286ed4a5285c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ada1b9bfd6944d5bea9536c091031d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54037afbc517ea47526986aa8a55e9b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d856b4d0450aec7e438aca9a24511b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb010159709868717198698eb76e988046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b730005254ad8c189ed0c753a81af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758553f0871981b3d2c4a6ba194a732048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5d7e1c43bf9a2501d9d1827782e3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a9e4c9d15e1399c21edb20c960f6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c67c3c3d9987745f653b5a8de84af651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c048c61d74fad646b3f2c94efa1cbd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ac9b1e4f88205a289d792149c85c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26f0209251738d4d84380fecc8951154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1af7eb66b96410d6001abafac1b3df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bc549dd6a0c9a7235f5259c29d66756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613a04d9689d7c758cd0626220cd22757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d897a0932eded8b2a1f9aee87bbf8af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1b2b163200e568d0ad53aeeee02e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273925386f9598737fe6c9b4ed87d2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0967e3026c122e4bc63c460508369061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a673a3bcf2c1f957d54b0466789a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0bc7aa1b9311ba99fee162db3e7a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb181e82edf3543d3da996f205be5e2a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5020b5c0a8e962fb0aead81af5825a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88892a8b88e1c2a426978c1b799f8ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db848acdf7098f82f51ffde5db30bb8067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf212ed3f378a6985a3c952d60705ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592698e68f24801759351eef155daa8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0928ac0fbcb94d06ed5d52e0bf017b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f543ef75d7109d96c8d80a00f1fc8971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c637acfbf5c0fbd777dc90f10cc6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb77bf165e0eeafeefae9479b22c4b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13953ab681a0a5e98d8f9cc2e544055574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9e8da1a0c7de4af71d0484cee3af975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382e5d4cf787ed0d6383e27665f31c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01a5ab8cf0439f3479e6249230ab3b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ec4f2bd4e415dbb1edcebe193063c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24d2aa9cc634f4d188874b3fa7b21f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb6e5f17635cd62b2e9c4601619a4180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c34d04b33d97cf23ca412405889fc381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a68c5eeb2e440d1d563d722dbeaa3582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034d38c1e787a1245cb976e0bf3dffc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a407aad71e5c60a86ea6791f80c24584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24eeae5b2d3167e3d5c098f176c51ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce021b6b8bcfd5c5393a8a57dad4cc086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bae4500fcebeb0be4eedd1352bbb087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd660d817936372e728b8ee433d4297a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c724f6f1efe5a9bea3f11f83ef958f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec328e8e6850781c80c61027f03536190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5618c42b6cbaf15b2757f2686f840f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dd17ee22b983ab82f35001b48590e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3694b82312cbf732aa32605efed6aa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd81f200166cf308514fe9a7cc0de9f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5a33d4f6cd4468c6b93504388bfb095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1b70123a9fc7bd07fb31976fb20a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5d70a6195cc458460ce4dcde91d8c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d23dfc57c15144bacc78f3dea762698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdb2fdfd8f0de49be4deb73e67c80799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9b6f0da58c4ae8be6a6738208dcc0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a7f7a58dddf37c7bfb48ba19db886101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66161f7a32bf9aa11cd8d889811ce7da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a8f978a99dd6ce5bcaebb3c584fb6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6572fc70c54a3e5964a221b25736ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbeb88cf5bf6090d5a44b09ccace615105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2a8ffb137ea227033650d35e5af27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aae7724d663f79ce4250951b1c0dfd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efa691f9d7d310c8d519a63cb1aa55108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831d5baf554cf1d3e7a13ec6e4d015a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69137dde2ead66ee993fe3555a58506110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f219002386a31f94ac46de573ec849111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9692d946624a474d5bd11466062df55112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351eb39ba6b94f1edca14178854e723113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7996f776eb0de966e3369960899dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97766d26f760c711aae6d4d5a6a7b88d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857c52726a1d3580dfe0305cf2ed324116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4b604570d465051c4083dc1ee69de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1b08b0b204528a577379c77eca321118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530f7a539fe6f3450e5f5798e6a13fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c919ef97086eddbb2e5a89e7b6e8eba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c28e52710cd882c4fe831e4a352c6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080024a88664e4831cc400c035e198f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025fcb3b676916193cae4c1e4b8cd42123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de88e0106182c5e3f5ea60052c591b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679a9862684d75ea7d02439e1ab8aa5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f419ed33672e11d6710471a409035e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6919c64d2251150560ffda625df3df1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154cace8fd3676272a088e506b4a9b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3f13a503e2007ee2d0c4f3f7b51dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df7ce25b38229637507c2083d55158130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e097fb960e590496ebb4464b79e723131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b7f9e736d963bfa4a88659530890f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc568071df72cf33f71067c2c2d69370133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92adc0a10d8be2f07b8aa238513ab380134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862efd7cb7588ff8705ec616260482b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319f5e59b23e0aaf2175b4277a7f653136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c10345fd6293859908921a21d34a4e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ef893859357cebc99b664d68bf3f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f1e09c73ab39494deb21d667b57c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fe94b7f6143d9c081f618783af679140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fb38de582a429485d84a30d04c267141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c330f0199e87dfe9d7e7a6d4e7e3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fae48dfcb95352890dd834d52db85e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550dcfcbd8ec877a40b034bfb70bd95144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61882d598899bce4e856c8dd6a86d0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875f5841dbe9b8c15529cf4c08eb41f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c9df1cde47183e22cb05e569479ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6b47c5292d570ccce71126f3b0b95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb445cd96a7d83bacf7f6cd465cfa19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d09f703505b6b9f4a9677a622dafa1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed441538e0e46906fc57c2199ab161151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7946b13b8cbc87e1c8f543ab3e5b31152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a8ee7249835abe0e09b9e9938a970153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0772f333209be97e2b82aafc7f378e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c1447ef03cfd3f62d97a664c068e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f096eab56b62d3374f604f8a1c40c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2963080357e2c809d41076cf489b6e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4af3f73d5083512329b8272cd0f89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3fa34989e0f8d2162ab3ab7a0cda1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363bc249a21a8861ba573d372ddfbc1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a39ea3436a9bdd40ab9c6cb8f7fe9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07859315a95beb6713141ebceb57d3a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41047e7d59580dac6f39320ec15ba8ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cca9a4990cd660fa02ec19f76b316c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7533d2beed174bb7dfe40c9d6da856165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282afc3fb17a01979a62f3b11566c11c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b076714fedbe0c62a9c2e810f718cff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef31e3f9dec4cb75d153b3979bac9ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa728c7b93946d29c03932404e0b90b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d1c3ccb2ad8c34c00c1cd1a1e5105170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fd0cea40d43ecb0cfdb85a837aa77171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434617e4f6fc26f353672effdaf328f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3f21b895ad2b7016a45835126a112173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b84ecce26210001508dd38a7be85cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e1aadf629460da224d357b51bb4ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0735dd5fa25311978d720a5ab3d0d76176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78fe42bf07c6b0dff858e53a155ae8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c536270c820cf3261408791ad034a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dccc1dbdf183745ec2d5d786563e53179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1411de52f9458247f547c18c9bc1794180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff22a3cee321aed34e18546026b882181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054d1e35c2e9770ba80c5e1336980bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115fec1c4d588e857692ecfc43400d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b51538e69e9b1afd900faaf436064184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69586f612240a96dd76809c9b8ee74b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6700719a8b896b75e7ea031ef686a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a6983640f32f0b30eed43d7581691187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fbc16496935ab058b0a2594374846188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf8066093b489b376e48f4be444b2d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca96a1609c5a6028ca8653b678d5249190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7626026671e985875a9ebb0f45a0b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3018fd5eff8ec7937e776c4146d3d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f8fba67f7f533b6f3293e3c9a6b1a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753eaeecbb3095a9eb97cfc4c3e045d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7704aa49448853d92425ea82a8f6cf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be22f3ac37f37f159cc594f2024efe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6fad1cb888052af1b9eb8ff1a18d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0215921f6cbee7009790c30969321f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c32b6f000e43d0e106d8e3880b889199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f80b2962fefa1d14c79f81762db756200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77f3131b3fce0e1cb3d08717ea634e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f419881da7c85ad0e63e4668af79886202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ab9d72476146ba9ae241ae8b2767b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be88417618d076d000a3742b1886291204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0aed6704ae0f32d8740a45a6d9e35f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab062aad68522be72837e273ca41aba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a4263216ebef217fd2ce6625f1457207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41805feb15b98acaec85891761f912d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10818907c4d255fa1876f5b507c3e49209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85bd2bff3ad2e2680e57c75239db6f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef680d7f327da87bb9d03761b5b2ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325533d438809e5344fb59b09d7d63c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00475cbe6fb4950f1cd03bb6a050cafa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490a0e03523835519b07c56b1231a74214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fdaaaf24c06ed267855b016c15c72215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09414b5576bd08219f32115e3f1e3632216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442875739b5e63244fc3782e353611a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964b9c4b27a13e26732dd97e2f6ba52218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710507bf025a744af7afdc05686ad576219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592862512246c68657cb3c6868ed055220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2d5391fa120ddad4d2f1c30f2817d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb8a714527780da96fac3c59dbd804222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0630a417020a7160eb07abbcd27af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1d6819b62d34e3375f96ae43b598b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392d5772149b1d997d7f64bdfd5391d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24560d9f9a0af8063511b198431e5ef9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1a76f8be09e8fcd175b47d93ce074227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155b717223b69953253b413c2e39ba0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aed26066ef339bb4911128c7422f69229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc0c3cc9696ffa75313238ba57d0d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381db1f9b6cae9cc0efb01031270926231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7ab4af89063806b30ef3d01a71b09232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657277089c567db2071d3c2bc41716e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e039fa93f5143e4cd4b96c0c9a924c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485385d6474bddae38b2d928596ac22235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b9e0d11dae74eff25df94314b8765236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c6424351233f9a300df5bc7b61c5e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957ec94299678dc19b8ef42b087e569238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cfef86dcc0ec54995e9f07eafc361239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8894722969765e9383ec73a92e6e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe38688a6d0d9cde5f12812119f5db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8f0c7be123983b35eb939d6410fcb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a5581dbc0a3e8a7cfe071ca6315b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c92df80c7ec621f1b99203ebd6da7c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f59f7211d06a508ea36c4341ad7800245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b86c0bc45d551d9faaa03edafd8c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d749964b5758224effcd891c2cb09247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3792ca35f605bd825d3597c704dcac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961da92e575b1c6ad1ceed8b4d708d40249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee51d7fc756851975ba8a78ddfbee7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9ad592bd182cd72fb302fb22c44a9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a232e46d72128553f2375ce496f79f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad632834de90e8cb6ddb162fe570848a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96f2b7b0405dc38cceb32bc1719073254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b423ddeb7161c73f87baf1370586a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454a3c41e498e3654cbd21c4fbccc31256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8cb0e20c801b9e2b73d9012ff9fb6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14593c037936d08e896ca6fc998a83ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438629856be45598d1450f17b4f43b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7269b8c6497e1e8469bc7bb3d5afe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74794ef29108b1ed7019a52b70aaf0ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36b17e8dea440b48a09ccff65de858262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48599b163b73e2baacdc4a085b573b70263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caef6b35633f0beb381299da9f4443b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7125312ea25ec4a4fc386424ea722a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2053ad4bc15f1d4855929c5944ea50266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0e26bf7a816cb1ef5f3446259884f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6c1377a3edca5db2a4ab6544f1128268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2a3acb4f2cbf8bbe92145b508edd5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cc43568405b63e90664d1ebd37007270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078714ecda4f3f33bbc9e3dfa1c0effa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc81995be81b2900fd08a6861309bfa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e55749b4f77d23535478975e77ed2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b813dd539ab7a1e720884f9bce7a5a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462676dae7bb0489f3e7a5305098527275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690300b32498d98d5330de98d7432ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f346ad9042a0a19fbb3a40840efac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0b23f236810185ebad4ac0350109d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf0d078e2af1fc60893270854efc8b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656abe98ad182b8f4dc9da67f904cb1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213bb623efbff87366e3f1bce6f590c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985640f287a5fa273099688d0c7e658282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3902faf5a24f17b859025502f089e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a97127767d8466eb820a36add22a81284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2695179dfff42e90abd9f3dd1badfaa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3786a13e90d756de431c9a125d121286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dcd0a54e4a95ec3d3337471ed322c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789212f9ae3c4d25cbc7db745278ada1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1582dd2fd4091a3c81bfb47c006b31289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee8c611b44aa0ae906aa6a781560d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693af09cacd2d40cbd6a107b6256424e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299ba07e25aba73a08569bddaa4ce40292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b601c11d71e2b933603db201de0f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0084d04aacc5e0e533b0f810ad9c6a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bfc56c1b8897a85f543b5bceeacc8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e70ad275821ef0704f03e97e8de12a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1907eb0fcb1357dc38a1c395201571297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3013a3dade6151fd33ad7f91d7c6b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc0fdc36d66e7110ba74bea32cbf76299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cde41429a62c623bf6b1ae9f1b02e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb9cfa2074142528d9f5c86c5469a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1bc8a5fc29e52d851aeeec8daac74302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba98e4cac33dcf17d06feca1e97207303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fff40261b7ccf4a1f59cfd9b943f5e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3f6db1223a822ab1451add0f5ea4b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d9c3a6ac68b6ec6125f993980806e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21b788450f31575cf978aad1c034a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60844d24412033c073cd2e1d3583c41a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693053c89cb8af5bc217077a0b24bed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce87b03700b273bf91e6e4d2b38530f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47373838e9134969312454ca0be60dab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947370700128a412574db9bbb5375ea2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b181be46ff06f99191e285bcbfe51313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccee69e95417917c57cdb44de471a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2529fc765b1653f64de7cb573336652315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d132367f8ee9db7be3d42c955d4e1b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3d02691def582a169afcbc3989129317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7784a2760052d863baf5f2594a420f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00535f09f3b59cf7dc37f3ac3884d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18158304b6a639cc62f07035e9de1f3b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73677e8e0b53501ab1a84505b14d64ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23a69497df72aeca4a5c7f7e5c56c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7736fb8c3862fd30633a9b9f486ba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d288d35cb09e64068242f7cbf875597324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb36a1cafdd8bedff3a6dc2efd305e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d471e549bb6859bb92871d1134036326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31315aefbbc44544306d760a48167cd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddad1c87f3d8b0d73d6a8c21bd1416328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b5d6920171e6f5e94e53c13cc0a9e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1059b385065d90f3e0c8d7dac65883330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99214f2d35b5cf6f2abe560c1428931331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda42226ff99ae4e6a90cd37e24d5d3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd44d2411b006b6662b9b73e1545555333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02e0f86446fb4640b4f7b0814cd553334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7929f7f50f2b50ca27e579a67470770335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc53aafb655601f3333ed69c241546336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26048fc402c5a8da374ccfa8627c8289337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47351b3444843352aa893a2a0ffd741338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d9899d73a67d4fef6451c26e9b8f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79cf1f45230084d9e6ae0cc7c95184340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17400d10f2c875099638f11b396e0fa5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc600ecf5d8e77431d175c5028a6777342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fb3ff287623a3765f3eabbfb6ab00343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedf17560e939fe3ec070c6ebfdf3b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f9ddea3a0164ae90e54a627e71552345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a756743479e436144035a781e0c7116346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1955181d5edbc88ad5164db6f712f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902939eab1ba1239303ca083736b349348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eff9d6bc2752f01cd2078e39753b55349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be9ea9ba1cf198cdac759d41cdbed6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db01767b6b1c5b0723a45cc8fe93a21351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc314d48d0afd36b7f64c9ecea8483f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19d11cf2e06f4cffc56eca1ab3c032353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8133b4bbc39b5c3d2c94e1a9394ba5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f88dd7c6404f6b1a4666dc69c2105355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ac1ab02007bd5cbc791a6f769786d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95eb70a94bd914f19713c658a26f894357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0492044efa435534848376aab979b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f594f567fe3914bda64fa75785b361359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d866f73b451c7b518d63804c625b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b56b6942fee4364908ad067e4aea73361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b319fe234fbbc699eba92b3c844b4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1a39fe22a5f465e4da335988e6687363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac936920fc94272cef69921c7b3c7e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23452c82a13daaaf60d3786e803e0608365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5e1ef408c7b3fe05055c2e6bf41a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc897c873a59a0abccd6a00cc7ad27367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc8244629e867f67e68766e54f29e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0daa626071b722a9dc08268138ed0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbcdeca115d8b8b3b2bcb8fdc3cf1e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783531a357329524c06abb229cfad4a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34161653ef5324a0a3f4da01f2cbe0aa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3934bc58dfc5a458adee6981e997bb0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9804e5e520908b21155c8dea61af0c4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c990f5206422ce0e8215100b2dfe18375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05d37be057f90585142f0f3fb154fb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624787b58ef8fb50e1407449b7488e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ddb3ed8481d65766fe24368fb918b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fa28e3c6000785f24aedb8a2d1269379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cd808cb9717fda5a491f24a2634f0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2a5bd42c72b01e6058dac9ad7b743381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c407984a952c9a366a8f29be8c397f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7985b0d44ef75f62de6c4517b4453383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766037d83aaebed8335cd62e92152d26384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f2647765aebfeb549750ffdd3e6bd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51890f0a03ab2b60d82712451409f5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33cdc9f11e44ef7abf9d1c80ed58a3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e087f030ad3c9785d2378cc9e665b1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5e92f07111898acdb6a4749fc1ab2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6901db1e270242542be2e1be5102c86390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85901424a786d65c15d920ca13728b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9d7acdb7258412c0a007642c38164392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b220d9f285f55e9724030f9fbb10c32393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118d504885e4edd4a22ce33bfc0de54394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68908423c1ce736335feb7ce47403d33395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacf67ab0ac7f8ae61ea89e6c18d3ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc987166e096060e0bef89f1bad823397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d1b030882294cf9ea9e201b079e31398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7ef6b88f1ecefd3447d487915ddbb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9995e968c40de78cdbd289569112e53400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b237c7b8ad945975b4e98a1972d69c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebbed10fd3fba5451790cacfb7b8e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475520164c57be55fb866125698067b6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c9608709db7766727eaa8cf9403a4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2574d7dfa1870bae499594375e80002405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1159e38ad260e1bc76f140e315be7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7debc401f273062b643398e0fe0bdf9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9883bf3736f7cce4dce5b579fa6238408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb899c3f870e6979d87e9e2e0b2464cb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403b7f97ba676650f084d6047af01cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe177d9952615f6e0084c79d66a68539411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0217286b9b096997df7f8857403f8b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315981a4f4d8d801377ae8724e77ccf5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaea20196b733035b258d30d8a8817414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140549b6e5982c3439e6decb5234102415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f999037804c2e4a28582810f7eba42416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b12b807973e5740e8dab6e5ba0cabe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef832164f193e20c11c78f35fcd135418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4456ed45483a6361e245e312c50df419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca758e3051f8d558b947a21ab82daa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d123492a2f19d8c217ef4961f902927421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615cc34a4befef42f1ad74cbb37c81c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63507f8d17845a4d077bca69906590423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ff8cd0bea9cd397f3e729075489d1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbd99e16ce92b111f809caf0c29068425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777db147c6ba06e19c8d5cb5e0cc9dc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ec2d9725128dc05c6c3b3c48facac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb3692c7a6186effc8c22a866ecba0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd55a3a9d43a8f1a2bb98f0a6a4a1a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e60b8ee12d256676e4576d1bd738a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a09c4c8e5d2b4520e79d240e245944431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13db40da2d05f99c5ee8781d8dcf3b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ea7f919ae65af7a6ff0865b46f5e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36921dee442e38670d23a99dfbc0ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053443d0749f6c431e906040ef4a9e5b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab7cb5921fe280b4e915534ceb4c72436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5ea9c954766daff66a47ab3c7d9ef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47994f160eb5828b8fa28acb19035ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55419198415ef9d52b332f18335113a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90315f30becc523712e44261edd5922b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63f71c84d2204fc4bdaf67ae2a5828441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043d84b1455df3a500102c4165d4911442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695480120e60344bdee0f988b1720b23443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827555e9efeb73f1c667ea320e5a603e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31175e95f1b4efed27d0544ba1a7f06e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d594a4663ef571864986d5012ca5938446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d1f97aba4aa6172a3bb10ad21f486447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c29f5db2811b43633590ab8684e9a8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9412ea0bbabf43f501c7ab505066b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b880da731f03a0560dbbc5033428e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88b5687417d526641fd3651535854c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45ad6f1baafee70b46a9715beb2569452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f4b9e3716f1702d2c6bf2b9b44ebe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4c8d4ac59fec44df6eaabba245f93454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7c73d212fb5b1955f9eca75e15b04455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220e7002e2eefdfe43982acbade8121456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89be104001e8282671f24f04bd3bc6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838380110ea60952f25f6cd2563068ad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f33c763a5bbb46615fdbf366e29c3d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b9c66ed9e92aa103088937bdaa152460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1ca84a417b51ad1659b1f0d5ab485461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a1f874652178cb0e1bc078079fe46462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02996da9d8bed05aed7680a059624334463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11351c35346944a8d8ae446cb9b750464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7ee66df22668e8bc65083a812bf10465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea2603e5e62404cc664d8983af6e77466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06ac939d4a6de4a83fd15a472a5be8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bd822258d1a177086bf8303d08c53468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e658476a937ca9fed0e67358f6eb2a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa660172f81ee5e6cdd51ab524ca4bd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d226975327d8c44d281fb5ca9b4dc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bf44a6fa3b22270ff580af656f573472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5535bf465a12365ace102ce955fd5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f45fb14ffc3459107db2d5497b4c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa577da7b1f3e21dc73dd468ddd3f028475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e956488de09421f2e9391dfe8c3b4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264823cf8f66a4c07babfc4c6599c084477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12d68946dfe85b6e79adcead5dd05d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c5f92db60ef124126a839e2d7b4e4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876ab7968afc585cb70b050dca3a107480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff8b8bdc3698f731a17b73ab08ea9a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9f08777c82d21195383a0b2a3d7b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bed0cf71a05a21c5fcf58badd0f647483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e6626b5b5cb204b892e0e20e4825a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992198c3cbf69e24f2eaefedff25455485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5727bb23c6a2e1712ee66acf37acd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf74cb8ac79c1ae11d6ed74d893e03c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627f37fbf71c20086ce3428c702e3b2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01605abacf5f022bc6c4929def085f02489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e33866432c49ae78df050a87d8abc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a7531678cef485cae0f3781dd851c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b020aae269877c19ce34263b85705492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071229c0c9bf14b250f3d016a8221c38493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2be616c4e5ddc32ddce7e2815047e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a96de322c389a0ba0cfcdcb7712a91495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113aafc1ab007efe42b648e8b5bedd3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a996609c3c2f1b9835bf621fb3c05497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908109fb3402e3d8ec1f3a5edbe29bca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5489360826d4bb4a914d4682a428e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f76c3918eb9c18a86c411eaf60bebc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28e52d19f36e0816562effab16b367501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204b4760a2b0a3dc119c2caf1e89884502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c12e33322dcbda0debe88c6b417553503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74955e9c7bd8a9154a8ad5fc7017cf60504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33964b53364a6ec940dbb5d33b14bb2f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8ccff2c39d5b0d3b29fc78f990089506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998b24e2976d21bbd77e8b2c4ce1c58507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833b34d5e3f2131414e9f60b35fa52e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54057300cbf4908a99228c233d5f045509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926809884ecc420b8a665ce426e5707510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decf43daf168f2e652e775488cc6b89511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523c3ba10958c6bb0fd662166e1c641512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1eee9eb5b18e7de859d689275d052513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca0e3c86a566a89539edc5edf4706d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fffe5ffd15d13c678fb17da6ecfb4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6540180fd8baebb44b4acec1a4bc2bc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568dfc8322734d09b0c7bd4b976dcfe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11d68347ccdbb7846627d24f3ab53a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c215a718e10ff96eff720f2d595ab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a889812252179b0a428d72c10e396cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0a9513ab3f7a5ef12e0b838be2b18521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134fab889940105c328a56f0a5322a9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880f959ae4bf6a920b5d582aa261e47523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb22770d26312813d25b039ae92f0fc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a9964f0882b3dea9df80b5fde9dc0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb02671fd6432e3b9cccc5981e0899a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bcc84bdbe9507b7dddfa16ec97c1d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a06acddfe5e529a740309160acd80528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5d6329e2943d0f17a5b312721f995529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c747edb767108b4cf0a592c47c48f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0a035ec6fcb879813b789919ee5a3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32762aaa07cc2ce7b108e3eac2a8f942532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1045c6fcd8d2ed0bffe1bd5eef885533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e99bc1a07b8e40b0b1df56349bc9d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f1cb3059d3eec2647b4581ceb1837535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6e94d5a8247ef940854602f747fd9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9279c668f3882f965ed57bbf55eb9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a95841ab0b4e81099aa2010b2b2d3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8488851a718ea650d6abc4dfa707f4a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241320f465632e7dab3161aa7d41c4b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f62d71177ef326ce4bfe1b09c761c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b64f4e41306c3919065a38a6506954542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f379c2be81a231ccd20536c192dc07543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d39322903420b4bc34efb300890bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccd9269608b770825c2e55e60818b3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d45d2083da1e839b4846e689dc756546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5777cefcae1bb74bcfc230ff2dd572547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a54dde4611c1878c6f4a9e7bc766ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b91c35b4d69f5506c0c046eeab0b4c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa09da02dccafc60afb7e5febdaaad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92146aad4cea2e299da804d5dbdbcb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af8d5605484b8868a868a37ffd6403552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a39c6784dc0b69b1c870a0ffc36a73553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2b6facd1ab25919d4bfa3133bb9e6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ced885bc71313a9b2b21d30f74bfcf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d461d1fc41ce88b8f93672cdd7a5f99556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2fab2a91f0f3873c1d34c260913e6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c44317d66b5edaf23f3e4d0e0f4fdf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395ddd67f9bbc5bc76dd6968e450a20559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3a34a69108290631504b29aea276f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56e8142c6b22dbc918ac3f2d008ae0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd38f0ce6eac9da06f8706e796a10ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87382465460f04f41bc2090436cb3c75563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b10f79d5cacc7c3623b183bd0ff68564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead0e20f4db99cd514549fe4d0bbd03565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bd83aa1111436fed598dfd066a110566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e473374dbb32f484f737000fed68e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b71aab03e9d45a2af6ac4b6e08d13568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37640d363024ee99d2117232015b3e13569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66498ed34682d2c2ab131b6aa58a41b4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722fa68a6db09169b8188700e92cb8b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd43ff84f45e6bd6a71cadb5e29a72a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d915bf5fd0e76699747f9018b0d08573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf236d7311d3257f9568950f096d914574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418b46a6d66cbae21d0a4309f93face575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3c5a061386117032f65bb6bbcd736576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac5f417f71ef9809a23c52990a7270577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3754daabc22df5378934b0eafb5ee8a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c97acaad8169e42c137a6e6cf5027579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b841428bd2b015e6965b44c9fe3f3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef60e824e75ce94fe3b950a286e5a8a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37273e2fb452cbd7110f43d31cc6cfef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfd6431af025682502a4694ae40c8b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f13542d0bbd06415898583b4f69697584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997860bb89851bf85c4752a7c3e61d9b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e3876a4da0cdfeb1be1cafc60b0ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c50e9b2374129413bb18a8665d87e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca721b712aff6041453eb4942d1eeb5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6dd4ee546df960b1076cccc23f05c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e632009cd4d3e1a467e38f5f96f2b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c75d7c35250348eba32323ea1e06b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ceae62b84918e62d131899fa6e9c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd44c7a7d561d6bb4c65f8d06f3a8c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afae7f2affaa9a0bddd99559a44c74594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a6ce97c506336d61546a2cb56bf0a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb24cf40f5f1d3b857cd856a5855b4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb316412ad9082f67337795ea8778ac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3897cfce00799da943ff5eff28d53c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22068065434fa7d6646abe867fa052f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdd530687b93af72b0313664c7f6a0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029072a68e53f2c7f2458430b83f135a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29a9fc2efd6086cd94253b2921a9d6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7234279cb4c0d1d9140430607f522f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1128ada06253693b1ddaa059d5a50f5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95aff783593d23d07f100de7052c65605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d050c80ded9d1f5dedc9687701ceac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b22a806fad8ccb526b80fdff89137c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ab35084b34db5b6090a650536841b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760812dc7459813fb567d905528d430e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53157ff6d5e368483831594c742f4f36610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e782013abbd50a2e9f6abb0317e41c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f13c9c9a7c1b20ed0de0d7c75123ce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2efb3562e475964ef72278a9f17f0b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccebd3627b4d5d011d06a7de56b8ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c1e396b98846a2542ba771906c1c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abd7bafd56cd723c58a3e621a926a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8d1fc6d250b93a88b701c521f1e65617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cb3f3e73d360349d9b40fbd6a618f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42514d3e711eb0ec08f9ce407d210d83619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc21e72abd8776fed589b8c59df9f04620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d4ebad50a4db2390cf32be316420c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537085d3ca5396bd93487a8a165b3a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ba8e1202713a557572f7b8be9cf6d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250d96be71d11e0af48ed3ecdbd3ffd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391959d1ab5c15f066dbbe5ea66f5a44625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38860023160d91111028fce3746fac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef8b8d6d017ea97d5cd01ee90ab55f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b7a9b3906fc094725128ea8afaa6e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6ec3b8e7578ab05a6d3aa5b52f5ce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5e6d48c98d7b58209e87ff97a7936630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42fd4b43365470cef6d98f06035cfb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3464df772d06b88ad6985c652868850632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17e9e26b436cf8f36700b5b3896f08633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fdcb2c06c3ff345fc05b2f4b26764634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9dcfd4ed365dda26a8d705767a947635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab086acd020368d8e24fb406b528394636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d97ea6b74eb91ceb991ac406df764637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74490510cb0e1e2086656130e84e032d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c171dab911a3306575ec8bf35833b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80739705d3c5a92cb9fd4d365cc90b94640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c65a660c7d32b05eec190bdb34e0e8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8c325e32392ea1ed5c3cfe7964e54642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc54bd1f3b629b9515767abb45f2b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3693be1dba161505b7a868a3772666b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c766d89a0f030ea54a6f76514244b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79279be15864c6678202f5310434019646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5be5f49df760460bdf494f53f8d310647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cab2895612de84597a89973953326648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4458f73fb3556dcabb8867ec325667649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd9cc17b232bbd3335b4822973a0b9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b8d364321fda6d1fd5e18300b8caf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5c5ba53356fd4695e654fbd8e5cd9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5d8e5ebe10ecbc3a5ed5c5219cc48653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e650e592504e02501d639375e016ad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492340eb7f589760066bddf9fd943b26655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b809aac4962f66e514af2c7f855f02656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589a009bd062f5b030c25d5a6793fea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d597e7f50a1f4f3fb650f977850ffe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb274b28b0a84d5b27e4c4b6e7b400cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad3f2650277e6870900e9a451ad1d8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8549c151b35980b3e3561a0f0f6035c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b69722245bc91424af1930b7d3e709662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c96f3a75314f3364fded7d8e132028663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf360cfbfd434bc0ef82b35957b9e83664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f41089d161a2ef8f2177c72d9d8298665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cb922f177354155447b41936f804b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a9972fd18fdae34e45efeab5ff447667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfa2020a9a9d9b26eb3bcbd81d056d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a47e5f48718191f06cc60a73ff2a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790c8cfcb82eabae99813b110c7344b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c812e912b3a49d122fcf667508388671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9cc0e53b53cadb42792fcccad96f4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa3b4967bca34c6a574e6bcc25ce8b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8a56ce66154b4d8b5a09e0b3a257f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed9168cbcbb76277429ba649c32b44675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf29c0e6796f573640810b89c6d077676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb096162fa56d5cb4ca75981229867677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b68c020acff90942492634c8ecd05678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abad13004972a75593c15047b0f055c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b88447d44a5ab7f94ba4228be3128d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec7426dd5d58fb799db2bc33c718a2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4a331050b554e3061c9da75b6467a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e088d87bb12bfe905e3dcdc6cd7c7a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f0a18aba02f0acbc29565fd4494a0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e022e757a01b5a8a59f3bc387922e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5078d6a3ed200fe674338b5009aecbf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c7f7630a0b7e9e56a0998a1b82b19687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861987ab6cf239597920bd804cb61a2f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d5cd792669b6ed979f3dc162d89ce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff38cc3583b09c011ae39d714811dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936cde6d97d425f90bbdf336d7b1605691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040137dd656f3203ee029bc52b2b6203692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b90c22a774cd95170c59195f74c1dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0500c52daad9e8f32097752704893e9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536011f9a0bf937f48584a5e467dc53695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b35adedfa665650e5dccc4ff2d90e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508b5b62aa5ac74816defe8676a0ed7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b88955fc49b5314258da4251d0b4a0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5fe37477a110f55b03c6eedc84a92699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcb1981952b03239c5d0eeffff0421700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc04104e1e1dbcb06ddf38b19286ca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2d44ed6a9f189c8e9f70e416fcadc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d40c24888e15572e12857c969a0fd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ce8f9d6a9b8ce6eb509a47ce2a510704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffb786b3374dc586153e46d6b99b9e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77137122ba4039011cffb38c32e23ae3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df885935b51f78e7a65e15e7699ba9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf43633cffa080e22b49ff965890ff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fda74ebb0ced0e181ed93a675efdb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68dcc0f321d01364272234ae18f4203710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff408c8408eaa22faecb333afc8eda7e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b5e49584906b0c389610f90e1c19d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8712d8ecb0e527645f10ab7f85039713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8337b140d25830be2a8db390e8f5b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479b9cfa1e4a47dd3e80f7591531ea5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554952f1f7c4901a4c0b1a8bf4533cab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c037c45fe0ef806f57d0d1b6ece9ce3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbad566b9ec8b4e33647101064b6b7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb855af974a894ff5a6a1e018482728d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6850045af6b91fa1557e8141f787108720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dc44ccc6d76454bb358d0b79b837c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2af4893b5fff7eafdae2820e8597d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce995a1bc4b499d52178e6c218d5f42723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70419cf702430d050ee116c9ee07ed95724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3d3ccb7ac902e328c3e368f60937d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d7a560827ff8a942b99ff28dece27726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea7e22fe4c9d863147cce42eecd077727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c1acc0c51be894b9753b0f3b52aba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd8f2034d1ab963d6e3c3a06959492729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc757162d69e6effd0c3dae09699840730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78637b0a1dfee3e1de213c52a2de17f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d34eb63a829894e49a8d05efcee552732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e30178528b200af376063e4fc3fef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef85c98bf907e8fb3c3a3e7cfff317734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad35de529b91a0ebbaa25e5abae064735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e877838489bd27c542057f2dae6d0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1450de04226e5e39ed5e9c2b3b43c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988a040163aedf5d9efb037d21cb6bc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6454b4c841063c1cc352cba011e1d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a08ccf3ae64b29bd45a952fe000195740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eac0600df116ba33f92052c974507f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4691a9b6a9deef300f49da3d7217620742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b4f20b853d825524d6fff9bb2111b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d0525987385af89e4877319412624744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8583d81ae7912f1a484a0680250cb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a932f743b745138fb0232df2f5ec81746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f20efda3dff2cda3feb188c6faacbe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2ba30f4cddb161cd011ac8c54c2d8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869b0405e118193b1cf6eccacbd9433749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25c9818d3e60f5e654bdbde3458ec1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963ac43ed47d2732c517f1c1b0c42ad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131264f34c483f71bc9c50c030fbd919752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221d905c847ca03fda4b2f49eeb5b04753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8eb1887b3af393d6d5c7c4863b31fa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02dc78c8c1b9b283b5650729817b8e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5f07ccc486a4d66906609c1025759756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fd616be59b5b6c91a837e0d34431c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72228bfef51b4a42b5fd28398d5948a3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84f69c913ec602985a84504899acc0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687dc631a285dc7549fb099524a84231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a179246b1c79ad95302931a17d0032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf300df8dcd891f2f24b8e9b929cbf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47248e6c416c3335a669601e1b241ba74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c7dca716cd1d5d7158a850d7773b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ece185a6363b6116361afaa683cd06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5a20bbbbd44f378bae9fa17998ab17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaf325fd16f3fbc421d36f0e4c1b4c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bbe99d6105a379adc9d0216e76fcc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c0e56bf91b36f62e1ca45fd9751bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ecca47453a6e668bc3775cd665e1e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9958d2046f4e81e169e879710ee674a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03407163c66b57cf08141be492bf1513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7d037d72f2fcdc17c5daf3b219b7e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525d599e69d91fdc235224520b52d2615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc27987fa844da7399c3644473451b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62010b02e433136c203830c99a558017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550e7d97b097dbbe42139cdf249a1a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6ab9ee8e301d2d2980e8715a07d4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65203fa160d59d194d1a71a9e0ed6c6320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd101c39bf7a1215c72e56f52e52866c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6046139f691bfb0bde4793bec473bb622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc24786f62c77f24e79f2bd86ab90023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b56047ce9f9453bc04f8dc5fc6a6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce7417ae6e04daae929f70dd56ade425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec47fc3355427cb81f6217e7935e7026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb5520601cee76e08990c688e138f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5418000a54f4f8b7f6960547dceca6828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1a1781b7aad5f3bfd173ab7b5f91b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb69fe1e8fbcd29124d293cfd4beaa130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31107122f484e1e672c594ef1dc624731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d1ac9f3555853e003f7e93332bf0532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a55a112c1cd6830ae59b684136ca233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ab9a2c16148dd466680f8f59d83d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b914b59747a21b804e4804608caf2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42c2c1fca8dc729ddb1a7c0103ee8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e853f2ba79c3ac8249a95b4856e0f4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ce8fc2d203343843ce0736556265838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e6897bf728b8678aaa9e8205f149339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ea5d054c48572c2d60e7237053f4540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa488deb9a219571de072940aa4b9ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd774e3a6ad89a02081d97eea745221542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6750531af693a84bf86f82df2bfbe4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993777e3c02c81b10f44b7e3cdf388a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd5b07dcae049da3cae9496a64bd2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f0446be97ab0ff6beae4a664bffd146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eaa6531711fe9312d7419589bcdea547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34f01827d302b98b46c72e7d37f6d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affbe6d3f4cd1317c8874fd0ac0c25b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2ec85310ef4fd71531b787d60e2a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f533c9bb36f98f3b8ddca2aa04e30251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315895892b00fc189ad14aa0a0711b1a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62445c5bedbceb56ee7d1468a6388d4753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80737f491e5b74b5e173be425954f8be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e33bd3a2265638cdc67102e63b2c6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060457021c088141c93f2b2da47a57456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e2436ffd691509c567f49868e7ebb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57157d5c89b7cf70d3f8ba181e3f61e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a705f9b5a90f2461970d2a087d8890759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e982e34d7758a70719495de2c27572360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d4a2b1a6d007f6910354f6f29878361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738bcbb535325f6249aee5f1521c51c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87778932beae655628b59448a7a5afe163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad0ecc51a95469bf18dbaa7ed0a07f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b968947d04d238cf23ed41445742e6465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7c75bf43a96e9ad5c384e318ad03066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a4037be2147d785c56af9a118d23767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019543e6541366e04b538f2083c5279468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ccfc5306845abb2b2bfefdcddd9c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db09f0f6633521067a13b23842ca43b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d669a26bcfc759579aece26423b19f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d595ae1f236c13d2174604b5974ad572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf74b3424d4075a0ec6df8cf51c42073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967c59e5df759e334c1fabbed7c365574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312392da18edf284e801adf9326f34975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30b0baa3710a1f018806af1c0464bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30a1912f91646475554893b097777877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204620469dce2f11d8c290c8f028aec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd50c6441f4efa5eb408d0312931ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f4f31688ac0eb2656d5d6ce70567080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93197df611847eb7abb259e39c1670fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f894ab4fb766e38e9caadf2a93bad9f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2f55ff12bf5e745a135987e49537583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055cf7a7d11c4a4d0cff9add33d76fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e283314713913ccf1c1af89e834e7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc92748dde2e0bee129c34165d5270e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508bb653c852c869d18ee2a3e598fe887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af562f612fdc4cdeba9f8a4cb31e3c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f98bc97e97c0ee6d29be7053aba1a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76f43e33a30a701418e0d63bab115290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d297c28f280be46542a5bb3b985d1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba37bfa71683dae25766b7f1f8d038d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239731db1392cfa2f35aecd1c6d806dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bce6ea5bbd4943caf22ac911e14e0894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b10f165500984a28799e36e564e2e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd43833208dafdf6fa3789c69f8f4396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6898db108f803452b3a560a47c66b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c829e84ebb1c7e399934eb3b642db2f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b74f50d5956be5cf69ae4e520984899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3ab2915eb662bc975e425fa696426100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda47f6bf3e3fe217cc959169f907f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71feb3b9f407f20415874c2ee08c45102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d081722805649a506b8895ec13db605103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a372125d1f1d845c099a7f783c5b40104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e561025e7e3cb01bcb1c64613556e65105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971cb1cea6f0e825a58f1186dea4f5a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cf947bbf5c097dbe1a3249b90ebe8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1c5c57a364c1c5246e3832a55eaf7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488aa2a98e642c5a801d8c91b0a1b836109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b712b213adf26ada4a0990d76bdddf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe7116302118f09ca82bdb7b58732e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34deef4cabfc63d5eaf995aae303ca88112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3549b7465d269c694c06d793d2bd5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5fc2324a7e44f5465320c9959ed44114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c5163a026540b0cd1dd701d3c39df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d26357f0654a72717e74340454498d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36209dc1b63b71de6d7b7ea9f44864117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1168921664b75dd9edbe31d655c8d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e198e56537306347ee25084a1404bea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f8028f565031c0d0fc73156b3b605120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d30ed6609342361c03d14b0beadcef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e06a38fd8ca9ff2d365bdd18e09a79122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c7dc7c21bcd22c1b73506102e2b3b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dae64d5698527dfb5bba6dc99a407b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c53e54351e2037811d48803100fa0f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de0d45fcf24e29a9e0e34d8bfeaab3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584774a3088b304317582c4a6b93e3a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68630009245bd8e50d55502d1c17c007128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73e1f56e4ee2ca4752bbb8a92cbb0e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebf4ba5a4d97d1b62bb9e88aa0011d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d2f8ec3f2b853f9bd033ad2d57120131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3996d51a621cf2211c25b3f7c91af4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de0a5fa76c6db89ccee2c2da82f3c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ea4882851d2ad33a25ef6f6efda73134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb67a8be52ee159d165cee396bf73d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a297485853c0deaf2e464fca070e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be6faf9ecae97bbdfdd7af0eb9c705137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d307b5960b234e54cf5688a3a99569138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f753330eed5de6b476b361fdb6365139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b6bd47c8b0d0c5fe5f21bdb27a2d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d128875bcae45161ee750ccf2ca82141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb604ada6289bfe8e643ff75c60d3c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d3ec2e01736ed61e20e4e88fe4773143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fc89c6e10d53a9595093b7a314c4d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289401d6b7c0e94f0a91c061775f2ba6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ef487a123acbd5d1dc8fb155acfb8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473dc6a13dde4df8bcfa20870babcff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e217923b5c210723d4620d8a1714a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90562189575055cbbd4b91d38e51f73c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f348a7a0e87c90589e1fd5109eca8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0dd57a6aede87d63219db214114bdb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ab4f65f29ba7156d3b90639ba3d97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9bdaf21393d64a38a01311fe606f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d41c486d780d928ee16d23de0d368b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676106df2aded8c7f18715be38e1fba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9cefa5e9b26a7b2ead8e12c14e01e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0b70f0f36fb2783568d2cb56daacd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a805d7872f6d6bc5579c37b554bf3c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1272394f970e662807d691e65aacc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731818719691008296d64cef9ef8259e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ba8d08b109df33a67741fdc674270161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf88b7f1649b11397a7af2a795c34fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713eb3e8c621b91e91430d04e83507d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c3119489008ff247fc0e802c2122e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f591f4b15c17f2689e76cab0796c07165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678746253bfffbc5a71b8f169348bd0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c41fa904ae66df4809c0237a6e755167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13350d9a0871e3cbd2eb68766696bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf5766032b5d8a67a33409e455c4d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3e7077a4d42e6553e5fd4f775b265170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12922c5d8ec009b4d42851e1a6361e5e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502adc769b5f1f30bba8800366a638d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1580e641fbc8d7535b18df0d159842173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5870ff71243681b7592ad1a2a3b8242174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c22cc70267eba053329fcbf20285a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce438ffee6df90566131db472b9135176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c60b615f7973ef33c3cc1a84bc0ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce343aaa97b25b95c1195d3e2073f11178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba06e4f6a8c8ce17a5c8bacbb224b38179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ef9bbfbbe2469a76e66958901b7ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda79c553d7e7eed52d208d890381d44181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f38e8aeb4eca1916ca178801c0147b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed764898903571ae155dd6c42dbbc484183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036305a4e965ee7213db4dc40f6bcc4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bdbd378e7ba58463d7e543a3a0242185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9030d3579457b4e73f712f38d5aa9c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd80d57c5c951d351a8b23d21eec015187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2d97713194820f865a330507e19a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d80406f59ed001d5139f46e3de4199189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3b4fca46965395760d71e3f073637190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928b93dc16831051e62daf9b09d9974191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733d204f6a0b853eee4c3435111b622192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7f554bf0554289c8714510f4af4d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bc72278be329ca5e5699270939af5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415028c3209abc877c0169fb3dff0ef3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41405296aa57271c412a5629dcc007f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94e72b184a1a991a0d5926c6afc8ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba45357e9206c57a04b7b6ebee7d345198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe5aa2620ff5a3ede3946de952bd79199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788715c709c52e5722ad089af9b7738200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c1726ef8a2d9592202a7259ff853b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e295b8551bcc923167f82454891ed86202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056ecb59eda055e5b207f2e69f12a75203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e108264bd09159a9012ac060447db65204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb66d674c0327d5deb7090574eed9c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6deeaaa6065cf5f806a24afb43d07206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e572db0c9bb7aa2f9daed7b15bcb7f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b8aeb3fb5c5b1103a632ec5961ff2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064abb3fe3243e80b6534dea5c8946e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3f7c92d3bf19ec6dfa7fd31f92f66210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db4056e781d6f2698977b5c74139ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17832352d96567a0ab86a9e709a4c6e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5606b588b233617e79af395197ec60b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f06b6e89ae16f7a50ba53e0e2561f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640c53d65ebbeb0cbc528cd8071f52e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0286a2fc1e1a2601cae977cc0faafd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe92e4ad1c29945513df7ad046ddae8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd9668431dae983d610d59a3583195218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd98823e334b3f1aca15df6ffc7e2ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fd4bc29807b3c93681faeee3eccd5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff822452a53c255ddcfc651bb363be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5732369622c3459d26432f7587fce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104149566c2222334d6d297c6876872223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcb1d3f4a0f788a3a5f7da0b1ff1a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e38a93127b024fc06734e222fb431e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12c181b28954f14b95ecb933442f41226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd5eed31a556588379483bc3dc713a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b35a61524b5cf9a27e129b4d34c97228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a37fa05c98142dc28cbba153e2296229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d94197a97d22005f2daf3e5783de4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a193d8027273249b8bc38977afc813231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2912c4d36fc012a82471fdd2a903f43232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ab4cd3ec7006a26eed04510eae595233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f67aba83b4742abbd311b8c826779b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe28082e16f3a3b9f2a2f6986548df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840088585a9eb97868e87ce32d76c64236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3c3b9ef7b11da4a6743fb42e9715b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf26c45a1d5ed2d7032c7ed5a274a5d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961265e109aa57c63a6337bc3833aab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7a9b61bdae10ca44b45abbc082595240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdc4c8ec5e3ce60497b1a1b12d02f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3c344bf365cee12d56e332d73165d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c45b1e9767f2892966f936bb781616243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749802f1f5a5e3536f1f2bc90eaa188f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b42ac41516126ef4e418444416bdb7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063ba3d36b570c2a3bb2afa1bfc338b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ff4c72ba1f99802b907285d124764247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb2cabffadcd393f978ae501a99216248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7384dde595f18e77670144fac72527d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472b4d06ced428f290bd5336bcb2953250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200d65c5676c18b507687dc8f2f0a0e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b28d790559908fcf59c677d3ca1eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f810189381188c42e443b192b4c33e6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde197199ca197b9b74b9eb60b57ee1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de1ac40769496f7d1e77d8953977dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4bf0a3b50630cab9af40606976127256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3269facbc257b3ceffb43bd39d07b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a426271837f69f7906562cd02af8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6c10ca99c13847564007c329ffda5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05576210cf5672e40a6b92c5a78b36260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1bdef76342c16ce13b6f78f13f3bf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5c19727ccd6e442504531c621099a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46043e983a837e0c0699ec860d7d1d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466adb449358d7d2eecdd1af7f6ce1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7c80c078dd005005f63b1e5b17405265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8066706f8101d41d79e8730e4571c0b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9f5867dd048dfcb0417e192f2612b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a745050838b7a5664c8641f17cbefd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c07840ffb0fa8125517c9f071db043269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16bccb90c377b8a0865acda341f089270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4de02c7654e0289aa0a1369a86d8a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4056e8483e1bc8f636c3dbe09db8baf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05154df8fcc198d0331162fe77dba56273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a80df97fee0dd675b08e490a2aacb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456f744fcaaf2f5301c0e39d27481ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af2c9e1d30a747e59a2281a256b710276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf372b0afedaf3819bc81da1401589277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73574855b2c97d4d522ce75e6ae820278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de57c70e8ca4a7e23458134adb4bb0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a2494f47a805186257a7212efd8c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77ac09f5f05bb2212ee0fa5390718f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b86846d6c3cdca88b6959bb4034eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5104a5167c0f8618bb98ea0e856c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d78a69b1386b3ccb38c610028f918284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434df8846d8bfcf6df7aead2c1bcb47a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f4b1b23e989c648833f92e9da4d7f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09bfd4dc3e075e900d28144ff5681f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d86f3cd542b9f47f2c2c5f11eb0d70288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc304d5279f5956fb4071b970edab87289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb87921249ebdfdf9fa444ac741162290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888ac998c4f097186ebddf5edde092e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489aa86358546a0b66c5ddca57fbe809292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5b49ea3caefcaf693fc16fd7c6c5a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86905cc44b9d937684d16c526687604294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ad25bfc1bafd5d29b27933a2bf307295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfe0f46139a1022105c638cc41ec87296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7612b2e62d11e26f773f075ecf6e12297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59dcb331fcf8c96fcdb690ed475794298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bf2ef5ea822f3200852af5248723b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875a1fce81684ae1f35b579b30c8fbe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5eed5cc8f5f32b2186f11ff0ca30f4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330f1af4f99939e5389da71be84306c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774260f54a0110028b1b100f2c9985e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f50ac795e45e8185b650b89d759dee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf7743c71b555f82bbf9c9dc5d4131305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe852235f8c5e52c2f6b0d19c74da2b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde09db17a1bd914c876952c94a1c058307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb40275840f384488480696537575d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ac8bd210ccc6c338fd6ebb88d10a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232192be38dbd11d2dbf5d312bc6bdaa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14c358dd10405d831531ff8b1f872d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dcca8064507c7eef97b51d538775e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331ff49459492c863bf34ed012b8539313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc633dd02ca40fc6f8d5af3b08dfe1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b17369981e212698cb7cbf10ec9a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71677d4e4532d03c1340f0332fe91d67316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7736ae7f5967ba99d8f5232faa07a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29747b6f94f71daddedce8f788f026a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae797fa3defed3ac9b5b8e6fe9177916319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3977ad91a5a7e32afe0fa66683d2c99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25759048bc1db1224883f5f75867e27321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb571d66c287080650b6f7dfdc581c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb0f0bd8cc95f3b304f493738c9902323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b222321aefc5d4c3e4013f035b874324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840dd5f2181d24f0637bda8cd0a1c13325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ac24e8bc3a31248109b478cb9de20326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806b64ac2145a86ceddb604136fc742327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec88b0b863c9ca0804e8251a92441a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f10761187b007a0f8da183da1e2b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105338b284c0238d88384b399a690de7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5203a80f187d0ab88dbaab6bce56ab9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a694de9bceea9a47af36639fa1f5a61332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5090491dc43304163c521ae6e9fc1d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc13b6622557ba1aa6d0b2a8240935f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfacf48d01b31a291dd06334718d35335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28852a9995c9a8a1412f23f899baee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23094973ad39dd0670cc776fbc0a1e1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99619959aaf32bc6ef96b6e74b6f33f1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2415317061fdcad8cb5d872c57d9b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230f357f5c69a806aec7130c90f0516340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a81ec2f7a47b3715dc12cb8d7579c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d649ebd3ae0b7f092279316cb8c858e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba367567e2639cdfb04badc9ca46fab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7f10a67e785fc883609fa0fd9b9c9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cec372cb94612ab5afe68e014765b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df38ad0ab3e3a443af664a7b7a5194c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ae0e95e1bf9960cb023fbc90a896a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbbe8c58b646dd60a8a1a24b6ca621348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9221efed87cba5ba71d27aec5bb79f1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc3934fb0bc74b4d60dff2d9d458b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fb0ad4fb9162cbf0198de761a5a31351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61f9914c27ca26d03ce93c229dc53f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2c58119a35f814ca1ede0633df060353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05dc33c00fcf294283a03b0ff57036354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263178bae5b91824deec15c7eeacfbc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624fe0b9d10ca0394215fe447177543356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3407c3ce388ed24897681ee692ac713357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50e3bfddd9ee8f262e762bfa588fdb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1cd8711ee8a28b51cc84cec986260359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2e29c8f785e9491d0fb602e32e572360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af330c01ede3d1c08304cd6e24df88361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3d360d5d3bba4a4fe1802c7c60375362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648419f13e08e7d9cc75959b747d3fbb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52e0fd62d4154a74ad94c986285554364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0af1cb81de2109e4181865716d7eb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac81414d6118aa07592f29205a9e279366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763199131d79a0e7abb5051ee6c89781367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7191a91c3372b153008ea17c8b06ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b28149f92042c9dd7cc36d6a788f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cee7aebc850a3f62339d7f6796c6c0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e951c915c8cf53a0a96c015ea98bb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f4ac5d6c0e6e568ebbf41f9d3644c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251d16eab05b0c2156b75056e75d907373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd0f6faf82eb0ed82b9d158ed07922374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be10be2a95fa36b78eb795a1717f516375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b543d3eb5a531f396b3ef84c2430926376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32e75f0daa74e3b05177d47bbe7a65377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c0f255da4699e5d529af308698907378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae25c4d2968c7f4ee1943bff08d4d6b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b677b4459d149cdba7d549c716b8323380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e5b27bdaea1beab1af2a1996d6ac2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6f9c938e7e54786741bdd7d1be851382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928195c7a33a46656cb07d98c2797d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8dff8a95359decff5e4a2e5aa43446384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4b537d43ca87d5facec80336110ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e02faea84bb32463aa9c40faf334d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a2fd60d69b424d49c496614df8027387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd36034290ec153aafb8bc08b6ee5c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cb8b1b5103c4ea6d9c1b999fcae2c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590df94408a1f55e3b8588d6f6533f8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37cd00f5dd032a87e4e23fb6da620b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06b57daaf7662fd9547e2c3f00218a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a6e6e5d811b0426f0392d014e722e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acab685ca401c9252ed8b8f62369d84394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6d206f6ba49d73065d1ee3149354b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b5968331ca49011be2738c372e57e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd4bbcbafae0522137f0b8b4059e61397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32695931add31759f4fcaee0927f8c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a828a5b6477e236b6655b16cab4fa5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0505dac7e932af7e43cc8d5192ad1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e38a8da742bfc881d664456074f7bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e85e21df6be7ead19fca8f83a87a2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57e0cb29961a8782802c89e31c8a88403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fb1313fc4b42b89cfaaa3453bb5eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8878bef417c7655ecdddbfaec1a019405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b7e5ab31109cc9a67161e725e8aa9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936652db22fa006ac8f3e0f2a7d3e7f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cf3ed6ba86c605cda46baadfc862a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f97b8f20529c8be93cf32cb1402e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2d2346d2937d4fcda712bf85bda83410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9e7c7f63901d2347c5a08e38fc9fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf92afec613c5b1fcfad347aff84881412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91de4924fd2b668906d12d7200f027413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ebdecfc3a6a0af4574c410cb818ca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8a14ee580dd0f71b6f1ac393f899c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b81adb7f5485235ed5778192b6d4e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd44aa056e3f1e0d3c0e5ce4f74ba9c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ca812a981ced010cfe6ae290b4a45418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ad9149c0c72802d88636d9a060191419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d820cd62bfe06b995eac1e71a703326420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1650a680fcd5e850b3a84e04fa6fd1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92733dec38011cd4409f0c397e8b19a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb41beff4c6cf7e30e00980d79cdac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1800e47fbb2e8a3909105a7cb18a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21719725009e5c787162011f37ceb080425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e84872bef4f4255942ca3979afbd14426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d787019ce0aabb7584e302b8aa9a98e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2095cc33cc23d933b9d4e7b32b23b13428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed60cf4d3092da74f45d99057926ffa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d90eea0f234b3589b8898d92687f6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04563bd17bf378362d057211741521a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460430a0e46dbdca6ce391f710e4c3d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb6cfd3f708dea838c65802f820415433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff86c7ed2654f5e1f5e130de01471c5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c55e8d693fabe3a09fe8d84947cd33435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9d6dabf8f3b928c9c4ea728c4eed4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2574bee0edd341db2a4f252c4d4feaa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0713a9fd7b21a09cd24f28a8344ab13438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39e24f24e0fbc2501ac1977714d595439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759d369546cf457b17510690e982f8d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc12c5a15fecb8ddb043ade8d97f2b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fa0d64e08c9871b8c4bf2bd7c4a65442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce1098a85c41e883820b4de1293399443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442fcc928ec34dc2e8df044767230ee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1171724a5d88f80b3c6b6335ae7a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc44a1dfbff0422aa26f8f94516511c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f697a331cead467c62e86234154efc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13765a995ce9fa00093e9f7ca06e6751448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e05260bc98e2060a772b3e2fbeec12449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e5e0ab9a209558ba53275243ade02450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db633e481942a6b03bc3c4f3d37f0eb5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9829f4e52b7aa4d08d42695c15e7c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cd36a2c70d9cd762620909832b075453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad99a6930b86375b4b8ceccabb070e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20141a1cfa7753961ee1c5ccc13893455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8917e29ba8e769d5560ce5a230a1c0a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08188d4d02c244e6319434c752a97dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06dbd82e5d5d700d92a63866bb0702458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b17a7f1d94d66e39538c71f2d17be459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f32f68ccecc6ec02c35dcf39d6061460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e897de34d2675673095bac72446c0e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9ba10bcde77a27e1779874bd0bae1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1f3b3e7e37999849ef169285f3c0c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbdb7e52f9aa4c44684495c1a986c8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7745fe946370f5c0318a7898e6465465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f876f5440ba2dfe02cb1ee9dad857466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324842f52cb021ecae04dba1661abb1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059f67312fbf8d3161695ea01ad9696468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c99b21b915d2a3baaff0c24b149c68469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64dc5d1436d63ec5e1c824f30d84d0b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dc137aa41150e16848abc2ac5955f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6f9485161981f13e7a2139c87c69e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b264c41e16786813f55e30608f1eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969ef7db6b095f5a9722d75e75333aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aca36aedde93a1b42b1603f94fedb2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e08af23e63a3167dd9b302dadb9caf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9869101706d141ab36f2cd9fc03fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5ec1c1ac7bd6160a57cb07af75959478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8466b6540d7efda6da4f90ec752147479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9efa4758506d5d991abbda47d2242480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8841356f9702e2e792917d60e01e6ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8ecf9de9bf0d3550ca2d080701ca8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903fe1bafc69a61cb7efca9054aadfa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1764fdef51a2e02dd58c1229ba8d3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928618367a996596e1e2c5a73c56f62a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437259ec8e965f454640abc96e337e5a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f92dea1b74cea6f450d9785b1f6a8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc05ee9b244c00c75a4af5a0f3259f9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329db197627ca50ac588a1dfab811a3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07e8b240dccdce76624c59c17d9bb5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90652c9882d82a2962aea1e6245439491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec14d7c92dd3d58559168af966b5663492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68332312174008597517e8043a1b48c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5aa484dd00e9d7c3f5ad2c2ed2603494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2b6a979c17938fba3cdae79a37964495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302b620f7f18c15e7f66c35086280c8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a12808e875ec3474b582fcfb7eec5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0bcd418f56700b189bc2e1a690560498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9746f9ceee3410d56bc644c045325499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3383daeaad7036f8cd0e5595dd0a99500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790059c4001fa8882b915f7e386ae4c9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243827a98ca6db4c2f6d30bfe21637df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030e47ab3d8e2af8e09de149a7460d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d08532051076e351dd9d192148bc45504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb07f4b4ccc9ea4636baffdf03461f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2c7936a230881e040bb683bbc386b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482eb876006582ee0316836a9e6dbc7f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939ce18b1c0dd392a7bc15821be8217508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c6aa9fb2b70fd8d79a242d1f176cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789bad3b2fbd8d5146c8a1b11b19a92510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ae876e6168097a399d1e736a986d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33a43bcf6affe18047a7ae4ebadefa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d272433f5a65daa78242011c17a031c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf14e005167d0b2ac29529cddf9006514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77501345caab84a0a7abb8ed1688eed7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb902642f3294538240d3933b9e4e239516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb608f052a7a1d50698f16709429d056517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d4a3a9106e99e30c57077f5a2e8a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b719d5c1cb45be2baee2e5754448eff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f853d1498e6e7496e0f27f4f5e18180520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916484f191e85633712f7ea66c3d26a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b981a09df403c4d04b5ec99ca23acc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996df01ed38b334ed47589f7dd93bd3c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ab56705120a95fd8f1151fe4b5fce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc5276bcccc64b28d78827af3517af525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d1a8f8312f83c8e11987a0021aeef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac6fa235a080d2da232298775a6c94527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90912ed6435a3c9a39ac4e49383a491c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013030dd36f3966978f8e3b02129136529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624298d44a3369f9581c7bec12f529e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c75116ed42e2058718e153a3356e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41548b701d3e9c309a4d8f8102f9c1ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120e954cf239a5d94a7ccf581cd81b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4052b658db017b590eba14aeb660b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d496da2b3f26820e31897700b3a6c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862577f71ab2370468207440d9b16c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56080a993fabb11ba1e87aabdd87ee6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e35f8519f30cef59c66a7299f9562538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484031daa124f3f724b2e2e78ab8d90b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210ca9531fc018281761535b3b29865540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28064a54230b11884cdf565ac30187aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f258200403a452d9d2af65f3580de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f1dd3416437255233647101baf5b1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06850abe11777843d3145c696a9a1a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98eeb3bf0cb90865e571d43ff7ba37545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621feb446625b6da27b3cec628a05c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c5b4589fd03ef942b7a82b96c67cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ca3559c194e36dbf9db4852e7bc1a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff0955e828d4b9463549005a4f8dbb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd5bc421a099045bb625fa8095a3df550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8959b93fa52da0fd28ac6a1604641b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e081c1bff216b40c06696ca1a7ab2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fdeb13db5e617d61a6003ab26720b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642eafcd41b083d906a12eaf68e1261554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9f478e5b6c5c120a5cd8b1b477ac0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62200c0b8b6f55191c52f7c10ae1fe34556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8ca36c529bad011856ea9ec507588557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6fdf89bb8753ba2a68134e63ba270558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2f84e9852f960b9938a9f2305e79f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdffbfc152d7bca34fa18196eaa5f56560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4f94355ac0a972456648f46469df7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c71eff73b0320418090f6f67435fc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268745680231bf1b496ac67e55d650c8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1681ed4a97a7e53da9ebbf631c42f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826db45eadf5f75cb36ce7092f7f07c6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2dac4b3c4f3775fd1c47d3a19aca5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79030b0abcfdca091840f0b9444006567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456aad0ca82f95ea8b6bcc3bbab2b2af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a974e7467e1bbb5195d518fa79b7814569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0adcf7865fc9b632f7953bd5168447570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a33bc2eba7e4275c19724e18e48959571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed166fcb0473c3b993b1e7a4bf8da6d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f37982a42d185c65798d0ed104972573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5dbd4123b0454a6e0906672627bd4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c66cd0bd1ac1a9227b00062aa7f51575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955c556f93cf5841bb40d6877bc05b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd031719bf4e0d307a249236676e9b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b411101832ece877b28ac7d2d20e8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112ce150ae5ab5588584905e7f5a1e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80950e984c319168a7e5bce7ac3e956580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fde1814c7527e6e85df5631f97de40581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ee2d8d7fd6f8cb846ed3edc3bd2df582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab84fc4b4d5ee12665fcfa1ced14ec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b8df2da960e415781855caee23f19584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f2eaf4c8c2b34f51913b4b35a662d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49b70abb28c252023681d0f4b669b5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968e2a5184724795b95db127c506c24587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9c31ef5bf907e25a18710d0f607ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e082bc65e1b7c0783ff21f80c8d549589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f36a2578d887c5ee0c5c44728be50590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fa5d7e9c01c54521d5c7c46dcd51e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d004eeba11b213f39c95fbc8b018ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733443ba852f1fc9f3641801f5a33c0a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553c2f58651571077e994af5ecb9d4d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799534c127dc5149a8df9bfd3bdecb5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0c469204b0e3dc2cd22ed35ea1eb1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e61364077ec6f610d1d4751fd7d31597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa6329881fed1f583fb409b01d014e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c8b2c5eb312fd3b238bfe2e74e7da599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613666003dc93cdcc5049a89d5a64501600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10c366d2fb9d36906fa122f3b117f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02c8788fe5d57ac930985dd3a165fe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d771fc04659a20a9b1a063558e4194603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41690fcb1ebbcd33bf21afac795e00e1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7478a196b5272f264f99b9eaa7eeee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec353e967ff6a6eff09e7277cbc9f19606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3195591364332d4bda57adaec6bc23607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04d3aa08992889398453c9e26a2361608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b6be57b2c4c4d076486d288a5cd41609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cba1339f3ac76fd9e2133121d3ec97610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efce02f26588faa11c6ee92f4a79bd0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabd2088dbaea1bf9c823404fca9324612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4316742f79204aae1464bbe93e10eb7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ab1be9565fa29e66872011e7a7834614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292cce35bde460ccecd4db4a5dbb5f4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eba7ab0648f41db525df8906f00115616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e93fb7a73aeb9603a772080607975a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79cdeb0db0f2d51132324457d6edbb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45eef446a02f733574257a5f679295619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275196334d34ad2a9a3f6f7f68c90bb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c9629bebab53e1dd397f5f79c56f5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e2a068fff6338bed491f25c6d65f0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727910ba2b151d08e6ae5f96bf8c2af623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a85ddaeb2454349abb7da1178f7077624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b7e6e59641d33c4f2f3f4ff768331625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0ace953f8aa284f960c949b0d6a50626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fdf0ae589d774fae0563a4057b9aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db31ffc9397baad4f82943d8a4d9ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def6eb798cdc1398b05744cc647b3c4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8d1f4e142fc717a244c88a0a8ae66630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddbeec8156f5b09e40a4d97f585b5b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed95848574c6df8d26ab8c4c417c109632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa194a4ad9227ec32b57df291e740a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195c0bbf9bcb75c99a8bef5bc0ed10f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd153f6bf4ba7d12a028e161a7728dc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecfa6f6844e22548a89ee79cc37335636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3570f2058abd21216a76e6a7dd988637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83df7974a6e746d00fc39553fd61932638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17ea5c807ed3bbfc7d5862e744f079639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045cea21f268cf82163381f7ceee100640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232563b88b2883d127d583a532a16c8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c8e450fc8edc709d34801615ad449642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d7978cfe5fc9acdf4f092d8d6c32a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b91776ce19197212fdb6bf690ab6c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e996617b6aa7735a6f7cc44899f4995645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1929635352cfff3b63e3391541824bb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008b6069ee84387e09718681234e4a5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143592da43bae1938f01a12fad64d94b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48b788c1a8900ed33b01b0f418c32b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670f70497b619e9feb5b846573cd04e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5465a1db3d5c23f3b412e0354e8a0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f214758977bd964538201eabd525c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fef8b90492c8d08e55ce71ceef4ce0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be51121016b68ac51620b6817ed449654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf33f20ad110fdb0c22395fbdf33b8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121fc22776ac10c7bb2a14cbdac5b4a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69dd22efd6a4b749f5ce0fb6925f3b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1f832f06d38989c36d0007f49769d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0c33811e02081f87ecad01e83efef659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f562c67095fab8cc92a8c8ff2b83f8d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e29348564f0cc1106d7324a34a3374661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ef7ddfbffbd7dcc1afc6cd2120b98662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753e64c3313ea8fd3bfdc997e83060e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3295be6239844dc2be8e39ee37b48cf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730fefa178e7ddb49d472091281a0a0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc390d32fbe32bfb6bda100f2ef053666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a4e160d623d45db88dfd79d553f16667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a13a8862041ea4191bffb7b094994668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f117716789547f4c6e696365594eba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3833ef2fc71f796f50cc49b871796a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e264e292084be42d1208580e12b53f6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615d6d1c5033cc3512a33e1b9d049d3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4f1ada65a08f2078d20621b39928b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ad7b2235697a8cb2adcc8bcd4b6bd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87937275a33fddd314c2a971100e2a10675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca893ed7f920f9631ec3e0c87df2980676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f61f496c88ccdcaa04122831ebe1b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61734448dc770e8c3477a0385acf12cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70aaecb25aab50433720194e5c5df05679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34919eecb8451c3734d87a6edcbdd7e0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4eb4db665504d33fbae5728db635e9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908a770a81f50dd52103d388f099f56682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad482225591881a55596239643cc910683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f906e9cbecb194851e9b7af950be527684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf867257bc957768476d7d69e725edd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb7a849d6d79ab461e43371a5c147c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77112210b9ec80c692a249c3ceb35b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486134aae1f915b3465ca715c80e9cd4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204662372e0f89faf6b898ff046bf28a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbb16a0732e673d271ad97ec926c1f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8a4645eb1df300dacf85db75634c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222aaf90e6ea30198e8fc82986c01ac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1f5f21d25b516eb5eaefa9d4789bb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654773b9faa0878515ce4b40b7280d4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5b00d365567914b36e8716478f8c4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f8589fec219b7d641a9ce333ccec1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fdaaee889607f0de2644ad894784d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bdbc1ecbe92aad2dc183389614ae3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5035c67eec0206edd15f0b86b99f21699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34baade03a1e6303f54c30f1e9074dd7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9d4daa884ab53222ea42f4b7e4b79701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fe0f818b3cdaadc0b3257f9224a01702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab33270e9b34746d6df11ce18ded703703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb1821ac211b27194252288cdd8619704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658bdf19ca552a7d4cd1d85ed948894705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e8d8f5d4f644a5f5a3a15732811e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a834590bcb54c3ab9420a58b92043707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf15172165598414391874f1d318f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442ac9105fe5edcf63877d01ddb6679709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3033e6a1ca3859881446367719b45710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0821a70daef0b2750bbe52bbb89fdc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474f155068409c8fbc01747f72b619a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e21f33ed8b71baed37a72059d70916713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5945dff939b2004cc423cf494a208c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6c864049804c541d4741d2a45a7db715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f7b78d9d8352241c109e6ca39ef21716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32486957d7b0c73aeb1ddba3cee1ce60717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e4e405b71c5d660cd10c663fb5e1e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a547f6e8fa24ab1d74142514166db3e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da4b2405bb4076a79dc48873a2fa19720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1343d420d7cce737526daf53f04307721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bf45fb0457fd3a156bbff2ef4956d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8e560d114bc03414d9351c2a4f541723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d6276dc3511a3ae39b51495a4039d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfeb0a5211dda2f0f2e739dad7cce7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c1ef9bfa49c4408136e4b1de2cfb5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf81722361abd143d8f209f3706813d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7bbdeeb7334423213cbdc37d1adf2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f275171136a8e4c011e261f4ff8cf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c758b0906ee5a3c2104471500257d7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c66d53babcee75120e61a08f7115d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20697b838cf518f654d508ffcdc32c5c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d92794d86f270576c6448a99f5b406733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd545d1d378eed5db7b4492cd84b9a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51215644840092e3b808952fa989b80735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919af53c2cd3f0e483116fa0c0e5a51736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe77a3e20bdea3e3c3199ea587a4798737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c07b8f023d4ee1a3084dc010e0e39b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c376cb31b36df518f629b68da9f13a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab3ff4974aa79912b4664782c6b180740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab37c7811da8ddc4bf1f88c308f2019741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644fbff64063e3da3ba23be92c60801742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1966e7bc54546c073d2bb907f85f1d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb141fb60166f5eb4556134d1fd7fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef031770edb3dcdd93e0309c4b495989745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b494ffc26b7d43c06dea350b3eb1c9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df5d65937efae16ba52a9ca51906b5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273a279cb7cb1398ccb6cd5f978fbfe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0b89d167a8643d736a01d4c8accb1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf44520c1169d5cfeaf71a70462891750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9c1fdf4ec22c096b89de928f6b2c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d191bb16b33a88723cbf27f65dc5a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e072d0a6b9850af79f0f9e9b5500cb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9394e677d1461afe3c65234508513dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f3032e9d916d685344ce2de3d6901755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1d2823ef72d073f2382f6f9748cd2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198e21abf49dee0f9dfa538cca09f48757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea279ee2557087315b41c09a331592758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b7cbfd29bd8916492093b15d52479759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>