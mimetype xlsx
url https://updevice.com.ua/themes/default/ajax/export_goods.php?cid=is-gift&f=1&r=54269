--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0705b5565be2782e74e2f88a4035361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8592509377dc9405a222cea37520c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc157cba121f1c2f4f12ab44c0d2b1b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963f4bd646cc551fd2dd5c08071387e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2d150c87be1da7080c445a77ff64d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd00a64a9542c038e1af8927d826efd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1df4463715ea20273213d65cdcbff77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93923998c0e5394986314a183f221e208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99decbcb9e7cdeaa97f270402616f049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e22e67af0f1e90afc02921035247bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5018fe154e9b2aec42cc0e7b886e8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4bb2f08b75da2e5240be368dc953712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69265cf6c717cdc9050df01789b11a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7db9017237fdfeb983cab0dd0a3a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f544dc2155d5da1037557b1c1380c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3055c5c2cf70096be1e799606ab5e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009721bb72c4c61006b0afb2c77e449817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4da5ac7249c6b6f7914d79c957fcba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485523f4ecef9637e7b6f1efab0d54a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905251adca49752f302cad3d89d440a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f275b711e2c37c18a8d5545bacfebc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301913dacf852ddec7de87cddd4049e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1473b9ae56fe96a852e26d7c743ea6423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71290c93d883b9194fae84640cb249d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bfc209b2c123a444a1bea9a4ba83a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e4677c993cd653bbdb3ac122dd0b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949f4184d56dd064d3baca8a69f6e5f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b53be46786077bdcf05349109260b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9d2a905c8c9bd11f9103db63c525329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fd5b8dc46223eb4e3ec693b4a19a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fa88b623ba5c24a4280aa4dbcdd2c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25cf0cc1d17ac7e390ec42a253d94a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b414ee4da4f401dabcec6bda71e6f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490d68b841f3e2ddbc3289a9e490b9534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb21c0dc99e140d93f582e82e38bb0b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda13164137bc70c3a3ed852a07cb8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25b519a75700e9396fd15b7f46df8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794f51f4dfb197e40e87c38db243d7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6ccd9fa0a76dbbcf0a4fa2e036d2f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27b269de6324dab150294815a46f8c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309519ecbd26f8c2fbddf24098edaf4b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e924d490e214017ae2ee986641fcf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934cc1d72beb30751546d3345186eb043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08a925e539e352794063ffbb7a5d3544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdbab0b8b3f15cd42e38e4014095ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59aedf835e106f08be6692d068b7a8946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170b491b7440f382b4a5a19195f467b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b662e47653970c58efbe71a15307ac248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245441015cd37be21f34b940b77bbfc049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbb7915186e2918683db54e063893450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205403eabfcadee8538e8112eff6505851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f68dae5e722ac71e18dd0dcaeac0152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dae2e1aa74bacad2cdf30fdb9b32453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7df6f33118a79cd8dd657ff1e6ab254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f40b0990e56828abf28ba38f86c1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2c2d4f92121a64f479f182178e59d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6ea28b553dd293d520187634b70da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516a77d12823e4a1988cd546fc606be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47deadd2524eeb0ebdcf897a6b53570d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47729822074c91812d0b5497358d9f1860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7803a49514408d519c334ac5b27ed8d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000981a300473f7270964705356b42f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7b3840cf3953b75286837a2947bff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad3323a743fc0172542c991fecafad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efa82fcd738e12181c28685252cd6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcf0321d653a36d46f66cda529ab1566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13dc3ed827fd93dc17b4fa884a2bae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a61d4565ff1091f7a0ad965cf170068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b853fca41b03c79ddb99897b40220a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10604129ca5b64380eb4b1ef7310cc1570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7528d567016709a18e49283efdf9f9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c9889766ec499957aac334d39bd9772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e391d08533cbf99ba5c46f11a9fa273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576ae1717bbee8ffa4b47c593812f6c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32131814c6da785483f235371f5a5775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a756bcaa0a8a17e7bda145d02c7e3076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4330aaf5afdad88d54216566d6a6e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9eedfb5313465f0f309435449567878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada0b10227a8a628f1e1743269f8db879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619923985f0ce81f24020b689044b27180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e0953a0f674a6df6c2e43851e891181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce22d33e751f323bbda1fd60fadf08982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0658d052f473e1bd346246614b0e2883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86980b76097de67f8ffd09fabc0499e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc808629b9b000dd11c9ca65ea1cda185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1cbdea9d3c885df5963f3e199c0a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11047991105f085e0d721570d5d678e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c512480e50861bba62b5fb8d31d77b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57474c69e9e9076c2d027bad1f155689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4421c9191b0e7d5dbfa0c623335b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a67453482733a06ab5474860819f1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002f76a80bd3edced5ca33279ed742a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74572efc23006dd870dcb445a2a50cd893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924426dc790156bb76d328a70cca24294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f092d21cce79e8c0422c773c7d89f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a9a74402ee779a880c9bc738e08d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb9aa849ef046d9079bf02cfe9b0b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1c2b441759af573d372a3308c6bdb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168be5f69be45cdb97dcc9d22f46980d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cfef79e54daba4296311ea4c4b3d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7de179a04ea024feab2e8ecc2523b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf39c160fccfc928e9190146e965576102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a086dddd94153512fabc1a84f9095cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169853f36e4cf5e04a43d94f25d4a19104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320669bb2e12f431c4e4dc3682e9ae1e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3755037f89038859320a765b4591e61106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefb09f0adb3ecc8be72977f40b5154107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54693d18922b0b3eaf79225f4a729a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388fb942cc48ba9d6542fba0824bc1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107175f53ae6e0aae9405e181ce48480110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e937a1e63d8fc2a2ca3526e9c15652111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b46599034c8832e7f7b5596227acbf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f11deed4c8ebfc587e533c03ab8919113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eff06e17995d81cde6ced8f9745462114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2ac8dc63ae57c44d5afdf227c0caa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e906fa98ae7edab66dbf492cc84f75116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfa65b0b3e20dce57a2b5664ccbc75117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f639f0c078b85d6c74026048027f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ac4060c0de896ac5ae7837e9d5fac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f92514596d66ae1478c3a04b95590120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff401a11f22c241b47a8a1915c3d27121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f91b396edc4708959ee57da5d7b5e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c1944a8e64f2462d793311a0bcccc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff8c61b4efc9afa265efb13d1b5c11124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e016314958f136b0c74161ebc40d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ede71a19cf2a9a43b5f44967fe60d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de2d149bc7712a22420f6d851ffcf2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8dfadd117d262a0383cbceda8d6fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea159d8a447134428ea7fc79086e014a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbd3d7ff400686cf73657622db85b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe0045505f82de63f00a3037f106bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104048b4ca5d576a4f22187c307dc14132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5c7ccb54b008703b91307769bbc2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec505004b39a825c92ab837cd7687ba6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26587af83cc39d08f051f5b4e974e496135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d17d7efe1fbfd410dfaeee0bb29301136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839c0c39c55b9f655eefac037c0f021137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a79b91e8f2f7ade108ea47fe97c123138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe8f0aaf7ed05f11967648bafe7388139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2be286a74cd8f4584de3db77f1e315140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23bdd2aeeebb7ebb581bf66003c56f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48572c555c88e5e8a6e0e719d1b32bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72520f301a5daed0f26e82d00014997e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dd4c88471315a772e8c21a077450c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6500c16aaaa8d9d9995410172f95310145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573932b755c83b1484f3138d83f1b54146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873f9abf87b68ed80ca4111c56d63e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9d8312e6392312a04742a22e3a318148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa3eda6002c33bbdbda098059a8da8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9d1debeb6b524e46dca32c85aec95150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d969ac52ed71cde620b575fb67718151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4ef5bc751bb5eab794e415c17a65f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a655a977d25642d538c9725c59aaa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc89d7d874cc960a8303ce7d4232c67154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b2486bad4c974cfe126201762dab7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8e22c28ed3b8d8ead495bd497d1ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272b50af511707a5d3778285e6690a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b826f41a4eee1be63c0f47b73381fb2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0f503d7287666469747b5fc27e27a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3efc0a42ee08a20c6ab37074a1b0e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c06d80f550ce3d779a1a83d98dc97a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7c4605edc2c8afcf082ea6fdf93b8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530a4696eb5b831338782c4e0d1b371163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732dc98b93fd00fe76e49e77dfe918ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077077fd70225f6d94696861740598ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673048c26203901e4f8fefd0ef276f68166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e01055ac318d086a98eb97715867f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c4708ea6b24f59c623cfa3d90a49b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28f021abca88f83e2c2716e5eabf41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4e3494c9113bfd89831fd3def6ab2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925928e7a3faf38c0b984227268246e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9d65daa7d4137d9d78a4c06195fcc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97dce445b7302bf9cc4a0138978542d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442224a304c8b9c00fe1556824d22a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7f231160b1c7826471f472508e0ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805bfc167def1c698dbe877bb241de9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6facfb3088460e6398822d9d641d46f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1fb6a6d4ae6a9bbc73724a7a312d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70607f5710f39529ae0a396efa06b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686886253725f3c11ba2511ad5ef23de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f378108ce9c72ac573c0c7666842657181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c87181a7447da669e572e74e51048c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fa572a56152e040ca1ba857783daa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bcffb5596b561cd6f87f22744e29d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f4573f819a163f59cd4a9e116606c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a2b1b74bd89dee542c88c225e81d7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58070143ad1539a4e3a125e9f1ae04c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f1e6496674ddf43054bd9659a3d71188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cb88020a26cbaaf79d16aa5732c62189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880d5b7df7fb04d48b07ef02e053e1d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10aa0b171385d1d901274ca50a8b7b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5c51fe0dafcecc272762e914d0646192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b09c4da982d3f0d227039122a8285193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07127798419388e8b9103e51deebe96194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b84f1f495058018b8b13670bbfceb9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8db46f8f283c2a249f48bad44b3b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09245367f919fc038bf44b40e12082197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384efdb730df73254736888be3c2286198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe62ea5eebe868b42950012c31a5341199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146cbdc8e5adcf880a80335525edbd7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbff776a604e37e9ebef0f415e3709201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f80c46ac72d03b472d22167020d8a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772dbcc3adeeed8381c97ce2bf8186a1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4594d641bd49f27c239627e0e6f36f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d89ad37f306a340079643273d9ea3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254180844ebf0dab7712aa07654991a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c259df539e19755581f9ec9da6f8c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706bad2f70c3ed923b0a0350d36202f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305ea71fcfe9de932bd0135afc393d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c64270da8f948c577173e373c9c1e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00971bd8eef2622069fcbdd0cdd6332c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00e082b36a73d7dba6bdeb5b0ef182212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf156c75a4ce7489bec6c246334f61d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494b912fffd2779f84c1c9c60225ef0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c803c786fc4d6894f8aebd7daa72bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c90e783994fc6de0eadcab38fc8783216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8bb58650448a3e186743d458b0e94217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c9d1403acdb38c672fe1e9d2c47b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c535f2ed9e130badeaf416828c2b27219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5352719090ac63f81ddede01548837a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cad8645f22e91e40c9b42e060b03d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e86c54b05ec76db1df29d63f4f2c84222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a7db18774225aee7ffedd1b351389223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a397c7565d3b7353c6c85fe54a08520224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3ef507613d42f8deced3ec0b65a48225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26934997af45964eb84fe813f4e70dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a9e14d2c5fc9d071894f0b7f8b89f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682d359cee7722bc9b068c65faf6b7b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680a6df9e73293ed7928000ba5df877229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c582a220bfc48296641326fbb71be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b626788e4150442d18999a632e21544231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e080cb4c8120849c8343eeab7a6d20b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553abe4802a0ada7a9937c86500c53c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab052a20a9d4181f3882644e848bbdfb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a226423305ff303a4f56b953624964235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32b42ae2a38e48568d8d2bb245a6b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee363f62f29405cee1c33efb5916905237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b073946156a651320bfdde2e3e60e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e014137d61acc1a3585a6ee3b739dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77b7e4247abd3f067ab8c62afb7a36240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510209dc459a1faf843b33c452d0ff17241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8810269300f43c7bb2f791c2367b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b760c3b25995c2588c2fafb3b2085e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6bd9602c7e58e3867f2e56d748aff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fdf7317ec773e0f975f2820574b98245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f5bc1f5215fd92c6cca312cfb2a1f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803c8c267382e851f7c374417daee2f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801194715499b2dbc593d1dadcb783af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2433095867002fdc5bdeacc85e66580249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01cba8898ae970f452263fd36c5a9f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d96a0c58354ea8a4b34622eb66184251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88bd7dd30b290185da1aa602cca3fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f8b216dddb593731f37c1606afcbf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ac376fc591470be9ceee1f90e807b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333207225773a84239463f99b0c4bcc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfc3f5c1733f806551d5256b180849256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81c3c57d92f116da47a0e4147911f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d7bdae88f3e1dff4d801185c4af69258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d0fd96a4a2b5295f6e6379ce474d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04583e4c282574f5534106fab0af6d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e4336a2cb82cafecc1a230193036d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c330e84c56988ab87553f1a08af8b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30463b2398f0c78223334e825e725d4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3b6138049701454400ef56e3c98d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cb5ea8c446ebc93d0ad9a8aa359a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bf58551e8c6dbb05b98ed8b22d601266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e28588c9305399a8ddcbf54e978a98267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdd12e9c71bfabb6dad021051d105e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86348ca34668d85683f90cd829073b29269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd312297337de9422408bcc49722f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e2690dd1cc6d5c69e4bde5460b423271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7b6d9cf870619922ce1b8bcb212e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4265b1fa7c627d1d9e3d1f3a271b82e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277111d0d8d90726482951f0583c331274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaae4cfa06a21e5c4dd8601214a9e1b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe7102416ed6ac39fd3f435fe89fde276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e860f07faecd41caafa2437fcf7a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb13c52a866626a8ee76bfab1efc51278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7817298ee055c01c0a50d1638d664bc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fcfdc14bf317fab635d5080b61a8b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f624c1fabedd2e575edad592be0a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c9f2d08eb9455044d746f9d05dac9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec9f4d3739117d511e609f94350f99283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205cc39c2bd43735dc82679f36a5cf0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc44ccf8b5fba922796286aea29f39285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f78c049575a54c529823e4f310c4e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d81cf388b2e2c8951eb6470336082287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a969e7997ceeb6ba51893d0f6eaac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e16da015646f2b1570c9753d5d39fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7399947b8478be98472aaaa2c713660290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f906b1dc92b39567a8c2443c6ca09291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80726297c9fade771c6464cf47128420292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce88c557327c062d655ed9a574f3dda293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5c1419b067b19b89bfdceb5f85571294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82920eaeda7f80438cae3d3b9a9957b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ff3c86d01a33582a503b99aff9673296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a029cbedfee7f766d2f9a11e1adda297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e4561842b1d045d96e651cbfa2092298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4edf9af35ee6b618df3af5298c6926299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75181a60b534aa9bbf92c5a24f0be3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996468364cedd6cd3ce4afa021ed0214301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab23a822c136c11316b7462f56d60c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ad6b3d6b0d346c62c5e02c25574e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed2b9868a12559a7eb1c2841319635304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73670ce88796950418b17d220c8bc84305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb176f0fa149f0a0e51b2719b9b86d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7270ddc16cfa773f4fdd845417f81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb31f4c2448c04ec4a7bc0a9d1e1c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909f972234af27dc710c5adbdaa90ce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17cb3c40107c9f45c3cd2691fc62b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7cc38e21ff620958cc1d9c9058b9c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c95417327b123a454ef93b7b63308312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bcf8e25b299e09f38eb0dff2db354313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666761388e208da980f8cfeb8860a0cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e2545e1c365cee05b8071f5af52d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974900bb5dfdc62519835e8a9f1ce675316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f14ea411c44c792e64a530cc24a89317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294674fe688a989620807f55c60e03be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5413dce888f85344cebcd799b293a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463c542af7f8afa39bb8593ffc697f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699580693e1ed249ee197e5208e1464321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed470f0ed32f982ff8dcb2112ed20b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd134a9913dc886c75bacdf3d07dca9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75624fd83a8bcd69c5df0ff7c4865ab0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3b02aec531c1d506da6a953059292325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7079d7cbd35745feba2765d62bdcd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a708492db2bd5c2c55eeda13f4f607327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec35832536c795276135b8980c3243328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3a64429af57554c967e9d3daad3d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8261a6ec07b04e36743e5a405844b13330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c725207c203028eb5fdbdb0121a475d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75205e760f206c554d6ae511d59e14f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc481ddc04d8f4c64384e9baa3e90b4b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a9745d81bb9d91d2d706ae81521d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104a47d912a6cadc95f5e17fa94551e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70683fcac42938b2248f902c9576bde336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daab57aab09a4f6198c978970cc03fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113483307eee112c726bf425d0605b30338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e17675ae3b1834e66a0595df261c34339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bd03c151d9e2d995aec908d736f86340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bc9923d51b7d8d57bde9c20ab41fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea9a2de41583645160ed75ad7f9322342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76330ce30f23f6cee6f7e7166d8398b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd28314929d56d09901ae36183f929344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1bdb0789fe7dfbaca3a462598b3f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc3ef41292a66e24bb110621f774bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f90e2b870af3c54687ccb9a195e4cc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db238331133d6ee2888d126a50faef6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36488231c7cad22f61c4e7bcb9af9947349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3b0397fc4a048e26bc1a4e64eb812350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58071fe403bab465925e7349990a4b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f82f35ea9bb95975f1a376be4d73a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545a328382e59a5c1037e14abb526be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03278d3644a2c70b659a45dad180a118354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8cc51ad3ddf8194edf7f803c453bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeca1a157cb4414e0e05b04845c2654356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776323067c116b26f684078341993885357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2360e26b960ec0c693de2f84e693d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e619bed531586856e1bbf6ea70edb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e79aa659fede90706289650ef93e42360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12112afbfce8841797ea34b970ba9284361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a846b8cd5992cb28913b9d10e20854362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138f3a888f6f5a4a0326b20ef06f320363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e807a66d5c34522fe783c8bc83b1a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c409995658d7321fcfb70a5d091ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f580860064e7772259de81fa34d7da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d896a100140f19c9638a6471e41117f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f72c48b1fbd6292bd264314e128cdf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c051704c6a871a27684783a1cdb821369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e030ff6f12dd089b7b762aaab7f1201370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b139408c5ebf5a12a31242cf61e601371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a90fd04f26ff3f4d4dc532e40d6ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf6b6303ae350cee6883ec986fb4d3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28c67c5a2c3f88995c542edc44de77374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b1fed617de87a9fbedbac87ae7de7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173af42c795b8151a94c82378ed1059376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25237d6e6d2f18c3342e7b1e184cc88377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ed270327d84cd92ef81a1a5b4d5ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cee182e171b72fceb022322f0ea42379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cfd151fcd274bef43e2c9cb9ab74f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9320fe5a63d2f7c2330db56e7d81f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269cb6fd5b435c7802ba70496c8ca67382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca8468c6707943038600e7b4793476383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcff60da6c9908f03760cf1fdaaf2c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e65ad5d8ffb51829bff49f3c1d65e8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90781c6340fc0c3f3c0d1f02a9d98d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9642dddc6526f4b3d989e1479bfab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373a9061ed64f31752a3147e97747d9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c23adf615bb8805bb6349d9506bf6c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca62251bf4d6447aec9699b4830743390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebade74aa867e9e18dbc27b5480bfe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6683d79a2adb900883facd0718d6c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddea7f0d6e866be87695b6d9c357cd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f9edc5a1dd5c6f9c7785763ebbab0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac040f0805b0dc3ff3018f1c2223f50395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641a24c126f9c12c04792e7e1def827396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782dddf9af15fd63664a4ab8f5b0917397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca376d218e2e93edba3c7d9418968f8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755983caeb4d396082754029b5a0e09399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43292c4c57aa72243cd155980f2124400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314161f65487db00c88ac7823233f1a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cd7c9126a6f820e58affc4ef23fe5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffce203d672189c65436bd9cdccdbb6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52eb3e6ca6afeead79e6e340479d66e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127801f332f7ca3925714f3177f7177405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b572faf8253aa15a374f99ff3b040e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cf722d551d3aa5a971def994f25a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae425406e733ce3c169135a3419a8f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e1ba16951d44b120a36f2e61575a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3afa6babad08b5ddc3fd75d6d84d80410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0d4cc9cae4c425ffb1eef5a0db178411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c04d6e2f2e865f90e6eaf22950f04412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b9027dd5130626427dba94a5f5a55413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ece96ae6acfe9ec800293c0259a7e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93bfd98f47510c9979ea32c8b9a381415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56799341bd0bda17533fcae54323096416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337e4ef1672915440f6ce4526dad7c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577b519049e9b45bd8591938264f2ca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1dd0ce097b3fd029e4f11bf794b474419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c42fbcbd3c13a1da392e999b5c1b60420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ad7ace4a672aac37456fb09fe037e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c482ce7af3c0fe7552e4e43277279d0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cf0963a01dc75a6c85a3c089f5818423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb5ff042d0300efa47dbeea98a7432424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034bb5a2b6b77fd512cc688ba7aec1d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249c48c17dda3507271e0c8e297a651426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e255017d7c7b2130377969378c39b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d05f6892392d3bdd441f631c5209b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6301b3a3d2bed42778c010b714a00429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547655285f0d180c9c295c6f2f943e76430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577988c8a6dd3ae1569106b2cbc9f2a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb374aa86864016afc019bab862b84432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372526bad60d82e34bff31a59885b081433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fe06295cb0f90829c5cf5398e53f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70b05f46a9b051b94cd5c126725140435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555e26184172b51a81bb2c44d571478436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e597cbe34259fd9103f6927b34d9ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d1c482dfa30b1b430b0a3aa6cbd21438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f472044568d1579bab1856c2ee4325439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebde796285fd3df8226ebbcbbc0b57440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b37c89ad74c58df4c8160846f7e5f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205761a7f183093c6ef122f88319ba04442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423a81ec7df9a4d9676d3ccad4d0bba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02857fda8beba61d5b4fef83be31ad0d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3221c2cb6faea400ae2da74dd908f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d223dec62471b0aa58d9de876c9fade446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2061bfadd7c576f70237abacb1233c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb755ca7c5f930334cedff54e0cb8708448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a2ddf23f9fe1f160d70e4b72e8d35449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78837c0a3b713cedc6c265abc5b8489d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3eed2089ca0d0ef4fcda89442de16451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163fd0ba5fc45530c05ae1f28b910f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753b3d62c10e4aa709706d5ba69e770453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d950f0badb7e7e138884075689d342454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc035e1f707aa9932aa68cc41e0b26d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537eb0378590620ffe68966f630efd65456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8fc265666f520a7f84192dc98d8b9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b466d447f27490a27c232fc13848a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6bf88b28853007ccd5e0dfbb19b1b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3f702ae3fd4deff8ca308e2a326e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329acd132796fae4e331ff598d9253d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f47eea557e05d6988300727bdadf54462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90406a7cb70a65f90aa1596f33fbbff4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ae1f725b2413e49865fb3466ecc92464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88366833cd2a90b8084f2244658fe34465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9baa3a804737ab7679bb65469a845466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb63ab6cab88a2640902253f7c8065467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca258d685e268a3345ab7c681eb43d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f7c3993c151724a11f966e735b572469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b67d4d40aa2e9df1d67a9476af733470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955bf926c0ef1889f8289c99c688ffb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0694fa16f60d8917c815d40fd2782f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b50e1278b4ceb76134d499dd5fa6d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f57416dd955b4515f138ddf8421140474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277f41061d212e2524f1f2d360f1354475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bd8b401eed91f838c5758d6d829d7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5fbc9ecbdb8a5fc3063025e66a557477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d696363bf0a4aeee02ad4efd6ba20478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b087b66243e7c1ac078e26e6f2ea3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65076436aab14e63e4484fcf52cb3543480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2929f0abea02230f81d11912a7d8f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae892d9af5d6b9dabf6f19bb85cf2e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d69b03aee088a98aaaf7fdcdfdd91483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60576e777860f5d64ce5db2ad3ccf7ef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb5c8a79ec6e2091f5e917a430f765485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770640aa6920071950e796d4fe668044486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f95baff12c2926f78679e499ee3fd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec5afdfc26af10dafa3e91009b519e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bf666d5cb408dacb2afeb432775e0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e692e5cddc997e109ba7d96ae103891490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b370fc60c6f41d7ac4eb3d6150e57ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a4d1bed4ce26252400911c6ad8ae3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10803939b840daff9ecb1e243318345e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839aafd06d30369e5f6b5fcf182b40d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb40211e0b166cc79c13749c33eec5f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e32ef330faac52731fc276532dbfe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146886b9270e14ad3487826554fd1c76497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b746561e8ce709bf6b7337e12b91fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1aaa3c987a4c10a4afa4c0a5ff665f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee0aca4343013bab69d01e79c3b81e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe088889a1b0d869e2f27d635d943ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c7529627b6b006017215b5f8d833e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e44df691ca54774d0e478020f04169503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84538b837027b23cbb4025ba9eafe30f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78983b37c043022fe4f5b40526fb8be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ff95d7c8505982af5f6c38fdc3cdd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fc7d89d2fac9244895728a1abdb08507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb15211ae7463db1635937c65a2af1f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c7d73c5194bb09bbcbf8b8e8c2210509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d87e347981b0033f2d93f65322066510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61057f82a6309b295a2d4fe7873e01511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f52d6b015d1a0a0fe08820575993e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470a6876d96bb1de6c38ad05e496f8d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8220e9337287fd13fc350657e54199a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89a443dda64cc5296289b9f757c1e9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd867321995ba71aa90b0ecf2ea9b03516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fff51dfacc60f2898edf7dcec0c2f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb30d79e00210c09b96d04d47258a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcd8a249b8719835c7e797b92ccdd0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4c2facdc4264f8baa788c766175a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a8c8b8818095ce300fb2d66b3f9ea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b1fca66576937e867d3294e428358522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af510cbacb0824a73f9fc004bd1bb9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db489ce541b4808dfcfeaa55d5bc994a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9c2192a59fd06dd59e38538415e69525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4c081cb8b7634429754863e02f8bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8590f38e532fa7e153800c6a5e4f0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518bb60299010701a1d6d79f677e6d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3680d438b513c3688fdd8dd314b9dbc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5d6d3987dd04a0a6b5a332ced7124530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37d21246d036b73dfd926dfc4272b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5511749c9252b9657d5f23e93c7b27532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec72f476e7835a06281ab3ce01fa48533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96654467c7915e322146546320061e6a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7883cbedbddb8f9eebbe3cb5eb830535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f58fc6a279aade3280854490a706e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7940cb70024a45b57f4d116ef373274537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c50529ec3416922bdc01a990df9def538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6615bd49b849135034bc4de2a09ea07539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc599607d8d66503e6499d12b3f50e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a36d56d9c72ad9612b476747fb06c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314613a94e12792f8683465bdfd0556542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c643154c62068dadf8dab367f5d6d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedc65a5ef0476647ca2f8ddbf5c120544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6266c4901f57bb953f5c679d5f33b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c29be4e05e1f5b7335b05a0c012876546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3320dc937c0857f3b14cf9e12a871547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1a90ef1da8b154853ec41b3577b1c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c31d0f4c6b21d58ebd4f23b552ac7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22391b3064e9c9147c315624bfee09ff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5467e3b79a8bd42c83d9c5d7374e57551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795852b0711895e702ff03a2b91e9860552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03677b12636f711f26f4ccf04ece9fc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39714ad01e9e7c43af4119df9c45cf84554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eba10d5fbcb017d760242dccb4a6dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51868acb475fb453a7deef0497767c2a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d9d9d97d7ff1821b8c72b09a79182557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328269fbacdcf8ec148cd5851ff63666558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0346d9f01f55fd39355ba69ce1283559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0c92899ea521922e792b9a3c0d720560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386a75c7a2c376ce72c2988de488b64561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256d5515d1f0667c742d218dab7207b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49465b6b690ee242404ab7585d148408563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1faef34dc0b31011d3950839bb5ad61564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cc69e1e6a1863f441bbec83d07b8a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c044040133c21ff7450494d62430dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b93e575dc1750ce138ec1f2189c16567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1471ddd987f3d6bb5c9df5d9d6c76568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4876cc7ea145258f0a13b88c1ff8ac0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730a5ff7717726b7ea4ca03bfaff7e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39406dea875ea4c7d81b40053f05ca5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c53ffb165c599749a0dbc0853682d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c1a537f02f8aa9a5f94ffdc3d2009573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbfe28d955af22222d97d1ae8eacfd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07dac35a357c5b247bf9873833b60ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219626dd7d361f8af202e5bd5157181d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d01696e13d47917955028e2b954518577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549a09836bb691fdbbab32e9e44bfa3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ec11f062cb89066c9296839f02b37579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270305ef50a78c87bf5603e27991c163580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7e410f64c3983fc44c80462d38fbb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddcf7b74bffc45a0987083fce1544e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fbf11440cdfad59ccca3a48040d85583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d0991837897114584be3cf20e1436584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09782d48202116d4547bc22f1bcd9a87585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b4a32cf97627a0e6f0ce007d60088586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39006f57786d463e0c5023ab6752efba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053093e2d5591222dd841d4c399951d6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3833d3743b315c361f173d8c4567fb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8edfea9b23bf5c5ae2e1a22c5c9958590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181f2a8bd66bf2906a9cb9ac551b509591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f498a895ec332fb86ccbec16d6987b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ab7111256855db34aa5808090a427593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127105b715dcaec11ceb9cb7ab73d99594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efcf4c0796a8d5d8675e9e1023195a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe2f48f892b703bc47f1b3c1218fdb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00b429f0bdb146393d4c6d0e478107597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf932d2584903a29f64a5b6ac09bc01598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695e86b9fc6d4fefcce987a977d2861599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cc6df784ed6195dbacf5ecd52d61d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321f9f6457c4e976b67000094b1cf5e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced824ef69ec7b73ca4c0cdf80ffca04602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1edbfda4d54790f634fb9c4ded1f9b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2c99c28056073de59faac90ab68a4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61006e900e2e9b538cde0c790559da89605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f346cf613e5a01e1767ae3023268e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797d7136012baecb1d0a01acf83f100607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b186868fb11241e7fe6661df5b20a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83079a69c6a77f1454c3120f2abf81609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19416d20febd647bee1ae0b06255048f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f19b5202a5043592c4d4da8b7593d9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fd13882aac65cd83758ab37872c75612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e07467ba9d3142a135ffdaa95cd960613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fbf801552a1332e268723e3737c6f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bae245e5b718908bd0c4d830c242a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4a129ffa9c51261cae93f1a23e7db616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5acaaf26ef86e4a9e3bf0fda0dd78617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ec9b1a59170b4de857a4becc6ad85618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063958152369f42ada3ee86831cf070e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee7884603331ca82991da2911c9df5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81af819df7a343891db5fc943d2af8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cac824a8a4edfe57f8e1201cffe3bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ebe2e9283e4abb28f6fe879cb4679623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47229522431f22807b3468c44cca3002624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3cea56c5b9a85ebd336a84e5d7583625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695d3a295b96762f7ee611193c4d9de626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c87d7c7cbb6c3de7d04e1c6989f2a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9955061dc27779b323004f41bf922628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950cc9e6d186c6aefa84e1d84ca0844629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b79add85a225c0206b6c8598ca69e9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96a005f67331a08b60b5ac0a761a7b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e567fdb1ee46f4dda15fa8abeac0df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b08b4df3c15fda5517f47455c85bc1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d92e6163b0031d4c5983723a57d68c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563822385cd607f1443f7608ef5522e0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41425f22abeeb6c8bd7486be4d50f5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb563889f85cf070ef1d954f6b131bc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a8ef154456269c72e0bb64751cf1e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ab74352acd67e768b3b6e762f9055639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f9dfcf538b24337d5f87831a511d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c6ed0406bf7d784c0c8bdea371658641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163d8af1bea3b95ddf5417fca86a6f0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf87aba3850ee10cde9cdd381a6aec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207503d132cce9984e30aff2e5d3db42644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71505839bbfb73efa69eadf6d406f3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8e0aa0bcab4586934816580f70993646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e9ac0f7ce889a3b8bfb299c1be205647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cb29002a48663f2fb894e5b95c6b1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e4aa5f246c7f6fafab82b2e54fad6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ed0319a76268579259940c84a7ef7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d668013b78e59c65f8ec11abeb4f2d8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78be5f5497c5e2b5f087cf82cae467652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc159f25be720bb51e6c551ddc6319653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d83d342bc48ae65da18ce0a72dbdcb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612258e93550b0a18dfac16f0f253b9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9621ae6c0e7f8d57e32018e1d57260656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a374ce4c456c273aa0b72441fb96f7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb596514073195671b4aa9bd833c5661658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4300d1093d70a673682083bedf4b6e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab913e2f53517481f4fad1b8474c282660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cec0aeec1eacba31b62320485b7a82661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292db28196e1db0cbd9cea6ccd0a156662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1fc4953c3bd608ba20099c9d437d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1f52c7ad14ca07eaf83eaea5c86f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa42249e3fe95c5e425a27e5b04454665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed677b35152fddd6b028ca19cef066666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7beba1bb212ddeb001fb5887468c89667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e34c4a049efb4f61fbabb2b3d5ac75668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147c6754f4f9ecd81111fca91b3d1b4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7d3f589106cdcea02d3e738055779670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100f3d761c64f35680be53ae95b4083671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af55b57dd268400b6bb8b86278f7804672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334b31b2cfc2bd0ea54882c9631e789673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e64c387afeef98f34154dd5b2a9a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdcb96f83e396028757b779c48a3e0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef0148a5856a8006fa21c88f9a730d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642cea215a1cd40c3e615b252756b2b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c0f4c77556be71d5fcd787489bf46678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1ecf5fe12ee45cf4c867cc3a0e69b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93efccf610efe942d03b24a28e8963f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099663b64008e3e19733b10fec12326681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbb30cc743c5296ddc29a65c302e34682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e12e745e83629bf8e9abb35c36ef6a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fd585d55deaa5cbddfe4aaa9acb5d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cdc48fa81e56f844cb32154c0b5d0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09147db19e970287c9763add084b7e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114cc5eb710bf1e821fb366304c6dbe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847396ba4ebd828c9146ec9d39931ab6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e3c9995c8c6299f4b43af77418845689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10055cb18d229aacd76d4a51088e03aa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bf8f8f6a5b9f78e5d347c8c86ce9d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751a018cac9daa3975e8af3ea0b59e7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2142e1b42650c5b1ab8de7c290a9a8d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a633b2ab838d4073aa44a1cadd52e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11dfea2a1b9ae04829e31a4d874adc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2debae5980c44752fa26b7b7e238d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb97c4a742e0a36daf49185bf6392de697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ad753fd2917a72068ab246907dfb6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad52186d3cb0e870d7d762c45054772699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4ed5f16526730d7f4834b721e0b59700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb3465e9160b7cc18898a4cd30a643701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864846245512abf5637b0e5b118c54d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce281b42be16fe58080464e3069198db703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc72378931f0fe760b02f8e0a1e161c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddec77bbc98c0c2b85a5a3f826ec25705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e355c608c745396b40111b74b4d13a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720491ef5be0aac51ad62f11afecd303707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a905828db805518b01da7456918630708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495233a0b41b0cd76bf07ffc78bc6a84709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324bab3c7bea4b94d0d0a5d9a51ccde710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a3d78b31df8bdf6ed7e773816a7d6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c485467ed4353e92609b809766791712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656079bc412bf608a88718777e5bd4b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1de1cea133a17e0025654a5054833714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7029b7a8a52fe907bc4e57164704f35715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed09dac5915dd8dbcfa57e3ca819d0a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae3d6ac47439220c8d43f4391f00a3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2295abf3713ba0174d56fa0f891527718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac404077c8e2a9dd3291d6338f878e7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b511f5e832c6d2b55b2662dbd87c44720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01f0847f039c897d908c15a26c06d0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3a835111e4a9fece2dd23fd5e7d64722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd3c2626a8ea856baf1abcfe3dfe84723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9b5ac309430887e373e4cb2605389724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b180a26c57c18f03dc10cbdf045bb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad076df4ffe633843ca5165d70d692726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc281f507bdf9bcf80ed985f5126d7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486098ec9bd1c4667063f33604fff409728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebff1dc7fd0b8be72cc4f15a536b81729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeba9e02d690ca7b7304bebf1e4ca7e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af3242270534e202361af7ced71eb9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d5e3d452dc74dfcade8031f64cd77732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206fb2ffbe4d47d6ae076eb036879ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f710f86ccdd1e86e23e250f765fcc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7ceefd4e09bb3a25553ae134d8ccf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a16220bf51234cccc89ffdc89fe34736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec473fb56369296bf8d3ee38fa337b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834c984dcf5e8f34ce36adefdb7275b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040241ce95c527737e4f350ee8b2622739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956fcf7bce40b3578a408ae5c48fa87740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607a7750eac791191be1c2f7c3a17d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec24af3660dfb4433cb6180afb3ba1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33742aca07c14b76110cb91813809e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4957557ae68b7224dcf7d8e7a4816744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe9d8a6c8e9f51fe103e5ca22659f5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee965ce01c2dc811636e56f7dbf0409d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b52e47bde4355e9a71c6e1430ffc6b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e9ba020786f44035da98c77e86d20748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ad5b3d23ba4d6b414497f50d97a6b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f19def762537b1ffdf5da7e225f54750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d21c57f63d6a4830c2629f14be15e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477be2fba6deea1d4fdeebc4e5433503752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56757fe7801e38b304d537ee98198ee2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fb0b45cd4b994cc364701f95606d4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f5fa7e25a42af817b9be0bbbeb294755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793b44406ecd292b23995ce68f6c5ed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68635dcadfab3f0f796ab0d3e0538cda757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103291db191c6cd195d77d43842e23c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30f65fdb95eaecf59bd2522558de5e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb91d36c3d2c100bc44193688d0ca8e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044e4191adaa7645894d446c285915b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516755073844d7675ad0c13708689fb33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cece9cad19e48abcc6181ff5004d154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107aeb12e99bd2b857fc78b51d3bbbf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3892a584171d7042ed8f95eeed215b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed5c54060520e3f1ab901259f459a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd21fd51d1534a12719f24ec4f2e878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa609a2e8dbbd8ef954ee3e8b1415df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090c233b1639783c390068529aa470e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706c0a351e0185cf19b381d2a0ebee811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3ed00ee4cd08a8383ea6cd9ad8efb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b2f71261488e7e9c7bd7d695b654b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cf020aca599a71672cde23c93b61214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fe51b5cbd36b7f56ccefb5406671a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d699aad8df38782516c394bfcab5ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd1f76715087f24fab81fa93b95a5d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c82f60e8b65bff472d58de10648a2318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d32b974b1f9f9ebe7afff90d9a62c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9728a2b5ae532e39222e77d2f3d0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0bfec517acca30e7d9b05424911c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2e259e7293f89022cce5757192f5822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b161a757fbe4f062f02c6abe8b08e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e38f6534680cf053ba24c1e2b481c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86a062454cafa1959acf82901be13225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b9842ef654834f0404630d24caaf326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abceffb898c8f38e6a2d6abecc844127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019568183176251c1afb0a0dbfbac0f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f24ad68dfdc3ad6470351559513c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55c4ba21db53129344a7b248e82d8630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679346e82a5a95896f907f06d2090d3c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467e565e5398844bc41a798f288144732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dafb2a98d76ea5c005b7ef36cd64d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3bb85836794f5ace3c7bb6a4c5e7534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793463b89237ae8ae3d6b6c439236e6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903fd5014ca796ed975508283f2d4e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3233ca24dae02d10c00dcc3073acd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9f3311d565ea3aa389c7da397fbef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5a6c4a0e87692b023818b25c247b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a896abd77e57dc104350e82888a1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca49076fc2531c76acc76855b5f01041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572da21b055776f2141a8178fe2a33742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6242fa038e821cd0f1aa1528033c43b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2c0eb35fa91635bfb66249a81952844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3828681e9eb39063e3e2a8b96cffcd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fa6db8042010d8d31782c5faf3da446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530116e3eeb89b363b220cb19dfbad5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3ad2b11ed9c25b653536d3922e13148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608750cc9911b066bc7cba4f376784149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be72af14c6ae32fae7059794831cc450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61108cb4fd0f1125c1af2877211b371851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707c8c58ccbdf88dd58658dc24c890752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423e6f13df6c9df64c6d1af72a2229f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd6097238f2a6efa1cbd37e80f38e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532a404cd0f26363a95cab5ddc52f8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e1af4bb09a16cb65b3ee20e6d667156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32192d1710a0e1b6171123b74d93acd957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f39286ef95aada97317ee55e801f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c42093622d1ba4fe1e75b77a2713059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e5164b79f05dd4e52bf9b35e7be2060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e6c9c635894edc5157e84e28e57ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6e49a5c1d0008b8560866fab85bfc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3309a41406ccc54810e53e06511c0363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34ec27f0c44408eef496ac730634be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23801652dc447018a8f69bd562443cb065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3180967805cf7e376009f413446ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7914facb2dedae5360d11c4b5d3aee167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd3f8552f8f84df028a010e6a0eedf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c3d42d032239878089ce564bbbc3469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f4ff61fefbec47d68619b3de7581370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324b4bed0d79a6a7a8196d76049082f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be44c2e0e9660d84f89f0a19dfb44e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d353213cdde37e313284bd5b1b6ff973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3be116af52da1ff9f2aa355143588574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b309dd7eac0a6108df5d6feebf52075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9746c5f2debdb9e75b7ccb830a84d4176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2f509c031ce6a81c36d2b63d9d1f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21753b38555beb837a2bffb0f902684978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c460868070485fc0e27b48cde2df079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d98ab40cc9fd7040e3d81383222a6e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f50a27597fe881502c218611456aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58a1f72852f58404dde4270e396eee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bcef9904012e002fd853a072d0cdb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555728857451d475712608afd617cbb484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8d8216003ee9e6c5d922d823b547585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84af1ec7bf460d6cf6fab7c8b68d45986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a76ede0dc1becf95cb0ecc08fb04d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e245109bf2ab8269466af159b6a688d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081795630944ee51cf5cd955089babc689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26eae784562abd4313619bf50628c5e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5e7a28b3153e17a776f89df3f166991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d5a3100d23137f4078d4fe7bacdb492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d66701c557330893d6a07b7f7ff3b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502b6214fd4de481440e637fc91dcac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676cafcdd90e58d37fad4e130fff84a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f0aacefb1e5f835287d89e5717f3b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3464c31a4f18816b68764ffffa8f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71998d48c2736cca41b344a9418eea2c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355a093df3b97f6c2b97100fdcb900499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414941a279fc17b03b38576071c6844100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba033564da11670820ab6aefc75e1ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1f16602f767d6a6703804618ba5f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6bf24d35406e00776f8f7d7f1295e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b52dad0f9f105198208805fd1649ec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d513c5eba7d8bb7b9f7f91ffad53e7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fe881dff06e5d1a9ebc6a09d63aa7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2d2b2b95c29fcdd1ad81b27760fc0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46038affb4e92a451095e4a76c784f75108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa01fd6b46edb9a116ccc1043e2c78d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abdf14cae8f6c05e00b43c73f41c3c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8eb9e3a4d7ceb8ecb7e1d6eabb9da4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c377da11e6a5b9fe32bb13bdcc49f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fb7ecb13e50564bf33946f0278509113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e435976487ef3e46a41126c4ebfd276114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228c1369415df464f8cedfbffe2eb62115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8d3436416b673268174448cd65faf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e144c1c49c3a2ae121e9ffd975010d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5a6cf21d6ca683ee4c4d5191ba331118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f4170159201281bf4102f999032ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af073a8615b6d7d701008e9e5934b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830ff6f7b908662e961775e0aff1dc7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6e3165d283284ac535e50ae710186122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def7c64247e8cdf6acc6850878cc42b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5888e890fdb32423e5bae46827c5c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db9f77f79c1bfd9d0d86afce7cce5a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea06609fb1e0fadf693f54abf64983126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b406d8374abd001437e8e16f6bd39e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fb19f90a2ff58290c48e1da9dc98d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f04b6d5885db5ee30b7eeb167f2a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a433fbcd1836f0e50302f144e2697130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0d28596c34b69474305bc57100fa9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d530ff39ff3e1ee632f21e018456f36132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91f33a62b9ec67ff405683a5e63375133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66602e64651a98600b459b3bcb2ef71134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d65784f2128a96bc9242aac49de7f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19489eeae0cccb5289d19b91ea66c83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07b1b519806114e81e2b93c21685fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9699f61ac76afd84a0e6650f80f4a29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b532a59c0678c3e9d6a681b819672d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf08546b2b18679887dbe7cdfea38d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1e0b74bd0199ed1ad17319573f963141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b37ed3a2ab11b094c268571f28031142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453fc361e261d2716d0d5b447945451143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c076030dfc88b6558a3f2a70442146144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4013a404decaa846b0f91c378aae400145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ad0b4768d3dde33d457363bd74053146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87e39048939ddb35fb06a871a0efbc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf91897379ecb7ace9b0901f07b998148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4741c6f6ddb8af01227036129e1f460149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a5a6ae1542fd90f52d6c2580164ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8260d9b2f82ceef5a29c19c6eb7378151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede41323b482e60a2bd704944cdb5243152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3301f43ab7f555274105a503ac773153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130de66ec0eeed80e464fa55412c38d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984ed44ab0556783c9a8c6af4b441cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f768c582d3f560a345681189b56301156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699ba2f6ed978081476bc7de1eae214157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca238995a54c0b83782f5c8af627ad37158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355fad3e84ec75e79e162318ba8570b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53f537c0f7522523be62f1cf4dc39b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2858a77e73464c9c701ce0a2cc816c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1b8f8fc8fb28ce58f80aedda51cf2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf8c34046a4ab1d84f967a44e0db47163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf906c3c39f4a9d94692fab525899d86164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a912005f5f0ff773b82cbf93639f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b593cb912969e5bd458d6d729e4b655166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0676c6f31e726ef8d16f4b2ba050e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1c80d5e015d9f41763293330ccdbd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb97c28256990a80a5274c197defc9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38b909e97e9121fd36e7138516e5c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4017197e893f305b9f1f2be06602e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180b1b107013dbf32cac2ce7dff31a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d3966eedab653d2377038a5a61fc5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881388e2d522245c525043d82bba81d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778f94daf45b6969d6b55033b295ea2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5212d9c1e4ac581e7d0dd8b0aa39f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5d1666658243b68f23614688b3a75177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6f74cd6d5a63bcdd233c459025b07178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba999449690d5caa25a2cb0bb7c66e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34054d231828016acfcb42d2f03f3c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3c81d8dd56653a2c109e1d59944cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780fdf65c9fada4e307ebeeb182e8fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65e5e2925425be2de72db27f0e6d9a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989dd60a33bea31ede2346dac85db524184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11428a70600ea35cd04207009c6b96fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a5962989e4405e0944cac2f5e15e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab4e1aa113a7cdaea91921472118bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017faa9bee0035f29f47e03edde9a8ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a225fa89c150dc430af5c217ec9d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0968ad84fe1c9b57bf4407ff8eb4d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9127d3aacb5a44829e06ec0caca976b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551284a49351b279dfc2110f05f9eca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd3e11d3247e801b2d1e88ddea7cd2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f2d506c798fd7ae75703169aef4ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93812db5e17e6fe36f2976097e81335d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018365505ea624ffd81e0403b832e10196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2dddbbd435ea6f2c488b74ccd18cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083269077f7acd305640373e64c84a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8de28c115757f4546181f89901ca46199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24385bfb142e88784cd61ea4269587f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26df6b30b040decf802a17f27a4e53201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb27ba3e6962c87f5d9536389851257202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6d8e4f50d7fb8e15f18aea4c698a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e846aeb74e7962326ce255068f71229204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07977ff4e5a44446656c9cb44ac6f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d16678c4bb791d632d6437a335e5e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b860fa4b867267ba7cc6ef3c4742c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4ee5228cb288191940d55842945c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c413743ac265de24fdce9b8cebd683209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fc02958a3aa90ec76c8cc20e953e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1b64defab64faa281021e8d7079e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d6276dbf52a44693bb26ac9c8426b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57795d023bc8aef3d01ebf04ab7646ff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6385a6ba6ccca3eebf963681a8a782214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1042e072076885a3663414712c993215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be033a249355bd13d84edda1318ed262216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a165b994d88ba9b817312a3685f2cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1263520de8783f834d51c8cc406a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e10254faaf917a35fed0be186680c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cf465e526be08e832bff3d7922c28220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6390c2747a4b0e1a7ced2e049954d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95ad5b83845882d5bd179c292210f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8e7d5fbd0998aebc8f77a41fb5586223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe261b50179eec0d63f13b2bd892f44c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ef67d4fe24cd61a032429fa241fe9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3b0be37d7bda8acf450f3f1b78be9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe902005685a69ddde069a7ac7b676227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6443a9d971c704712d194853e5c93e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a76ff6bd527fb8deb426fabeaa9b5c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd9d089cc717521ca03ad464545d21230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c9d485d10ab4ecfc4012229a829b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c48ee7f67817cd3cb5616ab556b644232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bec7e657d4c63cd75b975877755e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01a0996cb3391313b380693945bfc8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11414d6970753c3143d7569c17ba6786235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf324a57e630d943bac796e909a21ddc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c1a0c229137f6510c204415f6dd50237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b8369b31c2bcaf587e6cc529f9843238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f909c928fa5c0e11a32bc6e434cb0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac3dc32e64c3b80fff0503cf96ab6d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536da8700737e533971af684cdcf209241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ced6503834d2d56bd49adb1eaf2aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5bf08a8e9336fb5bc52e56165c5fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d90282318ad9b48f3ebca0bf66b70244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420156616ce272dd1678d549d16e407245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1bda16caaaa54ae335f23db619583246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980d1cabc76f189dfdb9305e2667102247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4dfeeabf43f43b0be10b343e54e8d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e84ffb5fd2dea7e7259a77e9bfebc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723895382fa35c14acf78f7103b358c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe963fee5492a154eb9c7caea1db29c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c8ed8ffa3ce1f20ef51f8a1436a8f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae10b55dae4d5c03e344ccfcf10ad6d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278b9a4736993af50fb18120ddc8090254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddab4e7b6db11f52102b95e47bc7673255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da08902e59772efd273a808e83ddd4c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfcfd7b8f13eff17843778c4c88a69257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1397449b5b05dc4a831d90436d49a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bea909585b6767d559777fca32d60259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe94749c542fc69985617fdd2610b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5c2a5ac6c191997be3a282c599630261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d7cda63c4c494040681746a4f41fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f94d7dc4f3d2ac8bc722794f97047263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b7ee442bbdab0f8c12d74191ef2e2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc267bddc6e83af46da8ddd2ccf9aca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ac3e9474c634aae57b6ab3d81b5be266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a05ceb29a1a8e377fcafc9acb342d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56edd2455e31fa32021e041fc934ec5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199b128cbd75dbc1354b5350198269b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709184abfa45501675795a7b2e29edbb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfce9236808485d36eeca74e3157cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183b28f14f7d93283acba0c009342ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71048dfb126f5d3bb438576ce9104ed2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af3f4620016f79b01fd67f2e827e24274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b706927b1176da592444f0b646d57d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebb090fb3cfde5690ef81a8b8ee18e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ff93fabfc95fa92370d199b5dbef5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adbd0caa927d619071a755c8fbe0e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f23d4e0cea7a5bcac17568237f65d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b3f82e8a70920b6d490230e96b00c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690ccda6178cb292cc1b32560de9129281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7592510125c85302c6597baacf597282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc87b99a5fdb9299b779b486c8b61a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e523830a8ffdc8209709b68a1c663284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8daa76b9ba456b4fa27f3399d8f25285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fe4c04ba4806e0380248fee6830a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9854e6a3ec84d1f535661e6b9a299287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13723ae03eea9fce61c3790cbbf5af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f00cf238d4f747b5088a6edd20a5cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc04c20e4cdfa1a8212adf7fda1061290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4191f44615508af765c4287fc9132291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c47d807759875dd5d7c5cf8a9582b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef626c02ff263accebae25f4593a339293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219764fae7a5ea33e20c0277018fd4b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac316c4c1699d6162f0fc6d2ea0fd2fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a74273dfccf142a101fea2ffbc4d21296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7555c3f3725f70576c76e1d0c0213297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce4f6efa2c59723894b863fe4c443c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc1a0a19be406f32449453dfe72b98299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783e9877d585ec534ecaeebe2087458300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db4efe6ee5375124f67de0173f28e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ea989a32c91c3ebec133a257ddbb7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b2367109825bfbadfacf95700be4d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fabde049a3dee6c072a5c5827468d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2a06730f6d8866c497adaeeaf626e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecc86f71d7ff2b6c41f0fe311b2132306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043f21e1c1c7f70e64af8a664340afc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca70cee28612a22456f9139544d1f9e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aee14b56cbf2dc9fa877b0c69155e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16910520ea55433e95f342832227184c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bcd91a701f7dfce71bb6ffd203433311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dfdf5d37b1718c705337aa9b2d0d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bbb90982cc65f25ddb5a7d8036ef0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a72efbea80905e895a000b5e316917314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fb804ca8d9f9fb01e77a3ed2e3dc5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f9cad874c195710d657f4150df5df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14be7dd366a4fa6f8df2957ec0882c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252bc082b6cbd83297309e9b1a53b35318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd896d874684670ccbdb627ce03f19319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fa2c90e9083181371619b927cf938320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5062db1a956cadc9b12ab62e80fbc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0c0f085f3f972dd4e98afd65ad29f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add02d0a0455afbdba821c3a81c11e89323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ada35111adc3d0d1f01e564633bb2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f5b65e6e067ae9cba32832bd9b15a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2d0b37e77d1241033db80f3b651a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf42987e39a6756da828d78b4f4b2d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fefc3634943a0597cdc994375cbfc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79125e8963d87e3f31abfc886d849443329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cbc59107c7dbb4710786aae5e90de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16f1c3ecc675ddd4d4500d3f9a53db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e398bf8f4095438f1f0b9d2ee99e96332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e952f1630ba67ee2aa67a3e6c192d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8e73c4c5fc8187560f6f3a3905f42334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea19f5b7d2458b989aa8285d8d33d0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325016e05015fa513e85c2982b964908336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331079272a0c4e797228d149275881b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d53a4cc669f51fad2923cfa305095338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54c81c66d43134cc4b0fe707ccb8de339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c5f0f7d8bea080e1521ab1d78c141340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a8094b79a2d6adf0c0f8cd1b52650341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297784d99571606a00076f44d966250a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a4ac35d6240457d879ff56dd26a39343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47b0ce023445c8fb1e9d5fde622b6b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e62ace68456d01441aed5e4a03c919345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3f892659b25a4cf381067cb3d0bb3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cee9a49cf8acd8466adda4993417a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48c56d98e2e0dd5354ad8e54c88738348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb086520a39645234f24d5ea125b5725349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a76d29b150bb22e09567a2921dd5f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fd94595d8f8a8b27b4b227aef8c51351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a92992676a6cb23893b56daddf7838352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e60b12b3ddf41d701b57fab1f7981353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2f77649795f04a083760bf5a84476354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323644b994af365bf54cf1de3055d596355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be3b98051126a9b8f7e210ac577a18356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f09c5e255b2c198431213986903961357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b88c819bfe90f54acac182fbe5e18358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c8ff1e857fe9c6d13cbadf9830727359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f042bacef487dc679e3e18f1ab90f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b34de7d12a176b1c984b23ee9e4349361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00fe3f3c9652a9cfabcd1402f2ac2c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b895d2224c31042e686a92beed604b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddad9d98f8a7168ba7b49c5b0b84102364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0fd93805e0b4ab5df405114d169c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeac196b63f6bf3cc511dadd114f5ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61a48210486bc3df9441e35fe40b36367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe24061e7cb80f2e3de2532275e921368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba14fe81b82f3db1ae852f3d1f8bcb7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9f6552770256b424dd8c429091ddc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8eddca3bca4811701ccfc353a6b130371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1164c8d691e692ba499238b0d132b82372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6491ab5ae60eed90bf1b7e44b71592373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21488290668b3e4928d6661f40c34796374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7f35d9472448b303338f8c5d6b7f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839eaa64f618e310f7ea9b5cd96e825376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18630978332dcd3649eb9f82bd54a5e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dfdb0ee99bbbe23c00308029a825a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565acfd0c9eda890011233f1bd7f04ce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485ca68873d20d18f630d80f9a5b234380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f1b7b06bbc0da214836725abcb42e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc44029dd7afff86e2303299b4e466e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df174c109029c6cb66a4371b0c8fda383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac3e757ea9cef8961ea32d6cedf2d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d44ff44918708dbae964392429b6e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0e675800c648ab4f87f29722242ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2bf4b87f4a8e7e3abe9500cf5076f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd9cbcc211c790b443030243af8e45388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568b0f7898f9778b0172d4a4a0d50d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148acf2b38415f75ac7f5d1552efaf0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d341420faaa8d3438d64e9dccfb2d7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29aed3113fed18c6836cbf2fae894c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052d97300386789646d3bb73f60a3ec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b600ae403ef34a4622b1a14e73271d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065628e5ac00616b812cfd4ce00db94d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20251b8a8c7cb2c0c816e6a1a9f1dcda396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058a529422412f3b002d29ae930706c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd17a61f1ae42e62f5dea07f3cb8476398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cc04ccca145239f39db7a86fa0831399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9142a19878b5448871ee35fc3a2dc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a74b5943ceb2bb5603ea6207d7b66b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1515677b29f2f84b42984573969aff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244a1c71b2c6993048169f9d0bb8841403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435d7b670f7f83fb2e1d1f951633d00404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e7bcf4590eadf6764c64fed1f8652405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033c6c1f34080a367d89f6adc6bae34406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586d2660b1658a5c47cf4f5c30be080407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99a102ae287e8b0d755092130795c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff3fcab9248c7d710a86d1ddba31c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebde5bab39ff98e39d9a9b65feb9784410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c51bda6c3073675d73c2c71ebf2ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97497ece2f33f2070a8e31e11b86ea50412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0537576d69d28bc2279fc959885dca3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686dc4e004276339df7cd591426fa57414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779c9a8d1d1348d2dea291981d6d7b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7590c307fe40a3f0534683bb5fa45416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae57116b3ba245a989999adc069904417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f03a602af8c5f435758091959bba02418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dffd1c9a162a6bd22b6592dac5c431419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d3956413401ced4a8224f0dd2b232420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507bf99339f5e83cae119f71a756260421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e30fe821ad57290222bd28b0e407bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcbe08bb32cdd811278d4fd32aef9a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273b3d6f5caf660736c4cebd000cc9f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371c5107e654c830c3feb057da74498425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fbf56b8b15c8854a28378f7df9fac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb2bfd803a31d9486a31e6b9fe28fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89ff75758ad7a93a331bd12b2c33f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecd41efba4ffbd652fa569eee51315429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bdbd47741c17b0dbf981923a78356430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d5ed8d260eb28f07b953858422027431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f82c0bc6b9715fa26c2e63973f6b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd0387542c7ab42177b9bf52359bda433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cac2b690ca08a41d1fe9ba0985268434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2409eb1b1f9ab01380f4cb5fb7156f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9453730a6378aae506a08a56f7fb209436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb48d0398683e9e2238c865d927215437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967212b69dc2f07e1a5b3f5cefc41df3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffeeaf866804d20511e5b8e8a6f71f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740da7a7ff6e2e457d44ed10c7f6a24a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f1f3c6ce2a449fadb2972aa254fc1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f8d1f054ea2e622c1f3460ac45fe8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea658925937478101021cb92681bae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491219cfff40f145cb60f62d58c1e692444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfd2fe621e1df9233200cf28feca8a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e2ffeba6cdd54ea3a805244bef070446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7207ee4720bc740b8a11252a98a80447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca072e573e02de123e802d2d3a1cba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ab35681f1d00271e8ead1081a9b2b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0b56eaed56fccf080fc6f6244757c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbb98f78cafe9711a26f4968f939a8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fe24af4f18bd86c5dc43e456dbd11452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ab7a93ef57a6fa15348aaab82e170453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a24ec9f0a7228bb46ed9c7ba3fecac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75503c479ed9535ceb61f0940db5e27d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81945197649034108e38d3d8f13577ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a27bda61b297708151d4b6332f928a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522325e8e8c27a28284b2696369dc5f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde00a3cc5db255189262e1ef50676b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70972dd3b35045c47fb698ddc6435d1f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed2ccd29a8191bd9f2b9c40d9e4c2e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211165cd0fc4ee03c96639c76dcae19f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747e342b8b743bea12c9659a5bc79e8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb6a4eab1a371ccd3f8f6ad75f3165464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08719cfc6bfc137d714d9ce7013c91aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7b77ce81680fcec4f5f1d3f6515c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024aef6c84357d64de96fcb29e3cbd10467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4344f61c712cf0088cd4997d61aa7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ef33b283f8834f391adca531fdda8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216a8e71944863af4cc2e641ffade4d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c2c1903e27edd9fa2143173be16ce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936b8c0dacce4b864c4d78ed2d188b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516ba4e4d35164795d434cf9449f953473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7c40c0914eb71cc081c6b025982af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19835cdaee46591e1ebcfda158a2bb1a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afb42fedda0c03247c496d4605f229476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ad1fd7f2bb0c8a6faf6853f80f574477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3dbf3254cbddb61772456544b2b8e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c34ebd3ae8a55aef0f542f90767d19479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464761e59b0cd0d6cbfb8ee487dac4f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bd79f4c3d7df2c82f1f76ccca8e74481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9830a425ed45627bc9cde7e053cf55482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3824a4f60bdc01f8ae25402b718bef7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19d5f41ac44fe2ac20ba868ee4ccfd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fb20f8f5bf0f929f1f64fbfd9d2cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66784295c2769ad46080fe684ac4a5bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72017fde36c5f8f05bcc916c32e8a162487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557dbd9023105aabc28be11b9ee6992488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a09fd2a809a5b1109fde0278072a0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46c177343f1be4f924c9dab317f355490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396acd5b5197fd6dec76dae55bf89d25491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adc6612c2818714912d6cd66612239492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4868dfbc2b9b254e2b6483b86599946493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df3e061a704666c50130360cd46352494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2aa5b06438a85aac76dd86a71ae010495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d75882f777ae8fe2efab2a0af2ae81496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3c9a4310b5af06b561f8345fd796c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560b3986e005d8bd53bae24108bebd5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ab2ccdd3f366b221bc3c52783d372499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098baaf95f47b0fe55f140cc3167f305500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cbffc72292fa7146318e520f21fe8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b432a149ef61024e8d9b48307d88e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a967833935cac18343e68b386d3d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00885eb370f5d2759385717a9fabb78e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a240780cb103e2609c6327f45da8b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e5225280abd6012f7ede1ff587c15506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fa59e0cda22e4771b60a9c804730e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4aac34beb9ab581399874d964233b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd185e494b4a79c7492ad52749d7e560509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c23beb0c0b1e6d97e6a847dfd33f74510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3338c6f3cb4a024e9c96ac5a67f6a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e885d0e2e6f532fae7fb6f693f61a2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d6dcc60fe82ac570ea651ec3b05a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348f71b35da36b3f2a42c4d6c5da613514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187827de0f24ba9c758d915070e97ba4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc56a6ff320b3ac3b3af35e92f12a9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e15ed2cbeae153ec650df46ef26bc4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc7770cd1d340f8b3cd29c6117c1fa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2124a9e0cbc79eae1e2bfcc946521e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83f7201979d6665ef47e125890ea20520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b6b0e3703b2147113ad01a449e303521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3398e5500883e2fc55e7416d37ac3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888e09d2110018cbfa49fd8312d44b0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfde800afcbf08f6c9d73eefe7f584a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841cf5d3142d9d2ddf7dc89e829324e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdeb8424805cb594ba3387573167f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a590f2f766dfd65d2e5c14f07d093527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc4c7a81150d83270c28bd0ba55709528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b32e4ac4e2cd339b0e338215480a2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661008f9c32b069d256c1359cc486eeb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7dbc25ff6cec9eb58acb54c0f6c97a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668ec993dc9bef08be35ea666aea0b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf807fca6e7068cfa120d0e70db0b18533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be9ce4433d0d70f3e32be0c8945c05534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e527d6a0d7067290f1d42cc1e4ff296535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f7de185c2f45b5c354082bc4c84a3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db31b4281b2e228c253961c579553e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f76c6a3be72e7f28560d60e2c9ddab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0a2e58b0488c1b2a5a8e9cc02ed5c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fe9fc72e2514575e834a2c10cbe01540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6529b5cdb6441ddef993702a167a7d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dceed47a18ce05df083e8a800770a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebfd53047d6fe7cc24877b797611bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05663281340fd04622a638176f87b972544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497990199f40ba808970bbac496290b9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f82afa2a9e72f11ea03fe5024d213546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dab87c744490ca45263078d061f653547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02366345302510ef6f9243038931a87d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd99fc01c9d0f41efdb7171c8d3633549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b9de37043941c4cc708e2caf41d0b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68651f13cff3242931fe12ee0b151bd3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248ed03d8330367588cbd75dfbb4f92552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3fc193c1b2c5de4ea1146f6f37df8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b7eb71102bb29e25708ef78ec80a6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcad08d996d99c1ce377a07bb6bff5a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11583d822b9425e88e7243a4e5ee788e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cea6536cafb6043b3b9a3b1093183557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14401fd5f5aa71ccab80ee7d4202cfdb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e268f3fe185bd32ef85382d2fe58e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42eeffe0dad4f87a15e76937f2f70b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8025297c090ce34299a563da0f89447561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1707cf8f3027b27fb0ecf4649789b99562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b726dc4a8dbb44d4e8bec926b35def9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084680955a3028d0bce2360c1b9cf7be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b2b6a87071331113e00f17e1b091d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126eb94f904a4fe8677f75afc787785b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1ca89da31f810e558c53008f417b5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af802119d7e65626d20dfc7a36b9733e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f23c1cf1d6338563b47e98b73ebc8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0a0e0245f6f1df1a5c8858beee79e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3367525f890b1bfe675b3bd85e1f9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6678115594ae2d3067b3baafa1820dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa997d6b82f75a91d1327cefbc61466573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ddd3a7655295bda456309e125f89e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c5a45e96232b23b25127f279fda8d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e20604572b249b9807ef7090530b5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88ddbb8ae383429fa2e069211f5e52577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469f7941c705849511b3b36706f588c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f3188d697889e81024fe882e563e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174aa3006d2fad4de95dc275303caf6f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23dcfb89584aa7ff45a6c615b7389f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728d5e442582befa3b97def58bff9ee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a78283e5bda179b476324584cc14e0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce1b05f3c653f7881fd8c2cf6f2af4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb398dafa09307b18da83c7955d516e4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde740e49ce27bf19409bc79eac1d84586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a207bf30bc77179abb3cab4ae2892587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43653a81f3855a3bd6172bb5e7c1285a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34383b9468f9db1b6aa4189672e8a7bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d75b5adfb82b452311f27fd087e51590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b69bae827deb4cdf8163ea7e2f9a3f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb8e1b6b160fe9d0eadc4fc7ac0b70592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bc9849373857a65f63725a4cb75ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6dd2afd88d5bf042689f2503f7a1a6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2fd107215f509e4f82f48f7c96ba9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9100b942c4583daf63b3c9f5463f666596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710c89caa1693fed5952187f0af6968597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea634e8f19cea1a150db0229f11ee95598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dbe74abc58e73a7dbe56f7b6b0545599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256c8640fb3c4067ed71856414a0890600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e1a5e8b82e914d22871e5a03aa41a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6467cb8d4cbf01dc192b756b9be09602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf990ad39559c71437714818db2ae6fb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484de37edf10d17d4a47a19a7c882b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09354a2512bcb02b1c5b0b1f7a3af0e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b8abd227ad83b8618ad636bc382ee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea554ae77114c4693a4f91d78e701bf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8a27b48b5a976265147cc4492fab3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91585c787f01b4867010c614b2c13f4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20492cabb32060bc1f345c054d1adeba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a89cf92562f55ab06bdd3a05dd89b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75f1fea40128727315b5ba0472aef0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d47a8e7ec08d9136ad4c72a776a463613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8f616b1052c3afffaebf013f44bc0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b681dbb457f91097eaf3e81b1cbb1a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa853e2b1d3a8ecc2b47b626ee08887616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd02c87e7d87b7a9a0e14199ccf7c12617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e42b2bf78a332e5756ab1a3838bdd6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e3051c23e90adb0e323e41d56d844619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214653a076095a13c7d13f2fc49fb73620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097574b9ab2bfcfb156f3f871cb9d47621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72178a90a159d5a78d35145031abe1ed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0f618ccd6091f4da6ecfb4feafb28623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c879dd64a026bdf2aaa0c6bfc9c76624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccef8e1206770e61df218e401f72c01625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1cc8630d58caf75447f86572356dd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7188dd7ba5fc107cc13c893d36fb42627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695374059e4b554c641c4db8a455fcc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9cb494a153e014f57f56702fc3350629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662188f74b7e728c26343cc53e531982630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d83de652657e46db921a52a0761750631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db0d8b115ea06cc9effb176fe6f2ea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6de6e8ca26260a4caf142e54b84a5a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15508c8cf30b0eec1bbec71577aa77c0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03aeddb9c9ef34cb314c96c45ad95a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18a05f957d0fca4767c0197c3ee26c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ea1296b32d2d08f1c9aec09a6c1a1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2d7b94903935be0665f424542beee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48caafc343a55cf594fc7347383dc06c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0132b1c82896c4dd7e3c4734fdecb0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91144ceb4a63de5a4b935b61154b3252641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df64c8d727cdd57019aa15436296dde642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19004bf9e1272de4b34bf62cc1074a19643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcf3dc8bed0e3878ce4b0e1cd77261644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514f1870340b2109978f1797eb2f589645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b6a0bc0f7c087b1149e627dc96196646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6e4efa46d177de14c1a0fffc36f84647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b1fd3fde502fd72820871116d7b76648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abe358bd43efda8bd935886d02f5b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4617d2d3bc327d3d2ed606c1ecb057650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5c84533e9596c1f514e0d3a590242651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a223f5e59691d591e8d20e0a8339a3f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e371831c0b7bdd21e5b0109da3baa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b248f6ef221d9bb7f3aa51f09fc36654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cef1531cc7bc8a716c6b39075c697f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b339bdf960efcf18d7380da0ec3ab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2965405f670cc8d82eab6f9284ed50c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08246690884bfe6b6e61cf05da7e4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dae86e8e938d37f9bf01d20516b14b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ee667f273a5cad4353f203a2262ae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d146368fddc289cfdf4d358b2067f26661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd691d00fa4fd76b6ed2948b57f9470662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f6db7fe14704e2d3ef9ed1befdf7b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682f5bab02f79e8314ef573e29b273c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b626255e3ac868893f2100b80b331665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036ae7c29cb947b0de1d05f3b51e889666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a84c77e0d23a3f215562b4da5dc1d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ce6a1a25aad86c4b4da92698790b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1b694c3c0f49d4131f7568c53a995669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2efe2dc21aa9eea2b804fcaf447e3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347460bd036e763f84b70fb83698c46671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882187cc20da6852ab6204e487f14dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65882f089b37630ee06d16bd6a904230673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de6333c5f2d7cbd8cb28dd268996d7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3705939b052865f58ac39b7907466675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eaa80bc89214484bf9287ef525094e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1133b5909c22e28d09136e8cb91e86677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992365cd5b3d681d83e8459ffa63f6b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3507217bd9504c1552844f7568867679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7611084c244fa428c7bf693077c38680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5920ade841ebcfcc5145655e2715c1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e969733507d6e38caede7b7a3998c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b7eb9192ab61b004a44022641231d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecb23c6d4a58485fa8f0eb79b8e758684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fddb8a31fafa495818ac4300f5419685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ef4f10adddb07b09e2a777a5609dc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c7d25bf14dfd1848fd153f0112dda687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c3c8c39ebfec69b914c6488af6b76688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61b0e25c2dcc6a58d14af34988a144689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f028d185222d5ad089850720413d9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ddc1c3fa1aa83039f2a8bbcc753ef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f92834083f55f015e8a052514c7ed0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086e1a58df65ce17131a22fcc8ee2d2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac58a7f861f2bd9e35e47c261beec20694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e72840d80a5892e108cddd61a51224695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32472da29cbf081ebb0b72a6e3fb801696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633defa1601262faf1ef9a32cc242728697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8d24378c2ecd27207bc3d5a4e127b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b82b331af08c0bb9c8cc2b7a68f994699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c53b41c36dadde3730bc89017046a9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86098fe42521a16e74671701f6200cf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9dd93cd3632887a59cfbafc1287ef4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162598c423ae960121f240e612d48d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59995dc9065d450ff223c26cea67823d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035b77104c48ef9ab8b88fb4c5c27a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2ec45eb77db4227e83bed233913d9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ef369a8dabfcf7452eb991162e584707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190d05ffd946742fd5fbc891f89e5fe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ba78ee80e4b88aeace84e44ce0085709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fa7d23466cd243b65f263440217e7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b04dc331718ea4e3ab4e7d59dbed4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb9cececad90c341b47aa3d848c7da712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa399780f4a3fc4c84c35ac8e6d639713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf4f8dbe193a4d9e2487518c609b10714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20732d7456f0d2a95a66d08bbb90e5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5731691efe6caeaf27adc9f9c591f4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99650cb0903786014a9b14756c0d7326717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba48f20b3717745546e4566ef980ac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0168b8c282958b0741bed22a0caf45b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff088a50a0e116988a656e838aa8eccd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418eba55c51431403fdd12f5a41db63721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a23e0a689ef775dc1363289398e9a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfab189b72ebe923c4aa56f5190305723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02336a8b71ff23cefb5e46e8eaad83cf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc1ca77e13b0673f958f8c88b52436725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf785ebfaaa968ab931616a093324a6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445933909428f9330b95640921de831727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14074813673a58c14e188455b96210728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2ee2a8037c15be7a271ab15050db9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5afe878d996f5851e9f7929e346d3d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407be53f6b8a790f86d4689e546b3425731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d2c4bf35e8600841e2213af93ad5a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470ca27e261b557cb2f736271c19853733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc9bbdf806ca1810f5ca462a0dbdf7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886bfda6075f336d7e0a4e50df64cf1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886f57dde0bdce31024d356a047dc4d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908897921c031fb686304e445a427dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e483dbdc5ec4908d9ae619b255b9e2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980fdf5f8fcd7a4a080e230ce196d4a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6503a2511f67b0ca8f9c21548e2165740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cb6ca5e41f1350db0d4176799fea8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5adbe054d83c42e4dc7652d62a43f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8aa3a5b1e055159dd302258b4d054743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ee8ca6918efe891dd3b521e621b1c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3cc80a820a11c6276080efec7bb53745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf26c056119329b21a8d81ac79dde17746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42729969dad86a150c3468180183ffc5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1753a1f422eeaa26bf33784c74c5b0b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127de2f4d09a57abb8da251d78c3bd81749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad4fd85568c41ad32a9771f9698b41750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dccc00be2bdf65af81fb973726c45751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce17d1a5abce0ba3f9b6a396ec8bc6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d23dfcd276bc10ccd61e2c159ae63753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb752439612941a0f4ca18b9a6f9b5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00a0b9ebc2dfa85b58e834fc0e4240755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f1df9c60fd67ca8bbacc0108b3c32756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd9c0af144d735cbf8a452eed27e8a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34912789bc80e1f09a1b94ecc4cf6e20758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f210b3e82409fdeecfb9e8809c134b0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>