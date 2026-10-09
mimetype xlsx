--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c5d974c11c3b4d5e23e2333a012ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bf641a35e64b1406c0d391e9e1c542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ce9b54c8ba81099e966e49fd8c2843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd2e441d95c7358a176e33906b413c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170cab3f8ec8d28f16877b84eb8e38e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea345d4d3669a74ba742492aeee889136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02811271edab20ecd650e4f39b01f46a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd907a34a6471b3cc8030f634dd693e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc54f012a16974ce71649d2bf3b3839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4ccb328a4c46d58fb8d7a145c485310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a777c2e93dc1ac0d54b38a3ddefae3b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e086d766970b33ef0a596181cef030312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8abbaf4fd9db588889b4456023f2b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6dbbabe6bfc48216188764d2710b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4d76b6babd0ef1b7240998570641015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22ebdf5c51f4a46abf0faa985c31d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177baea03f2458c21ad6179dd52c09917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a23fd7b3c098972199915812873b7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6238a01c4dcaf276996abf07ff29c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960cc8ab614987eb3c534952879f92120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151669541f3b8fe3f3c7d7ff349622121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347094c828a66236a1e9e4ab115e36122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63716a3a23b74bc3f59f87dad887dc0f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3bad78bd4dc0926190b52e2e512ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2813219f11a2aa4ed59f838337667025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05de28ac5f94ce7a7f4489f9a6d2a5d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df353b3c32b3ee2f2f618847f969fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac51d8f0b765366df49a2819db630fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7e67ddd654c3944ece2faeebb010029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff52f049c765a1f645d230f43a515b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04bfedee8b893340ecc92226e0a00731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d29bd722eb106a704b07b937aabf832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd04eb1ea377c4718dc2e9f3d9565133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e465e2157719b312bcb65126f0c7934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4e65cc259ec7295baed8d47a1010f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300184fc1bbd7aedbf3207e0c7bbd23b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b7936b85ed82b83405e11e0f06abe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f524d804e675b4cc2af9bb44f477edc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736681a0cc93f7848a71073c864563439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895dd885b4c910bcc38d303c208afa1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106dbf9760b74eb09d802bd1d0dd544741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d530e7cf3f71c14acd2d90e19caa842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3af8cdeb6acd4fd6cdb00543ef501843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c8fd219c4345ca76bbfcaf1fbdf9144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6cb1ce0614d4f2f57c96474ffe25745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e4dab5fb4c9ceb7026f056e25874346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa36e5982dac1026214961a21f6e3147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f064629a913c1fbe71b2a3647b7ef648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca0eb1220157ddae22944cb6cf50b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691934332f6cd623315f7caf23ae863150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc897eed94ffc57744e9ca06355d0d2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748b87ea91037313726139b4701456e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f021be9ac4dabd0da2d092bfacb0cdb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab37f7a1c55e0d8b58fc2ac68d107f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0bd941fdfff856a29a841e0962efd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c2203a4b903cc25ce36712be85fee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec40551863412a57c30b14ee31577dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5dd80720d3ac670f17f5c827d011d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3722fa3c503079d72696480f733a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad9377eca2133bb1c4790cd5f8913360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b86692541e6dd0e2a06b5284dcd18161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53dcae9a5193c10171ea948c371f0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491e02b7cdd1e09b93d1bc17bdd343363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbc97f59c4397776d3e35a04730a8864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb7eb79b3b86af65594fcd5123f1aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db56d3905ee0cfefb6aab5b956afc2366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e5145d27976fe19a1853860be5d2867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c762a7038bb513bd55b341d51a977568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b39ac9a6f256817607ff9f9ba877c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd4adb47d32bee679410f88ac57bd670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94f51d664e33b244c55f14f1f78d2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3143631a3b9ae7fdb88311309975672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40929fbe1a798216c02d395f78e0a8c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab215bb68a9b7b00afe82928e5046274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ed29815fde544c3cc05db8a91925e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bd70fc66051b4386239831d0017ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a241ed587493dd76b530d8e8742809577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0b844c30f3e434f974ff0af98e54c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a1d936bbe738d26991651192bf5a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308139024715c20aed0a4f3cb560f71880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5181c4f6ceb7547bad38080b4983a0581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf91e010b5a3892748c68b9e1044dac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6749740315caa32c7f72b44a5ba1c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbd85bf6b13eab6ab5814630a5365184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1389ae3ca0e020c3ddccc6b5ad6842385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e29c639646524c3ae75ba493dcdb986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b9310404dbc7b20ff4295016f1e2c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166363c9cdee97a6f12b2f7a46e6db6b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45929a471c0d55df36442e535086c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21febf7e2c151c1ab08c39725670c88890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5480e61fffcc849189b1e5986dddcd591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ee93a1e80afa771d62f91d7416a8092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f041d3cdb7c5ca58ca643ab7f4c97d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456225ace3bab3780ca816b8373c845b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeaf78f552512d9ae55f553af51b55e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68542769c76bd7dd17ae490c31138c7096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69ea80c43c96a254a035ee55b1625497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d8b6478db0cd4f5c0ab5da2b1c0e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af1c671d7716920b4ffef2401024c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5464fc0f467e7390a8851499653f4f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d264bbf37d020a86f4bb3ac8fb501101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786b69aa748af819ac6b205e774ae0a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae7eba3c0ca2a0ad8478dfa9286a5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b32117853e55e6b91e48723b891b98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac6da40399396e33f05fc6bc3c3560105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6416bc8607339ea1d4240a27cd09f53106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28a0cf08f62674aa53e525e37ca4a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8060732a2e7e81353e745646f94d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee612a35ee16489d7a476959e137e0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c75044f6d8415b411913eb139e9a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1589e4e870f53c58500a97dfaf4fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e396600892bad2870995c48e187393112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319f548a180526bf6440ab16d9df0eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6fb8d1a59c6c8cba746888f600bc9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9e29e39f55b15e98a23b36c1f981f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6370e7886f9985500725385ff2a7551116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5279f05ecd546831c0ee2f7aa659621117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8e3ad47ed30758de0422f29b681c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee170245aecac2d0d4bcbf8db34db6c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56fb10a4764abcd3e715ad9fb3b0d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3098ffb561a846857b08d4a4f8e2995121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2985e3ec0d2c1ac57ee33f5e353d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47497669f3986530e302c658b154934123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e6c78de4ed83ae71d704301f55bad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a292042fbb5292da06721f30e400a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2603f5375150af9ecd907349f6a7aef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae351fcc750faa67824525c4a8b899127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abff772d5bf3ed9366ccca43ed2ab0b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5543a72f7f73f730e9f876c6cba32129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf5ed9da28d2be2ba514610ed9a951130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73262d3d082ed50c0f51f762ff04793d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942032a611239762812a594f594e556132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab0203ace322fcb16f9a8a7388833e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eb8556efd9e22faddf067cf679b3f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a780b24f71931b4636486ebbcabec4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a08488c041379c4d91edcd6989ed3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5f4644a0a45202944e84a8cefd456137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52472d3d363448494efeefb5cd87f2e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec684c53fe79963c403356ec31510c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a22a2479f1c871953ef151bd1b901140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926513e6696532d0a4ae551466a8622141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad45318c06867cdfe5fcf2621ce8cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadc4f268301a86909ef30c99944d06143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7140cee6e6a59c8e2a515e3a8e295144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bb194e5064707f57799518181773a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfc87b8e238296835b8e0fca1affe5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb2bd4693384db9c68fcd5d3936033147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792441d476c7e12572895ebc36e84a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65e289b3773affa62959ffad2e7f15149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212d83a671c9cab94e51c84b85856d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd2d106c4348bf55933f26b4cdab4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e156eb072bfe42396c75d15aea739152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071fbfcac74915f198c9d2bb744e854153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134586d1fe4acc586b002352cce0bfb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f238883bd189a35d367becc0fda64d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66967161a2ed2062c409b13762dc7cf7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe7a855001d364dc224ef735c57dff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea99f017090e79efb76344a00f9534158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923f0e4f3c161f79995976455d72576159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968508dab3d52a1654e47ae3456040f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d86c1a56749b5e158d0ab43565feff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780f3e0c07c51929ff5f3c193dc57b8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8134437975028b8d5432c6bbc1c0a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db625fff347c762e0cbd153a15625741164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874492e20ae65af521e2fef09bee6fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4332c01ca84a2849bafcc833edb79c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b15a65557f2eb13ed0a78a02922b51167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287eebeb90a63913a9f2bb720426a56168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f906d0be59e1224b6629fb00ea4dc9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92e51ae6e7b077ac24651474ea5f47170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ae27a6d371f275b42520a5a5a7841171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0815aaa55d7ab1454af23812cc6786f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2dc209f919c99caebcf60004642c90173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089230f282a2858d44658cad7c73120174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a059d16a952b279ca25edf5fe89e78175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb4a1073d9b479b242ed42c44a429d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edaf805761bad5951f09205a89f528177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f177724c4e3d0eea81d3a79cdb740b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f67cf9b6b8b3263200f615cc7653c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65907d30ce218ad693ccf920a7da2f28180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403dacdb3dc8f88139a2717e8acd6e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea529f19eb1ac2f0f2123c6ab4dab1b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c25eafb54d3ea47f2f023dd45baddc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b747ed613df60b15811103f4cfaa75b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c5ba927eb75578efb7d22306cef84185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bffed0e927e8b40f3371ac4b85460186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581a48a0cc8d697a4da6c0795047209187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8b1c11af35234ed4319c589fdbed4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4105d000ee7198f73596fb3d5644567189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387dcd1b59bee33f6fcdf3b45d7e305190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cadb1eac79e977781b98618aa50f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d4651c48e76e272b089bcd6694924192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459317971cc3a09077feb15ae87c96dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc0c99a4068d010fb0c4eececcb961194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f384a1080d96ca5a847d25d29039577195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea26325874e89313dc4adfc943bc79196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc2496aceba7ed1995851bdbce9e2c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753361b2dd4cee9bc5ea3f0b1ab11967198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60eb4090e64fb763de550a4637f257199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a78049722394dff1c7af9bdeb778f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11589f2287602ceaf23ee6a6767c8f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bf050bcd98f6700fc013faa15857d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e96a7ef73fbcc1cd39a949e06508a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a322fef02296450f66cad2b4ad62ba9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7808ffed415800d3df0dbbadca860d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0501602a8da8065674e6079dbbdee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840cd4b388d4a1700cb384ca97ac911207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e1dcd4229c1a5ddde111210519177208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b4be19f2c5b8e2368333231d18372209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ed94e5a99efe5d26298c41f4b8000210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb9f901408489e151adcbee0553c62211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e356dbb0bdaae4fe74bc8265769d3c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7e0d5ce8dd186e32b7d6a69a159f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a581721a9adf61518e9699f60a607214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cf8d11711f4e97b1eb55049c699d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d00fd223f9a833537ab97eca088942216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa5ee22f3bef8358504cbd98d2b033217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb343a552decb7e828a4a0b23df214218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ade400698dc0406b070027676765e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1eef841e142a43f55525aa67a9ad9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fa505baab5c45ea673ff545ce2f0c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f471c2dfae0c1d728ee77985423c27222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd836eed6781fc0773f05bd4b7b419223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eead4ebea2454115b2062a30baf186224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bfb9ff26eec33c0516d74ec11e989225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7882eb0d1ef68dd3c69a1f0b7b933d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46e7cbfd6286976cedb25b27e01aba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2dc1c369e09a6d4fceec8f28329a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf17030e0daf2505bb7b21232683198229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04700929eec362026a7a5a74d2b890b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7ec9c4c701b6b09cf4a083dcc854a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148854b9c63537a49b4845801c2fac1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b98197b9511409c1586aeadbd0cea7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b7ed178c7d72213e3c3f0450d52ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231676c1e6cb075e892d7b302b984c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a17e2291089f71cdca26a43fc01658236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951af59b2a958de7465852280fa69b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433412023e5a3c7f9b6ef413c90bba1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72036bffbfc04d3a4718e61085ba2b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c6c0392453fe3d603ff19ca5b94d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023fa096c9b241cf87885a7065e306c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e5586d5009df85cad0fe6c3c68817242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84d4b5d256f464f27b31154d98a7ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bf787549ee11e78461bdfdf3b9963244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ce6b17959213beb5a35bd1d0c7b44245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa733e45bf23832b9cc11d11311fb063246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f38a3782aac00d46d747b2f3712cc1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c46bdeefec7cf4aade0deecee2b1e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56ead917aa9e86719a4edb6bbebd3f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e96995b3d30bc3be65df7b598b3922250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4487ab6e33e4ce404c86b3794621ed6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b067893c0d58989ad7bdd0784a9d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868037b21931cc1782334e4696c4b72253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ffd64adbb6066ef664202dc3d9ccd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02336111d6e4f8a3b8eaae185008c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71eec6d08d0fef94a648dd464cc7749256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97947d7d4e799d47663385d526f9b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14e24f0dc3924ba79b89e3340267c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26cfc2adc8904ae08898371d67b0ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70ad7171a06e644ac27f651e43bf28260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471b2eaac3852056bec2611ad4ab8a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf62b77cce63f6c158914c971c8196262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61baeb8e745ec561b3c50d11b8f381263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b9531dbfcc524546e5f3bc8e0caba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbb66f812c3d8c3851cfe7f9f3a7e3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e0ea7fb8b70d4c892416eadc63863266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7715e08dfabcdc74a79007d555f2a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161680d04510657f392453e8825d2e9e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c92c97854ced1e6846dd69bbcfc83269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd43c4eda2b4b20978639bc30fd808270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e3ebfec3b6e01594c6eb1937af019271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c59ac8c8fb4b615a247875c8c2a98a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82007f795ba7f0d7d9739115047734d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b52296bc4506a1780a9a0a8a244627274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff1b21381ff7dab13070c9d8e9d670275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd16a11bb53116fa9513c6968df0c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1abdb85d0516b199143ac56d38e63277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e6c70a76430ac9d4f68977eb6abc5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7748efe81b49f901253443e698c78279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91117bd822f87abd73bb606e2fbbb8cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54aaa873b4c61ce9610fadfa1e0c13d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264f0cbb4c10767e1b094c38fda7c70282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa69b8d63607fad60b782da52b38a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69467a6b436f57a4c01bb549c46d6ad1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ced88fbeb2363d56a7e242bc01d9ee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e426070d46c3eae15bfbc232f0b43286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cceb13f0b8d9104f4f15f8baf7908c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461778cb34c05384f3a920fcb9b7d237288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc31ef2cf2e5bac45a01f79832420a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbbf5058907e432c891f8e884b326f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2368aca20fba1c0a31bfd3b67f304291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75f66d79ec2c3ef5d4c584ad33c853292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177b1b329a2c180e542b52493e2832d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee708b345db911345d5f1053271d62294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01970930530c99ba3cf105b784fd6863295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d84ef5bc2ef688405350ad958763f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfbdf1783773749282cb23098dd49f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8299249b3acdae30dff2d975e31bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6721f483a424594eceaf34934337ac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6892f7bd3af2803d2749c69f46a80d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8a92ba99033dd69a3af0b64381cf4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da6d307ea736323e5bee9f776c0a86302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea67bf347fed689e4801345ab38bc92303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ff3a8f568104630d8c03c7244f441304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd353e99cf5202ba047b2580cb180889305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185b1643468a7027f5d92a9f6310fe4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1ca36ddf4765ff979e53b852735c8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e19e34fa7a071234f8834caa569497308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26dc41a3e3690719045b9d3ff8f687309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a4fefd503e63b2c925f5877bf544b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8903ca942ad328927bcc1d73b9e46ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef2af00841b7a90de8dcef42c998bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cd6f3cf99b858d8ac35860ac6ebb0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd8f88481e1e593f3addb8770b83af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc80d8e80fa98fd82d5109df253da6c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d003dd5f7ff606f704bcf8c937140316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751105aec8733c6e038361f268e0261317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f12b13f0911b70cddb5d2fd09adaa1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad544ad36b2978e2f4f9c55fd6087c64319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d15d25cfd2c6dc633838473ca7a83320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92724e41749fb4b1adbfb2debec22107321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80290977461cfd97e020d0dbad937f1f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f322f15dd94fee6e618e114b446d4ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7322a7c23eebb58a14f7edcaca2bacf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78f792a0a8464478f4cf785fd786ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05604deb55a8932b882718d1c5c05480326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb341222ec9a78619de5c0c7818eb0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e426f7f76816d3f0cb752d37c96366328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c106d4bd2edc89b825e3b3f0d0a0ed2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400029a1713b9557f3979b52dfc54962330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b988dcece2f806ee00d44da104d29331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2901bbacda83efa3097df7ab4101d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7886a28f8b1fa2e4c7949e4d608856a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad690c8b8c30b8ba74c31c274570ac17334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e11800c145910a23219411009babfa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4217ff43f663317a88c20396ff67a8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb269c0728c857aa52ad89caf418bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c033c5136d97ac6e8b5df7aba60a7a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bfbca0202c44a2a5ba81222389ac8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ee1e359be7fbbc0433788bf766c60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a00bb4c29cc71566bc304598a59f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ef72ec73b2b2f5c4b545983545ef6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21314e040b789e6e42a65220206c8fdc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1f335c001a3e39f1b9d5aefa4b0a5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c22382746d51a7c0263dd2493de24345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c2d3832c16e8eed13d3659d5a909e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7f66c06560e7129d939a1c1bfcf57347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f1c0f3e35c4e015ba68c8aba74f97348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8532b67278e0e9bc019cfb941eec337349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dac8fa39f77ebcd4fd6df5b55e7b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f7f79e563229fe553c9c3a8681795351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a558e6c444379e4eac05e649f61b977352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ec702daa8d3ff52b9265f68256432353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef920c6c73c11d4e1291a16735b1cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0313dbab6442965b64b00e7a4f43f15355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b393629f880d038c2e8993301daa7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfbd0011496011297125e180a55be6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c5d7b5645c7fdecfa1462d3c71078358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ac9f26d6511d89bbf6de956b50e63359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafcfaac1e9f7908fb48839011dfb2a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b8bd1a5e341c36662daccbdc7ecf1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b252b385e8807e75d3e8f0989682991362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1cb484233e23a0a6183083ee9033a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9bcd10af54b999a16ae73db2801f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a7823646c9cc9e89791951cf3237c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a03180378b66c7113a7be8b00db13f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19c00f0474712caaf4441d4c078215367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623c5b5daac8b1a0c3a4ce6bd86292c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf677fae4c211e4633cc7b36615279369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e33a21762ba6457e28482686d155b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764bcd88a5b52a009fa5178fde34847371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e876dc4bce01202427e9989112d8b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78b4b4dd2a175cdbfbc645d3095c00373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ac5be93f5c211de7553a39284b9ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4526e1f21030df890bb6925d1667f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8953b0f645499278c39b7f20244bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07120f80d6f0e16487961a8f99af8d3f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a191245c62abcc4b8427a2d2a741c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132bb770ba5a2535dcb13dc908a32ba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4fec090ad316a9e10eabcc43d5f51380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b91692594f199796f5352d8902809381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935584f48c82993c644aa6855f19df10382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45be203c11b167d81b3195de21d41e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81404c195cc2386ff727983bd0bbdad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358303a04709f54b59e57be952646e75385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a829cc3299bd1d627cf42feda3496386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435513a26758dcc548d08c7f76186d31387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b246f0fca73497dc3f10a84267c76d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d74b81b1f62a6ebc5ad08e058506a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96570da166295ef24c2b0f5629143dae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ba3b3be21ab7ec79ca604993470bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d2e75958bcc49e0437ee823b02e7c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6d32ec3ff941fa8d4a3e80ca6ceb6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5636b700bc27b6df9527876a42a2a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b7bd111eb677d06d74dd88c26bbd8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5680dcee0c7c00a99aeb2e803d667b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9979bb933e78a28bb135d4b9ab0aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec878914215c5be8f0ececa4f5f070dc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750907a353be2ba9af88c5ef1c0e682399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f921aecd41e69007db83e606e40853f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c799ccaae2cf6a8a14260057705c88401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36e5fadcf0d53952b5ee3a1eb7cb62402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeeb1fac8e52f011bae90b1df2a5f37403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7fa1b7e2819fe76687617328a4cd3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5b0b2967019251c29314b43ec24b7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432df61714c724e74c8c4dc4494e95c4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f255a62b39a89871f294f004305665407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959c93f7b5b604a4f1939838b40275c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50631fb00786d663845f26e0a46a849409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b645f1d1d12a12d868bbb67c3caf4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233c8b10890ac3b193ce3827a3fea0e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ec8d364366a3be832b4a89b282a78412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf69ab0012260ea9f39299b93a0d331413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fa53f221f3c9110c21af4b7e60efe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea2bae28c119c7c97368592833b401415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec81675641b94b317d13f0a99523684416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26f90418544bb520125505860addaf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855c85d661d6c99f981e0127713f494418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9552f4b0cdf1d19a572847314bd200419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699246caff7b2a385b25524e277eca2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1bc1471038f84d99bee06057a6f2e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142425cb097cad64c6cdc22dc66ff666422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f50813fff3f05c9994784c7bd19577423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4867e9b89b348c66004c4b3c2949cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092691bbe355f0c3441a393f39c0d7a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166d67255417de30b01aba686a38831426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e1d128ec5dbb3aac27fd0812c3c69427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2837fd778e715b528cb6519e68f48fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766290bd0155daabe546e46e68b240d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0a93478a81e0588bb901fedab521d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6349f3c333445f8aa63f2868fefab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5884c0c424fd9bfa618b00a9bc907c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2591ec2f33762f6a0d5d621e2288fa4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff577694e3d4ade2b9f97b6a13c6b92434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8e66638e1131f8c9acde3936ae7ac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d381956a10a13afde9fd0e91f5218ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8395883f41333b4a5699d70de00dbc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3a21773c3e7293bc7ca8bf807fe5d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e4a50035b1366553e9ad2dc2fd280439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf33831487af36a829c4930733a7ecb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b85aeba986bb24d5955cfeb14cb4c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e653a43c904420568266a70a252fd0d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c602f3cfea3110b8b3ed2230a359e22443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf85bd74d525ba3c45b53f7b3a70d1b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51316d53b76039fcae79f905937b7a06445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1660886d16c55896ace093494ab67446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a91ef3edaa417dbb64388c202a1cac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb9c282c6a4b24d8da4f3d9d3ed065448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223267d6ced72d23809f7bb38f3c742449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284899934aee7d661a9e36101a110d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3add990b376ab6e24f178b90693da6e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c81513dd5112d5e97b17a41842975452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bca18940827cae82ca5ab667d66cc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef333fe427164380be24ced43d6f9c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885085a6cc1c60a15a0376d5db40f2d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968dd43088f93040ed1fda34b4d14a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4713443c418883e6f3e530e5fa6db64457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410bd658a4449e126121716dbc21340458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b488843436ee228f9be961935e6f8ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee079792ee7a0fe17ec513af7d7f46460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730ad1cf3d68a9f14339bc618aebe53461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee6242f691c391314942223be3eac5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17aff21a5638ad6b27db158da61d155463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a6b6e5367427e392c7f21f1065989464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057753188047ddd726e7d3df46ce429c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e5b5222f5c33bd7cb9b50990e3445466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef7be313f31701243077de6f3df6bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0ccaf4adffbfaeb5521b9743ae198468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109f99fed3d8ef2a8d0dc82e9e10333469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d085394c01e1816322c4dfa78fa8507470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da3da07bf2dce8f2ed25df740cf58a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cef1f0f6e0e58308c22aa7b84bad98472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839384be559b909e920c5c1c44245421473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201e53f8e35f2736bcc3e8b3fb03a89474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f09ebcca518f5ffc2202929b8920cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b0d12aec2b867c08dab960d533bf9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e144e26d0075c2d409827a9079e1087477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc024fdda4300a570d45c09bdeeca61478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a9f50d05bb717754d30beaeea4119479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7243d940a56245e37c9479d0e98dca8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973d1177e94695fbf7338512f167d7b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610f92e085764055dd26fb602bd502b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e391d6c7a8895541bd484d83a277d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2bd5fa14f0881917029070066192b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aed2e3fde901b7886ddc18d67c0252485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e39c113f0f7938376bcb2caa81ce4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c491bb286585b68aa4de3fbdff9ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba7e49426a0862a89614c866783742488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548b4e4b6ad383be1a303fda921f5cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd982d45d23ef59212f3b3d582e16279490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6bbc3219e41f5716a9c17f2a00651491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301048d6cd97a75bc2223b76f95fe49d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b21b73de5f2766a82846f6e05a042493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597b5b336bbc85298da5c6685c1ae4c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818506d0de146c85be393f9fb9d17ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c64a0764dd530dd2bea4f341762e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2578e459370b4c99040297cb24e3ffe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90bc21c44d8fa1a60d737dda85809e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b97be20e8cd6eb022d745e37450b24499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f363af4959fc02aab5034a19ecbb6c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1688c7ac7f3cfdc555a813fc0ede8bd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2b91b7c545bd93fdcdc928eda19cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393412b70e220731a5800e7e15db785c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ff6552c54071add83d352a2c30d52504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21820b1c897919f61bee1453822ab24505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff1a1abc2093a14fa4ea9317ba28b7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170d13523792d9cc7f0ea17766a2fc4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c96817196b05a6a314a95ba425c8d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2baf2d1a151f1c8804227be2e8c173a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c6a452806c97c0a115ad80156cd2a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d0b0777cb289c1ace507f37cb6098511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566d6cac315d87a74df4f5ce5573404512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad42affb109efd63b7ce3631c0be677513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42f2e0e50f664586d9056bdd9c0335514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85442e425559f0ec5a865317d96f857515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d027f459b78db4028d6b6b083e18ef0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe67f412ea37463acfdd6fdd148e20517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f9988d61b00b791af1b178e772f5c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e6990bed6a4b7fb6fcd5ec7fa1eff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc15bf90a123edabf4902348405d226520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67ff1362a0bae62a6d021bcdbc5cc8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d927fb1c32cb8583f25bfb4a851553522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4f1abd36c0c5a91af7c50fecb7505523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2171194e397f146c56283f519b21fb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90279903c0c8c629dc9e9cb9ee398a39525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12667de8b7ebf5542d12c334821532c2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcead52ab508c50682b80f4c785911527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32574e973ade7b5df564f886d20e9948528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba0facc31580aac8a5f78104fdac90529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd335ad3f236bbc2b42e54f4cef07ff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c81a2fe67b14cfddf6d25eb6dddce6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06719a74de181e6d28f4458b587a43532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0e79aafab64738bb8502968cca696533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e11c6356a95259d60145dc1a63e7d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc937312528ab62a12e10f891c9fee83535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd6eb247d1b3f4d8e8a9b3302c4ce3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64778d541e6afe560258807122e670cc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e9273fd18af2ae70a82a0fccef25e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4da307fc6d2d6a307da51976e9bea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086108503e584a802ed477f64774ddc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501ee27966df607c6fa748675c426cb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98051cb61c71be9a855ea51de6895ef2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d58c82fbc382e9d4197ad905979298543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc30e3c56a1fd2a5c1dd98a88ad138b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c456055f8477f6c6f03d8aeef95f8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778457335409c6effdff645983607e1f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb91a6579baae39527bbc50ee5d21e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748d856965ba36c8f8f7de7434291c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afdd07ef0a0446bedf8e891fa1c887549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776401943795035a7ea8bb6b130478f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382b21e676445837dc347202c665a60551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72948ad3ccf53ffbbe1d75bbb26eb4f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4448ab5faf1c165db2a8f710f8eb0c0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b68f6e69e9dbb2dc368af14821732d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8d2781ecf3ed13bfcebb83e1171a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4ad60bf9ada4fa13b623b215e03d1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a798ba67a270aadb7529e463439de81557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1dd8c490c428ec0af237a491a4177558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b9da1b326afb545188a5bfe110624559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e37ed4f5e12c0b0447c1cc47cc8e2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b349325efc4f0fbb203e1b6036f010561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc2093ace9ca60d66ad19a2588456c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28074a6762c808d6fce42107020a10cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ddfe875c7cce46a303b7ae696c32c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42692f8816f8c7ce214c211c6a7741565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbdda24f6a45dc90b201e34799b72b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9c78d732beaf9d52341de73524656567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748242f0066450c5ec8002fd8fa7b28568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be9933ac4c0fcafe1ced7ed257a8bc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1db65c5cd6099e210b254d7c33efb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef49f1766d50eaecf26054cdfc97d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd49abde1ada2ce685d7353e974aae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c97222cd55b373e524749521ca8d3d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b906d0a99bf9eb16b131043abf4fb3f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791fa16e5e639d52e1f57a145b834bb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151629a6248b73cb056c2074baf5805576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93ce6fb6b75d0c10b130158a4c646a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c40308c4361c3180c42e772de90eff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02b3440cab39cf4af24ee8ea450689579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88124fc636618600fed9216166c6608580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67479002f22d271e9bdd72e27bdc702c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a00c281a6644ab487420457f51d28582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f54f74575b187fbf85b28009cce7f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709b69ee732063ca21f0448b533d890584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6dea3b45661aab07f2909e6933f23585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b77c72149d03035ff4345e47a6b13586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6ee136dbb6ede15b444e58a2e3fca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b56a5153f8e9b0869fab1222735579588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19d1ac295e3045262015a560ec9a8d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733730906558f1d9ef463cabcde64ff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223dbe1ced3ac339166340b95c637eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e953b20e5c8be19dcf724fc006915592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496ae8e6ff1e37f074f906c3a013649593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8fa86705a36c8495606ed0ca64e83594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1604926e6bfbc8ed22c25e289c82d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9a87460ef97b66f53b6c478c72ea7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949aed470002f62f252130346e5bedc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bf879a5dc0a82b52faa30e559ce28598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43844255d34ef2f0a4b2e597fa0084599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c91e548f7f0eb04ea036b756010e68600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad751c925755cd4325adba5d0e4485601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314876258516a92987fd1210b9a5a651602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98f5104f2a8d824bea89035c931c20603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f38e96e83769312c85778ec82b1fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f24ad4dcd1a2f2d42c3c7db49bdf37605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3c6524d368a3904cc0f4d7c87eff2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e309b9d7e5b43fea88cd7554710587607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ea3d8a41e1ba92640b2e582fbda89608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e902eab60427d37b9bb192455ab0631609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b46e2a45c91f0bfdf3b19ef21bab34610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0569245af1478382a34f0ef227835d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea053ee8bc63c5373e41b61f2bdea0b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df6bf7ac50484c962f8cd0cf28ddce613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276e563666ba85cfdb2355682136862614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c6ef589cfb0a1bd9a09674a39ad48615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff146b5c23dad835d2ffd2eb972a8895616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6c940e3ed5e42d793dd4d8864bbe0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa5e040ab6c47beb2ce6e9a6715d18618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f84310b24af90d8dbbdcd91dd47ae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98020b0d5d3f1a39ff591401acfa326620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8752c0e7d20057ca65349d9fa6ed0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb3c48fe2fe377ab76f11ca1d6c515622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddb68a535bd4ed1e975f3d21cb67be623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28c254149432a93646be733294aa8a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019920383be88d4f6a0cf0d18d72026625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a45bc2269c028c3a6559ae4a171626626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb2d6de6003541a31a06dc02c6428f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889909a18bb5d7d5c9b54af77ad22a90628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bfba8cd11c2b62d38cca728cc5d30629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfa32ac518d1e244e95d0b1dc4711f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3643d92d5c3916f24dd6c318a4512631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554ad8544b2e03df0ba1b958a4343e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71510929ad426a0b7bfcbf6fbf11409f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c92c15bbcfdce4b8fa3b716c3a3481634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3059d9a087e9cae6e574d1eec52951635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e67ac897093fae2a78571b1153c4c5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecc2f9a3c5ea79f00d4a6e5d6dca26637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a5f528e857a0512464ac160c5bd9b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d338059e227d6a83fbafe7dc6f820af639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f42c390b115a6ac365de055540a8cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be7693dd5cd8694c9b4f40e0184353641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624df7e2d6c6bf2f775fb8e75647f2e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487ec920dc54294551fe2c73ee02e65643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218d47fe13a607958923690f0e33b50644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e4f4f32f91a5392d44aa463b3850d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77055f916cb54e450ec1d21f5381448b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3decbb0f7d072bd86934845817a4eab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7666bfbc529019f0211647b0aa65f13648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221be0d039d4aa3ee83b1039c492db0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d9980e152d93efd4bf418c90d57a3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9cf5d8f1ec3bb843a0c5735e68089651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904337937b7b017916a2ae027d7a643652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b713c65d6220e797318053324606d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf354d874d8f97353985c02798aa44b8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6f6247021bc29a6377ba0d38e0e57655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ded27ea4e03a895c3f642ada3f7562656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fcf5ae560ec0ae3d183dd75e24470657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c1cbc7a784d16210b0a0a08654bcf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634aa4307a5c7db66b771852f11ecacb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ef0423a5942e0c939272bcd6e788a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c94e3c09af65919f0f920713bb9d22661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf74cc731282f6f0467e7bc3ffaf0a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8ba4880c414f7e8ccaef7b24a4912663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ac247fde66e2d24fd23b4fc92eedb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67e3d2e4d79c47094e17df993ce2ed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ebd3c09daf340b3cb059734b16d54666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf19f18c66a47f34816c4f9b056f51667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80335a31cb14e0dc2ede4e740e484029668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298444f53663025a5828893ff07ced6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfeadb144961a17552b6160ce2a092670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb3599d5610d6323a60d75b01eba27671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca423407260ad388e2755a8990d5f26672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516cfb62d5e63ccf77bc3ba6479ccd9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17616b91abd1b37ed68cbb571fb96a7f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04246c48ab04592435675e11394a4c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bccbeac55e203298ad6b728068c3a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632eb0b333cc2d1f83ee8646802e67d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee80c710fed4117f4639b2cc40bcb28678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b65a6c82c98f3794fbdd5962cb217679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdbc48061820e732bf331056172866680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ff7f8fc6964f4cd262f05fa099b51681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ec88a1c5f47a4a16328776d3c2bcd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c04587274b9b80e419558c8d152351683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db924e281dc640cc6f1283770a3375a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5470ae02824b21f30f4a38e1e84dd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd89fce8723f502e99f114a96e922c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68380814cd404390f44c8cde471808c6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae905177027093068c9ace60f5eba0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058eb6da8a06d0a4998cba2967d43ec8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124a6fae26820068c7cded085f146de690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3311b702ada1cd5f5c50632b9dfc286691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf8a6b8866df59dc1e4b0b0109ff8a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add8e641650a80817259e8dc9aed8ce693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862a5dc46e75cd1c7336a68b79e14ef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b018ad6c034bca3d737e54c5186bd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b316e38dc7d324e6dc9ac95a186e5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049940b1e49f40810b277e9b4f02d527697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee8deb09efe165dc1cf65cfb8ba491698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e477751d0aded98e6bd71a534b64a8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5f2282e157dec69c68c9a80ede737700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce197b735eed88d3ba6dd9d9b3581fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956eee587b4e2f5907a27ddf8e815363702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3387ef7acae376abe9d41b2655bd7a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19708a423327e791865ca37e81b819704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ae21443a54002ad1f8ad014bea326705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccb3a72b8cae32e488d87375647b4c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79037b7720c4b9d10fdf68d50e0962d9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693b88d2fc125675ee15663b609dddb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c19194c05c2d7c41d00a5aa0ce920e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e858e985df6e20c3e0bd4e9e25518710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0db6c8183c4f191433acc3b5355a32711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7238afed037b31d26f6c2c6b0f1925712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f761a343335187453d50d3abcbfd25a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518937ab7058e762aa9da316a2458e6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26957fc01b17eb7bb44c6cd99f10cc5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf223acd464889833806de85a041e8b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cda937f673b5ef0d315534700b3fb5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a68fd05b39287c877338b10cf7864718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cba9786fc04b546bd3b128b3078ea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5046019f338181ba841c7b5242755f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c423681129a216d9badb0a65010122721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc155328efeb74b52d118b91697885a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051d26c796c45c605140ce413f89c84723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926c8bfd6d0f8a4d4ddd954e7d5f8af724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7ee04129bb074a043676b374df1b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1d73701542d8b5670f58f6097e3cb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c9d88d06a2253584b1bcedd3a290c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19211f8a3768c9cb657b00207845df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d938f38cc62b0a457f304e99e5003729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565cd5c0f53f9247c3219ab4cd8be9b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3989390696e10fd7587531419e780b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32bb29f41921844405fc05e093df34732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbda28c638d09cabe3a1a9dac683838733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e289cd789dbb12fe5707227d3fe00c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3fee664c48f5602ddbfa7bd255a2f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0353dbe31dbbd36c39b00fe17dfcb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc3af698c2db11e59b80c3751a12d1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1e12017f62a942cb980bfa5efd847738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13565a1f6ccbc80c1d0d306804e6c9e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d1dca1ca71cdb07185001cf501b09740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca834dbb6908e15189d2d39487098574741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdb7a482e511d4c6ea7c23ca424a41742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e09cc689eb8a37f127fa3b75e135bf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec91cd4e48f57afdcef4b176d2cd38744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09d7ce0023d2e09d7dcdba9dc7469d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f88a105fe680d654ad9e64cfebf85746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9073bbe04d7528bd323a484e5ee3af747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e8e6de878af3912dbf6f27b309146748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf5b004c8315c9f02dd5c53ca83508749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6ca06bf053c834c32bbdb6444a1af750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e9c95715bbdb278d4fe3c79c28003751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6562417187d114b50c6f1fd7f27c6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c74dab6a3d20b5b5f669dfaf99678753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4ef01be596ada17cfc4e603b910ec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a298ddbeffd39b4a7726e68e86bd11755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c2c286bfaa8a4e8278fecd5b7c36d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcc968322838fc04939cf4cdd62892757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc89e60e1c4cd596bc9f1e536243b8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188b33152611f7ad57ef522e14d8472759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3173be64843e29b74f84aaffad2821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81f106c13ab004c31764ede71989f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bcd66d5ea14e8c239907173230bf73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c72cb33b81aa6f15babe8db2f35cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b001562b842dfe1b0df5284e5b16a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe592a43bceee3517d254903a532eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad54fad24e9be4303f53fdea96ed21d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8da6d02bb1e1fecd7716e1bf4551ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a3cef93e84fbb4148bc70d2eb272c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cbb49f9ecbf23e6581e1729e818d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd324f61b0672cd58f824748c6a493d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325993ba6838044a289906e8a50aa77512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26204cffb9393eba033d95e8e2a3ab313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4916d2e14eb8a43b6777bbf76b81e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d94564404d61a13772594f26508f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738647d1d3d47bf826a8bbaad4aaf8c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105aa45155bb6310db97d7277bd321117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7bc8d6bed2dda79269f9600462c5718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61449d59f5d89e1c49f16dccc01c829f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc247a775a3bc4863eff989f1ac7be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038075cbcfcffc7497133eab4d664e7b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43882184bb36bc1f1d920d7f31e70f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4667fbaedea23f5889b70e63b60d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f767c4de9892eb37531a135f400f64924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073a1ac8164c538f8d406c22b4cec1025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcb76f3cccec898f8ddacb4476604126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0af6949314a1e4b0779c3b133bd89827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e11a5e58a33fae6b4318ec2003b0928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a04a1ae7f25f50bcef83ca79d762029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f783f1c2b2922e8a49faa8a6d0deab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a99fd7bf9f688b43d22a70c49a53431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d402a7696d3db90762f2897fd85e8c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2d49c24ddbc00b620680d50e8e56d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374de36ee40f443c64f96270ff7e939b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113634b36c3ad65260bdc60b5b5d8bcc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c94fd0182f1e76ce20e4964e6c67db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0a256648970c4447e26a144da52fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ca85ebfd4510d7b324549ebf4f46238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5ad024459f8b86708069c4910426239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85113d0f9ce66333b8050f4c29ab481640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90f7920950a477f3f2619070a1396641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f50f16745dc5e4f93af85f71ea0eb642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca11bf9cc6d99f8818026e5ad2aaaee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ac1a8be5336cb4c1d35890531d45644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720643a3b33f97f73b787d43b0fe92345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad15537d9547347fcd270f0cf9d304b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4671f353a1302c995112c34302f8c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b2840716490b5e3d93a02fe47632b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c8efc3b49b86896fc306432a3d84c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e400cca59c71203b23a91e57dd17850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3020210f602ffd45d7448e04d2685e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652961717e121bfe6b257a19bce9741f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec281208219df181dfcf9846bad698953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a961bf85ef4ea6c182392bc42418e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae49fcd99da9ca273aea2236f3321455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b0287d689cf36d22a1048247e526a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfe05bbf2c28c27071779d95d774ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c58fcdd127f8b7de75078633feb41b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd773ef7c0b57dbe54cc9510aa1dad8359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88ba4f9d5a777cf9e5f21cdbcd408560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d89536d35b6bdc0e2a43c4244301861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f2d0c12498e52732728fff925810862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320111280e5497e145258ed69128ad2263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb4d52959402ee3e2c2b458c97e87264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c99668990bfdf1cc0faea6d84df26865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6e2d8f44a6dce161fa9b78a01a15e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407bb80b5b374fd488f23fba411b22b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a85782be3bc34b9e1272f97756ac8168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d213af67d49584a4aa31732cf273469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff216332e42543c3c9880fc4d3afac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59456f9a12d82dde47ac37159149e1af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ab36ca5a6a55656965136caa0584272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7616565fb3ff0c9fb51165e4de29a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546bda97e76d44db06ee4a234ee608b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6676593f79f0832c5ec663fcbc4de6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b85c4dd87b244b7576d92a7cf99af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c33ef4327ae27c330641e017601be477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9912684568f2553a8bac12b6432c7b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd007d46bc7494a355006abe2786640c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d9d626f7f4d73f0f48f1d7d66e58480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099c45f50a87431d855b8a0487caf5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fae8552d431aa31e79acb9e3f3cbd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64dbecb2f8ff18ce4d0c204bc1fe9283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551dddb04886c9d70203b20ad7e13c9b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d662864e4fb7d854740a47a1d6d37f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71137870f1ff76f1bdddd1596c0dd6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c7643b3de22fb014fb60e5f73d76587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0a2f3ddfa7314a08508a4887d71ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9197b2695956151b5c86b1a51dbb389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edb66b1a78cc682836a18eb20a3ab590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89baf66f4b0a6e54d42ea293c8d11cc191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6a861fc2a6ed52a14a1c8d073ec0192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d467ec57c8f6224b950d24f93853e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff07a074606d4139f398601e82f90794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048595cd796422b7e334e1fd9e6b8bfd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e91576b3c0e1c9e174be42521d4e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec5737c15631b045cf97edd309678997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db290e39b403803efca0a240d11959398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101eaa3720bc61917529c40badd9ae3199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88216997f4b2f650188532b973076d4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ace8a3f731ec822f01e4b9b5abeadb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0f931b9afcc9278f0004fb983cee9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cdaf1839706f622e1dac176dbd4de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da391eb580a1ed9b223ce312670df50f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471a6d81f06fd36cb77c7239486593b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd7ab073270d8f3a47b9abaed74067106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08506b3df80f9a51fae2f71f2522ca38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d7189832891611b8ee51dfb6a671f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4617ae999f6a6e91a0e4fd737c5e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776abc4f0c7b630b274dcc1bfb431e8b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a76232070db436c3d19bba6cc22d74111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b162d971e9853dded3b38ad9805e803112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62083a811846664107ac44ea7415e0ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60930167a703bdbf1933614fc45d3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bfe3fc58dec65c9c91ab11ef59d5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeae14edaad5b0b645e179b3320d905116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a9191de01c40de5c7bec0934fed23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbfa0399097050015999d705214592118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b8bd90abf7018e53617cb9b6f8fb4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d5b3a2f7bf8252e0d84b2a1373a6f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b029f537854a9d39cbd9fa59162ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510ba7c9d29e1ee4054c5d786a6f37e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6325e0bda8c4b259b42e3508d6ac62123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c041e4116d4284fb98e13bb6dfcf2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a4380bbdce8e2b9ee2c3597ba13f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037ac5ef18f195c28642cf059242899126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e95dea140de3d649bbc540a3e5ccef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813574360c2bee06f69b68870d143c5e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084ae98afc09b84a47bea8bdcf111bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d7fa9ce791d949dc47d4392cd0b85130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d78a15f64f6e93ba53c72e197e6c46131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f891c1b9e35c0c411dbcf9cc890ea3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6a3121644a35d9aa52225773ae591133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d29ca13d064611d3a58331a403d615134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f3377dbf9621ff9f44b97691f3434135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0b98afc3ea6bcdad22adb27d39c49136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7196cc4e48c276bacbc90de4531c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61781e6ccff422bb1102fe0b7b6dab87138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1abdd633a4db0bd80c33ebbd4da94139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a7a900f56f3f4ceb1bebeb790628d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedcddf5aa7107449814fb3d2f36f38141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916176cc07689a0d08ff58c6754adbd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb489a78ea413bc9d7bc35d7793454b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb254413a009b57585d4a64886c08eba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b8f46dec5581cd656ce7b6a0b8814145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a21e7e357a7db001273f144a1f4bac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5159bd98aa741d6e43b2bcc8eaafc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c89d407506869ec332c5688519782148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea4186027dc43c4da9c866ac8ac60b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4aa939950536be7bbbb3f82c87562150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630ab79941e7b419685462a60e7af2d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b217fff30e4b3b6a6aa15dffd96f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b873702201dbce5ba8ada81990676153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2489e5c8147a818482e01bf654ac04154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb325518877156430adc81db6c675f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb0c064d0852d25f92026930cb8d9c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8303b6477cf31e09dd622f0fa44a1c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd07930be5910f9d2207fa2e84cd4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46355b8b807d32c37aa0d83926bde6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909445ed9610864719a7f95b3e54130160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183984c70ee16eb873b20a8d8049b947161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffe0a6a4ad77b3a051daae3342317d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbac9e9239c722128a6cdb764654f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd922773581c7cd1a2cb17f429c9c527164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cd1072124ccebd36eed9b77f1d34b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b11a5a9dd64a5580a5347e00a5d1f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fa73364ad2649290dbb8ccd2124e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a3070102d38280cfc2a409918e6ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc898bf94519fd4804eee4517739cf6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e680a025250c935035a1929ff8ec03170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dfa6cbf229a43916e7892bfe1c659171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6f316a2b231a9c14bb5108d7c15a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9b4a64807f023aa06fa972360c4a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddd33dc4e9164208fdbf7b7deab03d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b46bc94e0f36d62749ac6de694a78e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bcccdae16b242ca67a811a964125f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdf26f168282278886f879b68987a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291a633b130dfa9d23efbf615cc1c7a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e7d13eae02c70f26a37b99318e6ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd23f58c3674bac68c8d80a35a7b534180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a949d3b5c4a722e6b9457ec19574b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e818a74ee97d751c0decc95c0c6f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c552b3370905451e0cac47859e58a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f9ac2e310b2adcb7bbbdc8981b61e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9406faedbd965a5f85d260b790fe4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67fdfabaa5f08154c63fd7291ea940186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610c2e8aeb8de7b9cd54a28698c2d78187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a668a867719b15b6e415776b4ce3e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4924ca6f099fb16b82baec7ccf086e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c016e0388fee22a723f6f519790e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f0b6805c9ce190e6206209bbbe14f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe003b885b9a19a56b4280a156307fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b32de8f4d8cf7d8dce16e41e69c77193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a5b974595e9ebb97d366155fe7d4e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6925974703cf44b78ab9826f90af32195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d70ff12cdd3856e5ab2e05c44153a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9de94714d09b4e97e8ec5f0aacf8a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109529650297c265720964df4f1f0cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcb0c35d7db50c271a9ea64774f70a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ba0124877fa93e9a2e0b409a50bca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa88d92acdcbe36fcf652bed3c9fc5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bde452435e239612462f68c6b6e05202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec6762eeae9135f92f61f5afe0b015203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260cbf6194e7d0c0578bcfbe24977ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900c4da00e8dde93f90f7c746bee4ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb78ba86dea185ee082720e961f9d70206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7c2cff071501cccec4063769f326b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a102b04e92fa61f9ad5f0c3ec41fa96208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c694573b24eb7d2ba523c36a6ccdecb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9beaee152035e7859de54d570a3a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bb2555c57145d44544412c391f8d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0bdbb4c5020c361666cf3adf741b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a11b0e00cf4a7d3aeae56c0dba1db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3cb5b37447af1d77b814c3fd827fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ab82674f110e586564b4e5e4e5a29215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98ef3a153011046eaf1a1cb555cb14216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08cdec0c79d69121e51a18e9b194c1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef37218713d043564ea234880deb8a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d492396d31bf84a043311c6cd6240219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf68f7512cf0bb79a06ae8e75c1233220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71143a35689de700eb544669948de1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3769497489cf435254bb2fb35f9201f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374723b5aa016dd51db6168b7d6d02c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f0e8d3261265176e465414aba9e74224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6295125aecff395832b515db2fada225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafb20c8a0f59388a8026a39281d618226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b411b67d44e8c5544ac2e39638e4cdc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ca509b7722af415ce400a50e3a6aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89712ae1be8320208eaa2b6e1cebacac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2987cf9eaec043a3a7fffc546e4381230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa9cf9d5daaaf37cbccc927cbd5452231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1123013760379998688d2b0887e07fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53390d1ab476b50e5eb63df2a8647a97233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce628ae0668efc37bbfd67ce2f9bac3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8284943347e9beefab5ed30d2d9cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac28864aa7d8a3217e6e8eb8bf572a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55e48797d0f1a1b94c16a842917da9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5063cf7a4742f799424f9853032a5ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1071af0aa5cd6ce1dddb6125a8406239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8711fa69e885cfc42807b9136da226240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e036beb1a8a6d23f269ccd72713b76241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c2f685c4ccef3dc6d261246976d34242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36676067394d82e0c561f961417dfad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc23e50fc37939a3288e7381cdda62b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045f42031170b6c6a75cedc0739c7ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07d1cfbb7164adbebbaa2ac8f564f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f64b9a40401dc1856513c71435d5d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be837ee5d077af5bc19fa29c8b1687a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699e7b3be5bdc907ff464db2b2b3b27249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5534f2e52de7a644436cf0346c5557f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb220610739dd17b0744000514b546251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db57fcd6464848257f09c5708283d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6f394fb00d133a1e7665cc63a49b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a771f361e25dc69405c657ca30347a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8717d67f79a98667959b782395d8a8e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ecc4295673b71e895bff9d80c84a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55975f59d0c26a78d6b3aaf1391110257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c1fd17bcedf051f46d035c928e181258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a230856172ca126de7080817cf27807259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14650b70ad5891055d923a474656428260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd696997a9de30e134b68c06d9dd24d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409448d29de395a0d53c2f7c0fdf7615262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cb8f852c8af1b93801f44c34363bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92189dc439ef05d6a1ba4793b77bfbc7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd498c0dcc5e583d280d4e495e545ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74788a857448b7257866200369d615f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ebd82c88868e22a48ab3129a64aac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a0239ae2031be7a9c9f949265410c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72584acc41018a80903ceedf6535136269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fe3bad6cbad510f462baef02ebca6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf1bfedea31963b3d1bab9c4ed634a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29e81ea031133d8bccfa365e649e14272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83bfe08e568484e9623b4e32dd2c02273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe405069bea69df3dd4249237cd92d82274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547b5f196072a222ede79474214b1ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91433f36740367c9b0e515889b86925c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6592db8ebe10286a063e2fbce98dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749c7080d81966c25b563d85a4e6896278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318be130c6ce470d17f8a2898ab243c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1837d3813b3bc74a5531ed710cda73280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314403ab44ec3d9502b5e669aa0a8071281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7db0fa5664049be07f8c80105f1c37282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d03177f8acf779d647f2cdc0feaa7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1df1e643740de2e10bcba0208fcbfb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0027e6ba11894e0970f9c00436422b0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f78273b42ee37ddfdf5fa38e8bb68286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981695a8152fb9c74ecec321112c185287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc712cdb5db92fecacd314e49dc63087288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783958325245d6113a28d54d0be5c2f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a44c6c83aa24967cc9224f4dc49af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5412abcb9c8b8a2a39e2adf74a4e6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b7070056cf5bb7d31bfe6fa9bc46f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a90b92bfdd0214094dd3192d292e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d33c67c7a8aef81497583106b27ee4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed17c0765f138c3de3aaaba21afb60295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387020b7b1e94927ee145857b4cded3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7f2898b2ebc5f032845379198b92d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c636c6cd55dea1f3167725ada76a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2324421b83bce5035b9bf4a0f0c5e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c96a8030adcfe225a7d04df1ecf498300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a538ccd9fcd4b15c86ded06a83c2b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3b65453db3cadddee66a843933381302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514f3d5ce455282b99ec142b8b24701303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a6d438ce78e6ec7728d6f6f083d38304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913de3e2f2f495e244cec773547808f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7aaffd45af4acd30f424d0c646986a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e828cc7823e6751dac4f645e7028a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deda76fe2b8555d987fb5edd7256c28308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376660b062787919dee5835b3ad2c14309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f6b64078174239d26ae5286fbeddd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54a4859468a08995bc7c50ba5a6847311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4b2782f059cc059863b8a5d026a16312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58755072f3d522231ac7fa2b99f9484a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd01ed6b32c983591719d72f2361ba9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67c47fa08d9405b6cdb0cd7d8092a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2e141b647e957b83ddf8a46d2dff4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6a89997f04e6de61d618acdbbb02b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76d309801b5abff1af04c86ef78ef4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b8ddea794aad59b7b13c4b44b34a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7837bbf87f99957394f588ed2c7e919320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8d0ec0c6793be7f44e7df9f9af36c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f1291203680f2c61f2c128c996173322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d60e05316396672c9681c2ce8a058323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9920e2899fabfa009036bc6d7b31b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567240673383c4b8e4d4aaa487731cc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd92ee00cb66adcc7dfcb74b009164326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c98339db370cc773d540dbc166ca4d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63717eebf13176f5934a36d7044bd754328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3d8f94cd91cb8802836c505196837329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5ae104efde2ec16b93f5cc2906be2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636983bf0d5b5f29038c8ce2b758e4c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea97ed6b5f3996c097fbba6380b2abf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23718454f361691c51ed780d42d67065333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8536a75d0ffdce4b41059e3bd0127334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a750d795f6b57bdf46e0eef2e5918d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385bc528bf682afd2deb767c4533f5c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062a7df9f286f7b6b34034bd8b58159337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef86e401f37e3141aab08b7ead2edca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3f28d1241185710caccf273a031b6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62405c6432686ebf3cfaa065ba671830340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080b30e683644132239f9f7d8700beb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88069128a03d1622d328b0c529f09db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac6a7ea51f04a6a854e7f19e980b8a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542c54079134baa6f818a7ea4b615bd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758609f085c7af97ac871ebc4a33e36345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488c6cba05e6402e6141ff64893d6eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15adcf1cbd2952538e415fb43ceff64347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c279743449c6d31b92c83b1829732348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792ff2ba674950ee87cb93b9b82eaa3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f98226226a2da7ae84f595c0818701350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26ae0c8584821a61d9e07b828d6d4e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e9709cedf0d71419fd54e4eabfaa6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1cdfbbd4a9eae55954ff71b6f13f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f046280ac6f3e0ea906cc28c19b270354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d91473119da706f8a7ce4bcbb6de25355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349c28e7737072b268bce52f65f696a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61946089a66bcb3036b1335378b36441357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4d5a389ce22688253795276b4c417358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb00f64740d597e717fbe79fe18b4fb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be1b94b3cba94a917255c2808d6400360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e876d32f3028d0beeea4ddf0aaf8a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7a45b697edc5857ec5138b440a1b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fd7cfefa92e3ba1fb485b7aa84529363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115f9a7b3ee5228bbb873c02328ccdd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99132d8a4784ec9dddd03c3b69e9e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa876b7ca37f4308d9952aa6f5bc99a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da11327799baa552d323323d6849d8e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3a03c1916bb2cc19baac3b10729a3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb104a3380e8456ed3f43f9fdcb3c7e3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6116cce9bf9baa353460ae6281831fb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540b2cf7a831270cd0c45af2119bf1a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c2e8570564c48cab4d77136716639372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9e3f11d82897cc349522ef1120720373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96d1e693ec9fc1c6372d9c1c3b634e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3832a2cf1e7da70d3486f16cb26bd1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbab452e4d3dc654fc76f73c81f5893376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b978d684ac8752924e6b684a3f2e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c170b07fb4e31590b206e7417e9f48378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccaa425867a4eed7c7848463ce220a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9ab198f4097ed9c890fa2d3873bda380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0c2b29e538959506659e2f94a8146381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e195ccc2aa51a4f62ab8036c07f1a6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48849feba7b1c7a3f56b9915b28c0cb2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4c6e4c6fd765399eb1aba61403cfc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91b8d0363cda1598dd2ebede488014385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926d69453cc3ba48b6698c7d641c942386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91262d432fb5d51eddca12aecfe4b39e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77503f26603f2d5e6c0dfaf65bedfca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d443c4840795dc4610cd8036d1daa2b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945403ce6c1240c51c6552f38148474390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea2ae0a499df66379b1b91b0f0f657391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76be8c50f8e4b25384a09f357ef3c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e678c53b18aafa78d0a61678650fda393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f54dfdc217d0be80671947a11c7f5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9dcb56b389a6d9edadbec19e23c804395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a791690aa26c328c04c8ca5ed25a7ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae341f40460f2745e504534f119eaf5b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2056fcb7bb078c7fc834684074743398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8041f91bbaaac032a6fae80994699af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2f85ea2e678264a8c0c3a26b5d142400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0a41b0cd793b38b84786fed8383cd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474fd15f64eeaabdfbadb2b561ff0c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7847f0716d6aa9a38270246f83a4ec7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84ee493c8e99566bb4bafb138f7e06404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee8547d1c597703ef56e13a3ad834c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0815dc85772137207dccb91993b2ad4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036e7cdbefcf1db92be493f985ffd59407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393d498335e0ab963a479fa719ab9ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fb1396f38e154f5bfc150f3089d30409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc3cee07e047f54083526847587a2b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535782112358f5e2df476b443cf5174e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a333a04a76bd868842bcdb1ba247ad5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da2f436053079741bf9750de58e772413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838dcc87fa463790f0042ef3a60b0ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0b03c4af7fdd5c7bc88c1d51957d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6935a5d2524ec36b0c0cff157b75ded416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d5ab0251b49e28bb465a07a0709b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f511a1c9c25e81d62d83b7a3ab2b5a6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c55a4e5177d85a06a9088c96d71a7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b658f1a25f76b5fa6c93db01b6f84ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43bb9f67065b5e80808cf88399890e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae40e23a7632242622ff454bb51bf00422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930555cfec117eeeb544936c9ad0b70e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7120325d482d5a3e741d428a940a6ea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0754003cce8fed252405eace0f201425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68fbf18bdf89046665d7993c95f05e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28b18863e37374b3f37f6a5ddb9d69427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b00cfa6bb2f65fee7f84c60dca673428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea60c21773cd0db6a51fdf98a318b6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd813067b193ba9a882541685dbd3ff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c332086c59eaba4c06d492ef9b169431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b3a049d9a4229a9343c185fc40292432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64a7766e77d3855b9d62532d157112433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa09164d507a7e9d5b1c751b93de39434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d9140fd435c78eed239be7f5bca36435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c97c9503835ead764bb07d8c15b8f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf12b35fd31420e39b1a7a67a6462f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84262e5cc1cf04dbcaf660ff070fe669438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5c6574a8c52e6dc15d14f77a9b7b2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a72e3d79c8b2fa44b5a5003691d399440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ddc663da08e778b46c6c7a3b76a80441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bc6246cb410d8268eab68a206733e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e171dac941e0e39d7e7bcba39e4bc2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b56ae64983b219083209ccef23233444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ff710629c4ed19c869fccdebd55f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40c99cfe9e921b4d415cee1ab4239e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7ab8b7e1d5e744124610a7a3288fe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2227490adc1893436bf340cc6a365bd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b38c84841fdf72a537d63a568d04a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1496fa11c6a0aeaafd5a47a74739121450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5425d376303fbdedbd09bf88c7b28451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7a7bb8ea02813f713d9c8001db7fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e80e0ffe7745f11947fafc5e11012453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc568f1a703fbe051e4539f469cc060454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de07fd8510899c7d409f6d843e5bc4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263b8217c16fd48d7f7577895274486456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c0cc7041243d9c1bdfa9fdf9d6995457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114fc13c347c976cf1a9bb6257a3344458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f0dca5ae98b8a90717a7118a69e3c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388eb937bfa37ca15eac8357f6d58938460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97741d496ba580447df67972fb05ecf5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1982b74d531da64f89a0c4bed5abe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75654d2afa0ecb8e67fe6fa4732632e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce749d650bc7fb8f3b12adcbd3b4b567464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab296dd878bb816e1954c541284934465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f44a3f56d947a0a66660c8613ad76466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50d2c41d52d3df9597b8761823fdaa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5b12205adaca4750d5c35824b9814468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794776f12d2064284e31813fb54eefa4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218e6df43932e38725535f06954d886470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85fd5f1e76cc3533d0896844506e8d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b9090fb3a8f1a9c4c442c38b349a6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fff352a86a55edd80735e6f16ba0a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af689f3d43503397fed6c566ef8fccf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313850bfa9b989d1a63a8698b474293d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06361bac19da6d63edc6787664213acd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2beb4ee8721dcfcf07b136541dbaaf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2f4a7a1d650f1c80343abfd394e29478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99945ead02dd9481f52f0d07efd234479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d87cea36e0b5446f11acba1f83b63480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a0a2e40d3493f107c17c464301324481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbfd5c5dd5227a5e77fb8f9ef6dc1b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70beff51f1e87010b8fa2742f2e61c17483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69308bca3e3199cdad69ff0deb9143c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c00404a8c6357a7625807a9204dce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d11481a623e7c6613a34bab202928486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7bcc3d89ff15a39efe2bbc61ab2a6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bf44603fdf18d2030151037c4ac36488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d087667f3812bbf1b96ccf5d2d5a8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa0f48cbc49f6a96fbb5888f2fb4f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5f9b8763659976e24a314846cf379491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fe4b794f51511247dbe078efe852a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880771b0bb7a978de4d6d0b19c7b0b34493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e79abced7b94d0d9abad92a7b8380494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d1bfe9a77fbe02371f76504c1ac2c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9879058016a29b5bb103b9269ae4c8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcf27514eaf767dea917a13024b561497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ba1eb0fb7b3fa363282208053d936498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56c3333acab71b15a212925d70353d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477d654e0535212abb4963925b67f6b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6196ee6207bec6d7345eaa8ff60adc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d601d32e4d13de6c73c4be37a19bad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ff0aa56a315c77d002fadf49d63ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4023a6008efff7807846e64b84c37504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13199f25b130f04a360baf068dcf5dcb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53163707547ced535a697ac3dbb9c5ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee219a7533912c940d71a913dd40153507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d2acae6ca6b51e6e5deeaf9dc448d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117402f6ebdf1a6fbda0e5ae1f648a8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dab2f40d7e520f9e829903d0f68652510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc46e6b0c0484a6c875b61cd2fb6e88511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f787e3b850d2d5b85c031d6688224b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcae1a8be4aceaf1f09be0848508066513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfcadbb76d77552903f84e11079635514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd71f046ac66050f29fbfd35b431f0f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74b3d625761d05e482b1243944beb9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7779b6efbb06c2a15be8bb1e58f9a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e2577c94e2ded23ae355de20d4185518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a265b5c97bf67de7ea9c143f2f0da8f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34449259c7b7da929001cd75ea518c55520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8cd945403e704653b2f0c0c830123521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9866bebb51c69601d6d96fa3c625b5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5865aeaa2266288cb31903f97abb6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a9f54f5f5fa03a7a9277f7a5fcbea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98aca6ce620df5886a02a4af348f04e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4aa7616abe4aa6938a7f85f8a9556e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f583033086cd2a79d1b94b20179fb7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad35397da25f3f2a6d942f820f6aa9f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73624ec525b43014c94ba71271c1682c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460225c4172ef6acfa9fbb8bac7737d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d3c9541af3455393cb127b19b157e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec2442cfaf8731990ff6e89998e447532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86287430a6e4cd6cf2c3cb5644754a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433d5398c16028e16c4d84f9526f8a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cdca48fd89627503ae362b57ba385535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c4d963e6248d779eec50ad2666590536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848f0fd81b9b26b27b87ee73ca09f3d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818b951d5d077d47cad94c148a58f49538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0601565135de577f600ff7f64473d3e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c37e2d2a82e5b22f97cbd21e4e3094540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61be9c481ad0d3fcc9773414d904e9b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04521fbec6c95d40cab9fa6cd9a6b01f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb688237bb96e3727b95fb58a0a27cc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c06c9242fdf546ebf3d3cbc90f97d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c5f6922cd9758bc506d5a468f4cb0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347ff7300a56baa690c6dee924d57ef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b705dc266126bf09968733fbaa0fe2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cd364f9811c29e5bd7d2e9fd9d284548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cc559f5f1d570d83cf69c7a69e062549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e255bbaded6cda9b63fe7ec9910cc7d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0292490292f5a08b4ddcfdca5380c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111929465ba84d2c9699801e04c1848c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233204dfe99eb01467430382fde636c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7aa1fd83d9ea0559290567b5c83ec5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0824cdcdb0443b11aec858b82d93d93555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123aded8d241bf606a2d6e311285d6f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7c082c1ce191ae8dca174c4354e58557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ab58e2dca6eefaca170c9fe029462558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8043e8e0b844ce97ef6ff14736445559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74e35d1873a2938d8ec4dfb0ce8930560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ccbdac2d4f029e39dd2623f580c7b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ac6d1b4928ccaba2d1df7338d0f34562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588854b0084e4c1705088f8e0a5a1de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2b62c3c30e4f99b2b737de4f6950a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9404adee222229bac8721a980ae93565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7bf5007492dbbc99b18b045980f16566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5888a843808c36790b2cd92c0944a1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501582440c749bf54bf9be1f4b63bf0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ba2a7052d963a2540ebec08728e28569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a16acb9f9b678911556e4e846f9189570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532b1fce2fa2b8d172ae386bbf87106571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe07133a9daee235190110f3e9b1600572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ab66c4995cc6fb32786e5fc74c414573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acad2cf9915206ee2b5053e4bc4065574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6412043130b5a2f15f257dbe233c9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62402d29758b2d7f42037dae892af50576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9fc9bc44d5ee8c325e3c01ca6c8cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f89e0fa82e70699d344f3a828cd104578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049ea63004c152cfadb01643dd8bac7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b528b4efa529f6ca203f6a83d60bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec115e394b8e03c8e6e779deccc5288581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37475b712639c2ee8d26fab012fc1a28582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35f3e1a3d7fe5e400b39d7dd565925583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e84987b4ff10f1946df369530b0066584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bf8fa1fb46733d10786e6753324e4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98efeb43964db0ac8279278b0c1805e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d4a02125b03a6c3633249d3ec5ab5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157574b0baf7d2076036b045393cfedf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622d93b73ccfed41c63e82bcba25edd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437b98cd346d4e06b0d51d70c05518e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95c88cf33b9997de387eb190cc995a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935004e60b9be247d840512c6fd3d0e1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767ede61fea2144e6296806a02f8b2f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0b9162b49a82f0535e5d6b75a0a11594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea491bca04a51460afe6092fd12f403c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce418fd16f8e972403948a2bf08066596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9287cf0b8bfaf48c474754c388dafdf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fdbfc29d49ca4240f6ea353b52808598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac426b3b94faaf9e35edd700d6321660599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51988286f202e4453093364e6db5f4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ddf1a66b922b1f87e206503e5386d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253539785d5a1e73dcd80675cd475c9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75243e329e5325934672989ac36aba3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145ca5890f1d25259e445ed6c184831604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095ec2ae04b5f7cb1b5b05beeadfa42605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3b27d9546b376ec2b185cf55ec0fa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a2dc4469a16676c46faa4d62a2522607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92a91ce415541480055e7c52d8a17f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93232908ada260f15c9a77449dccf34f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107aba12bec5a216593a577967b2c6c8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e797b4ae553f8bddc5ce3275231fe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfed03c4a884547c3598a40fab82dad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20646c754130b38fcdb2fcea0b5ab2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6f5a03453e74c167cc2fed7bc82db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cee60c050db4a022860c6fd35fc96615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04254b6ffcc28d01aba84aba835e76e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0388ec0b71e98d10357c9817aa71195617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f834a712d29b8e917e4c14bbab03d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf768aacc126fc9c28575ebb3ed0d39b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4e3d5b4b74fcaea99299bfd986516620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721e0d084fe12c1399098286fe6deed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ece926047c26aba70a1795f92d23e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e26c95f52fa14ccacec49014b414cf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a585079cba19a4c165f55d4efd282624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81d3aa959f573cfa7d150108634266625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beaaca39a8a9205c7976973c1336624626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff19926a72eb678713d2ee2aca0db0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21175efee80a488ad5872364378e58a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797ce7548d98175ac11badb24796c2b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8df6f292f4f293e959a1dc8b22a21e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb99aeb4f658fd811643d0f07416ad0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f3508389d140b689bf6139561b631632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd08d976b8524827f96bedb1c04b4e1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe510fd1153fb35231a663b6c926c0d6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb589ca009a7c9d8fafa0932d88cde3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ce8f3afeb5e495d92f68e3e3fa86f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fef64cb335a82a75848af8e1fc2d91637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac694d103bb7e1f3cbca78703361c8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11007d74f1fa70b71039352737457298639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d747ac6b3b01738a2eb786e63352a3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74eb0cef24a697f366726fca9e8b971641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ae07d73fe41db1c4c0592dd0b55a5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cd41384ede9efe027633ce065f3ac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf965b4b6c2a012e0c253de2fb33215f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decfeaf092ad89277ac40c41c1828b7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4618ed47c3b30cbc7a6fb05006b4dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f201a313ff98e7267bff2e0709131647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25dd68baa1ef1ab8025094839b1ccf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5212fbfe6c2bb34108326d115458c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8768475e7b29b31ab14fd2f5aea06650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb91a14a13168f8595a1a08ae7eaa8d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d929d6af33e3e6cb2557a82b2778c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7916cdc1a86cc3d0304181ad23fdf8e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2bd3932b2f83a33b9625afe60d16d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97436578d46df517dd86176daecc5b66655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba755d77f600c2ec8def9635ec1eec2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a7b33293f73880d19ca9d883f8c2b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd59c0a16d1138a4679a3699079c88658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa25b08722c62bd9a77e735677daea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d74c7eba6cb709338dedef963d273660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b843945558e483e2b6db3e90df88a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42929b5aca911d5104b7bd26123ae025662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd5f30c5604d31817d1788d9f4c9bc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fac061982fd75775eb86fb3440f80664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5208d52b34603365cb6f0c64e3743665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4c92a2408848a850cd83060d2b673666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf7b9e823bf95353831cd4aa4c4869667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afb6707f97ea5b2269dee9484e9c4b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb200f94c35592e18d30cf967989dcc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cab3e81d3d797214b2ce14a629bff0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71d53e6b3ef63807a5e67245f9e55b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156f74ea131f2d75ceb4d4e2ddd145e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bd99b0ca787cdef9c9e9352ff7b69673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d931e860f24329062a58c6f586bc8f1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85316b9e0ba35e6f5fe07d06ef622f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020cd7e74735988e2ee6a1481e76e93676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ac67acdc1bd6c4d751c126b9aeb8f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e26b7a53da7cbabbb54d421ee9ef8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441a6e7250a8baa4a31dff8ebbb6a47679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ab48ec1d3ea71b8cb9ffda193f54d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9032e0dd15028556b0740a446e7c5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade425bd8f986a9b535bbfe5cc271442682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203b0c32cbb5111e4e54f1659a5c3d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028e00fd5225ce6b52723716636e299684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fedaca71ac4b9d50078ff5acad070d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a54e306b3f19684347fded49e8ce30686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e091a2d0a2da4767c1b4cc7d5aca5f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40c7d38fcab20ecf1fb5eb9713a1f9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f59cf6f006333acb3a5100f4614f7c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6799e44821b31cc7b0844ad5c6882fd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1f24c5e7992d40a2bb9a8992ee132691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab6e3ec97085b670478b40ec2e89aa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36c6b3c1b880bf8e5fc3276331028b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05e64a5b3a292c19137b1095f1c32c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16ec084e275fb8a787017ea6753c66695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b924746da996b76790bbf417fff09f8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedda74319bd54b1017e8178dc46e75697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f93b03486ebd1a5c372edca34496e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43236c0aa6103a4bf91da8efc22bbb9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925e4a4f0a29f6b8356431414cb8b4c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c202ccf169ee077422d00169eeb2101701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdd8897069078b4a590da0a4a8e578702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061b7a603121ae92369a6dcff3de7d4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817f87e2b7ad9b591c154f88452d7c3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184a7ac2916b23d23412e278b7f4ebc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fac0151aa2d69fa54cc0353b17f277706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c979e080b760a76da6ab6e317f8b9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f9ce31b804ab3c578782f05937093708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f869a61fbdabaf68a3c0dc69ed54d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b68cd8f3b460955ab72bc36783a624710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc272963bec6d2a0b570280bb697aae3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083a93bbc8cb8a3f68f71028b439a9d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9851f28729c6208e0c3755a4273988713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e429bab3d39701ebbfd3f92a7c4ec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b14744f2592f82a5498f6a15289d00715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af56bf0681e197d3242eeafa5ef87f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fa884d60b4d08287deb234cce4761717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76324d154daa41abc54289c9f9fd798b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4af9e15ee39ec6cd2c38403d8f3bb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de0d7fb97ac336fb8264ea95b31948720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4528136beecdac24fe39362b709cc52721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04370f507759e426db9f674d8f86273d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f8064fadfcae7a593714a8353eb5c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652701c07c98691a2398af2a6a714701724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb950f96b63df8ee7f07282678f13e3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48075fca2469ee389fb002006197d1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48140d6977d16ac9ef9e77d6e8ac24727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab94cb6698ea989079c12924eecfc28728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a34bbbecd622c2dd7c054218e4854729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4067da0fab7629cd8ee5d646c87462730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616f7a7e5e4d2750d2604dfc1f22aff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe919804d7273f37ca982425d2a55a86732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e490815fb9986a333c51decf3cc0de0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f9b02cea71ba1d6fa80c23a709bba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfaeb9ae91344c2cf248281aee2cd7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9795921b1ebf82ec3a10d618d21055736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef44d34dee6b06e3d3bd30fd910e998737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf00303a4eb38e9ebccbe232ed77d6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fd4bdafc63c572b42d6714facb711739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a3a91321462ee67df59b8e8ca95b3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fd62bda83c3d54f60d23286fadccc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad808b0e269498a57dca23f73ba0e3ae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1167319cb53e0dde00230eb2fcf91c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcc2a225ff0f85072e9526d7a5b4ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68310ece3c49e71beef55b8ff8f3cc3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0128383157da3029e9b02583492ef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0a4b098b8abd484fed00f00bd9f4c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b27bebc29d97729e466956b9933c2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e684699ba3499e18336f57b16b321749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc499befeb4d79739778c1b0fff94ff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61813f195fe2687c088c8fcb08eb0846751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c0361cf80bf88eb86081ff48bc0dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df3c488b89d29ca19a5cc26753d81d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f99e2a11e0cfe43ebb4998542ef8d2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594d380a84289913aba7bb3c97f2da3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7dc705f027e1ef22cc4a96dca2783756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cdf0aa4010d9f5d5ee2a3dce23720757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684f8cb728a54bce3f71f0c8fbf7564758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698e6c02fef99969ac4c920c2a6cc60759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>