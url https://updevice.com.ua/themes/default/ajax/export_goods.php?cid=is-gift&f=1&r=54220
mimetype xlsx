--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca53c02b5436387078d132e2f2b3331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec4f4235306057f8c8b7913c3cbdda2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942f2f2ce2b66cb3b13a965bc9bc2353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016bb0d0574d9bd57598f6e193171664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb162ff4da99b4a767a568c5c55f2585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a8cb4687baeb2da9922df897ab2436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79079695a18cc167b7bc3ae4e89601f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64937e22e5c6a4582cbdbffe345f7c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff55f36580b70f866cd959470573a5d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7b928c255cb6d9faf1293372974e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f381b9169210dd9d3ee6b4d769555c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f90e483dd85cd4b098f7b64789722612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d8b766c1c387e95fc68fa027e1fb813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b31a5d497292d53de60c34bfa38e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00954c92932fa9b0448f748cd412e44515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb3ee64441f23fb626eefa3585585d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651d95fe171b0f389b23dcdd16dfd3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10321561663a90934e4836585be969e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec0c1129e82200f1d3716a9fdaf5bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edae93a0ea29ec113edd4a3ab3b4cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382ad4efdf55de8991e5d7813d7b5af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf618bee28c1815d9ab5870252b48b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663565125994a24917ba33f1589fcdcc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5781f5740e382526de81b0a3341b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a770d5173d5340532b82389d3901f3825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caef3e2e9398380e7db6351483b521a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3f170f0a2cdc278b98f9567701e3f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da522ae7acaf513a4b48f95d0ed1e06028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98caa7b6b70982fbd70fce5714dc09f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175d62695a7d5f1ea735c5e7dea7f2430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4accda90a617fade8f9a703adcede631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09cbb7bd947ce98a0fef348f84259132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6e22fde4a2ad10c0e0503a8ebcdd133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b807a6c45f58f0fef5929997a86cf534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a3b12d774c34644049c021e697faa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4381418731d99bd9d3affe263c73a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f35fe0ae7d6a24dcb61f36a73724e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa20b76c3c414a1f2337472d1340d7038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509c9670a29fd27f0ff369f3982f31a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e509416b9682700420f033d9670125d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcefc23831d21563f1238c614171d1341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c71b129257d3316a38979887d9f50142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035f96bcea4efffb3ff914cff56ebe643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12df247b41e1cea5f94ea18559f66fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ad716f19c4944167a01f331a25b2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0fc14fbafbeca5b3c6f336ec0367246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cda171a64dadbb18c433ffc0ce02347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49319ee36e92f53e5d52c0cce57868c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc03dcf31ba5f4d90fa78f7c388ca949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0dfc63b21d753434354eafe8f075350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bed65f37144d6a64f2ad536c6b944151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d40b173de6fb09c75bfbaf81627e6352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342924629ffcc824096da7b23a4a181953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2ce3be3eeed5152b57f77329b875d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448089dcb22860d24320c8f2680e6f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad133d8760db3f00b08942353471a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e5f0c856ee0626ce979fbfc527c0757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf91e04dcb36948233a8f7ea50f86ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ab518af23f46996de79bca8d43d8b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13eea44a9f6efd4a5d1a41daa5152c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd73b91274e9ea1a3e2437367131ede61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42179764e7d5d7ac462d308ef0acb81562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570541b0db180f819670074610d2a3c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4334e717204df691696689f252834364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91221c263a03008b56e42a051848e4865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04007e40231ca9d4df8b67f7e20a6aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053eb60e27d93fd06221876d1d6f526867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0c929f06db64753ed97addc8335cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbadc49ebb65edbd84233f064471c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01645fd9286d8ce629595427c60098b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14d906cff6976c62e0d6df683f6e5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271409591ba069a6562acd33fb2139d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d3cda88c7902002b2345e0668ebce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c416f6890418d2a64875055033b9574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947ecc1f307310b6ac17b5e6227191375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c404c2b0fc72860774072d97eed7df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0364662bbc5c8aa580dd883ed1a17f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8b36e19503982510a018a22c0292078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d259a0ca1725af974a96b50a7a1fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233f5d1f582fe4c38b21154326bc61580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522969c3e91a30630a31f4e6777943c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730414ff85f635259d898581012a83282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e31cb24306daa2e6cea2a437c216a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1b1ad1333bbec0f7ffe382c65fac084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371048913a21b930ff2f2b20a9dccce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5231631a10613c00af8fc261ab1d5c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d861b815347e3035187fc90c21e447987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cb6cd43ddd728ed8ec6118edfd4d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1da9e5428b58ea2d1b0d0830097ad389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070530fe9a502c961e15301a869e3d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e074c58bef41ca716c1e85e477322c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a690e0d623b11ce22d5da95e00aa0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838bb8ecfa309dfd6970ef2dc205d1f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1ff642d52e9c1e183ce4460b520af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bc07dcef3f77677cb0ffeca8e11d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03851dc1c2b43b5eccba13a273458ddf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688b701329a32f868f4cfc49c04e5be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef64c439eee9a6539ccbf745d6e2be398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9a071a43806500a130c0d8d47d51499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947e78f3ea94ab9f8a04502c0ad1bd7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9109a92ed5c6bdbb4e94072096782d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a353108863c7272f35b7335d3ae7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d547ba4fadff35de4882b45a227edf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88843ac6939b6aabe96e3aab1edbd725104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b98a1ff47f6de5e2a2dacdd7e1d737105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea68c305e58f11a000516e05af5c3c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc9df054488fb230387f5137a13ebf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a39707bed8a45a23e5ad6666613ca5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aab0afb070408f8ffc8f596d37b636109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5390df0a3b6269f0a4f9b0933920eec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e300f230f8a7aa3d1647ebccdc9cd1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce388866cb22c73607b375f9762429ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2180adc9dd4968fb030ffa8d7a20d5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9811e6a27f6810307265f10f1c08d00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91aa5d04fa19ef85ecc03681c3ec57115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d7e8ea0cad985fed2f64a9be8a8d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e088fb92adc82048d32e7d230a8c818117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509e11d7a1409a7070aeb0be0351411118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d068f6c15f6a3fa3742cfef3f87357119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde14cf0bce84ed0b1894a076005c545120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc99d895f552fcf9160b755a3b9d479121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0f7a2f529989b976a4a416a0fae6d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a079d42a7b3e2c4f1d697a25329a391123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6121a105b7bbe6b153baea868bc96124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c68b6584844c6bff839f36c8f9b74125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb53518dfa26ccecbc927bbaff164a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef48ed59d11c6cd7bb9b0c172b6fab6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1081090c29118b4b3f4e633b88050f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f06ef481576c143e46c687bc1ca14129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc009c75de28b0731fce41cd5f818f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6210f7f5dcd0c673900d4b62c5b43b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f9bfdcfa4ab6c6f630f244b51a32f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00116d37e7a5006601a501334b81965133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32332df711e96a82ee58e262493d2022134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e459a5d8888e86df5484106ee74a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc655b0ae6aa6afed0ef61aed47fca0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75de76a730101593358b8fbb5e98f45137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9290e82134834cd51450182289d5eb6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a9510c7a1e3e9f0bea9b51b940c11139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998d24a95b2f8ad2b593ef2759cabed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9fd5b756c1e00e3af3f1d7126b6e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e09d56831ea80cc609135c6c94df6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c61cb5d71d0c8126c52fd60a06e2a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e55c383168e2304f804edc3ff702a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5d81109fbaa491fd03ee560ab92fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16edf145c8ddbbe3326c743bfd83b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d244f4bd6c368b85cb35eb719b525147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80123b3136358adb7818f71f9b267a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35023e8033ceee3ab8176cd32844af2d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc844f5364e01667d6e6e5ed8ca7a88150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1ac4d5b2e14350803cf2a136a24e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406ff8544cea221e439bd2fa424ae5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07ed872c7ccde8728bfce42cb22996153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4454549c00adbc2aaefb792810f4c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f62e2a9d7b9ad4bd34c026fd61084155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e1c6e5563723f67e1a13dee7014fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6291d8491aceb7faa2254e787434f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffacbddcd388c3f64749da2f78d4ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53445b83b63c456fc1bbe62d8e57f26f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51df0c59089d4255619e8bc4b4fe4d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c9b1bad77a115649b45b4d243664b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce527640a3105e6b62420910533dd42d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd96de10d55c832ad9a6e2678e817ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba216e1e493f3805115fb709b9e1cada164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d68943e2ccdba86e1ba63a89120873165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c497acc0d704bc211c51639630635166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d19b88a3cec4143ced523c4f2a85e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ff4bec36269ce12e686e47fbd46a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f470e43ab836803dce4adab7a06324169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95ab48546571b3194101bcda09e7c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e7d01d8240317658a8ccecb331017171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0c11b3770299feebecb84a0f11e5a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05941031e430667dda3e952220e16a6c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042acae2c5e9c10222b10d0c577a269d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0906c8ac41b0e4a5b1a4385af6bc1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383683cdf600151da0124ba6ca6d3b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07ff66f49e50483719eda758ca1327177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b60b887149d076496fbf61de9e5582178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0cffc2640066d0985f56c801b8f80179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c6ddcb956b371a8e1449bc2a2252b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bbcf9d363c67d4a07846521da190c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e290102763d40acec6b05b447e6ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a65492ad72d69df2649f8353fd15c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112a32a884074ad38821113734a809d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52441e5cf7b29dd44f0cd66bb91941185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd034388a7b61cc5f4a46347a048bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58214d3caea417d62c74d8d11420457187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557b141036405490a43a8c511e37002188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d619e325d7032f655068e1c7ddbd8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488bcfa1cad7935434687205c828fa3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0019bb41eae9d873d9dbe940b607820191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c4b1b332d316532897b3c5be95361192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76708d954a3ebbf44feb9fe84788323193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944c85e22df42a19a7d0f4c1504a511194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ec3134b1cf2ff12f25843b99fef99195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b898b50c3038a389430d57c1a77acf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c11ee02b07f6af93bb575ebd32294197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def8cf0af0190571cb0597af4b9ef72198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82c0c4da95cf6f3d8c5854a1333a4b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cfc89e74d86e4efefe4c87d2d8ee5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2ebbdedbc0610971a5324b35641a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bfcbeaf4c110c2a3e17be0a012d8e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0332bb08ca7129cd2248cd848176b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161ccc10b0cbaedb8922c54c3dbbd70204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e508f526160a9f44a78a726bad9c01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcef6685174f910125829807efc8fed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3103bfc960bdaa6540fb56b7ffc7d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d305d5c0e6076c3aa5e7519a0ed65f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e477c9fc82d46d49b4278b7b8163d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59bbc0dd95388bdf09efdb12cf29d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832868234181e4d35f393021e995c52211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fae51dd31da66f8f65d674700c64b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674e1b062ca59fb90829d38644db8e1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95329bff76007f7e4a0f2d3f85bb6c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed422ef16dae0ed775f28dc2e669cf0d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c69ba37396df27d14f749f4f1b311216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b28ca3a8630038ac9e17e3a18da886217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15e89c2b9daa9898144e3c2ff1877d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3f9b8025f9b35f8fac9e7b7cbd310219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f89a9530dab573b13a2f412db6a924220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e602751c0c6ebeb0b0fa5b03944b19221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e364866c60a5707034708d8b1d24632222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f7d8f9249d31d2b87a5880f20cd8e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558867105b31152a27908b1494324157224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f198765845991030d41d87a92723109225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9185e1ad8baeca09e8c1f5171e56d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ec818c274fd1072b0f0998dee5db1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85503267fa580475e07259c91108cf6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df87677652baf9000364ffbc129947229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b15e6e21064a574657b4cda57fcfe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f714780c4cc472c2cc4fcd24c4256231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e07a534d69f78ceb257608f1fe63d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e47aa13b22ab5a8841411bf1d09102233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb446143c4ee71a16fc1ec65cb0b4a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1beb80b6c3d047d56b17632e50d156235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b81d40401b814817a721d11ce5e978236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d6e82d45c96d93e246088c1e9b417237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222f8ba46b1c3d76ea72417980f065f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381d8aa7fbeb27702ec2fb570dedf81239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8f54516cfb75e94365564a2288acd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66d583d83e695135af97e5ff736746241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ce738cf6ee3d59b0a889ab8e1f33f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febc448be7704ecbe4b4c807641e1bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf6cf93ce5097ddeb33fe015068186244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9061dc30a72d7739ec3664b530ded1d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280134202df7df39bcd6e3000355dd19246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979de766223ea02c523c47b8c116ef2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9dab6a77ee3d5413bc0d59bc15a77248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca21f0a7f4ab8c43810edf0891b097249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2f534c8ef86ab73007c2f2c952e82250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2098bfb93215083ad73b91a14c4a97d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db298bbd4b4c1dc2d1f7e57f44b91f6f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9e3575d8038fff3293f4929864c64253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6a7afcec3bd92baefa12dddf865fe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e08bd5bf33a7dcda44ab6cf352996255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef88709367072a0f349ee974da42a16256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d624cdfbbe824758e1e4686bbe9806c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46ab29ef4b23b08d86bb4d79fd40cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee984bc2b2e06775038f929b4b6360259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36926aea32c814852ef39b5185f1363260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd8626cafae7f98cf6d008a5079857261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09192bd3f8956f8f5c256ece27ae6765262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d8cabd6f94be4f2443324c47302f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f3c1e2137bd6d2a25c41b98c82474264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dafa384c492fd399c3423fabf2a290265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3be8caca46edcacc2bfadf7fff87e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86d1c08adb54d6c56302cc0e299c4d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a1e59ff3fef79f92c9fc92cfeb784268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc505558ef1a54b6881fa5e8f9101589269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557e2975d750fb8abfe3357e9a74403270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498ceccd2b3fb24d5cb58e080324293271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626017209dde033fc7a29224fe3815e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88feab63ce57ceb010c27288cce8c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9fcbdd4cac28a9353b020a2af88da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c34e19dc028e5ddd68db4ec5b5def5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a72e232438879fed619505d9db15f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35026ccd0ff0267f79f7f70dbf7181ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3b4ca6916746449fb93b5f0aaf94d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ed74efa12547c17067fe0cb94596c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2043615f58bb859463ccabe2fda8a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6baef3e042a82eb8363159aa2b00dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b737c83b0a2d9565032e9e025bdf41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ebf8ce708fc1880e0c233ce79b4e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9642084f04074abb08f1a136af60a26284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9d0c62aed4ccb62bfdf4929e656f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e6e9ad8c0c0f8a6ec711e6ec9a242286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d542f807c3a3afb7c2b2aa21bee59287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79813c588b2f96ed5d24a3325921ec5f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4bbee8e1ef3d581412a7a4d7c300b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08d30941b76b760d5c8f7080aa33d3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa3d610295bb5752c9828e86fdd809291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48852325afbf343d211f89cb6bfc6d01292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c2a409999708a10230a06cb85ccf7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922608fe632a0796f5e994cacc5d16fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5c8c46f5371529bddd0306183170d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9913f960983fbb4b39aca712ca98cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b934500ed14074e8089724e91ce03297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50eca5f599e6198e4f6c93cdeabe6e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d28e19ed2eed116396eddd43ace60299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a3e4af7c283ad77e3fe1252b01a81300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df958345c4e309821b15e387fb3655301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9b95597e9f1b9023076e4310ad550302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91809377af6a9174acab1cb952f9d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e734ff9b964f62a02b9df7a6bb01cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667dabc3c6ad536f1c0b9c3ea17375a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9a43f01a24b919def8e93e4c13a0a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b69abb49bfbd12be5bc1b418c343b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b937ef1145df6ade2f50a497e8229308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cba4469f148c89fb84442e581bf608309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058800af1d0f866e0842dfe75393f1b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d417fa76543d8e75c5309cc9dcfa556311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03d3efee370e53ed93c9d440d98d11312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb813fa9f86d4f046c4ef1008ad7f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017b03dfc8f8d41afcd58e7b0c1638e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b83292f325b4592e92ebb9c8377ca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf3ba0e4282476d44bdd761d8f298e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a72da523f8070b373c5ef819cd27e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03cb64f3c7367a482b03701bda94c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4c2c8ea13b85cb4471118154ac0aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc956eae14daf50e43ffec34260a9edf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf90c008b90e800abb1ddf7e209a1f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593eb88fb8190cf59bfa6d4e0058b68f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50f503c13f375b8ee9b7c1619936db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de15191a1360418869f98eab802ab1a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5aa8d8f06e6cc6a140902fa138188325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748933e0507d10e5417fc314ff5533a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add80cfc1267828e3e9dfbc2ff22b377327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae71bb7310d176913dc230f5d0e5dc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98b2ff908d54972b7a7d1c8fa52a36329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6818d098be80da0ecc62a3ac8fa379330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b31b2b6d29e34c353c499530e0b8c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b27f07f0bad18eb5f1e08b342993e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0e71ee4c467903f39896c8972f56b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff7a0904466f6522b2d5f243425995334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fcc23d0609cd83ba33bc0060f1088335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbfa385f09166a8ba15973de3d7053336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e5800a24d14c99f38276f2085be29337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a3fe8d7a1176b7308d6967ec057bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779997a81cb4e32c6c84b48e18f3f369339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348edbcfd6ccbb8eb2ddf0acd15e019b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7e101c58a3a1c597614de15eb0fa5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcc9aa35ff31ef931e5c4f235f6c0e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1551d442e2999f1794f1e91db2b192343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ab973219b686c5d3df1fb6ace2ef2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722ac76d4376095abde712b5bff071b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01842849c8c46f352ae23dcae5d534b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34591ba14269151963890be278770a2a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fb99f5c4c928be002f830b0f181bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace6f47b94e4e0bbf08206433c8cb5e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359be64be8d374c119e6cddf29d5f0b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90f9dc861d08e30e9c219ae67fa052351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13373b6aea4f0eea804c8820618097352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1848fa63efbb0388f539adad5e3fca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1aba5b1eb0a5944c5c4acee879004f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c453e314d4f2a38fd58cbe4792da78355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83c0acedbd85f863bf943134666b45356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba0d33ab8a8b41faef751c0130a8b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a14eb9b636558ee08d918806a744e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1ebb6e606be12c066500721e4292a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa67cea3b1ffcd710a6c25bd8b77c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3248985a583ae7f4db252d36dbe44361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230bbde98202cf46b74b5fc2c3819d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950b4164459b55a81adc669eb904f71363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b4f265821e4364d69e113fb021a0c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f157857ab570d7e505b83add0ea9e6e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e9542be78f8a8b53a544a033b2dbc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee72d071e2ba227e7145d97510bac3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7d17fa2d81453f849e48a1cb7decd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ee62b6d6bb4921b0e9ee5ffc7624f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc2214f5ad02ff1d2b2754d72c84ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770be8f5e3be64cbbf736c15f6bd46df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71942635379028a72b40450efabf3251372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17880ba0001c23f995288af1c74323fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ef72a1d15852351bf86ea5b568704374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c564fb837ff692f76b6a9e012aece2b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a015fbf5a95e8777ba9afa3177470376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59649468de1755d48e992fda15a97e07377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7b346b819e84481478c407df05fee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a855f90dcd3c608606b8bfb6777b6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279f536129fa2edd99c57369fa2df4a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96faf8870f0cb76358b7e5862c625191381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5fe0ca47b6033174c5c657d28a447382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90312a4aa2c94eec309e2bd50621d8e7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db894c7572ec1a750ae0df78768b0e8a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cb6894c597f87463d916d32671f40385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad7600e3a085dccf959a1d5200522c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184276aa7d0fcb9104dcb392d930f57387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962948fde475ab458ea583003258dab5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebab81aaeeb53060459fa8f06643471389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5356b7ee951a92ee04acea8e7f8b8d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d1fc438c5d80a8549a14e6a341df2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d49ffd56f50f80b4d08e03116a09d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093103f3dee88a4d0e2094c04264ffb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255a90bc0b0f123162977c18b3ff0cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15792e8d18aaef1edb3f73f5ce1847b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239897a46b7d30472cc30a1c73aad9d3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c5f19ceb554ef0b0630fc131475a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22e6c1933a9bb922950c087ef5af6b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf6b9e1958f5c4315a126439a1de9c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212158f9b39e26f2e6726fcb13f8327400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4919bf7f4123c8ca013d5cab31c364401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce0825e47807d0ae6035300111e141402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea291ac72c33f14a4ad7c6be537bfd8b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e925ce5bc612321cdccb9bb97469221404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2eccf937917b85e708418c659e540405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c6b47bf99ff2a23084324fa019c77406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93b586dc9d9305bfa6fe2c49f1ce35407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120deb26224a9f9efb58478a689f6a0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbab0695feb28e3bc39f78b668f4b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b63574445c9f7a9fab3b334a4594f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df343064f27f25febfae5df8924f2703411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404989908bdd03c4ae8f12f2b38ae35f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a35eed0988d385dcdd975b02bebe4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9773ca1b7620eff03158a8a5a159daf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bfe1469db3eb30ea7876759ba1fe5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430774b59fbe9a0ea2e297f7f2497038416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cb0582758510f0f1e6df600ad5f2d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910fc1d6f7420c9756ce1a3d6b8a2b4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537feaa0ccba3e09a7478b6ffb753fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5941bef5c20b376ab678f2fd6fdaa5f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785866b719533d32a0976b8436a7c094421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f244b01c8fc45c622ccdddb4e98ce5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9dab2993456736da796654760c88e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adc533173d28a3ff522baff2b1c617424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8140997e7360dc92339294ffb7d72425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48e29c00dce5494b8cebaf5c67e1b4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047431c542db31098fb37b398264e0e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029530cba5ca304ba80ffcd102b651e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165854e2b0c71c115ffbb139bd32e801429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02609e5de781b56cfc388c9f49f9be430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d78a16141225e5d758ccaa91840a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2ff2041ee72e3e71ef60d5391b075432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8073f805fe2939e6c1d363a18f121433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4869fc1838770e56262b006032a414434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982fe022b96845445f31595847d9f6b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8b3751bc0068b5e6b0898a5ece9b2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e2567fd686fbb18b24b658034a4fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143f46fdf1726e6f3a18214c01c2075438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e72c1adb91035b721b9b7e9a829add439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211925af1d141594f8b2b5cb956fdece440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98201f6eb50dbd8dc8ecadfa41f85a56441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b58c155001171df8afb24d9f3955c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa90299ab9ed9546bc62b7c4b19908b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c9afc873c299a8816411d9537b59c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacc5c6f061e6c9e9b20a37074a2320445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf41eb1db4654ae9fb1715e93208ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2933506be9c1ed288f02a8a56b6aff0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd721cc60a36fcd0fc880ded1fc813d0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731eec0b319b6bf422228c8fb9233ed4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425d24a60783d5b7d027cff9a7ed3cb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b72ab14986c8ce0a2780bbc79f18e7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de695176afe7f6b58ce1de512d866f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14e2010f75bb38ee1bbd95231a5240453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea787861873f0fee529c2ff56f451e38454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40959767847019731dba99011fb83676455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf8c190cc6e1ded0a1cfc78bd16663456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dde9c4dc7ae7ddc9d0a4e101e49f42457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0ace2fae7aa7aa05585d2b2fdb074458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84553f4c88ba3f190b9dda5aea592c08459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88b001f57f3ad39102611f55170b68460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12dc8cdba44acbdc475e11b7607bd78461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3d3f8e43e27d866bc679ff6823553462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431e6ac6bee0a33548964a5f0e8d678463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe23f20911088a4d9ce5a269b07d8f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57befdacdfc635d4993af4b0da4e10465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e094fffe70770eeac5b1412fa8f3c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fe2581fe2ab202b1374976b3da034467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21831e1adfa93b6dd4a969795df06de7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1bfc636c25e9f5c9c872337fbbc51469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65e33b84faf7f5f08cbcf322b7d7e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e56093a30d66747233e6a3a72323d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2e4a7424c0b9f41f3ca4bdac3b2d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb11d744c3bca4023cc1b7f602b6b42473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dac06833fa9068a06907788181bef5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49ab6c9263efbd6364d8591e2974eb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbfecec676064904e5d1dc5b634069476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe145262850a18502f5c5e24482cfc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded06902cc594fea3b53eeaa22670eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb103ae95658c51b981356dc0febffe5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043d1a5eb14d40e52c20f1bb2456de2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acc42a242c225becf0539136af4726481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac3eb539f22778b9ab7db202a24fee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96cf20417ab4c1f2a9ff672a773b3d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ceff4dab85e9e9a031bfa5a6d4632484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc153a1c839ab86c47bbdc48016ba3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed797d9e154f694636b9685714385d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a9a0390f195da2470f34c8d707d74487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198ea80dc75fa1f67267455395e975b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785708fe5205cc096343fed1cda994e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d40f39d026ca9958f431ee4ccf364490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2fddf5599ce900fcaa8fd5ee09c93491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94f86114cbfb4889256a1cf941fcbb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd248116d4e64600c90bf93c5b76cd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c7365582b8e0c44d0477a91df7747494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781ef45c1702a462b87ba51a48f3b42495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0190b0bad21650c241072641fd28d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171bdad56ebfa35591773455dd0eefb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5b50e9927f921c4efa61113bdefc9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ad03563bd2841146c039210f01475499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f39c9da05599ccbceb4515751c95f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54450104e69fa09f1499e0188d7f237501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb4c55a6856a45560e7af54f024eac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5097d92b9cb748809c04da791972be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdca5440add2b67ab6ba4dde65dab5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2313bf4672d2472a6f533c5236eaf17505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a134191b958c6efa1cb684c6e9df12506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe14168ce520acc341d634b4d49a51507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58946a24fe45aef305226a488391795508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafa6237c9ef51413f455872fe3fc15509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c9117efc1e51bd11eedeb8ce670d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea87f97dbdc84255b71d3dc72c2e731511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f22b7a0fe896c2e04cb5c31872c934512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca74bbc17585c301ec7bb47f20d2ce1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044d976e67e5e0de1b1824b496225fc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a6b47111e658e70da01357d043b75515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512ecc3a21f9b5c0d671a01e99e239e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d8c8afdd6e01dd315faa953c09c26517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290da9175ba237257fb70e91678730e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236df126e19a7685453f10dda4c3cad0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cc21f442f54542ce2f5b96a849a1e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1522c00c985bbed33886d3b5209efe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe3ee3369586254e14bb8c6f49f3fe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4950998b8291b43a3411a6285dc935f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc86a521c30fd99c6bc6266dde7dcd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b21e8b470dbc38e3f5523658860de525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb1f02169c672f28a8e9155b2faca7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6034a98b95553128e62401c0c7eeb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e47b79e0ebd02f96da6cd5b98ee74528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e788659d36e5425f0de44f9030fc8d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb2e9bb991d55055d18fb1f261a0e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a92cefe9ac43871b7ad744330337cb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcd6cf5e29a2d0f6eeeb546a5d971f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a816d81d05960450e6ee30cb6c6b5ab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c92603115d1833ee5c7c876b7d43ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a2a10550116b29a8f1d26ea9f1a51535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86d4966e9ec23d8befe4a8de5dc42b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d04004d8bd84f61b732da25df1928a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23309aca25e7273eab28f9aecf4e0934538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21151583b5742815646704c3aebeaa92539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb852887282161e27b78b775500351540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a67719ebbcd439e909c47fecabe3c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3d1085ac521ad2d6ba56fd839f185542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b58713db3f86d795832825a6718d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8afe849c55237052ff254bcde1134544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28931db7334050871ed5ef097346364545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d71f481ae40b83c61b145482d5900c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502090e915a5d7c3d331bc80eabcb7c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2798c5da7fc9d66d746be39daceaed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3eed66bd54403f3015081e19d9a6b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fa3ed0b4f006710f06e109aea6100550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6ebd651be0aa146046f72d5574523551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab775ff268684bf013c979c0d7d4cd5e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7f0d133e6eaaa7900cd4d648b70a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58839e9d8e99e46f1d86e84716bcb4b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f699e3add48e142c1a5878c467f0ebd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f74c8d56f018d5b7630bf001547df1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb698a7bffb207210ae394754c9523557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd339ba3d91196598317cf4c7832123e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30ee1656ef49c6bb8d5357c582733f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9b8b34307096e0a55e47476e4cf1a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee44ea602ec148eb123a88d46ead17561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b52052f905536d016ee08ccb89abf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc677f8a12af3c70854fdddac87281e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94821b139f34c2df46868d86e5983526564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338ba244c2724cc6f4b5671ec595aa6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa51ce4f10865b8c35a7eba33a8a431566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effee8711e32f4959cc93af07e6d84a6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4292a5ac1b93bd71d2b3a5679e4affb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701292b3eca24566d41368ef08158e63569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29a673229548815a289255a66fffa3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa537c70a1c189a85489807b2e2f0a0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd358063d7037303e8f9979a8dc5d5c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d48bcac7d0745a5e30cdac3db1f471573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de162435b5b56abb1281490a4ea103574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f9244b574204078fe2a2f4dfff1be575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ba6b31f030c58cf8167199fd58206576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf02fa835df2471b80d24d9d30f69fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdb861dd10cd45935ac35d73c469cf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187500b497051530a6bb7f21a8cddc87579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfe388220cdf472af5ccc41a3a1349580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19953d3521725219dda2935ac85562f7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57359d135c1f99c2399d809170666c09582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87797e854fc22af6b1da23589af39d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59e3d5883defb39fdfc99049961cdc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ef5afd095ef0c05ad18dc86bb4a95585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9293cac4fdf7e1103999117ce12683586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16a7043deed8fdf370b6a759283c47587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacafdd8adabaf04defc4c97d5bbc4b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0fb6a589195194579b93271f06831589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d3d667818f1782cfadaaae7003098590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee041b54a415eda38743c2f5f6aaf520591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace0ff7fb2624e7cc812d70681ad6cb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99113cf11605fefdbccd9df3c54bed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c5fba4810554c75a6a46dad6d41ea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75fb10573212a4e43170135f803436595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc0ab4ba76b0898ddcedad333f77c9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902a841ad767224817f78539e39cf5a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b35e645acd2a78a6224e5f62c394df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661f1cb96900cc2bc5445603cc8978e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfba03d5be21aaab0597a24928375d4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46315e2f67848920289888241fc3dd2f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c1211388668659572800110cac36e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7069896a3fcbfb24b350d41c6df30603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4465b43e1538e954d6365915afea89604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c50698c1e99eff3379ea835efc54b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070d76e608ab6400f851416ec3bf35d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee24d205a0731964a4d6b3982d8e5cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91356dd5e9f48c05fcd877c5144003f9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09409b92a059b9f10a4a5b649ca1cdc4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a923da45e4cf79cc5a76336a61920610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a42e3e32511c263147c44a8daa2c1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4300bbb914af2859a045bfe48e3962612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a7b9b4db609392e6e91511bebb7e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279a6fa23fd63e38a8fdf94a8992428614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d048c528b23b828864e734fbd789b5d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fb888f90dc9793dc6519c21985e00616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750af1d4a9aac9dcd71783de2df3d0d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be061c593ed5c63a65fd017b53f7e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9515a15a79406af83f222ab093b67619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f559f7720fbdefe190231a0fcd2977620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e42de20164dc9d58ed3281199dee38621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49899ff3aa3cbc05c2d8d7ad3ad4d74d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b89c71cbb8eb7d0356ccb6f4724a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7eb8e2b808dd93b41e39cd3cb07dab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0387747ee6cbafe9691dac590980a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dc6add8e4d53af7a66efdac51ace5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c39aae792d034f859daa098570e5d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210622a3e86ac7a59397d92ee9ab3efe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60aa7046feda82cea8044f09fcfbe1e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6196879990c36fa875fc3be4c25ee9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adda9e1d1860d7ff3cace8ef2e6986631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d086071d94c5510a57708affc5a1995632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec4b7cd7ac47861869d72de2088ad7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9087f98dae2e7c308c5dbb9c6cd188634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de60c3d7fb7fafb0721354a39072db1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d5cd123a84f53e683f74494116002636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d503bbabbaaf95d8cca43641ed4fd73637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fa06d036a1e945c1de077a609f8f9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d09c24073d5d5f17ff5118759c3f0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee209df6cfb2a59ff19e83df23a1ad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3eee6d287b8c75476490d7a3b14ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2f35cdf07c4c074a146a64a3807e5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bce1449f9f1998e26472dcaa82ad2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9d73911dd560f1d950d949ee24b43644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce6ce9fd6b2b15f0bfb826218aa6ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e737aa7757b8d12737658cd42e3a2f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400da61bd441e485c4cc85c6865fca9c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cec027086c1b76594ee8916f8fe734648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a9cc42d33ae4427f72523ea94cbc4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b392cdb6a7f1f914ce6ac0040378729650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384a142b7d6a35427ea95d53b793f88651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33e7e9c0a70e9117bc3adbab17304f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a4c818c0d710f057e6c60747eab5f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c07c7d3095c2b2ab8f444fd51c79a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3eeb5d6a7953c44ab138652a1a5c1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1e28b761af4eeef4f25d5f39a1be2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac0b19e6b2a54efe53ceafe1e2bbf7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061126aa3adad4bd620d32725330247658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc8b25e1c82339068cb4f9df7b144c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d6f697ed250f280cee180954fda6e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24158c5034f03faba72431d0276577b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985d16f93de29fa1cf77e28e9823e8d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a547bf04922f932460c73c4c4cfa28663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2e0c4dc736951df23a83d1009dd2a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3bfde7921f200516a85c73c3e04db665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0597f119b4c5911369b2e7d4ec9f90666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eaeb52279be9801fa7287133933dad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400df5a4d1c6296994bbbe3f7ef8c2a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39900c16e7c3f898b4df3fd04d01e89e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b8e3ee689c17ae79239487556ae76670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d21904957d6589d78e40a33aebafcd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b118424bfc45b73a6e48cbc33761a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc7df6c9fc40e27f029c2571102e2c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1141f4eae5f98cafc73ed4418d0eb2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed7623fe8855639127564752c1bb71675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d0471e2500b2de7583f66493a9f3a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834dd33e98725faf8c3b9a98c284607677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53800b7a282f1c6ec46eb817ffa4adfa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9deb221ff840c06bcaf2bf5cb86f957679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2c5aef50e41e036c418a8b03ad131680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bb26e352d5cab69a49e5ac82d0a5b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc8964b2c07a15c3b26cb5518018c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe09357362a25f59a089d5a11288485683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a23b74e090d4929ead3b3f9b9d29de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce51bba13de5df53679b3335dd0694f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c329d7a0f071bd03729f3454729f64a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503ca6e42671f9f2e81f9ff17232735687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df8571c585c0338c76837460c2a757688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4de1b558cbbddcf91a8964a927057689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568343c509f5ef2cc751f92c28a3b1be690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24959c28e7274fc0dfa89f0b43a473691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7b3ee155bd2a05612deaa3ef8bf82692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbf964f6f9b055c9f9febaf909255b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522724312c676d092bceea0b347cd6c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9436ab6ea2edf3aa2402d3792840be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e78f7746e395044d89237fd56ebe48696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d391544f31693ffba807746b6edd82697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0fc600b7e051b21025842e660b01b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96961809710db70b344411e16d6127c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222fbefa6174882225a58665b816635700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1b67f23015de9d4bb3ed15e352da7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c0dbf36d0abcdb5938f96597c7a94702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fd14a986206672ea113b7e7a103c6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e02d670e3bf71e4dd8e505c120b7c4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be534b80b41e02b552ad60d91e1b0f1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e8647faca3836b8d447b3b8e75f2a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262a19d88b6d2f668ccf8a332787257707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa35b9188ed3eae2d2b483a22f2f5e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2620543a3b23a06abe58af534e4af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e027dae0312f1c90c5b10bd8d8e5a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e117e81d06b324e560539cdfb7102a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39681e55b6322d9b413112c28c90f34f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774e60df40e76925363994f8a0496f5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcfb35cb9556f6405d589e43d724b8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d9e48a439c39f5190af58aedd95ea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb529f3e520d5998d5d60a11d22eeca2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074242815b3133ce34c794a1f475abd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e525f36986eb8dd36d53866e25eee2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc206ac53ce4fff024f50c51624208719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce34b7dbf563c84a16b76f430f634a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb6b8f11c1a17449c89a3c0d370166721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401980ba92087a141dc60ef1a921deca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02506dde42483c7365a186f1957141e6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5707ce058241b5f0ede2c3606046a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a9e2f5f31855dbfa21716836951a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92571a6b6bec6443bdfb4a7aa0fec4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88a920cc6bf276364f9fac17ca0f32727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07297d87de884a8d704061dca17b86c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd447c66ff083805709a01fcb52661729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792052e6348164041dbf34e7ec7daa5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e97b020403b838b525081bd1abc15731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50125e9b8cbed0ce3d66395d9bfc486732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d4aad257d6a5b7485aa1150b14947733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b0d7ced8f20f0897661724a7d6e37734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cd6d755ad9eabd1a407ad890e8d0a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31075a27e84c74db5b2212d45e0e7f42736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c98366506986f339a0ce7f4b7b345c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffb090335a913db1cad5a822f15516738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2aef841a22ae8ab3a23f3f6f4b2f5e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d4c54d3e9544922426a1d35de2e9c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220734f5bd911f1599fc3f344f0ee29a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6637fe7f662d71220a087b7e06a7e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d7d8bd1ad5b4013293ec4dbf2b4ed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d209b04ea4cc41ac39d31b39f87c52744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b6fed8fa7cd5827f7fbffeaad52c2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd8405609ad04002d2ea3f4fce6543746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c75a220c5c7c0c54d76b5069bb30e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d095ef04120eae1044478cd287759e0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872421f72fe85c38a2a97a8ba141c6b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a16cee45f95c3d13713c6ee267f019750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac61415ad5a300526dae757d5f71fc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd61de49f0d9834fb3af4136c7a728d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada57abf39740e0a8d46849a249dabf0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38889c9591dff25950b4d177ca7a258754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21ac777d15699727344b552d4e0f6d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50a481d431f45cf761c597f45a0c36756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d932d4a0cc6e5324f8dc9e60bf81ae5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c625e91cd7ad0f954b51300e415e87e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfa344016388bb864c940bf67896d7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d978d5ef211e51e64b33d30bfc6731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1552acfe0209a0fe43ebb4841de502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe0b8f43805255bb4e5fce80083d3c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb539d3ee139f932bbfed09d553ba3f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b81b8065a90d7bffe23d6a0766249f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a45b5941e56d77c7fb8dc25608f4c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8ef6a3364c6d3179c07d8fd9643037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a6a4ec9d344d4d6c624bc3afa7dd08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b0251a4e6717f77c042de0c154f0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d9e945e5ada70498018c683993ed910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6e30a9614746820b931316a95d63211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221db7e51b272700cf9a38537e165def12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c060c40857a18bfb3ba02ec30c863a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32f54a3092740e7d42f0630be50ff714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d18a4db52760832f9be13859b20d0b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0007422968add657de6a26c30669116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874244997b9e37d8d9bd65df50d6a7ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b8ee064a0d2acd35c524d7f7661df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444039d4b4931c5a691af2935fbb3eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f06290b3325dc6cdbee7a6d176cd720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476d435d80319987b25de64f11110cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52321161927b9ff9c81db008a5a7ed2322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f99b37fae23de6e4bb8c84491423223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072988ab010e8df28c86377712cf0ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdd1ccfdb1a7218330d0e18dffa4e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e301d27afa67dd11d0532024f20a1826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f44d85170236387c687c32b9e0ae5927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fd7be83475de0255735771ee1584e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4fe2efba23927c97c9c7e8e4d136b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3bb28658cca4c76dd67b0336a43f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82978c9084f55b4be4c5d4276a66b70f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ac6317d24251fcd0c7ac5da39778c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d828ad0ec9b6c375be6ae06328c947b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f8170223be2fd827ecd27e84d22a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020a96ed19ceb0e5107aa531d37d42f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab8f3dd1eeb9c3e1ea791dd64c332a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8160e33ae7a90b4f09d2d8056ce03737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce904fce681b6ed3c1ebc3eb21747a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743cc0e8c8107e0b3e51381e1ff4d8939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89121f53255f37a204a7bf5892bb968b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25805fb9c0d3aeba7a1873be369aa0e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4d7081a9247766d64b235c8f8728042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60675b34c8bc5fe9d18b80109a0288ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdb6b30d57087c8683d29623c0861744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211cd9c1941eb794099630550425a6745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941f43ce8de0007b0d3fbd7eb2bcc9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bb144b7e6814c775fe17499645fa747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492cf667ba766498db745b09c0085e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35fbc2ffa538d6beab280fe18f80b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a807ada2515d773645ede4345eb9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5d2be9ac197d1f307fb1b9779374c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac19441dee4e20a9d7c72ea1f1c5cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e770eb2b552705c3c280168796fa653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5d0c8b35826343f9516ee011d209054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b0d00761c4360312afa4829cd619755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9704532a1b22396ffe1dccd5216a3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb8eeb1264b945d9581bb2dc3f78ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe383f9bc58a836f5f4e19b94e1ff0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ecd3403ed723a06bfcb665d275a0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1da8a6a2436b81bccfb7605272db860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882c6736da58c4e0afa27bc6a52e56861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfcf6a7889e789f4e8bbc690444f6f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789bcb40f1fe7a8b417b48d1f16036e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296cef57eb279b88a481c485eeff3e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ca12bf29206cf51476c93bf04198d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139a61a04db99b0db1b4fc44c5afb8c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175b7e0af0d881114b56936c4c8457c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d20148103d9924bba4812fa76c29468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac653e7236c31f32e01148a65c9ba76569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a68944d846ef86d8387125373a977270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961a3703896f02f6ff99a300eb6cf4371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a01c6ccc66cac48fe95c37f324f5c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d99fe0d2ad6443e030fb5142b64be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cbc9f982db89e7075d8b8b8f6d76374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4507eddaf009c18dfd57d35c828bc975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfb68ae9fc6a8624317e9627604c4e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d0afa81103fcf2b46964f7b8871b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc2763b78ede9e505a7eac6397c1ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7d143eca8b521b030be613c74c88379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cd70e5eb00524640ceab27a5d5aeb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae2e2c46d84514d5a17839592d7b6881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabbedb1fa200362786a32a1e26f4c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc25d1c1aec15b31c8378bfd3202af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f89c1b719f5bcd89fdf37e2c55df0c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae771291231c0c02077cf70adc22947b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b812701740347d8692f0d239145f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245392bf93d5a5369cf21cfa2656bd387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aafad3179d95c85d64897a391cd1b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee82366f4a6161463bd767d060e87cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ed7804fac6a6ffa5aca0673309ee490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc1c3c4710bf28d94d45b397353f5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849dd465a428850fdea4baf2421cbe592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1425b6e55f174abc25c72c0d1520a8193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43a8d160a7474ed6dc2eddc03d706594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0347a85a2f2811ce9104b324ff04b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcac983b8acbc332f60de25ecee510f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc729dc7f71a3a362f4c07f8563adac897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755057cf37f6d35cc9cae3746ffd61098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28143649044c92043adccbd51d436f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cc8719339836c8953ceda5cfb3756100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a1f78065c9eb21c04bdf389e97a5e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa71e564641fb3579ce7c5c4477e0a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8c7a3d806358a57544bf9716358c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625ca4efc807bb2d9a64ce9a459fb52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b9385e121c1dcf66f985b94bc8cdf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118d0727d7b108857a857adee8414f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e49107276f5e30b9272780711f7be8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459b5d9a597ffc162b26f5809ed76d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da489f7f5770bc899ed83ebb2a88a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cfff860a90cd23faefed3ebac6b94110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa931026bbfa6aa1916721708c51ae3e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c88f92ee445097578080d6122afb5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d44cf53461a1e5c192d7e0a5020f8e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed08cd111d9eade8b6772223720c195114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5a0ac9caa77282de85cee22d7f93c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1205b3d1d4544e270db13c6be4b2b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72a282e3ebc47a2f11e194b4a05b0e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f181b03b05397adae7908fac53f6e51118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e0cdd006049393e8ce00a76ca45ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfba7bb96b22f3252991547fd03637120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b8c9daf6f4632669aaf0051b372ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08045603fd66148d5346149f845c456122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f765a8388521344a395a0009982f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff711f2ae1bdad95f8d7e718cf9c82124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb36a6199bb1daff2f011add74784c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fb02e3b23cd5b826a72144816f663126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616eabaf7dc7d2841fef3514e77e996127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cf211a6f806622c4e10c3a4f9d89a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aba8bb9b70d2ffd9cdbbc849df5ef6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d4a1c4cfe990bc247a6a785a9b073130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f321ea26f832e4ba6764ad2652188131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34032c55054133b32bc611b04bd27d4d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f20ae13525d1e05094f9fa04772a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03903859fc4073b02e6f09b21c4b04d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6169383c79425ca17debb76f319b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f4b0b2aca45b4209aaef42ee2c895136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e13e7bbd28a180a692237271f1eb5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd1f3541a4928b739b9968e73de6ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec6be68734265017ca60cdfef67574139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6faa387b8db7328f7f56b4e0d68c83140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d12306467d74e1b2d4962d014c075141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073dae6cfe3dcec51ea000e3cf554a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e69aff46243eccc204cda13240e7e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139722d230be3b35c0a5ac1d9a5195c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59552dc6d08152fba482419e130b516145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d2f7e79c74c44ac8bb395384b7bd5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb873a838cc3e19358ecc7725ca35f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2359ab52bad11745e6d7c824b11a171148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ad3a43f18c11c7ddb15fc2c39384a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cc2b972b5ea2854657d51ca317f34150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25f08d233503b92bbb76bfdc90f322151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ac7abe87f9c25e7ec1718fb6fda1d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9637578f8bde3365b09f3accaf61ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295955eeb94c94d30a0896e07e74fd1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136ba7ec335f4cc74bfc7cca106919e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c204c6099bfe23366e6fd37428ddaf9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd89fd36f4ab5350f076df1c2864e09157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da855644309ea2b2200c62c86a556bb9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99f70f6091141140972b4795e625e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0a56db750dddf3c40681a5032ccba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91314d59f9555dbef70349421b94de3c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31790e6bc0288e5b4ef4be092894573162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab92e15f945b23bfefe5fcb0e3e4e4a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c95e292f5b39e66eb9f2a862a06d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03a187585c781fa7c0596610937fbb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb38fcfbc377bf7191bef8083a1cf90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdecfa03148f9359e5ab4c5b1bf4701167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2b3f158538297dfc28278c76010a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408f2e0004b85c968d7cdbdbac057cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a5a0335c92d6d1a3e9a8d102313d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fd04cff6e27cf0b9e8a41853f2fcf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad8e4ad4e3bf8860ebc5346ac9c3b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fa1a5a3792747504b53816182bd10173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592175b739e9ca2769c906df30411df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e07fc5f7cd69b305d2416a67d63e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd93e3814a35ce2ca84b99a8e1b2a2a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df9ea87c6ddb7ab3f134571b44be90177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18e9cedc17edeb6d79b5370bc04ad1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b3e4a98e9b0612d77bab1eebb97c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d6fb5c6ab8b396dd05ecd0e683233180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dc2613b4eac110affbf9c602d722a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6940c3fd0096f7a49ca74d7440c8a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9998db5fb1c5ec6b75bf7aeea22ea7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823e94c57a53a8f5a3bda7104209bd2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb6f39fa23aada091cfc5a963421a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16154e7922adef8f835aad249b3706de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321715ba3dc3ed71edc8f929ceead17c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9021123bf189f6f576a67f7c82543188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d0032e9de878c27383486c7c88c3c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798986f66ab8f15a6b1b32ecb8931230190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecc40b587177ebbb78f2793ca4b111191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf34663b1584ae76dfdea63bf0d590192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec48eb7f8a2e7ba6a010fc3f9e34b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c23d52e88acfbff232d59ef6caca9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beea0b5c8db59b8c033f2b6af39a2e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f40bcebd37d3df2bcf9edcddca1ee7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291d5f5a16216c8746e414b4da93fdc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38961705d05b2a0e5574d049d3e6da7d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7ed03c07ec755d1c3a8453aaf5810199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7fcf830df0ff17329c680bc22357a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d537ae8acf296a940d0015600efd8d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6761a720c26ddd28f562c01797d34202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2316fd42c1368eec0228d960c69565203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fa826ed66d47948cb8340efacd935204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77e4efd0393dfe1efd2d43fac52515205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd6a2f291675215c9966695284dc3d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec5e58f9d2a5603c75a19e60c54e73207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804238b2e974b9b7485e6ce818e17d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f50aa6dd2a9c419be98ce538dcb27f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefd24717c955eb1837a938e3f943a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b26a8c6b2d4546cafd8cc9828b1bdd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec7805297cf032d005032edd555ad5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3bb63536663d5c2569b8fdc1d677f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24746b6f036239344e231da2360f5b14214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07eaafc9195b708f504d31f46b2095215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcfbe05428a9877450e80e7ac68912216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ae28648000bbacc49f629e503c011217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787caa7c3a9b3e92ced5c435b5433020218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3368c74997900e4838d4ed459985b42219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91867d2648c138d8e39fef0b5f61800c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4ea2c879cac42ea3c12444b56d6d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab114edd3d0ada3dd820e587ab3bd7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113e54337106a3c9f3e63fef68897bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5511efaf86e9169642bf778a07f80224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a67d8f5c1a4244f13118d886c0373225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6774bf039a692408a732aa683642f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f5bb85d6d6698123418db0601420a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149b10d39bb82b37d3cb59e48bb9e98228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc631e54d60daa02e997e262cbbcad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31064aaa0de90dae8d82ca92dbccc8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3ad7104674841c6b3148f8abae478231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7217e52957b4b87ebfcedeb4abfc8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9f6099f286f9f3ffc0fb504f4e536233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185815fe7b4e2e0a6fdf57ebddddf1ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defbe81acbbfb81510a92133338f660235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296d8606597841ed2c0f966c5a83e15236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3bc0de90cec195f5019af2b15abf5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597128233b4a8bf20189fd605393829238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba3527c78473f682e61338d44d2733239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d06dcf07d9dddb75731d2e582c9b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a405d2b44d881f76f5a468d18bc36241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142eef5da5733c87d9bbeeba578ed56c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add70162c38ed77b0a8db192bdfab9bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd0ec6cce8ac98f96136bc3956e179244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3b28737225587c7956e93ef406226245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e104b7601ce7810a1fba13eec9a4c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3769a4669273a0383bf35d15a137c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc14b853ae41ac96ab1fff017c6daba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6421267d88389a7f011cb01c437b313249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d705f8c85199e401382c9764dce7f19250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d31951ae4580d9b3c4e7fd0f81ea0f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b192a88b7fe1839715a974eed2a0d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f6c0265d50e65ac7013e76be09131253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68542de3319d087d8bc23969999ae82d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546975bce8044e0cddc825a3eed63fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45989f929aeb1ebb97abe6b60e734a4d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ce87f6f11ed38a0751a8c520c6212257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f985823e775eec86868d2f2dad02431258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ba9e30ecf7e7a37c49ff0a263dd42259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f6157b3dda18c5a7b81857cc194ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf3ca726754a0faf729645c196b1a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe82ef9ee5dd868d1eda344140d959262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68722bee3d182b527de7d4bc5ae446263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dec8c5764856b904489fbd9eb28578264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d825827af0ab98d7e39add3d2fc373265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c7a474dfbc9b17539682a02d28837266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181575d72afe40139aca52655eb8c9c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2becd1a24b264426e1626cf68705f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c23cd3425fbc8104ba574f19b0d28269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad805a18bfc1b27b768944b169fcd7b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea738fc38868038e2a2c40969354fb25271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a343caee2af57691e07e737720c885272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1482587bb96365faa2741c53d8bc7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a06720cdbe90cfe6a65cccb7a2b89e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f70d2cb3df6b6cef26c9506c9d36d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37418a69d8c92ca2d5e9fa6d178bdee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20302f623a92722268fe75437558562d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdd7a98e53ecb48211e33ec3bb53c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf6368dbaf71212eb9592140ff398d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bfe6e238bed887387670438c6a0ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c94726063c739127e949b8ed9cde67281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20997312d30581b79358598f694bc2be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f5c8cb9a42531392a45f33892ae89283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e538c1df4131b3f1318541a78180d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fcda4613977dd3fb9ce7da627221c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99128a52009904f31de7aad12808e0b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7690a7c09bfeecad80bd71dff267741287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c6b18d96b4cf47fcb628e613b9dcb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d0f6965495a2e1b6da16de2134c29289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ab98e71553d772dd3ea97fa6da49b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e9f3f8952b23751cf7dcf783b62c5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926febb360c92af0ced3c1c2f3b91b9b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8b761d984f75075d4840337ad68df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7854d61627d1e8d7479f1c7d57d898294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc2fc736916e8aea91ac3abb29c7e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92981db59cdc29c5a806ea91ff7ccaa2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89910f30a142d57b458516186974d1fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b72883b7cd3dce10811b5d7f3edfd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb3aa83871e8be33844c69c3572e3c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46cce6d70fdb07cd6ea6cc89552b34300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f9d918396c5c6b4552b16232db78c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85af9a5123d988d2313dbef679c9231302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ce19eed71a5e345a024f1b23473f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00386c7b3815d8c767f4f91dfdbdb2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8d638b6a511b0c3de7cbc944fd07d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185e458c7e83f7d6635dfb4a723975c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b6e8d237dc6f788cae1562fb7ca7e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be982bf80abc98fc4bc9ca93c1ef45db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fa79218db34b1c4fe82a895949d6e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc46496a1200d5b59f549a2d56b912310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6052aacf0758ca57d0e986f3380699311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c71798b67b9f9fb0bfbc9adecee414312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74399698c41f10c9f8ff585ca0a833f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a887b1e6fac29ca8c9a9ba570a0e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7fbaef7dee82aba1fdada063bd5df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc707c3bd4a140491f940b8c9abe30316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455eff28b5e8607e8e74c71c3dbce45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00544839d68d6ef60575f694195af977318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d1aa55e8c9d84f8f50e2ee77e038d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af136ddf719d483a64a1292596388d60320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971498b252a0bf74fc1ae1e4b1af996321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c672c798e93187f6ef8eed5d0dbb0c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fa657d705fc22b6c6b06e95364aac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd18f1ffe6890edc5496982e69444eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb34807554279613d88a2473d77fb7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3cc771d9b8864a09b8fa24191b4f3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebee82484cddbb81a768dd7e634e69327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afe30346b3390d52118a98b279bc7e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0456108ce0b7bbfcb789eb882dcff6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2d5a46e3451d10df2dd7256bb055f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032f0dfa72490fbfbdc762399da12b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69a16b6eaeb69e0cece0287a56617d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d245cea1ca580d73280309e6818feb7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbe16e854681b7b96dfa7c540b2f39334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f024920d26a6a6cafa7945c8396b4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06788a1aaea889972f9e671421b6157b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e5b3f2c066a9bc397aa3a303105eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5897a9a20395f8345b1377d666d59338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a03717e447cdf695b16efdbf013d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9a069f2575f227bf14e13258f0471340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09533211b346a5d9281ace541d270423341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21795ea3a27691a34b04891aeb6592342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d060e63bcb11b755c35d053db5eafc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a89477d81a39388765f66985d39fae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede1b90418f38afcfede5e2d762ad66345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbf2fc8708dc92a5522a6b02e9c761346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b8dee0a9d8f54fa94ce6b09c564c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70cc257ed61705c80cd832080ddb87348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c0ca6a9a594c524d2cf5ade270a81349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21997ad4d8069a083e480d63f6d5c552350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23ab1ee85f1eab574bcbb1e965cd1a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e5aeb3e41b6636b9e1ac6cb63fb28352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861ade44992a085998fbec0138a6f19353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751758cee4f049c862dfb9fa494b59bd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48d9543e409893d40289589f78c79f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920551125e97b15fb029342e71513d1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df93a700929dae3ff1eddc8a69171d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddec961d45a9d0c5488dfa46b7f143358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e87f7a3f7b58d425b7bee8cc7e497f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078849ea8acb5163566a619de08cacc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77eb6c8df600e57fb71ce6d2bc4d6c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241718494541dc2aa050d6d8a7a66c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95959c1bb5f96f176e5ec9f07c719c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146f5d304429f834f44993c7cce3e6f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a24193a72cfe0499e5d4aa0d3d0c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5de0f5c0415fe639137724e6d9c2a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748fe05a9d58581ec2e6c88be76fcaa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa51be5d2173c904c99015437f2fc95368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebc1ca8bf308be9991dde0c2685764369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd76bf1da1fda6a5ac06cc53d3180ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8bcb9daf3f5b89671b322e841d340371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ad62af56ab3807ecf50aca48c7d18372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96793ca8f7ae88fff4c750656ae696373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5fa936acda45b9837d5a5a24e5e89374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcb53384844c72e4d79c778c23bec2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd4881be9da3686db27f472e322242376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f53be4923866ae7fe3c66d60d82aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0ef371e9bb35c5118bbb2045ba0e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ba3184a47bd2a2b9c202b34187fea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb296f50642e8426bfef1242fa26418380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689b6aec57e4c0d7262cea0db972201381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28a149062bded88674d251b7b43e67382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54370cf7ebbf7109bab00ed7f22a0bb4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee2ed3031f95a0c5b08bd9dd2290b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588ccb7fe7eb0947419617f41a47335385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7d16ba4514119c05eeb9531f736db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325a2031b41b31d09d1b5b9cdd79944387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba922974ca104291df5775ea365049388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d76a07268ca657b5303ab89eb1af6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c476c3a38f10f7c4241de38b4176bb3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9ba60443da7ce9e40fef4197f04e7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b102883ee593c2eda85583d3333eca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d662f99c076b763896da5a4389c727393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5e9caab35c8fbbae41f584316aee7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d31c435c1cc40159913d09dbe7569395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eeb223820ced1668f0241d34ce19f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c8fd1deaf39c627c86162902fd6b6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe63ad98cc30c76c9bbeb2a5a639c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521d695bc6eacdfb30a54f09965aaaf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa34de882c38a86b00512c23eff728400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0e9a288c1f5dea6f4d394d6328650401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb6f81335a5e493a6b4b9e19b18ff9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa789456fd7cade8f1dfb922a3c775403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586f5e8d09295cb6e58d8a0ac640b72404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a02b1dcd1773e7db459394e1db1e82405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3281bcaab856cdeb4f8e26ccff30b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af38c6297bbe1f90afc113255eddf1b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d0c03e996fcce0190ed298cc16cbc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8bb588798d7a949747dbb0c3076d7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac1862f1bf77d7811156800d121012410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b27869b48f327c74f7782d8e4a19f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4e220c05276fbf84e17e4b1579348412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb12e4b3125986a9f494a5d8d026e4e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b76fc830613c72f87ca80ce5ecabfa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b18d20ad23630c8038f78a362d7d28415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085d8039872565aba7dbac01061cb53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7e2d7862a7e0dc4aef313d4c9378e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d548bcf1415feb023898c32f47727418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ebbf08fc8e74ff29a285c6181aa12419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce6b263909703e2b13b5f06bea8ec5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ce965d66117be72a6a2c811faca54421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037d2d2f1902b163a48dcb90c5c0ec9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435282c6f84789324e2087683fb1995423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cb0f7fcb8e1770e772e21d4c81237424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed089a1948c94d7a32d14b118ac0ff7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219ea661539a887b35f71691a126e18426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91057d22283a74178b09125e30b8b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e168ab8623c980801bbaac2bf1742428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31cc0b27dc5d07f29c6445ca08e556429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ee5fc58a62778264172ade53ac05e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de4118a00d521139c76f0d7d1ffce7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7044221d235a0ffc081a3989cdc0638432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64101eace215bfd0bd94e5e0bb87fc2b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc875a299e116315ac36a371313b99434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4772ad8f80c057ecbe85e6c5dcd5b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80263d247a701252672c6298a4711e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7adfc4798fcd3521e951fdf9ee804437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d63ca1ba8db6e6c230f69cfc308f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0dbc332505e94487dbaf9e5af85e83439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e743e35062e1b2e67f56d2120d0f055440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507803434ac5b8865b572aaf41d688b4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60433de067fd2cd431d8a7ac023f145442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310c1bb79c991f9c084ba4af77cc868443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ff84dfe97792b63f0c729b865fc0d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fa4cee862755407b8a69103b6f502445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40990cba4af723cd28bc6dafa8edf2a2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbcb5136b85ad46e11eec269d61014447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb96265b16e2f97543c265423b44c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8945f0b8ba3eb66e1044461b5f6f24449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2ca2b7bc35dacabeb35efbe4395db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941536ea0dd993a260878a34748abb2f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd516c034f3e2b335775fb50aa9630452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5f1ca74c4f5522762c1af3779e587453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcea017d77bbabef42fd82043ec816454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f4b1817ae80676573c9c4dc24f11e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a222da3934716087a37b8f74ac2763456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0f376112d94bbcaa24f473569cdee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401676e3bc46cc5eabd81747ed42247458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8be00259fc6669b4b60b4bb9baf06459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776d160166f47d3c4793b5ce9da4320460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6d1357b64ebf194668e8e80ec3529461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fa9da2f1d9dafbb5aef69b9d6c1c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451f427bed2796e02f7c5a0074f43a7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3b091ee29ef61e1107220cc0b1260464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693e3828eaa600b5974536030ca422e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cb1d1dfc0bf36a8cc000a20d54eab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09579073ff05a79defe0665fb901ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6272b87d4214566cd30b2b377eeecb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85619a280555e42c4ef9c114fa713ecf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f3c92ff0a3702139958f6797ad54c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f85ea862440c6cb286345888dcfe23471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb26b651b3b9e2b95af2f5f89629b3e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349ba9f55ab0ce5c76d4ef5e7867838473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9450cac72e717cd9630f54c141294474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de1769d7c096c5269192d735bdc856475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f733d044081af308ffe41ee71b20b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529ca940efe9b262050babca56132ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce5e8571cb41cd64d764ea94ba8a7d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99940ed75244bff8521fc3aab045f2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703f38e3740281b3ff78fe07116dd11480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0229cc900129b6102cc8b626c7dd5ea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf697f697e1862f937cb67716c96ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690598028d0c31cec4edc313d5bda71483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd88ff9512594582058ad74ad721335484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9df957eddecd843ad3f793cddd336485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112edfb33f90c22b0f3f5c9a354967e6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5db34a673068ebaac8bdefb223d542487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e225b33da6621ed9d481bc59222a0b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79862e62f316d3a75b120d0fe2607531489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f792386a937fb1868275cb019a8d1ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bb9f39ba77a34031a81a5d89d14a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be654f1410f472584ce68f870c5f69492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd64167a18dc8a17a5246ee3103ab7e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8f74d9637dd05dd9ea53c7a29e4b2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155e00ace55576de05f18ee6bf074c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8375c96f26d760aa3cc865cba369a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40e4a62cd3fe939f9996c238a01c42497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d6dd1fd449e487033f88a1a6acbd7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ed46a06637bb3f2e1c5cd20b9a44a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424f52e06f2002110d949295c74d4d6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12779c47d643dc871efbd1610499c579501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfedd1be1525432ec7798c856b3f50502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e0c5e8937a7645da8a0ddf408d16c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc6b476b85223ddb46265310f2059f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8809df16093e7bd078433dea4f337505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1449d818fae430e40b2c58941cada4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34551de1b6f168339e55b508b5be0f32507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf7a871f9a9d8dcc3f6f9756cb60b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45327d282c0843874f1cb81db4247629509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca999186145fdea6e0f963d6b7677ab8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646146e12bed29b998bdb9191de6dc2e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3210c2c965de5cb8755d3fb8e4138512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5523f57492526d512157bc1f3c7a81513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b833c9323bd942136b075f92ed038ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c80d132b2ae3c395d46f878ab4b85515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552ce55d893cc3769941c3a89aa76b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09d1a76d8b0137127960af3a576423517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d9bdbcecbe98bd6cf81d4bf0207ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcf89fdcd52b6c7d8953152f516cc9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493f67f69619935ae5fee2b264fe58a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc83fdaf6c79ecefa58ca1a36c2eb4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60085cdb85dec04cc3e641d4ac6bf5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cf2012f6cd48e768fbf9436f7fa64523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0080aad55801e386ebad36de38b66f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f97ebd5cd9d6c9b7e088f1e3d6c465525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c67f06bf2b32f3628dbc4f4322c1a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4425e7ab580a2bb80dc4cf55436ac53527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591cb8bd520f94f3a3eccf1f7c8311d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0eafec4f3ac643f68d2f8aa6f884f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4aa213c6d2abe6a92a9f88731b207530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a1dca7c28db34e51ad4d706dcc862531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd31e6c5786e0d8c9f6fbd7eb93c7d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739484398127fbdd1789e04a799d2df533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73558f564d1fb591ca6d4fb19125da87534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c24ec87d85906313570a1993d3574f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95166b63b5acce0d992f7943e5e7574b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7f6b148b7f4d856e3e2686205ffae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e289483e24e53cb474af8ee4bae4d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a852e3d24f0ad110fecd30c76f82a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915f1bbd0bf572660a8bbcc6339d4d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b05ecbeca78fb2be9efcbc46794aa4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b183f4bc9797207450cd403be9865d4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f15d5cd0753deaa5f74766b7cbbcf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032064402f53ce659034730e50a7ada8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae1237b2bbea8738cd464cb387ff36545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f690b95c4cf06aec835abb69b01fbd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1d5cbfa72a6d13ba2d7008e98f765547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847717e69483226081383984ff2cd8e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bb437dcfc8e9dc1222c2023315be1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a278418809e76ff5de455befdb570550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a9367be28f0d3bca714454454e081551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593a1ed50648f88365ba80a07d9f3b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f28b03673bcc4a37e4375e895b2928553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b0fa2900febb75284b206a076e388554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cab216fda3ce378fdba5b196e4a704555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a445120e5b5729a110ff953dae011556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c581a7281c74c0a5ebaf8c2f9b0c1e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec656ed42c3d31dc99d059187c31d76558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627203531366bf7c8675776aeed8f34559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018d22dc3a67210f8af2917f3e011f5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8dec289c1664f7a61d7e379884eef0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af48a2f556077d1b412013eb86e419a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68fae404fe57126bbe983ae5943a66563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557b6cccd114ef121132370e0ad8e2a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1613df5dfbe2ec1446da16eb768825565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cf3d5a91b369bcc1c1a383c9d7c18566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a5e34433b5c09182d65fcdc62ce6b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093787df6fdc1f3035e558675f5eaae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f478489fd5edfdd4dcea90220c08a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0283942c5172963e073f026391bab8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2ddeca798cabce288ab32a837fbe8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657bd7eec1a8fee1ccbe2cf67ad3fd6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e63c72cc9af4a1a3e27e350e199520573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d8091cd4322dea1064b03b2b6e4fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8920cb061dca2933cd1955a2f442ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9197db536bd1b206be2eec413bb241576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb347801632a2df60a57f829e220ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfd9e1355cd40ba6cf787707ebe351578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ba30069ffc6dc3cdbeb32b12857e2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1df5c94aa2a3a8ad8b47935709642d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af1cd97e67888ebb570d5baac7a061581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76962f48cea7b20d72172fa3a2b9cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618a69e0149b4d9a11603a0b374ce2f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da8f2e044f6d23110a144b64d54221584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7e2dba5245c4922e85a34418b6ffc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175d50be90a65ad2fb4c2ddb1f2030a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3e741493b0446d1b943568e1a5cd6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c99061f054b69391074a00cf47154588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335630cba893a5cfca7a76f67401b5bd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadabe940ded52d3a47116667cf3bbb6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b48561868e4649e4f557904c1e1186591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695eccd65840962e2913a07770bc2d0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53615cd5e46a623ad0897e6577555a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f10b4de719cbb0d0eb5c7f761eb1c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f86a4cef399961b07dae81982a1e0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22c8cd67a9595edd3b1de9cee28296596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402dd3d4c431009677c31358626608a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0b71f20b559cccb8fc06904174f28598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8469c313098b84551c6c082b256dd5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b94bf6443f92bd875f9dc62a14afa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80a760798ff9caaa42b45ef4b72c49601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a546cd224b20914293423ecff707e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca94e8a542ed3fdbe6c700a24bdeda0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eade08a53c47d25eaf7211fc41d836e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265af5bda3dba48e98168b55e1b5e58a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a17dee6858ea84398bc7aad84b2c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9916c9478c2e13af6dea06e1f2d90607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65128468456f2d6b81145d25bc72d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed633420fa3b5f33a26bf2d8005efca7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe258c64f9745d3ef9ed6aa7123dc990610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72669a5b2dae810b16bb563e90c468a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c4fab60199574e8b1a842c15e5bfa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c71eebf0c59890f27f0929f6459a8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1c5319d09cf88dd870920efdfc9d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a08081c2523dcd76e048824affc5b1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92211adfcb11569991976ec08e11815616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af732a823469c443cdb7215d291cefc4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf923a9d25046f0c13f3d05b8bac2b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f673385884057b970ff591ac10cb34619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c4d7e808405f1bb30f96db79e5a9e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce84a6df2b80f4f4e5ecd60eae5ae2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b55d39bc4f6aad298280742de7a21622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385e2502c5f3d6b4880f14cd4f79b46623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065930d1b8b26d195360afb2b05b4d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e881a508609258b9e093c4ff3a922e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027396f48feece7a8539e8d0296fe42b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e84fe7478dcf3a12a76442d0bc360c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21321da66fc71d1edeec1929fd14ef2e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95977044dd51da44f83c439a4cf3d14f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06b9fcfcba1dd2e80a27c0512e1b91630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715a59b2671dfc07af6044bce238e42631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc7e617107c3674312ebbc09bafb34632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4833d712687e581365b4e04b1d211633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7dde39639bcec7c8f981cb44281ecc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543d0b3a2d1caaa30e13a500e97bfc5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46631a6ebdca8353ce0b44eb92aa4d57636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bea3f370044534a5ef1f3b24b1593637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646060f2a2f8d5a1c23e4aeed4a53f9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad362094e4aab56b5fa8292c11e285639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a157d22cc2da2f645b87fe9e55ec712640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24464d57c9c00d8feb494f4b0d390d88641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89b6985552972ec205cb5d67d5cd2c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e7cd07c0c7bb11c67500d4f9da042643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ff01a608b83bead982fdea5c6090d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c622edb02870847675599006ec088645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c72001af99bbf682b3f15888772f75646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8682d033dd4a82ea3400ff62085ff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdb5fce367173c2979c8820fdf78e5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d1a0c297583eb1885ced796f6eeaf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea95c74c0150b77d9c85f49888eed8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d6cbc8d2a63c8ccdca0c622a03fde651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc29a08a5ab606bd9ba33b98afe69f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9b0d32a8448ac06267f3c8a366bb7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2e15a30d183f79d53b52d5d37b34d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967c4b28610611b90a72b6586c99911655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6733b04ccd7feaddbd8b36508fbd7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e216fceda6f2fdcc920d31e65e7e3a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ad827a05a91e003d4b7aea4ceb41c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fd90a227e41cf34662bc238bd9972659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89348306b3a7199dd7417bb19afdd0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b03c467c208cdd085a94e06c67d5a7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a72a96874c8472760932f3738884b5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3f4ce539efb795accddc5bc05cdbf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd829c8e02dee95858b9fa91eb1ca8bc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7931b134ad7d57bd80fc75ce7dfa44665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed0baa32a2fe0f41fea8384105e856666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c08a8ade7caba0a22a9720b90fda9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69df485955197021830e33c5717f7d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9202f8c66ad9b6d5d8ceef43860716669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2781a8f52e2f6616f7a15a9569b29670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9955ed4429e83108981571d66b1e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7750da3578309038a63bad93949e3d0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab3e05bc3f3a05b71d175d8e4bd5a8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0e30cc01261cdb5c7daa736ff76ed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15e700c5ecc87d349cc17698192484675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89a4b0681d48fd3a537e66560b19b3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba910682258d0a0dbd4c97c84d2e1165677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda54bc47d5d1feb294febdef091b58678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41cca3c039e19401179b243b05bcf2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba099c0233990771ad878e6a1acf51680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aad7b9747e15d7f1606f073eae6dda681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d843f10b5a02ba641ce0fab2de9e1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4805d4455c9b2f9bc9bb970cc80b2a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224447af57865b576b159610a195b690684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae8d8e2b59819895e00b27e97931c6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2c86a7445016e968760ac905b3913686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351bfeaa56bbdbebcca75568d6e7be9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817122afc3e982b2cd7f00ea679a853688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04eda0540b15566efe88c81ed6e8d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38800937a01a248cf0fe5d75e2573d2b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d07d46a5adf23b8dead208141c8989691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71f959a85bddeba28d54b985712909692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebfc27245357c85472e1bb18a8155f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b45c77679a6151f24653392a8f35e9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3de02c55f4caaf0c582de62430816695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1564e594994d72b5b02f182568535696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e94ad2e639c53a81e7f063958c03c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ee213d31f22f7dbe878622f60e16c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f108c1580dc9fbf5c30512fb6e46cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dacac3ebf6795f6e8832675a721357700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271ae4ad28ce3a940638b5f4432cc07701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356417473dd6be1d0bf54d265958aee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4157ae03e363c409335c3d5a2f9004703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5c22650d3fb610aa743589e5d22ed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ca9d79fff0c95e2436b6842c55d1a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91711491b969d0fe834926bafaaca5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363fc2cb77a8e95a48c48e9ca34ba9d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76e5ae9ebb2bb7d27bfe5d81435bd1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc120b4d96e09e4d85f369164335fb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032e510e2216e8877773c36a665f894710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725566b33c2febbf34333676488de7f5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482c3115f9ae50fca71572990135b5c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be03c84ff7fef352c1f1c20f405abec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a83684c7f73449a130cc3800523ce4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3425b039c27331cc91c5e6b034eb2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ca0ffd1e143f529ec8a9bbb0aeda6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee7c419d625bca81dc35e390e3f933717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f4f20988a74a120a3ac903830f4ce718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509b1cdfe63e2b3d624587fef203b6a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ba6a045b6cb3940e6b0a6a3c0bfa5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba566047ad1b74ddb9585aa1c64c2b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a365e3734fa1fbe84037f97c02453e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a39cb96f6438158719ddfba8e3c88a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684a7dba1cc2e24261ef2abf9b68402724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed53788bbce8ede12a251fb38bffc9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92651ac6ee7d3802a95042e2cb3dfe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5e96af8fcfdecf952e26041bf7696727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1b45461bb7ee910d4bcb3e7925f8e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbeeb56e176d41f2fc386ee945d865729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f7f2ebc0dbc4a0c7a9ddec2e4a482730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e97409703aa8881f8357c9bc1afd3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700a6cbf097290232fca84448c43df6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c0d72db9a3973ca4a672a77966ad7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c92416cf66dc1e1a209bb7016c41f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113d80976380fbcb2f80bec22647c01735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244b61ca0ce685736451773fa573f1e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141dfca3e37df46dacdacf896804e73737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be171df4018453fc99f980de602d74fa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3798f2fc42d14eeb8717eba06d3bb6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39a70c9a5daf938efb0fba4b1b3763740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b73f856840686ff6feab1d34c94c49741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826bdb32f49b150c2de7fe50fd0a533742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42067f9950dcb2c1c66caf40e7b2cfb3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399d829cad2963d9c8653f3867df8c9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4418648f30b0347a7735bb5bf57cd5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93446d0c2ab2ca6efa42686be5449d2e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987ccd98ec6ac2ccf3fe44596b7ab62747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4b373a5ca0b9faacfcb5fe5864faa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0d57f9d45a4b574fb9bb9f0c2f302749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f3b013dd995d6719717ea4fc91bc5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fb7fe334079738427c612a3a0c39e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91e0901fe6ef7fdd5f6675af409f6b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e8a90477987fc92238f0550dc26d6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d2b793f479ddf5e8daf0cbdc3d35a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156abbfc4cbcabd175940b05a98f8e64755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1413be26b32e46072af0686ccf5174756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e8f44f3861d5705fbae1d4f83a731757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4f8d319c8d41b6f9233a71d1350ca758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e43d1b363174912c0e570a46a1854759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>