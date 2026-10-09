--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833060b5f1b9ec12cb8db9cb44d10b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646fce269265165ef176fe914aa53142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31789b1855974b44382b667a6275ebfb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d136b4fdca6e836135bfe0e0a7b1b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0ba71b82190e9b7420912757714855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2f5c7dc459cce1a185c6141c116216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5a29f28eb64bff03c1d53a0a150ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381ced08bbdb649fc9744a2e89356668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fad67fc149a8e6e6bf48f0f9a852d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c233c717657c4708308f69b8f56b0c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd4a43aec70be63839e47e11e5bb6f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2706e2ccb3f0936eae97e9fc5c07e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642d844e6939bc37d6b805c26b3decc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64678769f9878c359def2096aba3347514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0828c97b403159318c12d8236160af215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e5bc9bea521feb46a906d53f868f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f3b75c66a773e5e7b2023418c66dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62397a3f54f5787613fc2056e2926e8518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418589fceb877c8a2215044f5ab2b67d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16002a83cf3ee1fb11e0dafd59bcbdda20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff413668f70195f704ef0e5bb8b5d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214b2c26874585724e52a520818d39122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69511f6379f92d791e133a20289d047e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dc258b70c74391350115c913b492824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd5ae707ed4eb769ae569ca733998225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363aa2c847415e16423c3a5f72955a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c25a75fe5f146db4e79c95de5f7cbb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f770e75af725cb0df26a0e1e0a0710528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57162e3a7204f7330d6b7b200d4e95729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc54a2e1bd9e2062194e14dbdc3fdf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642697582a7a2bd6077b814438201df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9f198b2fdb158c8ca230f20e8193232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5bb07806b4072f8bfb5d123bb96e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6294e489dc13a592fe3460ba589c26734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadaf46a452a47c2722209826f770ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54781e19f0b8797f4f5ab178c106174136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f37809b2c62e7813baea08c70af1737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6beb98e5c48ceaa732579efbcbd6c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a643c8d245c2806707e148b0bfb0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023c3499b7f1fb228358e585e687ac440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768d17cddbaaeaa7589e025f5dd206041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8a152944034f1ac7daee0ee55a83e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cf6ae43c289bcd7676436b52f95c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8bf08ad9243af9271e5e6ca5c204b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ece7bd268ada209015a3af45237aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9722ed8728d9e22abbe6084e8825d9646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7b2522d934b9e6567e021a7a5ffbf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450f1579cfe4316a66285309695915b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422640e7a5fe2a1794c8f9adb230ec8349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b43a1ebafe36b1cc35226f1d4120750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b26d59142c24d3522054f8814c28b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129220b14dce825165e8cf364513ae952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e878f3d5c3037d3ed527b017d746d2653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b20538bcf04ed7cca083731628bbc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d3acc2c8f3d08ee64db6f5a93fcc655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adf29b3499f16dc90754a03107dfd156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653acd0bed8637cd46395a047526f7057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db0223f328433a33353486b02f8c7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c16a9b766718063bb3b673358eab959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e6d8fd159d8e117fced36f48a35f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799d87b1d485087a532321c919e5af361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb612a6ddb71d5b1f3c0c517b06045d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc83d9341334aa27abc324e4b33fb963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d615eaaa719cf2be5bf3a384cf37464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49862e2627aa2f9855ac659d960f6b5765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9463eda87088427e6f83650b5adb266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1ed18bf5737b9ac7f7a64ab349d1e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26681ad17ba15daabc0dea9f7ce87468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e44bfb86a8703e5de9eaa34525d5369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75d4420146aa8f7a5725d537a9e7f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ccf4df1c3911f2377cc0bfec94a3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cee9021401da7dbfd3264f79618f1772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fb9cb1097d4b7491c77772532c1ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194913b598dee8e9ba24b278852ec31374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33380aeb21dcba28bdd556c90bc07075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca603fd6f6bd2d274684717d0b2c942876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d653ba2b26676861ad383a8fb4fbcc877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e8050036d2bda18e48e6148ae139078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1378b9d0d9e39b37c8126b8aac9c1f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9a9b2aa8fb328aa55351d2a75e7ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f33a5ecad1c9e2e2ae1b6314392ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a3c9a5680a29df353d417183aaab582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecd90e069790feede125496747397083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24164272a06565bdd7aaa5168b7567b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e8c5561509082e1ff94252f98c3ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a364cf8ef4e09b59ca6a762e9df6586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd480c1b93e27e0cef07d94c18924187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10335d1794f586222ac22ae036ec53d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee5be6b58c39b178c3fac1e284f5ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629c5c1ab3b9a4edc39bee2448b7aa690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67a03fa0c037b251c68733a0768d1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9ba54d325a4425ace6b002f31b99292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3f11d6684d8adc8ab592c6a095f6993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74743942bfab1b9171325173b561194394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de6527faa22d18eb6eb96996dccc9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdfa3d3c0477ec2ab2d4d9f4d4ac8696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963ef7a220cb76b6c0ed87ddf5fcf8297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ea94d3529cd318e66054517740c7c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a543f0ebc957c7ffecc0f7522a7af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32c26a2f224e66b82c211343c36231100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bab5065bfd75b38f187280e2feec5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e516177e74e51b698464448ebc9f0ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5410d37866017ac6961cb91ea3300da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7fa4e8fbf97edcfec3db8cab43565104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce80c6932b4fe413a7fdc66932c78b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b2cedea271924f349f617c90bfceb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d504b077c4791f07131c24e0e8eb59107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f928d698ba06e9f23c2b4ce7932c01f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bd3cee6a64adeb31805bcccae7570109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c64c3e7b72fcdbc734c7910a9cb65a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0217860744617b4ab67526dafe777c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690a71781e733d75f1c2bc721a7427f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501a6bd5339d4f04d063ef00e6431f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b300a1d03557277055a168ee0c06b95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8915e819a1fbd124c1245ad1145e038115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436105bf630c653553f282392a966ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebf7cd94c6dac7b39c8faa7353ad9f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3875d40620d9727bc36261db04173f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa45805dc3e91be0df97d2953eb2632119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724063e57b053cda3ec6700ff68b73b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7c892d535a1a0a5388cb3c8082ba1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d94c8e2603c5508b4456a20604b830122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afdb6916ba7099dadfa303da69bb1b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcf566cd5951fe5efdb8662b3a8f29124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e20e28dc111b6dcbb438c7fa3e205125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc7d2af52c6bbb47ff3620f3c3fae0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26aec093734387d3b9366fd2f9a6067127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf11ff67658fa6cf760496e66230974128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868086c8b0243e57b3bc98943b784dd8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95946ab418b4fce08faead2c19c9351130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4081f2b1d1d5664e94a8c7c21590e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889f9737d7bc170ff18efe53ac073bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd65ea0f641bf39ca0a9f43a4836c9e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5a62c66cc872c5e261c6c5e657d2c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113842d7dc4c8be97e41206fab7b3edc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2f9a2897b1558482cc6bd99de58b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45b97bfc48d11a6fae181837f54ac7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38779dfbb2f94f3d2fc4485045373190138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8e9bcaf387fbc3f190f48b90826e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55edae1a0b5ca4bae36dcff8d1c11e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a855fc953485df574ed4d781a3927e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc6eac7723e41ea3514cf5aefa3359142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080374827d24f2d4b4c6c4cfc956d4e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e73a75cf44d38a7378aee5874dde62144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e04a0ab5564a3c1f08195c086feac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce362cf94911b4e6ea99bf0d962ea39146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f07d8218e41776002b0e28a0769cbb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c435026c0d785a8eea9bddecc44dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9104dd78fc5f1b30655b9931c70ccd2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f7454a48c553af14c0cd79c76c8cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd64c1387717b923b28a539c7c27a5b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea831e37e4ec58fdf8e2cdfb8460d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57944be29a6313e7c06035609ce6aea2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70d15c36cc31c903d9a5fb87b455b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35125c8a0e84073c61197b149a99de91155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148b4057e49724a88bdcc300f625786156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37a5849eed787342ad9acb65772525157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d9740eddc4dbd758ab3c900fe1482158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55876bef5e2f6ebcdb5cf407b5b4eae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab949b41956e874450c1c1abf52b347e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2eb3f7dc170f08b489de236cbd674161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d42edf8cadde75475cd2c35bb706e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7d21c03d6e25455e3118da6b2f9b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fdc4ca0c3560bac5f18fc40a614a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fa5759e1ebadeee3b76dfec0ec2b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e389a1fb4d39d65ef430a28593565c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a945add4d67d16921167b494eb5b31c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59443c4ce2e62beaae787fe9da41a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f96978413dfdbc1b86fef5b62d4cde169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff0f712134c7631b9f20b62c94afd9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c6dae3e7dc14755717b78d8886605171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d286f7083c35f796af224e14c105c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb33408a5246a3e6cb721f6b86857a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7183a411a49cea5046d7102c0fc44e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbaf81c53402f0a007c1e57dfa186c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16b1d5c0d831d10b6b3759c7fb0166176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058197aac91096c8b42790d4ef1f730177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51187805f3e4d7139149335687c1a980178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7c31018cbbdd8e06e89064ef681e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c686ba467095aad4bebb9d1d737478e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b557ff2f174ced6a4b902bddddc7234181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f047b0f40e9085b59e36d3c8798d21182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d805af7a4b43f8fa2d66381a3f61f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91d8cbbfe306f48f686a36825973a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf859fcc1f07ebb1ab7e5b24c4d431185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f463d8262723c294645eab353adfdc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b24a6bb60679297080071272ad048187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2c291bedefe8551e4ec8f4321322f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42881859a712b2fe6e5403e5f8fc5a7c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beeb72c37788ca35fc41d8dd0a711f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32ef835e69907f5f1463850c5fbcc7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2833458eee33f32bf1e0cbdaa8131192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06831fd7f04448e1caaeba542490cc8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f1dcb235e1282cc146bd8232d5ff5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28caad7f11859aa2132a3f9ff89e3a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7332ca920366fe4f45246bb7e25762196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6e12ff25ff55b06febd3e1ca0943a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67880e76a0166a8fc3ab57cc98a5047198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dcde02e77185b441c7d20e5d66f36199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80474e518b0fa0f71122bc0d98325044200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5a5c6b72ba2ef3d78bdd112350884201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4d987d6686492416df453e752ef32202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a49a26256284f76192dfbc7087b69203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2cc79eaf1f17320d59193f16b1dd4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413e6ada1a6a0082101c052a7a16759205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d98305a41bfd0ea5ad6675fae7475206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02d92fa66ae561107a69a9431d3301207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a900302c7d3a7420a17fc7d23e7006208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb593e7edeefa56ef16de94038e5f1be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d16bbc545239eb916388896e633854210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d43ce90aea9466b17694b8ffef4367211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c0dc03eb39462ea22cabb4e2453b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b577200f31cd8fb8ee627c59bf60c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a15651bc4ddaa439713ab29cdbaac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020d60749f66b1cef4facc00391fafe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a63b688be5e76efbca286ab95cd6c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67f719aac121b283510256740486f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c445d3aab3a092a03ccbe76a9e2ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc059632b67ff470cabdfb50fb034b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17711a25e496bb99327e30f6cb5824c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c6bd62c6e62b2629f128676f9006d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe46b46423c2b840cc4dfa2bb2e480222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48d8d76ca773d60918f4d27e796e0f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cdfe9c8f99897bca902b6c927467b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e35598fb26b67d9d3135dc60f5dde2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf09ef2f896e6d3a869d3435eb777e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775fcaa57106418f7e88ad9db5faacf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4ec9622e28d2bb18d001461b8a7b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ed9803edb065030a24105b4ed4b1a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a87fcde6ac5ccede01ab76177ad13230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669013e6256e2d646300aaf0f359645231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6a0c444d00190a8d9e02108bfebda232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bd516935e1968cc1fb53f32edfa8b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f333c540eaf35575813a53fa0dfc52234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853eeba49760f0c807e656eb11c0d65235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94d2ea5375fadc5d2b46a3fe4e6c62236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0202898ab1ac4475c8d6fdf2a37f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04620036ea206bf23c74ab8f8bc3bcbe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9016f7244f3a63f04ab522f2fa08d4b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f08a3144966bcf067f3aa416695c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d20d573e11005bd386add61b396e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb7a6c574a5641483b8fb832b478c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be02e34325a4862ded87aa8b69e6242243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6dcf5b29456ed5abcec7db70fcf40244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882176e8c2cb2a19ddfba14e969845a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9888f628bebac60fadc32c925787b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef3eb51b245094efddfb540c4496c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694c0ed11ffc4c2bdc4a0ed1f1428d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c36dc8485eb5f3d7cd5b7668909d7d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a91dc15526fe31bc1e02716cab3c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a121c7eeb7cee381069499ac4c77972251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ac7a364144ccf1072260ce71577f3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c588e3f87ecab6d217f7f1e8838e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17695c378d2295410b9f8d21340fe0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de7ec8ee82df50ab25c98ef2c5e225255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee44c14c8e300c7867a54fddf50c66256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12567d8609acac14b41d71314b46f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a012ac30758dfb6cc28944c2238e09b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34df999d4d40975f3d07f754eb1a6b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77702f7536013d17df55c416af19ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8c6f96247cbdf969339eb9de36dcf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31f4b7e7f4005e56140e1871d3b0a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af35059ca53ac744e676248573fbaf3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e580c7f04ff8322d5e9a1dcdd3a1518264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9c529eb04965d221be8c0061541a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047ec31eddb0183d1aa1aa5e979a063266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55daa68fb9ab5f88ac111e73d8c07e5a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8579044c480968eecafb180d09048268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b30fdbf7f1c41070b3c6b9b44602e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb74908006ea37552d18392510cc352270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd66401d19a2383f8625dd44b9bf351271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395285b7d9eb7fe2d171b3729c4341b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859905b130a323f044f542997be5675f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf2849af0dcee088855e445e56e98b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d655e426f5544e4adb6f6ffbe66a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503098dc240075c665a47f4f0d584e67276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc175e0dc31a14135fbf7d80388042277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c1bc7bfbc7bf125dea773bc4a0bd0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9ca6c41d60422e3f82fd3ff9c8bde279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83e28c2794e2bbdf6135233b4c0d9d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a6cc9b6bf0b2b81af74d26bc1a722281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07772c722629d253e3e9b26be51a957282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6894d5af21f31664376c8d3ed9b7a67283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdc4a82511335e93829ff4c472a6f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b58eb9b6da57c9f9b0802ba72456b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a003d6db49596529375aa3f3a0e7b50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc5460677e003506d875853bbc860c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c149c7b8df34b737f16fd6fa666cac6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec29da5816f6c5cfff9df77b57c93a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1207814101b33363c2efcdd921363290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e41fc57d60abb982e8a6ea7566609b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c7f45e370503cbc2bcee10811cabe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8a150c7dd53c8fb4000e9045881dd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da189a35f0ea9c00c5759f217bd59c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7ad23b8f295b56c686b2c4ff84e7e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88b1300ec8815272b5188b9210df02296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245047be8fa1f497a62bae8dd5fbce5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aed39b074d73e248b92ce1def63df8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa42aca50968177e91525f88cb20762299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63719c60b55000c1aeb5f8612a27b71300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171c167218101a9698ead235e8e8090301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1143279fdf99b62873349198566c03302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9706a5d654b0109b129bc5d21de5ef0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64120ee954b6d20e2e7bac313cf16d31304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7300034259383b50e7edfc84807ebd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f33a47fbb58f880e1a6a71f3acce27306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454b6b1bd9885020a4ef94fc4520f79307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71300047df1c94610ca22476ef1e3279308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e357d6172868aa6737641729bae16d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac9f8dc856766797036ce79bab233e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f512f1ba86db96059ae661a8f4d38311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9814affd12f87aa54cde3f24404f55312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b794a1ebfe94093be015706ce3f6d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85747762f660d3a19545139eaafcc5e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925138f9be3df2f8221636398a8491a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9495d8e6c35aef35f5f3e4a11b6bb91316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fd3b6431d515fb228a64bd65ece88317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e896d6dc60cb6c0b353678d3b71d194318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1e0ee02f0c549f5601d4403c6a1aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622004786150e4a6b01a6c73df56ec7f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cde468bc9c93299c2090d85902fc5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482e4f94239795845eb0042ec4e5e3e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25253ca08f6dbafdfb6fa4d8f6f8e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0178aae20dd7d14d82ce76b3ba03c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbeb71c17278459dee202eec7a5fc68325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42825d1eae4791cdcd2638074cadee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7083c096a1ea41f9171b608a9466b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19768704050937f1db3b0a100c8408328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab499b600649ec3c135eb8b5846b30b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c5b9addfa5342c30af15e0c0c2708330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81b7728274761d15824d7cfe8246c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cd767f51b2a95c9dacc172d6001eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126d6c518cc71acf9b3b7e78133938c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52883f2b629ce0e707708cfebe93a32334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c6aadd4db0756132ad6641f070a0b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445034fb2f65ac638c269b7452a4511336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22de056573ae3af0c2ada6d184fb46337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb13b5b961f57704a2f8665ddd3b77f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d8f7d8f48bc2fb5f701cb997767cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681650b5056e9336eb0fba4abacdad0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adc01d42e069213edfac8ee2f99f65341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1b3d672734ab66214f858e3efaaf1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbfbd22b61b185a1b56296b2743cea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9a0c078e5457a3ab2dbca323b5b0e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7fae07b3b7ff1fd64bfbebbe7b940345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5bdafb0bc4b2b8e0c6eb032526e98346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c93e6c5185f78ebcc8d261c18afcf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e01264d9042c8d044170745e3b6717348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae9d6d86f916d84a6dcced898dde56349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67181a4cf90044db1d0df74017bcbc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac4c672b39e0d8cdf03eff13017059351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5d260ebae71900264089ece98ad5c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a6317b833c0e963f4d6f3bc2c04aa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd4ab3ae5772ad725a361150425b5e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3005980249a60d076c3632427708d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557772e963b14de300c3318f38c4fb64356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cee4140998198924c1c4d619b85e76357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c3c77115c604a82fb90b25756099c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee51b4989fdb4eed208172d3c3e687e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc5f6dace3d627362e44cc333c381b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d53ceb16204f1f5daffe36b5f5576361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80041b7ecc1733e87d76a85c20ccfc1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d916c0d5ce2a19fe9f04632385ed68b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbb1227c97425bd278898990f4d514364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39682b0a4c7534712118c4046e1d87e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbbc90313de97d71ed4e93f782bae3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfd6602b947fd8abb52dfdf8dd3dbb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281a6f5be824a87a23a85d648c2631b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b2616585dedc03f17f98f5e3ea3f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891c54e8cd136c745ff382275c0c238370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f775d1378c34734d839a01b9bcbbb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e56062a04f8832de13f519aabbacf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cb45c15a8a8f88f8e31e174765313373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bb531677d6d280d2d32352d3a428d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80e74321f3e0f4b3bddffed35efd81375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7fe117644029dcd8121e7a2e1cf9d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54993cae0a4c53bd5e2df6107b142da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae5a6346258cce2cee3356623e8308378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f960f0bcc54002a33a53cc70adcc01f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f251cefc3a499cbfb8feaff95fe38f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3f763afff5d008a6e29f32dd8ddc2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29576038651753e563c8b9e59b277f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfb17bab57389c782c348c9857f54e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942c3a72c69753675f42dc644a7f783384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac496893fe10ac4c5efbe7d53c933ccb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f099c677ab63bd6df2f287679e45a3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44024382c87a70479a51dfc878d38feb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548aa9f0ee5ae787f39f16944002f99388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0db2c888488438fdfc5a5b2698a4f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22eeaad45c9930ced5d834656e06daf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6ac3eaad84339645755217fded7a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5573c2f2bb16ca586191d53d67185a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756079a66e79e148bffa16b6e13833ca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00ff5889db01eff23daafc69a2344f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962db2e56a8a7e6d166215c7b75c822395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef3d6f5a6e8ec2b3c4040e81ad4d23396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d136fda23268be10661c2f3113373f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecbddd701d8d6e7f6dc736bcebfb6b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b191060822e0b557170aa540602f73399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238114233d0bbde22ffa80f0d07d6163400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f273b2b0677ccfcfc039270eee6591b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef048e1d8e49a9dab8baee1cacd8b6d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56598f662875304e91945597387374a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5bffe499daaa30337e7e790ad694a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568b61316d77d523a8fde6fae77c026405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2593ddb7a6fa342601f5a3e417a9ab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eac7bc33fb86fe2e265375ecb6811f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5983c762e9b1641761c400a726421ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639596947a6fe56db2712373e4335a92409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64f3b2563ae78f3785d50d80943139410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c704e3f5c6f2aa82136430d21c5571411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f797a73acde1e4ec3d44890f8726c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590a1287701d009586a12b61ae47151413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b4a4b64182222bbafd0a32bf29ef3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b70261ff46cf96bf206a1cfc8af9f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa564cdc6254a893ff13396d1a9b7d4e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f4a8afbed9078399ec226f6052afb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ceaec81dfd4f08f8aeecc9e4a84432418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f3dba9b68a8f698cdaf8bf25cf1f8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3d3f3d70c777c106cbe28290accf3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf47221e6cea3ffc3fb2c23e67cbf47421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f84ae81b22e274eadd07b50827b9a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abd57698d09e58e373c4dbca68911c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544099b09fbddeb4ca5d1694b099c418424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1a336f5a7e53550ee35ee500016ca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313729d54bddf2b1ef0c608ee3b3943426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208011540d4f43271b36caba99233e7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ff9eaaed566600a37f6c23e762d0d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc811cbed6b97a1bb6f2b386975262429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd291587c3f6a0e72c8111b41bb51a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a5dc57b4232b756b691da021a0bc2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed2dfb022302054a656180b33ae377432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce757c179e36be1a0d1ad6111f75141433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e471dc3c5dc7ec7568d2a49093b6bb3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aec0f8d5caef97b49ae371184ecdc4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a61d774d0455edf9bdfd0303e551a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff087bbf4e8e1407bc2233c79c3ddb4c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226f911f18cec14f2be5f954ba35536438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669674f112765e67aba6dc8e4440217439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56beaa79ce7dda0367d9d6bd6fdba9a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cfa708dc2b3bbff4845a31ea4e377441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262f5581829bb6d8ff94a29b922c35a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272a7e704d8d3a5f63fca15f83a3e99443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba336a205ee4837bfae475805b741fd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bccb41e3626bdd8f37d50272d3a00445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9d6f17ada8004287eeeb21f623b0d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308c0fb59e0d18292d1d68c8143a860447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fd2c507a7f3a2e53b842afe3d67dd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced322d8124b1cdc38677cfb3762ddb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90787b4a6cf5d826d5dded96638a83450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2e0e996679ec065beead8202e7871451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5f4baa1f065f686f9c0ae5c9eca16452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3101bfdb3cb25781ffc8100ea49f8b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdcc1a3e7fb48f3a3aa9f9b954a4c6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609a0360cd521978522d6e021f21e71455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e554670b48403bce33d19eb8140f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9edf85f9816045a3ab0fe491832d9b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449f0bf5015f2d4957c7acefd60eb4f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9bbdbf7e0577fc9680dd902094dc1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682ad602fa89aad6e380a095563adbc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560069b2a2fc6d6758dd21e847af92c7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dacf57f53ffa27113070822a0ba25462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a62a21de1b98eefce333f0a7fa86a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f80fe09bdbd631dc82a5e4d5f582a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad177f93d174457b42e6ce3dbdc55d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b5c3122674978adf0f64d4a1962da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac58988650e5c3c17b85c23368b3363467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4484a9d79a9b61a96aace3fae4ee0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0d06f9a4981480ca39e07c15f091d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145177af067fa247bae3bd9289ff0089470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3aa782c732d07ce2340ceec281bda471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16516db20c7f559b333f96add5d789ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94d440f0b47bda3924b72ccd59b3bc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91e6905be30b56f50f0b711c6a47ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7143794356bd5ef4e2eda08dc858bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622da76185d35c2a33bd830ac088bcc0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba94de1deeb3c430480413fae8ba9a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962cf059f480c37ae35a3cdb5088ea9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bd09df95f8cf6976023120e57e05d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31e89dbedd274f5fd27ad32be36307480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7173b315c6e1769bca7f4fc862d0009481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a50b0deac587be90694250c02cd72482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68143e9c48d014111194e036c7beb967483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f766296f58765948ad5f3fb5ff7a789484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1f2749e450e10d4c7c09c70f7a108485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72435c8c22f69afea4c1b125a04b3f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a199473372d81898422f356d8c0c64487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4b555b5d614291c2615d4564af035488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a274ced1965a705ecf0f322334db7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfa8bef3704f6d2c81ca5bda6d8d91490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a84dc15d492dfe2ecbe8e2b41a5476491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba6c4318d4d471a662911e48a988a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36cf819386fb7638804006be74b219493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c889808eca4d4db91afbe4a41e713494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144508556fd37f8e29c803bb5d300e78495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87060ce7edac5300683b4be681061b21496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a0b0e10eb5991e614ec044c31d254497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce679dc75ec67c4a511345f28c82423498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2164bda61e8bb615238b3948af53e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab91a5bb416ce60c458da218b40e562500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcaf0cacc0b656b1513546d985a5f02501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fe50bf95d9a7d07323a1adcde6e24502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ca6aa62c82f807d444ea8018eb91d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428e785d7802bcfeee047a1ab9d3d5a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81412085a23f204f440928be0ec36fc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564bc1d62f1e2f0d912056dc1f24a7f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efc0ef50a288235d93de0f91c9afe8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91777653323adc5b50b259de798bda36508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1103314fcd21be32bc73fdec7085b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68c52ab764734605195b33845b963b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e272acb418da71ef5ff4e8b7e61dbfe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f8a0a01eed8a5382dcab31e519e0a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c439f226c54d903bbe9d1b08694018513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14716ed83eda8379019affe96d4cacae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c22bed047737611379d3a7087968eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fa18ed5c9e14c45f4578922725911516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42185d711c9f06d2da92b7a60d77d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a163e02793f1576b004bb2fe1e4eb4b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eeeeb20c0c83b82a439feda5a8969b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36a51d4d8c9d5ca4dc301436971bc5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7495faea47fb1592214806ab95f1d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa6ea1d6dc8ec8714527fc141b15f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9360eee146496d0629a9010b5e36f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94aa4569d4bdd87db5aa10387d742b3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a9abb540d5ef7a71bbaa41f96b6fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd42c946a7708d138640a6832ef672526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a4282cd2e0a23df90d2ed35d0584b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3759b62d55e65f9b71bcb89727692f6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd6d5d4610b87731a6f92cbf36f11f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27721638a8c837b360394eada93c211530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642bc8e1679f0c90466681b858a00df531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0012b091d9c9aba2c5bc415608bd7d4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc37739e0c95bbe185cd4fd418ec5b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bee4b6bc8a379fb45c3034ee659a2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdcb2216f24c992a4cd62fcf90f521535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074585c8b12fb2f37cc6ce813dfb219536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f72fe28aa888f302d60f121fade31f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3a251849e630ce2ab17ed391635e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ef5427f9600ff95a69452409596fc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d2cabf805b849b16d1a5340a6a175540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd2b5646bc0bc6bbb68ef227f1d763541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160923cb5b220e64cebc539013cb502542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac4e19fb8a5a744adcd54e4750c14d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d01de533480926d27a04a63c879f75544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621f404c657e157867566c5472fd82e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6a4124d5e6ecc10b06a8ff067c766546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a35c75ea9bb82a63498f8106813ddc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2139ae7f652e096e011dc23961449548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb4f6b1165035d219a1621af6be494549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eea7faade829a554287de19b65bc62550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbfbb79eb51b19aa6bb8eeb0b8321c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f265b162287a93086cce75424472baf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd862a15d17370d04f8e2496d98f1897553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708cfad076c73e5b94fe8aa5c7efb27554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddfd5fa9e1aeba6972f574ca1464d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbea2770715cbfe4c348c0b82257e3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4999440e15bc65638d1735b7237bf4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44803832d78bb60c3124ed5d732bbc39558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd1836098b2c9fae2cf900369047c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34b6285ee423f9f8361aa37091afb9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcad3c00ba5504660aea1f2447edbcf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e2c347ed0990d5b0cada5ba7aab27562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fedcbb3f0f293ea20805156985971563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d80fe8772d14af1b3aa6df0b6bddb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751db7eeb0c7abca0532bab450e7f3a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96311aa150aef418dbe3510aef52cffc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823a0e3b9a13d5c4e3779d50452191f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d4e3721f268f9a48340c4a546ace6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f334b43fcfcb38ce747be8085b0e44569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbab5b4604efbcd855e82ba4f5be692570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478c3b52635ab08c05d94df89f50f6b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fa2ea387bc407095a74242c0d0d39572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0cb256a6faf7cdc15264974bb1a5c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c3b3348d7b603d54b76377c9da908574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44be9adb11ac43d3608a98eebc944f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9916d0e1a52915f647f1b559c03fd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303846bb3de2bd3b336b027d0f22e7c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365219cb6987904e6135b9ede60a28be578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3097bffa5c1b7f9a3a0213295c5f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e19bd7febf4ed8849ab8419ff587b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb9ddb576e3d7cf288baaa5c83a9ec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722c4402247c93cc96e31a34fb40e27582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a9e5634736a8076a9c87368fb5c18583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00233df907659ca94a56b40ea62ce63d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ae549d10defe76b6a38b6179f687a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686a7acbc14058e720328c83ff301e9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad87835cfb30eef6ac2fde1219ed58587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e30442f42f0c5b0c8481dec1d3f53588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af20272450dc812de339ca3eafb90f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4122534f15885dc1f58c12f4e7d6ef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae16e3a088edcde53ec0a29db34631591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca275bc2e601b0101d796d593459c1b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f7f5aebebaed94123362a8fb20476593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c37c491426cc7a8509157991943b6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d74caaae0ddf9e2f09810fa16587e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428910ede3ef9c59811979d0d22a16c4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6777239990e9d3ea5f5a4d1412b25597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03449f51ac7a61d31c56f9ddc9f7809598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166abfcb4542e31b283e06fcb382828d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707c2b6d873c010d9080502e5b91f12600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d2faba1e1afdc36afbaaaab34809a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515ea2bf9f20a5f9258a2d7a0df5aa5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69bff4fb2fa7b00c78e9b10b3453ab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c196954adf96def60c6ef1e1dc4d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879bf6f1a70379caa37390d215ee485605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51862e94b71e82c7b118f1039e007d4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538ef13e1d34949a469b5b292fb89c9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538809e0181072a0b34f91bd6b3b0db8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b56316af66afccb357400154c0deb4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65dabcb568b1f6400f9ca0f043b638610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03b4e6f046569b2888cb391318f30d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6ae59880706fda3d6e3d66a8911db612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ef9d31072af19673ac27c03884451613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723ea0b1b8390fe9070e2610f82cd95614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee544929727ccd0ed502bb9c7042d506615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3ed7cc9c173f597ab09614a1de9af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909dc76a1b1dd6ab37339a5b97fb005617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044ca79eb9954a3d9037625a13ab5ac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981871936560913abe020633be086b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2b2be387704c60f495106b8016648620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a2f9e04a09da17c445108e9ab5213621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd6229f2a2ee69f9d816c9f8b05ab4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d5f8bd2770abb59c47b90e8cf45a8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848ead2e5a0c0a962308b06a7f05fd8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460e86fc7fddbe588b5ea5d6c96a49a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fd5002c4fdd9b6ee6cda04ff60783626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99139c9f2649269a3e045c2075afae8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811dfe3365e2d43e30c680aea0e398f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85514b2e256735ee92513410bc54e5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c262be5d9568e902b55c7a11719c8c8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51630f87bd97ae3c71ebfb4d5a894d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2852b1f2cf59e814c7b9af96603f906632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0391a58c40b28edc029b634d459705633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c329d4f73398a61419d71b692d30b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f524d4f94f4fa8a9777a5af42c9c0f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ac97205761ddfa5a66689303064e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b058f92e71ebce85717131e224ec892637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae938e5ec833462fb83a8abc3cb50783638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171949a2edef4f94825e2d64ffd2392639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6c702cfb016656c12b0d810fb28a9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c390440db3739a2f933cbd229a8f04641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace86778811311673882f153fd4a847642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711128590e05575f6323be0d93843805643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16472f5e9bd9771611e380a2cad5bfb2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde9c07d0ebbe13cd0f073fc32cfa04645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0527b377710047ae633ece9faa12d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c447759ee38af6a34ed2f862a0029647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ec284d4ec83e2859c766bf939e139648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682e2c511f09efa720a3ce226b47781649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e76f71734d84cad31b9b8333f55a77650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db7ab367449da44257f0c225a0928a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04844066c4c5031dea69bb50f1b569652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055f0d796a1a7d0426fb63fdc0d687a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6e3bc7604af0a831ecf9ee970ac40654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2c066cdcd42b5db9cde59ca3108c4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1e666b49cf89eafb2dcb5376d603e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbc748536fb28c6b1ed49299a24d45657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3759d264aacbba3a0bc1c2f270697658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a404032535fb0d2bfdb7b5f2fa82570659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2a32765e0fd8e5e870983baa58db5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6deef9cc0e66a54172f876e5b4c8f8b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b33fe25348e0dd3167abcb1403e51662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116c4d6467a44bf8875d4903a561658663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498047b8bb0a3cead62f94e2d59c8a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221cc922c45770563191818da1de8f5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25e143d1b333613d801b70e94748f7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9e206f45ff60609212dea17ca4d77667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b333953005184dcfcae44886d8d9871668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb616a567728f6415c75aa412091e042669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4be4d319d324214f7576e0077ae88670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa679560c67c5a0750e8484e596794671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1149a7c5f3933311bfc825bc94837672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffecc6bd7819f3c367f176d7939c0ab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902542791f7980cecec17295b40b720a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457d168d4bfecf91ca568e7a03e5d42675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e297331ff73513088dc120b4f2e534676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cec6e874f30ae1120339e4ea30afa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce06591f379225f0aaccbc4570da92a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838eab83f5806d122f91b1476596c17f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9956e6c36a2ee7caf9e2d239be273680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bbdf96625e650aee3e7822e637871681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005c2822398068e404135b256a44d79682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b836cddbd25cc7b46848b8bb271ed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648277abe520c12e6775ba6d71fb879684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db569e2a62de4709942f45319e8c8a4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfcf21e2312e703b8abaf120978dc9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd3a4848c324775478114533ba0925687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784483908271c7bc48a6fd8f16a3362688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a5bdfcac03f5712bbb3a7dee7fe5d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06671e9d50a157ab259396205857b609690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5da7ff617e926051fa834499d7b65a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bb2e231740f22c975304ac582ed56692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bb9cd5f3c8e27f1872d8451f39be7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9dfb50b6b1754f20e4d0427818a3d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496f2a0caec265f5a3a0147f5a347b0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2b320f5026c82bd787155cd41f9ec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0f8a3d3db8051c82070c4365c27eb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7437ea57a69485233d55b4c152c6729698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c60de4a756c91f069330396f976f22699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068f3c3be72cccbe9bde00217f8c093700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ef94b50e2aa58b78f442d9932fd12701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855dc786f5eaaf3c148cfd569b4d36d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957590db07bf61d4ee64bc1192a1db56703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5d6d01aa139cd64f5679b80237c99704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9db6dac70078c7a7c0d4cd5b5ab7aa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a7c9247149fa3676cee340cc8bddf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611d7a2c084cb227a78e3bf92f92b83707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e1016de054e893ed84d88b5aae971708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722fa4d0378dbd3b1ce0bcd442afd18709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57cd956b73c36160b5095767d7b5d3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8fb0c0653c0437dc3c7e58683bab6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02332191ac0470843d82b10e96fe991e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51079cbf5c04e5775292bede7ac6b2a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755cbc0ef7edcafe08de9e29c1deb16714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde909c5244533f0ac2ade8097c9e0e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ede65ab9c46a342e5fd47d9bf4a9a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505b1a6679537599a3dccfa5583134c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e1875fd08477a4a55ede8abb2402d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2035d5cacbe8ae49d503641ac17b23e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3930d9253284196215a5041b6c61951720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a97e0c809a8dafa1503f7fa4bd143721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08f860c903fb94f5af90f1a91c4324722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f3d0affea915c0a41fb67bef5b433723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca5332ac2f548410ef510d8df14848724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487bf4c42e3898047711f623d66f20e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470ab4ad322b6572ce6325d74851aa5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fb7116ae4d7ff6069950150ae487a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2e7e6141862a5793b9322524fcbb8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72844c76238f86da1d6e833a1afc2c77729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05767306f64c8bbac022a28d3bd0852e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3aa365b1547af7afa169c91f5d27b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd2c5780d80fa3bf36540b5534179e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6896b0d3a7e5dc51edb96866659f05733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0207680a141a8619855060623367dc2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f757f0fdab07124c6e0136c48dcdea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb639e146e3510e6f1111a5fdf9125ac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f3084cfaa8c25c34870d67bc55352737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d252a0a04498ade0c20f84bd8698f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912b817d54f59b4b8ade7b26131948e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e707ea3266ec4d3feabb1430b7393740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90c0fa37e591b7aa575329321adff5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204d1ed8c1735d9154d12278be014eb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320eea545c853ebfe36e2c34574e632743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd984114d65f4410346028d491fad3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3a016cea7fbcf3707105c9f9b8f83745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7dc6af14702678d0356a034da1b4c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf559b9db005e93d2b08378a90abe64747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731601b01d4f5e7661fcd788fb139fbe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37854f47dbab3729d3e226132c2b0344749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1089bb2e46c3e895dd07a947b570a3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c835da50d0be370f9d023912f356e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357664f1319aabe24f3c68323bfbf3eb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cf1cfa304b5c892f7481f28971a8d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b8d1c6f041ece688862b1b8ccd6e9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e853d6d7e30a22d2ca9cafacfa70135755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f7b4a7a34fa20c1a3ad003941ef70756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4264e3f58705d829406fa52c67f559757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0764f1065122b902641c805b75c3b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b74347b1cec03393e9bfd8bad8bca6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d81f2bc52d17401321f2ab82955fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7fb1682e9fc67ea8f9e1a858947d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e68636a70c184947029d20395fa5073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5535d1677597f59ea4df4bfc6b294134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184a53b6f03f2aa0d5a6b937f0325225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8615507c204de2544510e6c99c0d3ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797bde7d381169fac28ac18e22d15a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ceb7b5d5823bd54a148f20ed58652a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d10d7c6f7f32ea096e313e86954019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71bab0015ddc80d52db91420bf01e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfad223f4e1c51f44bcec7e46d3d3e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a2cbf87a065944487c5d0785afcf612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11befca8d4ba0c0698a562a7b3e2431613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee45c5e9e5169b2e73cd85623d31b6a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f58ae711fb4e83b5d697f30689afe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f75cb4602f03906d94bbbf336f799616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788075fa2be4ffe8cee40326156c9ee617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b760e209eddf091f9dfa9cbbae77fd218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab799462f32459043b0f0c9a05eed5ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35c4e10b2f057b9e435d8e5228cd6020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec03431c98bf4668f2534d51a93a8421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6901449f38545fe12603e4b28f55f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd787946d55b4ad212d583042f4ef423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82905511fd4c9a72099d1e186a44f69824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac5ba4808fcb27c9b6f41420452f0625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fedba04eef643d04041d47dc5819526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9308548ac89db5ed9a0fe65a5066427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe39a978a99ae97fdc97f7b0f701fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877c83c791c68e015647c843b99cc8229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643ba31be36eec3fa809c70e40be19430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7f6ae6fda1dbc6738f7ad4f52b1b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a21c2d67d6c47f4e5be12559353ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce958fa0631603d01f0b5a87c9640d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b793df0941fb6545d2994ab92deeb534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ff20f1b1baeff7a5426d6766a7c3d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3a04042b6e5ff3dade928c14c2bcc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00cab01b0bb00b9ede7a45c87a280f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d7dd31d14841d46fff77281e199b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d9fa06bfe54fa3b998eb0a4d275e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfeec87f8900a428a65f3054b56c7740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44012b53ab9d95dceca81cfb752b9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15176ab8f7366ab1dab05c1f6986ce2a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aae4f75b72820eabd07f6cbed9a27a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a59d6f467828aa166433788405a0f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624622751a65e912ea64f1688f09ee045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e45987ceb4a085e161a0ddcf0e643f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912dd6aae59b5acc17d3845537fd5c2647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4320b02249efc13cb06f92204c8219d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855b5f3f455b851423b51b934e7c44d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18209e9e81d76b92a393bca14718c1d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33cf6a3c12d79fe322d10b81ea1d8451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364a0b180abd2e2bfb9693adec00b0d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd67c2cb72eb70ae7da026bb21ffad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34edf811090cdd18d3e204ab0d2ed8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba09d132216cc1aa9c7d432530221055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2e8121f85507efdc5e773d125634056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5164b8fdd33bf9e2b52a262ce11b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fec9a16561590d8a9ffed5b0b5afc858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f09e479aab37696ee3442d490bcf659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c678b7b70ed6938b4a25b9d00e0cf5060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366736fa86bbea6a64a4332a40d872f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b161bff431525ea38947f11edbc5962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6cd14c18d118450a613fd33d64dab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217f15434fac897c27ebd69beeb011b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79d7edb9700daf61975ad808c53cc865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8d0bffe9a8cf437609af3beb9bb1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f701429a96a12a0e4795dbe8dcabe767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af940edc4ba3cb0b3c3ddc11b24419f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84ac81883ba9d3f1c7bc5bbd0909c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093078aae86c2d08e698e4b55b6188e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d371148532b2c8a00b54d17460a7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0b97447ce31ff469c8025d5ebccd672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352f27566ca6ca4cef30e2ad2c5172a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370bc9ecfd4c7a5213659044201449b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1ee7f019657e609bf39fd8599947775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c587c39c6d822b534317b2da3de92d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f1d70dbc01f4fb7bd67234ea88a3a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6aedbded886ba5df694d71ba6745c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a67e8d5c56b73079d424ea89ac090f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb54d42da8524335c03b8182d1ba9dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bc4f33673da49cbdc974f753913c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0cc393d1b9a0026960cddf3947b8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481a7b4d4028bfdcc8587dd201cb84183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06a0dd89d582b1f5b0fd166686385d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49dfbd3d8d179cbb069339ae6eef9d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96d5d60f13308237d4c5d06211967786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87c979ef7118a658a47ad0ed4ef38587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaabd117e1206e14dce280fdd5ceab988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a71c776ea5677f3ee6a9f1e2731e9d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0212761fb2f18ad09e8a1075e94f0290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9723a8d1cca75bd4b6b2bbcce4ad8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54db6b788bc56655de39dcc95702ea292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9673b338b18019b3d679706be07cd2a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de038aaf4fa1986028077ee9ff3ab494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d59c8022ec78d448499691566e882d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78536576cf0ffe7e4da9dc00f483a4b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517468d0f48ce2d9aa5a88309a98c5997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89fab330431c15dc86cbff4bda512698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92be8566b0cd4cdee2079a77f7035bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd37cf5de1e8b0bade6993fb8490cab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fd42ca16d60b588589e6555633d2a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e524dd32669619cbdb6ebad04a28587102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1a3a5ec43ea47cddfd31800017bd8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d11026d50ba83ff51871ca395b538104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3b75560200e73ff5b241dd5320db9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b038394fac26b8eb70262db205cc8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa238aeb49661ab63513cd278ba61a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b65540e1ce5cb174c6ad12c6115b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72abfb1248a6cfd53f0a016f074f8b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d02fbb312cbc65b08f15fcc0665b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623c30486f264293c9afab830826bfd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cb39e28ca449ebe5b88d248083a00112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f0f6edd2445975a389eefb41eab36113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271caf23fa966b2e1f512c205dc608d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae2cbe0d6548ec3bf927bd5bcd0a23115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993a67cd7f8c42b94980b8f5f7f9564116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a2285a558ee9bdee128d5d909fbc7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35e2ce74a486c423fb557d5b64cb05118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a423263be6dcdac94fd46894a2392119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5399b6b555aeac9e82c94ae9ca48f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec58a15eb6b1f322f21cd37c73e68d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc8bb449bcac32f89b528b616110d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612cee3b066ca334ed4d1b64b275f3d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46840bc2fca17130748d59065f28d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92223fa3090d9f81efeec9457f02b7ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf14c38a97cf691810c9fe9ceb6733126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce09a4ebf713a5a90ed2d798144a53127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecfe84d1c3a505078bba612f764eb5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96cedb05f5d9c3e01c5e3fc043bf45129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03111ad05c810b8139b94ff21411b53c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdfa3e0efe56e62fb938b1ffea64e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c438f7a5046c218923c60b9381113132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8b7dbab6ff3e93d0e2d84646bdbab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced54dd1e27a92eea5249b08aa5295a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f982f4530308422b622e385aacb84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6616c6f6559bd84c5a4476201f95f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff44e52857ec3b786d766cd98762089137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4af57d550cee9f5290a56222d145fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bea85db085990a922b90172f5dc59139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64784aafce882eedff7cd2d93d14eb2f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00924d8825c0a77bb9d5073a1f244d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1c4f9d4fa83c4813c32ee9cb5e89a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f44750e95cfb4eaaeb6df6555af910143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7293c15e022ed5d0da1c3e6f8c6fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b68d8ffeafb11b4ab011fc040bc172145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bdb026b0873247e7c04baf0242a3b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f2d6fcd7be349a15399bdbd91c1b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd30008528865f069b0e886b7aa13e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5722877ebac7f78e876d50f12ef53149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b965a2eea7cfe1a39cb6d264fb299a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45c896889f0146eb1428d408e2cdb2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585dd3119eafa3faa00c7ca18cf388f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ac3c2d9f769fd84fd63cf6a7d63d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162f52efa4d3c4efdf81c7a3450fb36154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e402e35dab4e9c8f75c5a5851ba9d6a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bad912427ae5edeee2f0569b5f4a03156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56617584ce36c86f82fec4d926039dc3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d4520f9ec2aaaf12ae1913257098b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d6cfde57e6bf23a63c0d7a9e1f029159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bd498c3c4242f0b0beea65a2c9e47160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b94682269eeee660708bfb4f74cb9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e35cc91ae00a40058519b848b8a12162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5780e192ce2d567d16e4bfc5619acd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4e7c304e3c4f646174eb6b5bc73e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11742a0dbb9f626a0179aed78dae48ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2744b7a4fd53d9925ead167fac9aa1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334ea16f6f7b9600ecff9e3d072974f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362eb1a030bef1c2b9692ee0a9b2cb50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd15733dbf949c7ad8d7a536e47844169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f06ed00c839d4ba11f4908dfeb323170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41901a094870cb11d0687a8e91ac82171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9c68508e5651162f0c3c789e25fe4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2e93b1dc57d85809de6c52be6ea28173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c983d0f65b3c78e518e33c88554589174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3030de68327ad087077acfddb0d339175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11066e06843fd194edeb94c96960544e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b454ede4496da3633a38a4667fe833f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7396adfbbb58275fa5b39e65c5bb420178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085bc0fed256a97970cee066561ed33179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a811a5bc4bdb1e02795d08f0854ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb06b69f22ef51a7eaa00d6d62aac9f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2e8c0e53c78c1f4c64a3ed537d8a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf88413ccd3dfdf4cc37be9ac767e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a50d1bd46dbdcf220674d624b7273184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8537ff65fcafadb54f675ac793d6f3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb024604f904ba4edc3ef8d8da928a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32888daa4f390a223bbab97f77952b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac62bc4b3ced6270fb6a6f0e9b4c24188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b54ec177b913dbc0d01ab48cec7837189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a720ab82201c48de1857022643e399b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1789b4781d31fe1c16547d86a025ec1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c324d858a95638aa50334c5c6963e67192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0184f4277be09d9c58879af83982d57193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85fc2c829c0f9f20f0b045280d5530194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922b6d14c442ca1d228758ee545880d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b852036f81387cbcbab627f8a6841d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad872b281430e641df4021ca2c50e680197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10878bc9cca0364ecae461d3338f82198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eab29fe5ed038b35ad84bc9b64c222199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7a1adb2ab933993a3278dcc9f0e01200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d6d5d49a6b9fdfcd7f444b7d64066201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f78b3b0f58c125dd443e4edd5dbf2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726a4c53189084bc538e62669f62b37203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5a8d260358c212f25a0d52131da40204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb855c62682e7b077e6c4b2356baa0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3bdb965fdf3a9ebb3d5e9ddf6c01a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d336c63386b09813f270a2f655fc9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24bcbc268d8b0e4c66daca909d5cdd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e538e97441326dda4c2fd9fcba06a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829f34dbe4358ff8a7075292259c7b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb36357edbc99c94a0b08ab505d61c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94127150f213d325e5d243105a55ebc6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7464f625c7094667909b14108f6a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bb86792ffcaf89ee40d9774ca32db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f431afba25f701adcfdc288082de4b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edad2012428ef9dfe5a769be50d0bb2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feeb1320cf9598c8bc2da9242d20fb8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50446f57d29c313b199b058c718ea0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b59a943d3f03b4e1ab427f45b3a9a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf457148f2c7ddf882f3486a3b1a01c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410368df9b63a8ab65b8db36be15795221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb32cf0529e37c4a41081f4c153443222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a5d00550d7e996ab7f46124af2638223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02aa84c9a428f5d874af8d953c18f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38746f09a56a0c6a20ce23eb73f383225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0c430f1d504d19f2a383786657411226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db082c756ec41edbb049da2872745987227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a019e3317204fad27dd3c63df96a765228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd1919d5ea7da3262694c02eef36c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301fa7d58d7d417168effd9b4f1e2cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4012f39cebc32db8db25e96d61d80b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611b356baeedbe3a906abf3c4451ebd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559616afd4d5285fdf10ecfe4bd6cdd8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb702a35f0fdcb0d848ea0f9d096302f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb6afda03f7ba68d62e208421b3ab7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d474151de7254b950c6015eb66917d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c4322c32f64efd9987da545cf843c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb5d58952df28befa07c3a78753d86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b37341244eb210198cc6f0fdc8424239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1435622540de7b8933b89ea9fdff6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9110378e90b39de3b6a8b26d7d276241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca4d71b401eaa16c89946142646c8b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e97b8a5a21c0d46d14a4959b449454243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872c6f3b91863542af87a7da1e131dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34676243a3e880e63ea8a094431bb897245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c262bc2c2c22bb9094344d3eee828246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54356eda4e0e2f392b028afa6c969376247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefceb2acc426d4d0ec676c5a415094f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a43776c8c1d9a0ee88c0eebc2a0f5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81796b2ecb3c6aa3bee06ad2f49baee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bcf1913a9b60c33d21484e9b04e8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6679ae26667a53bfd4b675dfc5126252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc34f67b36dce8053eabce1e1c4a2b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d98d894f990fa61c979af935f6b542254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cf0e8a453dfcba120eb249de5cfe3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e1f66c1d40d87cd339b26b0963cda256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d890d3ff72435e3702389cab3c37496257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69cb1fa73dc077b91337662c2d9fc5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ff4ec407cb2dff00afaea096f9ace259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36e76f30190a7f7488c75c8970fd46260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcf4e2c94d389267d68176f575d704261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118f5b06ce46d83fbc44ff2c2be2339262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdc65b279d2299ccf93715c1c209e5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39584c1302176cedead3318aa146279264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357f11b5131eafbec5b13ce8ecff885265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5af858039c6aa3e36cc46c372aea7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d2997efe66310ce50ec2b171e1a47267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377dfe481d42e6d2ce70940ceae4364268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b5c66648147af30bbbf675a66d7f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca871ac9ea27a55b3dfa4ea0e3cdbc9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26327604a890185f5824f5fe962d2572271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77d7a4b0469bb1a9bbc3dcd4fc1c44272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b51ec86cc0079c935a3f2ea144be0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b2035c86d5df545b4059fb3fd5b4c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d9496b84fa6ef3e9e907e44c641e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129366a96f7f10e234c19b723d6def87276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc64d0070ecb0dd96673086b946f2b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c36125c57c78b8bc3d491583ae481278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdb0dc60c4606e4829073bae2e8c4f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e0f8c65377538c7dfc6616e4caee3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe3ade5a768185e1a3127fe4c8b4f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b3979c65ef68ff8961b917b77e35b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223f63b4be273c31b46439fad7ed955283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2413bec0348acab243ce6b01a8d52284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01be9b7227c4b22a6d07b15a19cdb2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5143de40381b2ded12e78cf13e5708286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9735846e959e0de460e0325a6177f1b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e62bacd179747ae836836e41c15406288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242215dc0bcd00551662190bc6a50db6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9067a082df4a862ba8347c6ab631ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25caa83d8e99e6e45f453f4e8514af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a4f6fad606e20858e5e2c1eb735d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552c1005ec09c615b8ccd7f96cadecc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a77308aa03f1a1274dd188147fedb1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6edfd7ae0174ac52bc829990de8e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7308ed0bec7e837dd644e6303f20b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf7bb02a95654884634330a9b828b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b224f1af7410b7b9dbc2f440dfb60298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b86d5b8b5fad7017ac0ec5bc26757299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a443f17213ca4c98ecf377f15feb4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247dca290dbfb5f476adad2d1db2937b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523fd77fe378e7ea65c94a8e83c0669302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d42ce61ee0435dc6a74561a387e5a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc51f69afc61b03e2c617b1c75757b4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff081d0a9da080c6fae0c4e9fe0136305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd241802c8ed960baeebd327a33f22306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18707fd9dfac1d3eed722465f9b33d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c929e078754c295610a3aeb0984ed9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc795b14cd368efc11f223a22a2d5c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897c6062592689db2436dcb424bad99310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf9276a99aadcc35b8a706ed4186c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777fdc2fc3810c3d5431b564f39fa9d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11abe06b6b484d866b35bec5d2c9170313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105ba2857744a22eb75e89b5eec77e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4920be6a7bf67eaebf778e2538bb2a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae49c9ac9420910cf78e89d5444538316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c447f49fc73df38964a138f71c8d5a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326adcc6b240486982b4493e75dcc39318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6f0f791e44e4e47320faafb812829319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167e317972ccf736fc018b91a115717320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a5fdb06bb76ea3d1829d1fcbf3e72321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de2eefa499930c26c2ebf41c96c041322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50823cf5c339c0329e0452925f4305bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51699bbb9dd959de253e378736840cb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c4d48d1e36993ddeb7f9d2d092cd0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4f5b1ee734309f5dee3ee0eac2fac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe1ddc6d97c66d45a9ee9ca3611ae3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0fd15f86e6db148fc719ce7c04739328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a819382bcbeaf4662d6075edff6099d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc2e4083ae2955ab2a42053ba97d7a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671a34a9fb39b5b4664940bbbbbcd8a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2782f1f77c1ee39b486f7d362be0f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022284f638141b3d12f94a2fbaf7abc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668380d67e857318dde07f57a81f451f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593052979318d7270cbc50d6800afe0d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b64750e445d924909d97dd2a0ceb9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4605a8ddc4891f9d4f2fac793ca30e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841038b49d89bedde76f79c28ee899f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efc7df22eb5f5c3c092f3d306ec6b9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85941f9d84106ca0fb4a8b15d7989b1d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313fd702503c7d54bae3e239b559939341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64ecafceb823aaaeb47e7059ad1bd0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d85d0052770ac1ffb1138fb57b72f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f15275e27e16411fdb78a9cbd885c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349e4383f9dc50bdc4a2927f78aab2b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8fe7f35df4dcd1aa760bf75f003e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbb3159dff12a3754baf335f3b2fb2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e6839d7ed00bd617dd4e8949c4411348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a993b3fead053dde0a74629c1571491349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d71f3ac773cf78daecef373a39711350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9859d9fb992a0e6169cb776832a91e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d47bfad3060545f8a5212dc9341afc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc565fa236a4d0c03f09118e0341940c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20805cf195102c086d05f8251fe80ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad20260d682171970a4d16723efbc4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9daf9e269047513ab688d9db2f928356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08313f896457de48beb18d9a65423d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f703fca38f020163adfe7446b01b9cf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b68891bf0d4f6a347ff85341bef8c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadde08b52008bdceb68fadcf42d9b3a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04421718b28abc08fe6a6c2a6afe4c6c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53cdb000cc921d0b5510c52d447249362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e501b983e1990c036d66f1b074d35cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b38c7c24356c67be913e18ccd99718364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd0eeff5b3b77156adb2e28e2cb226365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38dd07b357f9f0ace17891005790a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2b9fb64c5164aea48a618a4e1d31e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2924af354399609e65bd2e7968c699c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c47418f9225f89184bb5b8612cfb9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc193ffaf8bebe10582fc72426ea40a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1b4f3b867e4e4462160d1dedcfc0b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28af3057270544d3629142f34c9864372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037efe0646c9c49da7b05ff9a08a8fa7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbe4a829447660c75dbf0d28f4d48d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02201de646c29805c27d38b8300f331e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aec6570653d35ba6ba355cc661d373376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646c42c5ef88ffd4bdd547824c5f344377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121903d00702635fa4feebae608bc5ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a3db31ce83e2a17ac8ecd7b3f721d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e570e38d602cd1731594655b6c7d7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad0f21a68b56466c2a8bf6ca76201f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39803a97e42349f161a3137105502ce5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87da15ad06284f6aa0e1c5577a341a1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6c2dd731512c44fe0631f6e723935384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237b43deaa36773c265d63667fbabe6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c6f7f1859499f19c422dd751d3ba9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4df438d8bbd45a306bdfa97fe91385387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d05b0d3592922303ba5dc2bc3b18be388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbe15c03a4111b9955cf645d5e3725389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0c24342a901bddaf6a5a52fc278cc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef1eb45105c534f085231295b00eb9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa353927d95aac624c4413162df30a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94280422fbaee077b740e83a773f2d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b878405bbabfcfd9e59152caf2c99f1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccd3e9873941e8c1e046ab9d1b0c75395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb790b1dcc0d6b5671066a63bab8701c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57879b381ac2e9f6087d67b4d8158905397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0e10d5b37167bcdb0c174c785d6c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff5cbff1540481fe8e9069fe427c2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7b68fdd59872cfea085e647fbf0b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a584801dfb34ba4c377ccf87925906d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892ebdde29191c1bf6c4cbd2135c713402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7587acda7e9edf0be1af87586e814403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d8b228704aa200e2ab76d35b1e612404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838ff8705a2e99fb32ca2bb62ea9815405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81376d00afcf9bfc375706173471ee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefc69e219c29ee2fc1c45be49adddf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884deffc3ec10de900982f8fd2117024408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aef2487832c490e05dd8bd0ffbc365409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a06d1241a29b9d01186b346f734ccc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5412398d28f0f15f2db53d2378737d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520c7611a9895055639dac7b45c457f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36697a31333cfd8d1db242e53b626fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9912ce917d84c96facc00d408d48fe7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbb9263597ea58ad87befaf9f0fbeb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ade1efa882950b907e78510ba1894416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ba39beb270209c219c04428c2bc6b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaaa31760d16d0273f892536f342574418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d5b1b68d5eb6f646a06d47cf81022419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f82f3283f386b036b70c200aa29540420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a70b3bff144bd1993b1607e7bacb7f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa748541f6806e2bc3f945f01ebe1c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4542f70145bb93c42442de6f3b015423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefa88566138db6b197e7837997f9eb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd98ba27417e23b1c7ef1d1444fd15425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52804b1719ad4e386af447b4647cf959426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d33091d3dbf8f5c3b43e663384f501427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7ecf5fe7ac13d0c2e25304c95277a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4222de05aacec78de746b5606b2d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3bd481aafec4063e49994ee1d98b3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29ac5eab2e38eefbe01ef0205eef6f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a775a0ca2ef81033030ba159c06a55432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ba7f6e8041fe587ea0de5cf528843433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f206f3e4cd0aaa98e3d42af4e38bc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63996956b96dde1128eec0dcef5897435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9a9424b0f040de7d2b260e3ae288f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce07a697b8ce533727145c9d2b959e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fc64758d56f0c1112fb15d740ea9b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cae4f8e46d41831594d31bf4628fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73ebc9d8d915c21d5f2328813e6ac3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd40e56bc89728690ac3368b479096441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c4c004048616ded9875ecd1481a27442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26b72951ad9264336f7767a9019f70443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f06f6e7b13289eca7cec8d7c2a2e5d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bb0fc8db9fe9040387f13ace56e7f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04382a28ec7cc50c6723a432444b5070446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d9d882331e2f958dde41c393fa48f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27610b7a1a664db10ebf57f8d3c81b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed173385c5aabf9d38733598146c6287449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e3870fc9799859cf6c09846ac3f4d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c007ddde6af0462a36eff7e158ed8d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d33cbee7821e884e1a81f757fa3f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c898d37f54c1e9eb7ee190b27703b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e87008365156d42faa2701f2920e3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792377e2758e43a6b07db2ef54c0c18455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20505170aec0f4dcf20677808c366f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780cdadebf753829f287b02b3d1373b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9979973ad6e63ddbe87e4fae289dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20450c66c94b122f8371ec39052a7233459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fda5bb98fe978e8f74ff0f141d070b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3bfc4e2e9161e29b6d224352c7b02461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dabda43fc529a39045b4f3ff12469462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af6e48aeb55015d289d8ae0f88e7c6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab52bc8c512d173bf780e6849bcc51464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82074b5aaf7f94c4b37d3eb8407523a7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f4989b6ab6faf080e295c9904fc00466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdd1aeff224d00574b10fc69fc73d8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b831227845fe00d0c838dea8fb610da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3ca9f2414ec494f0d04d6295815f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61390757b869acf5d0c0e6f0cc8ad29b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3a59c9d11b313d096ba3cf5da842b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31398b444cc7be3e461094ac8faf0d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be63ec5904ccd42db651b245cfcdbe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34f097a2030698539a3b028c3d83c5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620a460c5cb4a6e5671801f10b0298d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831b6a5e87bac7c44bf8d1f9f1b0eca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd8988cc747f4065f9b74445ca0366477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebb0e08399c5c7264508a85ad06459478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59e8b251ab494fcfd1a0c85f2a0430479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28341668a40fc14bd27d09f8f6093e76480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c232aac34bf86115731122cd3ab34481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498a722c23bc14e24871c9c7da3b460482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6966d65ac4543695408da27e41cf76483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ee82cbc2e24a2dad2542e3927f980484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4397bc04ff54a8421ecadb6a3b22ab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a202254b897b05d467cdaeff1499128486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e05fa1ba961d39abe05f9ca49326f2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936dc86cff8555ba03016ecf575732e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2353e20f9e2d06db0898f5054745386489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4076db0f75ad7ca3f36d53381cd8d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bfe3b2b0dc9923756e1b78cd703d9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f6a3fed32700bb54158bdcfc04f08492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc74210032b82368deae2df0ca6d23493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf04b3daa91501ed73bc0ab8a38d07494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a60e6612f50e139e9709b8c40a5ca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947c3c0b12907c906ec4357cfa98d90496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df30c9c63c1cee16b3b52eb003c663497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb5cca2b68901400e4ca01e6b71e23498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985851ca311d2426f1d9fd711334af66499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be63f0475b2b52853fb7ba92d9ea35d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3846c61e1ca0bdeb742a6bd3f96a39501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4abebbc5d0db304412524fa2622b0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4bb0df4c548ca48a4abefa295165c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ff84ef42662e4d87dea7164890cc6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600abd19ca1c10bceaae9b1f3ca86dfd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155aff9abdc79367d806cb949766cf3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af5bdc1cd72709016ab3ac6bfe54ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1df98c6e323340ae811021d73cd814508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d5aac69f1593e1a8ded3f36785b68509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fda388391eec290b89bbae73f3a4f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7ee7847148077d461d4919c6e9d75511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8ad005072d07e118805b06d75754a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6fd3f8a8b4c6e7007e071d2215360513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf08d4d0065426b354075b48eeac6e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49aa01f502afd383dab02866d2a6fb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e719cf6773c051bc29dbbcde6f010fb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d463baad0da004e23d346e9806a4d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d041f304471b11272aec5be89480a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452608645bbb8d540bbd1a434fbfe2f2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d5689ee763ff1323798249d2bd67f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1649eb9f408cbd031bfc55e05aeef7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a779f718465be9f363ddda0a4d3d461522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679d92dfdc294c066e3cc907174fec1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feada8151a5c41b75f71def52efc9244524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9739237afd71d66a730a0dcc3a493525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4d64ade27f510999cb8f7b92f760d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb85aaf88abf7fde99b05549d9372ae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9b234e224494648b281c13b0dc20f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e0806a440331888969e437af7bb63529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fd84f54a65add1dba391ca9246016530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b0f88c2f6d51d370845c3b2fbc2f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c8fa0c99d139b151b3a95ff5034e1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10e692a51c4812153dd1959a46a406533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab11801579c069f6d4b33b2b974f50534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331b587681c6c0c6eb5ad6f24412a3d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7b58d6a7acdbd1053c23c5f7fc318536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997dc57547673ce228906bbed60ad12537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197952f38c83c8a3098fadae40b9eaa1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204e5edc7c258b249b45eb21fb64bfa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfef9c93af1be816b4aee0ca2e02e9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9762a4f6c0f8326399ea4cf71b735541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0f2070ba73042567a58ad5190a422542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef70567a539081853f392bfc59a0b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae86dc55b4cf46270df917f792488f9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2ced3f187be084857af5e9bdde3a8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a308dbea40719cf61af525d9e98423546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313d9f9b0e79e2b1d55cc3b1bf7f920547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62249552f6e9ac6869d4e0e82a9ae0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad344f7605616a79e3267dceed88e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f369851ef1a41775cbcb34ac8be7e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5fa97db99781eeb4724493d299ee1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d379823b6d34913a20eb496c92829552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ec699586a07902dc73612e781c7ae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e079d54ba0405183abd8dfc94d2b5c6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399d8fb6fc80bb08e12c0aa85176775555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d87dd14085a3daba71f3ba968e1e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb12f9227a100b3637585aeeb213927557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3057ab59c918604fda25323952f83c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055432a0235b3e3b75e91df6b6851830559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217dd2332315fa012f65b46dc5f1ee2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81af9941f387c098de7ffcba8799cdc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7a194fdcc3bbc7d66c7eae8df9977562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637549c498bfff34ba11ecf914a09cf5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a099efc3fa99c308f0b32f50046d1f8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff6c463f9949aac3f9dae1da8e42c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98509769f504e235270f776515844aff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc34476136f7366ebe52ffec7282c6d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b485200580286f08fbcd58481c0ed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2deaf880c4f5a43dbd02252bec773569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cfd9157ee70ced02cfc96343cee42570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fb2a9085b3864a066fa86d1c37cda571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddc2fcaafbe953b12f041502a358b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48218341e6f0670570b793ab8b1412f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41087ceeddc8c59b5c08112f970e0a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bc449832908d1b662ba2575104a44575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abae37548d0a494e237b0605ac51a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4cbfac40783a1995867e3202cf551577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb33b021c5a8e7fa3a1c6cd20d18a1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c2d3ca387758abd9054afc7c05d87579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14a0a884dcfce675c9d15137d6f246580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f639df207d1f5a8b0965c203030e7ef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c56803828033680692e7a8acfe199582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a78a63e42dbbb45cd312657e379d4f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e59fd9eb2b56ca66a806aac189f36584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5312cbcc08c01d9fd11928aa7b963585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f3b995c7c7331a18d0e55edf5ce20586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f564d6d03e1b54e70dca9d9f7ea0b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c10a7b27c98ea3f4ea654c0696c08588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4baf208a3438cee3564355f95a73c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881047ed634ea9dd59b591b15c05a16590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe3e3be72d57ff31e691d33d8995b0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcfb874b6cd75fb0748c9f71a9145a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930da46d505928fd86159a89b1742bc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df202d50deadb097f62e8f55970118594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daece1252bb7e5914b4d962f29b493f4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47cdda7121b3fd9234f92d7a61b133596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0380db10375ccb5543a9538811b7d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2f8c0a7ad674e8b2f6cbee8138622598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59185bc5984bf1d817f1125399109a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6b3e65ca72d069fa26b8b12181233600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d86cbcb8e321ce6358e1937a2df6cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25145469004bd4d9d205eb74ef9bf15d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa32d1fb514dd9d961f35a074f0327a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f60690133c7587aedd0eeb43079c0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f750af0115708a353b97ce6a800905605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de999a0c60f31504c575fe61b1dade3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb0a47d973cf1fa5327fd04ae7f9cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a882f9a98f4fdd836a8ade45c5042608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62702b18060d3fcc61327f54bb086068609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43f990ec35786e8138378fe8a8ccf0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbdb100cb41ad50516b8d98bbf65c1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e788a9cc7d7c1033cb2f088541ce1a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f857b2288dd95e35796e7359474957613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b931a1c27d32810e944c8f20ec52da614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e8889fcc69a49bd3521502bd110ca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a096ecb2b5ec86264365fd150b14e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235c6ec821828d875381c9457d053fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4936a87f2ffae3ee55bdbf8dc8a6b55618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fb1a6db76f478af569f931e63b1d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc7ae93029eb8e51299e729f06bce1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efcd643c73e7ebbe69a4b70f16310b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1c72b56ff99453dd2eaeeeb9d6e82622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76380acd0448cbf46828ce53bfc059623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b3d663cf5e1fc571a9962cf7aab86624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa72b25a08e2870f5ac699fcf6f42ee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad94e0cf2194a6f6df872f73753ec0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1189dc3e49410b5643408a7ff9bd818627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b3e8df3cf1baf2002bcaf11ec5646628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13b364d3eba38ab5fb320a98023ff4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7e46f404c3eb2ea4e8aaadc360f78630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c3b721f3b756025f008e4442ac964631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f320d6cabbb56aec062351c8d56d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56decb8009ede9ddbbf0e3da7045f86633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4795b8ac463b997067546132cb7103e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75453d80e00908b8b03c330cae14f2ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1290e44abb09f74aa2861a44500483636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee554c0f6e13cdad8c66993fdab3df637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9031968271be014c5eee6934297342638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cb743fa5dd2f4c18ffc5b6e72067b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a879d9fc54e96ff45b860db265edfd7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db209f0b3a9a45bf61401e493b7ea16641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8170e9c2311444ce914c60e131a23642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8eac7ac096a9e8c9329f0c71ab905c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5d3b64e24b61bfd442598bb0d4d84644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279c5c3c3a2ce03e2f4ec59cb4dc160645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36185790246aaad83b9a22cf67da4351646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20126307d0a3bc83d77f7b4bc43729647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae4a59e05a294aaae4d134a07d23fc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f67b4e22136e8608462e1f3c5780b2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e6d64097decc0020908ff66e3bb3c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8845afbac01e61b4b50e799b594566651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b16624776eb2d9f844fb368004fa8d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51363012eae3addd746d7448c59b4c0d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5a4533831098ffb9b058ba2b7988c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff95245454ed2fe01389b33b0e3957655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ca69e2d6651e532e452087020cf31656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f05324af7c22ec9bdeb4536c048a9d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97598ba9ec02a5ab8a993f53e55959658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419df7841a3333ddc543b40379211bfa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d307054c433a29a3cb9c7ff6d6072660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0223a3cffd48e9f7a8ecb2597bb3c9f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62171c5eeb8a1bd4973b8d17d7159f4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa74f61dfaf03c660b4ab4a17aa6da4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0e372aa219f2480a56c241f905dbe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56874ae55cf1d09bc150f0d4449ceb2f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f60dea34c720f703535815e734f9a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a0b169e1eebae6e7d7c418f0696ed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbac496e91c6d982632439cee51a70e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd4a3ea3878b03999649a88a20c53a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c2dff21ae05dcf46e6086844c48e4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb39ad439fcc7bbc7508b7d0cfc4570671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d0842444bb3fc816273e38155c6b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1649fb1ecc223ac36a557c124979b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7870a10b283e3535c84d651b80d51674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a45b2e504a8c90126001013a25ebd3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30242125510d3853d60438075ff1bed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c26d6aa49345e5d011d9ada076fd95677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56039959d1e7fa34c27bd970aec578678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923346d3320ee1a94b7548520bb5c3cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ba2b5c7a2afb46a9758710f672bbf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbe48c9e04dc80d1aa2708447e76af681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b24f48cd0d3df6a43472bf59bc97d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecb89cdfe2fb1bbc404f8db444d4bd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa980e346411e64dae7e74bff70bdf9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55108d7fe27b485e16e926cc350303685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e79f423e3206a8ad7e56cd32582d9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89b6564553bf4759d672ba9533f17f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77f99c2d91b9b8b0c845632b6f4576688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca30cf2a43d0aa7a52406b829e87790689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f98bbe267e3ba32710741deeae018690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c7fbe9068cf3395b7f30c4954ae33691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75eadcf62cc4f61d8279335c932eb91692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8110e88f416b2d418fa69daf83d80d5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abe6c1fe10cdfba469b326af1bca2d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156e8ade287a6f0d94c139f0331409f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd687c16c2b88bc8a3c2b73f538f9e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b53fcd7e1750db9d70bd1afb316645697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddb995dedffee7c48c0ed896b403cd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c13af4e61d432cd616204608f78f55699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fbad2b6b9bf1e67bbe24ff4c85e7b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c963120511c6a54c748e6068cd9f905701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63332a198913a0b5872bb2f92fb3bba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fc12e49246e5a6befa94a5f6e6c43703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f415acb2c41e5cd991a8f28c72c5f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244a05cd8b639e678f7e8796001a94b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf937ed008337cd6563b37eac4828a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb14b1c3363f938ce06cf60be93012707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26403a16998f56eea271d4e437f78933708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfaf4c2676006273082b6b1d84578dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199534358cd492711de3a297f33f259710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eceacc8d296afcf7a6c3867384482b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3187e18a70f688a23f83765718375712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d436072982277f8fa7059dabb0384a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792010da10ea0d52b3e3c79ba3634f7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8902e37b2f74852ecb560820fa183d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fb3aefe9fce12e54c6c24a1b15824716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfaf00c90d3ee41126646ed2f8ffec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059aa657d9b33338ee234662bba657e5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfb274b8825343be9efae39715546e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb475d413690f06f25f5378cfab2f80720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b4cf57db41aa24c0c5b40443bdf27721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb5701ca61230ad1e1c0c0b5517109722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d759539393df5a1af98a2cf568601bf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40025a311e4f14156355c236b3ebd50724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8257560b38ca37f3381247b1587d5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac00152232e9aa31e6793878f6ff4b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7d5570f071579312ab23014075784727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093287ae026f824fb2ef58a6f08483f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe394afb8f0dd393e83c237851dfc2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d92147e20a9b4eed0ba4ed1a7e241730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ed0fc82a77948bb94ee070493422b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb285f0c9cea4f327b3a57aef3fb152f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1a9e9288c79e8bc7b713c5eab7499733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd061204df9d4e2e62c67e6240b42c55734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c09f1251acc703a644eee0a751dfbe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3adffdf374469b57921dade20f18f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0741ffdb98ce738c0c350a1c93e03737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc6795410f38fb89dcae87553606e6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b38f3831b70b033e281eb40cb3e65739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d95fa0de3f0529d3cc67beda11d87740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775db588264fcbe83e7b565bbc8d9480741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b643bf62c0ac589706aacc5790db1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d1250ec9c9433d5e04155e6fea828743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f2d730549751e79a45fd3253ce150744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324cad97ad4a841a9d917f6d5af98d5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242572aacfa5b469317cb010708dbaa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba004abf557fa037515dde7a87661e9f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0e76dc92741dc1ea6d5138460d412748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27226415a3a4741b6c20e62500467ab2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65019cc10947110549aa3aa36d04bc31750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fbd08c3fcc728fd3642f64ede83bc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606853927438f0374bb427b0807e6e5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f6836deb56123f5a08b5bcf015e2f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5368fc024d0ca52ff861f9616277d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce14137e23fe876dd3b9a8fb260c1c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab9a4c6f9f4b0c7e871f82d60cfc56756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe7562898f74c7e30dca537712715f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5d30fac0a48c9a03df37503a79051758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7d9e4b960de82d90ddef7a9c2bb0e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>