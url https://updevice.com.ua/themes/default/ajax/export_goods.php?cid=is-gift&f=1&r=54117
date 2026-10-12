--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad03da96b04d1ddb3d3442cedf71e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889900bd0508231f4b22b9654bd81f2b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd677cf82702ffb05b77696334628af93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fca90255e98851966f5f180b201f904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549a62e979e37ade7b0cb8a6e7f14855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1859c0e92c67834940e79999d3fc2c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4621ff359598a21c593ef91f7792e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93803a27fe81a0253f36a392c60abcd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936d2a903e7380d7bfbd4cf80339c599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25487c57871b8a1dea261bfc2917e16610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d431f2a2c75b3d4ef49ede91ab662e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c857b1db578b58d6837b7f513f0bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e68856a6f4dd805e5ede93dd26cc8d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6aa8c26ee97dbf8bfb768e8fcfdee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac73e071a354d1d8f4bb2c241d7fc115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc138020cd4e603e0b2d02bcf838acd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436d87d3770e620dbde842902f018d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cb9d681b741cd62374851b2d2904a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9a5730eca55a5a95b1397e6de338419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e7e46f74e7d91cd896cab0843454820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167391313bbab91e75450397db6611521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b341851758bf7bba31713aa53922622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b66a0ca9915c95b93d90f67817602323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f5ecd9d44f782e1a2d5cb685a6e3d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58562774bd683f42f2ae4adc4003dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b77871bf940ba5587c26e0e6cb01626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e82f44da255c7ae076feccbb5f4e2227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e197235bdcaeb0e3ebbdb7e8b8a69028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce2de05dc1d1685e25e070d2c0d39229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573eeaba11c3463d704084624caff8fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fdc6504ee2a34d63db2c341d7ef8831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e7ce9c3fa6357fb9d1669d05d788032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe90b8065062c145e19707cf77361a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab030df8de380a7c590679fe27380f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed8471eab4dca4170c133192bb44c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f727b05442f94a3e17839a8c2cbb7136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6975a85c2efeda26949e75e94c91d2937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1be722772a83d0c7104543cbef4e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb77be134f90eb5b38fdfaf7d4a3af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07735607240ff61d08fd15736b66fc9840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b7c1d1e7573cd655677aa695e4e5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557727dbfaf53a4e7206bfbdb3c5f51442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5b63b980b61936f0736055fbd858d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10d614737311608ff7dfe3fe540ac444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a50679550b8fd6536b570dc785e4045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0958304eec6b812ec5dd93a779b36846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e19141fb9846b9b263d71d615234ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a75ade49dd5497f34d6e045ac7b16f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff90f706cf87dd83cce84b3b5f18f6349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a188ccaee033c29b687694c5f7ddaf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709abc3e82d4c8aa59d643b6dd74a5651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4662affec9a1d0f42ea337238627e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64377d301c1f12250f5bcdac594c28f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e907ce59425b0a7b63f4814d08ea1da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275f87f39846e7719d8f82af72a6fe155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd18b528515cf345f6cd00fe56ca85556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa766e2d4ae6e322be420f4915585757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280703918b3bda54095c0ce382a459958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0a022de918857b51f40f1bf9dde4a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3effc6d6991a82ee3b7a6f17a930e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b457e163ff519d20695d387824837fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8881d990725fbaa82c193e3b17de1b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e756c67cd5f84727d9f0d6a0670a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d92d4e049054d97065be8c10e3250b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d211888b5c52ebd763e0d881553acb165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d0c770c2d203ae68878e4e002dcdf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920aba436d0ba2a878d27073590731767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742697cc71ed1307f032086fb5b1e8568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a6ee0698328bd6d1020fb89d752b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b237d9b03f7c3c2302358b5a79565c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87988f39479989c1aa27d75274503b9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27d256a87a95440c322f3b67ce918f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a616d703efee186196af833a5f28adf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecd36142547b9f663d6a3ef1c76b9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06aacf203ba51e335995455818b3f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0afc5b9e966d22682f93a42aca4a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe020d3bc960f43105e0029b94cf1ca677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef160de95414d7e02f17dace3731c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1f9759ce3c57444989c4e1e2992a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e021cf2d3d97839eed0c1c6ae3db080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35347617741c8934411e69f20dd92dcf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ba8dfd7eee3f2e03908866f8023b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8157f4f06444c92fdd0a3c6ec9153583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a3fcc9618e111993177378e96a1e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdd8605a13c05945b5fa7ebb2728e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf039e3f0d2c192146eae577bd833a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6eebabb2b995809adcf6ed4abc07487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba50ec0a361c923cdaa994a74ea7ecf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fdde95568eff55c9fa3e091f9d62d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046962be214251499fb89f88ee0f191490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba36beff12f2ed96263d59d6779283791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f08f04ac7b23e751ebef7411fec2be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ade6c3504036fe70d14b8b88310f3d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7fd8daee83a8acc45599c5a47cdfc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11e82df4d79d9781eb432e88cb4bd395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92355274b6f08d2e0483cb8c908ed04a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acb85eb9419bb76b4629b46b18dd5897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706099d39e593c72e99cb7ef2e749f2898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f78396667021fb200f690df5a245a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193414ccd027e0f60d1093be76602f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe47fa32e64c51be8d5b4e190756f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae79d8e829fcbf99c5ee22d830dec7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14274a68f375a0d406eb96b8dd925c14103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6e743b07e22109736db8a2e466773104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0405f3a3b69aaca8b84a52f8c50239105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be865a5c5654c1b7e40dfa662a1b3e2c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46bf3c24ba5fcdf435ef114bfcafb0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64237a65d507f3276a229c7a02373d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb57c1c13339b0093a35b462591a9f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c075ae4756b932d15474e5efadc561110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5f751f550b68888c565c72e907031111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918995400c8e235fd1fcf406cd0c87ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459d9bdea5abdedf37823839cbae484113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4494e5e2a7ca1ca5a449b52a01b2a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf739a8a7e68e83e429b90212fbce1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c4c99b2c07ec178f7faaa38b533eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b883c1702f323a7fd65701fd44a61c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84e7ae27137a895077a38c9a09626b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fee5c9347a0cc2519af30e4094a51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb4e9a9b8849c65d8111fa9d952d36120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354123d0b96cc71a2e1df5f17f25d1b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb059324665c3563a723322ec89b617122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29806562041c4372c8cde180107f8ba8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426d6ff98c09028ca48c447112ff934124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536b28e5608798a4c41ba04dc66a8f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a585ff241d3b18b11832f45c402e0c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef043d62a686b7a16d03e49a49feb897127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b471649f30d5eb312eb9ba0a6bf269128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0328b7fff3194457b1d2a84310e210129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9460593d7d7707fb8e2eaa8c27053130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6157576da888a9945e7ff0c9aba089131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de26fb9051c9f553c1dfc0dd15bd98132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb685528b94f60f056e49d1102b2804133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f115f2df8656c0ca967841861dd896134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d21d2042f34f85173f886153703cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d88237aa6259646fb55ae82a5e6cc9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ab988f6cdb4ae38c65eecf806fc27137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ae764c520597d781cb6c2a7f57028138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c30eff4b482abc7adaa503677b94e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aeab52ab91652db3db41d79ab6b734140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb33619de001d5ef5016617d7c97fca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0588ffc767e3a2b95d03b06e0872c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04369a9904ab931c7a3c61a82cacb360143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3880092e8b2385563d6987b16563a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f78ecdfdb2ea6ee64940feba4d965145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907ece62e585ba7978ba45fe7353ac6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9280f3c8ab5cf9d7d4d8f3a6ea86e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd919b559d030f13bec2b605a5adb355148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9ff3e354d966dd2693fa9948c53c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56294a35858b33d5e565d96e6ba561f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98921f91c9cee56d50fb05bf76662f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefccc4d4b4497fe489bbb0133e31931152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d213fa4276e2cc62cf54e908ae8dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464b5ec06d5211f1812f9ad8146499d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e987a1c1e58bc0988cfaf219884f53155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071ad53952c362e2d34152480350e7e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acc5eb712ad188abc2be8c3818a608157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae73ffea427e9dd556cab089d928095158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacc70b8a2355a8878ffd3fd9f96f1a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270d22493877fe0ed195fffbeb4406b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c71994b6ad7b8679419ac1838d76fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a24e22bc6bdff94c3c36bb4091f4b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fd84058b81d48f4e78f12f1c5b269163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91cb7ce90cdf4a4eb5b74da8e4b67a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346514b0e876bcab45feb08c4f2faeb2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280a36acc37124a1593d5863f63da08166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa2e2c5317a05ff69017fbc222c4f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f98ec4b36e82a5906193fe5c16baa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202694bacc5e51bb9e983e8fe1f9a52169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f160543e9a5d79f75b301dc9d956c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06968c821fa48b5b2f1c80b558c642c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de78518267a57e8c4eebdc1d0a9c59d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128af69d0500d35a176e07488692daf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a06ea1735f094fbaa50744ea7c4ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9c120843bee187e1184ac2882f2a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc82e6b6e4b70223696605e563d4c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12bda7eeb9a374a738ccee9025fe99177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adedb30b7b26f7c1322fe992f30f1a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43112256ae8e158c428684790856a968179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2cfc400caa87b711acc18f4f59d74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8bd712f3e94edcaec2a88c7316bc9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb28cc12c120c0d0edcf671299a6cdc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104812248d71377781fd252d4d53fb7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58808d53b043a8b0ba7b9d4cc825a43184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f38c6cb6df5700b0edf4e935cb7f02185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b513c3d2b5e8e0ca95c2e87026636f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32daa763da436f81fa67482be1ef5d75187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94464f198a6ae760ecdf9c40dbc7a132188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a914dc65f7d32c410d9a80ba4544e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3727fd1b7cb7e6171404426993dea51190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a9371404e1513ac717170ada66e46191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ab809962a36407b86f26312446698192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cb69d7e33462a15828525d29bdfb0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ec002a997085f6bcbeaadc7bbc5bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238719b291103bd62c1c3570ddf7812195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bcd14ffc921c37c3794d5f2cd3510196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01baec06b18b9f10fa0a14f47cf6e347197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762eb106d50e65702e9522cd517f7123198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2f79322bb0c95d705e12ed8b8e79e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f6b6582ae3ff1224b49b8dffeb508200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccef2caef7c8ff362ab418cebdbe0b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f27013ad02af9206b2ada7118ac21202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66820abe3b1a70909afcd42d3c590987203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c033a86ad0ef6fd0eef7bf11b70c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932c350de2cf88e47fe0063f8a099c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054ca17f047b3b3d2f28931eb3ac991206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f048923dde7f0cd53f9b6c308fb3a66207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b682b58f5e79bd0e312c3047d81f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d959de354ad89a45c6964caba34770f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08958950e209991eae41bcff40b19640210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3f7161d37f11081efc0411f991ce4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379deb6f3ca0cd8977fb5348e208bd8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f4f55dde1600ece2c16fb2eb889b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55601e4c0e18f9edb7170a540d181d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524537cc3bb4cfb7664166e0f89ab69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836b5fe6174a6f92e7e2b4fecf60461216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f919624cfcc3ebf87e4e3ddc1bfa4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ec819b0231cfe6fa3434b5b1fa988218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7316e834be744ce00317a88f028cb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ec3122daf439bed0d4f2f81215725220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731d84be3a9c3bda7e92cffb03ce4e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef740851591f09e7f7b2f4cf08658bdc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544195cc288c8daf579b0a716758c65a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019013d59683b58bc635b9de7ab9afe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3db1e4d2ce4cb3e751b20e3ef1365f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a083ae05ae2b3efd8beb2b852fff5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c1bd4202183ef08fa1235983b5586227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65addd4261bec5ed6196179314e7700c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f542df5df30cb93b9c726db5c1dee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f004c7f6e17db4adbb330af4d07a9c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ae678a03a4ba24798294fb5e0bdad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47f925e6e492c876ce6fc9db082be3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13befd63803a032234df3401032a1e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52a321d5867e6cea8ec94c07bb9b75234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e4df23bb79248833f101123ebaf5b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe014e07688b286585a66eb62329ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d677c9c6b39ecc6bba2b9669266fb01237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17890bd7198c6b1ce23ef3492739501a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92734c8d196a94bae9298105611950e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97261d5fb04c9b6b4c5a5b65dfeeaf25240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584af982907dbbb1497f9a8395ed26e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19e9a97725b0e29b1d386c65708d38242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62faf8f2c0b0e7c440ebc88b13c19944243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5c173004bfd1f50941ae9e4604e8d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad4c7cecfd42fc2bbed94e149f6af4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca20b3332d75a1b647258b808f297e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b2af379f2627dc84175e1e21f3cda247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6e0fe18437a93c939d66d22fd8de4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385739253619060a1944c61520932f44249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc91e452d7a7aae8d514c056d9de83250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae431008a00e783da3b6a56bc1e079251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562213539a2afd35e5f605f3b6d90b42252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a34c928af2e1431fb1a01ed3e09c48253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968ca9e8752333029b234daecab40e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7b2a59e8288690d85d975decc4ae0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7c85a0fdd57a1c55748061d907bcb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897f11975f1ed1931d26599519b6272257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4195c760587ca389103d97355ad73c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e845bd0e904520113bfb8fa42da17e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984ebfc25d5023508afb333dc70e0c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9297d871a3a29d4d1187d805e4298ca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e37cf6d0a38f0ce03575aab5419546262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0390f3c871dab7b5fc96d442099d53b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7249f0c32b1d03088548afb8be4e080264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ba8f6ca8dc9a719f434f4e414af1a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215c9ecdec595f01cd22d7e50a3211f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfb14937777e2a35f03bbbdf02a675267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff93229c8c40a94b9fca2859e7ae0a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355cbac5f74eb0a2ee456bd3d722140269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102bfba4ad71cb4ea8a2c34fd45f4dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5cf5704b4d17b455c8a6a60c2d7be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ae68589c12409ec8e3263d144dea0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d97f1220d1269284a3a4e33217d843273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074cc04a840cab75d02dcea3df439ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b39f950b3fe93d709fa7f3097318c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02ab300922821320fcdbe3f5a2a417276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b353be96244b940af52a3b276257768277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9240b64b577d21b28a319938b18b5f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d415605f265171e5d1cc2a5093ed152279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c43511fbce630a4bb45cc1d15b4467280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf17bb3248e40ee3d1e5eec74bf1135281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc469a9d76c09a00b8e8f9735ae75b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0235e951e2b06d10841045701bd8c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccca4bedaee629ac6a671f0e1fddc02284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7295023c9f40e5ed7959a9f9c636cee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504a579d9af6fc4cf13226b558f724a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a06b18f972a6d90534eb7385be8cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d81f936c92505a1742681d621620c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98980b0f6a887358529d0b92ee5d2d8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874cb2f451143f3a66b44bfdc17325d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b5d9040f822ca8ff016888e2dd3a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9ca3bab7fb5ed2f7bc3119eaa6114292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928110c12348dbb9e1a72b0c035f310293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc18d2e37bb2c809e5856ee88676404294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d59abb71172d188ba5c214873b380e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0e90be4bf67ba58ec61ba97e50286296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece460ed4a03f72e1056e8e601090a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8596135ef380baa8046b5f4f6f3dd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f516823e5eef389b3ae9cdf59d0e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fcad79edbd178903b391e688e8b20300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc1de00b2db25b77740011a624f7ce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773ffec59815fb505546973d49b99fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0303ef088a8f67ca4fdc23b0de957a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90449de3fe61f9fbae96bc702b70d812304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de49515ea7c849585ea1a35c887f0f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b819fb02ab8a46e96852089ea58cc3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c2d6df48adb02d2db2ab0f849f9d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc1b38549810fa192c0faf1d24f5ef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a499ac34a9c9158ca0795f7d67409d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0bd78e6bebfc7d7b3dfbb05a7c1b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ae356675d836dae8e15da1f3ccc55311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8491b310edecf12a682910de5075a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706e231467dbd7b7710af9a9a152674313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f723f70694fb3d01830d74e25ca4d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5876ee921437679168ea833a0004406315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a991443d090eea56423f90496c67196316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afedc559845e04f3c3d3240f976d74e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cc2d3ff5b3a2165dddecc176284b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d650e8db9344110e157d43b5cbe102319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393ccf0fd0f8ad12662451120c20384320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bd02e603855ac7f511f3353316ed7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58198b936ac915d1c79e32ec6755b954322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ebced18fe92102f4246e564bce6f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703c42a51c21d3218a50649d90cc975324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b06753b6c0bd3fd5b6abe4cc0ca6b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a97f15c69411ef94dc8f2e9a1cb9b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986b90a0e7269f5c8ff1bff54a573eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dac1a869abe6da09eb83f74206044f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02626f1983ca1c51c5f7b5aaee403ca0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b823b2d9d98732ef0363117c1067e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720dcc427e6086a11a599ed9bfc8913331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3651ca997f91344017b7d61f841df332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2b554494a6237bcf93dcee6b8549f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c5eecaa7ccfcbb4fdc7b1d152a3dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae788e4080f1b847bb550a41375f7f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872aeb374af73caac996a30077e9c3e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093092c5cdf9c3e5da0c078dc6bddfe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96833431da82783a543ce76072f66fc2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bfccb28961a57469655dbbbf714a5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb93b9a8b2482b846d77bbb4753ac96340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c707feb06041fb20700eb85f1465b3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed5ed96cfa80c614df533f7e1535df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de80398b2f79dfa361aa32eb562753343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57bb6c9e40855e6b75b6aed0b210b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c6f86e2820d57db64aac88b3bcc53345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7274d2aa9555955b3b580832d2e3529346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46022592bf932cd3078b30dbe3714b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35c09396445a565c0ce0a74582d4ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78084e5edebf764fc11f3878e5292d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526ede1370c7bfc8942d5dd6a685470350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7aa6cf473167d9703dac1d2434923351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fd2f053aed70088b6911d7141cdc8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c6e2115e84174e78086d76497eb3d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9242a3c40007c5d61bbe6e88a42e2c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d07a9ee7ac98d5d584899f84cc891355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d6471e271dda60e7b38ff4d3a1497356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4800ea60215287750879c99a59e1f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c1851c009974ec037c9199850c0c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a0a52efc897e1416a3f150b4e9feb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872ce5cfa5d474c822f3e1ffd18f8ca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b3c19f3be080bc7618d2176a43366361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d037881ad407d403c8ae6603fb39ec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020df0282426d3cdc378e4eee0ff6d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7842ea69345ba52be44bb519d6ec385364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf037201642fd95a9a63da86f65bf9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ad406092c4055ce104a0ab771cd94366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08a8408718a48111b69c29c1f06e6c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc761cf6f26c561085bbff6510267e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a7e5e9083e1a59141dc03417aa400369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356070afd98bb1c09011466a92a3d5c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e857bb320d5825f7cabaf4bd6ac3017371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b26ac5a6c31d95479801f39fbfedec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac822b2537e3bec0e9523bb743b8a109373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73be8fe887ff8f059ab1c1ccfea6172374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a853f054f0eedd003a39a54c0b923375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020777d2638c9fc74f5d92ea4b40935376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca172f8d9d0e2cc6ba4d553afde2689377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6df175e8c7d79554d331bad2649780378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839928697ee95b8ac784cbba3f098f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e5624ff95ee304f2eebffc6e220b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769de2a4179dac7e2121d24c9d12cfb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da042e3ffb1dfba8a95355c2b5f9831382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc73a49a0b2f9b48922a204353c828383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d114ea653d96e437b3146158990ab4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c0c7166f98cbcee69b851f75e56e5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d830a30355ae04eb18f01919aa915386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea2c69875e1382955a69c7e9b6ff6a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d267be45f28b6b9e86fde4b7f426e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4816be54bfd9f7357f713f32ecaa7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336f7dcf50044e745a4544294a1802c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf94e41e53b0f3178ac9aeda1ee570391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe0289cd26b039bcfdeb0c64365238392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f8febe2e0b8723a3bc7febdebdab7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b294ceb1909356478b34d9195838bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b34a71af2635034842da5ba636935395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb484a50b59681dbeca4370805a9ed7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8a695451f630142de85e89f267a13397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b1a160e8b9d940f4e3314a51f7b80398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d3b421452277dfa7589efd2484b33399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f5176d7aaf4e6e6dad3e381dfe364400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0c6736fe1143dbdc44764cd97d19f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328b1392f0cac5f9b05eed7b591c400402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99208fdd963d0a0f78eead2dca6ee7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169209018c0b5ef8c04eca1089d29276404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d20ddbc95ed37d39f524b323c0810405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d6c022bb141b5d1be8c91778a645e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabfcd15a79f95d7cef19b822dca8ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e8fbb6e16b5e3ac3e51c8c619388f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7a4a77cc8b0c581b94635320373b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c33cf7db89bb2267984786ad62e095410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798a2ac2b3c78ec50dc6accd8c531a3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696bc4750cd08ae084bb41f4af88b09412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033dbc8d5bdcc60fd2559a6cbf73db7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4513746445868cd2d0d1c563c9702414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fe1b4c4253c5dec50f725f3d168f5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba7cd8b4cf270c64ae982f7829a3c2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac765327f39a19f82f33554c902e73e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17504125c61bf1e6093d5e47073da411418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7391dc2e6b1ab7c2669a1eaff46ead8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cb0911adf596806913a5cabd52804420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeeb23a97783e310cf45d5c44445468421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a333ca31081359b11a8ebceca89e39422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf077a85f8e239b9fca6549caf571d6e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858ecde0cfa448b47c145795461b3ea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0974baf9366b9776451a86822c09c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aff60ba294df62f23fd60ac8dde2bc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30971364fbfc753b8f1143c23dc766427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46f232e44222b428d2f8aab4ade1fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb78c463d5faa40a46d8df1bb40018429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039a80ca5aa2998edef2905abc28cf5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a45fdbd8c6c4858dbf1a0eb59b745431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452964b4109cacdb28c5f94c608470a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18056ba0eeb219db5c0d288e7e6cfcb0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8a8450b8300b5e77fd917f7791201434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ef1e789c7b6c3ae0d510896860b7c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cacb8870c634a2b0031638a1bc53b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1398d149c3b0e67ebe56147399784437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886f76f6373084161ac54332dfdb080438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc415a2533431c2e19f730eb34a7b441439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6f536027725d53983d123890b9ac8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653897a1cfe0813b3ee1bfd6d83fc85441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c9c3ca1f62e61b25ae662398714be442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec54c2992fc0953b4a4b125c41676a9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1b5907554bea216b3bdf7985c35d3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37976edace2e13f4b0a0b5ff34958071445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d1fa0edacc3172be7361a6b5a3764446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd2584cf4b68ed008107f09e4dc587447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a05f1657c8aced80d6a8d34f8f82fb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3e0353d2720da5cc433aaedc4cf49449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e7cf7b6e1a7ed57ff0c415bec945d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ba608e4a4bef4b900f9d6cc41ff24451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca875203b9fcaf6e7eac7617c8f4012452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b44f7f53ff2ff8bcf028ee443a13ba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96d7018501d03ee308d45de943440a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e8205e4a8eb7de08035d3c8d43253455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0211520c1301a4d5eb7e1897c2d3a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe00e80078d7917273fd47f6fdd1d9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e0413396d0ac0a9a9b184f6c23211458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4f9d71398031fc49ba5ceb95d5e4b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad375d94e47b8ec1b84c2ce7fd31c70460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63d6866f1bdc559b654a762863e288461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3c8eb9b1093aa2ee4028bc134e51b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acc0dd3fc74c4ac7305f33fc6f9d0e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de6afdc8f5b56c0acc4cd9494eb90c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a405eae5bf7bfaf41beabfbd94963465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58a9e2881d809861997d38d840c910466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695efcb488b207a679b5c099f5e6ffa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fa1aceaf5c853f903345bc72becf7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749123e49c73e2434d3222d1e56ded9f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3e3db1361002c6b1143dcb7852f98470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e6a7cd118894527305e78710dfe8e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce29508ff6992b5607dbcc8d7eace0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90a58fcf9ce115b5b39f6edb665a59473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771400183c03a8ab43d8416e9d5021fa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac8edd8fdd79c0ec71865982795715475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5f895f678bbb2fc17c34bf5371e96476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c096b41076e7cf4dc2554daff880259477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067fd9dccfbb290381693cd810ad152478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437242e2303603ed38c94911e4d2f83479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3820fe2132e4369aa9f57d2ec16a30d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c94fa819f44361afec9cedf55d47a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864fe32453a4231f1e274a39af50484482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267b3b333618dd9a1e411ade6e11a61483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ba61d1671033da3cfbd36c770b8db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f7c67ce44998835db7c8c48881a21485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a014c24062a8a163c16d6f5cd50460f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52889e5d0f0c6663a25ccd02b2479b81487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599c3ee32a8e341558b7d7583fa5363488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61522f84cf5402ba7d207b1d016877ea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd01ae6bd853839045b55cf25070dc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7766ed801b0d428d552e109f4d9444491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637b606c5142dc70705bd3e64a7ef4a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407289a5d44f732201e5c3ec58551e3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d252ff08d71f271e66f1d3f276f296494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27caea3d912098eba9f64a1e879d8bf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f8cfdf0abf497bcfd27f0f0056acc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b26a69e602d464429f66fb6ce1c139497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472a6f8eb90d7e64fd7b74855ebd6af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4faed77d7ccdcc609241d7ced2a936499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577025f3ba54ab33cd7d6b8e9ac76e7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d7ca6a6af33cd884a27823ade7b05501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501eb69a1755380a61bdd6faa9a49af4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c398f3355eca47e19951b0f8231798503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5633d5b51c53528133a4999e63573f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ffa254cba15a596f14c478736b1e4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68252ca04660a4d4893461948badf464506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642158bf85008251ef72da9be396b0c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8226df9ae250f24a5c1b3c79c29d3a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78acebc18b5e8f328cc7ddf859f1201509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a84a69a636a9a7167d2e11f687f173510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb4ee55ca996721d8937d86ff73b9e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d4a00e665374399f4bdc47eb8d2b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f4eb71c246f53d4fd9b403eecd1d4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68e203dae29dea0ca95654ea2f7b50514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471dc1308b836d2711263eab3cdf582515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741e24ebb3370f76e367d62258ad1d9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812b0972e370f3d2cfea93f6c4eae6e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18776af2e25bbfd93ea4524ee13d1a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e781e365e892b522c696bb91f75986c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb83810e422cee5a1ca07df3552872520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c6f82081e4e735d2aee3a145d2ae1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb03ee3e882f83015caea8db6a777c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be143e77e9b3739415fc1a81c304d517523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcdde6856cd6490fadae594eea1958524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14e32fefc1598492ef4cbba7fde21c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ed6a3c72a6936203c6387096a77d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe267e7fed0a51d5843b5a7533d0c2f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4e74c02e7d82d179e92fca4ccf71c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5247a5f095003b796f7665005b3914f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd689551618ec0ce9bf57f8f0aeb41e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb070a75167b776895d5fecae99828e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4baa90111c4acffde2a7c27d5b09957532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c759be62652286f5bb172cdc277468533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b7f1b93b1b992cc68f1d66907be60534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524624a6e5ea5f97d4bcf86b9c1383d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30418f2e56db5eabe96b64dc9aabda7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5684eb880b07ef2c99ac38b254d7b7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d1351bf28dd9ccc76b2ccd6a09a91538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420200454414bfd2e8c5a0e342e7406539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec9524166db0b0a1b97c04efa615ef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d874ed17c937782b06c96710a1aa882541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e95b375715fd08df3390c2e42b4ce8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d1b1590872078b6787580618a8404543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f145bd9e3f19e7fc45ee0e1b04fcf0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea0557bc72fa63e408fa7568b2b687545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9c4bf4d16b38fe3d6f15369c9b777546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9359d3f603db4a8e75b2f43063dc57547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383e45ad2869d428b976bba2f1abbc9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450980eaffbb7a0ab08d66e0bd82583549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf31eb221d57921d01e12ec57675890550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b938392c853ac6595792f88bc896b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bca76d5bc7556350a77d58d82ef5c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78290b136e5d895c5caa60efa59ca3ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43bd18d7ee3e553ecf5009fc87fd36554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fce639ce94318a5474d585b0aaf5d1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265144232b151701f0441561710550e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81ad7200aae922247dee344eb14f7c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9f5b44f180a3d952c0dc1bb968540558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07aa8bcf1406f60b45ef1b63bb83e48559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3750e12c829d94da77678baca6ca527560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdd78a05c340e11a12c0d856057aeb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3234cb833949afeefb29213c6cb3d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00853820ac915962320c865d3322191563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e1f014d5585b782c419122b278296564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82ac01a1ecb6282201f22609b11b9c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41d641d21b6a513ee7441324457199566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91665a39f176c9cf19d305ad2bdcf971567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a509d721e87cc73f7b5272f797d685568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b97980db4bb9d45fd47e71dbb5653569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce093f5c142b9910bc284b8838122cd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c8b1719abb51a43d5516adbbcb6ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25808621b4bd1bc538bc7756a712a7aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494e7b34dd76a55ae494d948ec214fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c45ae40059eca9fe15c27b1d98ac12574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749e49d48221bbab6a0f414ab1fffda575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17217f6dff3e5e0de299c68af142ed49576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a86698a316cffbc07b1e3a3411140577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc605d85c246d4024a85f2ab604e61578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfecffe629d6c823d3df89e2e9cfb0e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941c5f48eb140fd2dd73ac9df74fdfe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a17618eb0aaf541ba52378f55d65ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f6714536fdd7b679a2aac6adbf503582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4708a7edd3fd4b3b148b645e482fbd5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76db93ea2ab0fece1195c86d30dfff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ffe63acb7a2225357236759f0c7b0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad1b91d5481d48a6be6923a7a9fd9e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68788664c6f651aa2d38c2837942e2a1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a802e013ac71619895d74982d4e4a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dc50cb880b54e8e5c84aaf5b5ec3f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ebee9f111b0071019dba7158e79c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afe2457b2863c52b1334faee610c24591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542e45f0df2556a063284ba4518dad8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61b1c1b5768034afdee0a19340e893593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde54ae759103b3df4256b59b3669591594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a62d61ea120fde355ba71323f0e79595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d84376381fafa5a33055db2a56d60596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85402d031f584e65d0bb12ab5096c3c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039410ed267a8828b2274ccb702ca9e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9217656d08e4a3154cb8be93b56bc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945d4f02226cd268d4c20c98b25e311600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a690416b8a779407e36f80baab4f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d96760f702bde8f28c80dcf899242d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7487d10804badffad8c62fab802fc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253305beda5879523f4284f3710ae827604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69006db41bcf3fb34be9fe09e162b11605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d859cfa6a9d3db6e5496070286bd0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad573750747f2fce522e6dc1854bba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e0f38156d557ab2190c35ad679d31608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955785ae235cb700eb05aaa6fc8b0e6b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64772f732c6f898ebf23a10193ee5d37610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97b09677cdba7887c4aab989a0bf26611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cefbed669a335fb9907482d22648f3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782787c9139985667f62885aeaa1bbc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839958d1623e9d09dec93bfac36752c8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baabb1348a1ea58da9df377a5c59756615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe837c6d186edc41f396ca2e9d33bc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bce3a3147c881ee096d7dee74974c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a03fc9d9b0ad65bcdb1646219a16cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357251013f7d29b487d7ddd9c94688f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2c45aeb8971b758e09046afdb0c9b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b353c34256e88f25ba6039cb2a69552621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbed8d7bbb1b3f6afc85b30336bfe7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a917b0fd0ef43e1798719de91a32c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493db93f57c4cc89d7f64d9d9a5da3a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511157194bcda58e610678c09ef59d19625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fc7ab514296268f1e75658734c7e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a8d517c030f7db76f36fa0392cea1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e658c1b96171edb3ee0333a5d2af1ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fcf0465d4d60c2179de2957b53084629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69785a88a1c82d076ed2137597180e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93198e58d322cefb47b00223065082e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e44dda74ccaa3d4cd76180dc379f06632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ec7315e40c6564aa13fd6c31728c0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ceb540c2b305edc2e3f4f164c4be7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64330bd05fd54225900cd64346b808a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5378e33d9b4f33a2ec56665b86c29dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2725761e3e72ad2dded5f572f28d4c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046fa01fe7c162ff1e1c6d45a04524d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf739a6675e0f1b38b1d0070e42ca5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b859f69231b01ddf890d0fa9e89a0b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb837cd965ab8d6f88840bf4e897e6c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a96fb1ea24ab4d15afa1365215eb4c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a3a87813c89569d0848834ae2dac3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e406776ddab8c05416882450362b30d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8200449d76a6dc2625b05eb22cbfb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1fd3cff919c1ec0fc7d831a54e28a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f952e9a373511f9b37af6c97f0139f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cc0edfe6904c707d90e3fa244d9ce648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0599076c81fa04801f2b827cf2bf78f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e73978d952f51029976b158dc40c2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995155cd97fc4a6d333786f77249b6b9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b224e0b35d11926909e118fd8fe51bf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca865c1b3fe0711fa8ddbba6548f68653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9f1afe2172d4685c6122b259d2dda654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bdb1d24339f8af5cac9ea47fbade6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65e63f83092aef27d9d555c3d7d28f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad6780714adee3c6660b8f570e1334657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eabb4761cac27b2c23f3aa84c91752658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73048a2f692eb7586de0c3f5da045ccd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446de7b6f24da4a9715d8451eeefc738660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade363a6b617b16c7a10c18137be079661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ab333e0548769cf1c24e93b610999662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf657e7fc0c6c78886d859326ae60c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270169662db8aef0d96dc1256d76c2e2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591912d49aeed18fa3da89ab64f1ca1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2283a6a922243ad4a6af1e9d69140d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bfb1b87b7d288ec2b1867b6ae2ff2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad83bfaadcddb253e68011ff7b66796668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e224a081bbf8cea5fc3b958952e3d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e9908a4a93d5152e7817977e7668c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03cc622228e95fa5d1248054460008671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fdb192a4070f3dd20c38c68854e70672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39eaea99a17580c7f0f6b64760e7b4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b73c1e2857354f20f244146cf17d2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbae4360fb54e82b45ce8c8f9e56f7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fb7e37a6d22fd7bd6ca2652949f6e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36aa6fa91c46982043d4410158f29b1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012122710ef8c7bc2b1b514d291c5f0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260858935c6d6b78e45d79922b5f78e0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbffda03646cd2fb8fb9a2a3f2705ad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff2f581e26f2c6a6869456df6e47f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a4b1d27bb656ab90c0fe3241c7576682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc1144e40db5e783b458b8aa0d22b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67030a522231c679352f32b4f0cd2b9d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7576509c58cb0f358266f1a64b3f35685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7c30b652e14567d454daef26d3e92686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61beeec6113270984372efb1906e03c7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc23eecd619b455e76f9f800aee698a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6362c86cc7d138fa15daca52a20acbf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be8ee10bdd70d292e44cf21ab6c0fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9273f8135b4e670e3ec509edc67497691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f1b5c53cc930f7ac53525d7c24c68692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1119a1ddf502a4d135e61eec8d493693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f1791dc861c3a6d6f4b1b52b6481e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c78d5b66161b6046e0ee92b80e94d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72be00794b86880e6801cba6d18308f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c01954b46c053880a525f032ce635a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc25143fcde3770f41aec9acc7b89a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c67a8deedcb7ee9bac7dca60ab843699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a52b39a8c5ec13796bb5e824ecaff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff61eb90b1a096b61a69bf7faa2d66701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ff7f6280cc6e6d1c3141f5ab5fc62702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088b3536906b2049228c0d2c0b15584703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f22be2a0688e9dc0c004b0d2602e2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefb91c72c73033ead83a1aabf1bd6c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855444a6263bd928f1c0f85b5cee0933706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6249c823dbf1dc611709e589ef5d707707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b17dc1b9e8fb8db8a84209fc576ed9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b4e09ca881d9e83e40e54d1003d9a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30d319658a56c340e61094399cac32710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c79c793fd8421c6011dd73752c7a1f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd85d74bc1515b0ee66f636da61c6e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6da2186ed5b025c55b73bb732ff272713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0c9a8f2f1a8ad6936c87262cc45d2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83aecc117b9e4405eb9229f21ba7d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74c68c5636c1f75d6b157dede528e1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6354964c4e3f652fa562d3a7a866a8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253eb92b13b4425c655f074127827e41718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea413f882c8b3137d07efe25de4f57a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cfb0db5999c79bbc1fa90e50c1008720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3569b0453672e032fb98147bf9fa8a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401ba77f4826b06885ba872ae3eba5a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dfec0fa76fd06b1ea7dedb0d879e5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2c93b3dd613c43aef14494cfc0f15724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a8535e4e8a07d807ad2db26dd3350725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddea9afa6bf2c1fc52760a4af9391e5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3435b61999f14e17a5086cde5c5fecf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afa09f510a01ea7cd29c6a97d45e8e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a3b069f8e24abf2a17c418f12bcd5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03389be5a47713820093c9c4100ff2f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deeb04f56af5196fe5c4e40349694a5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf58d8759c9fd995d916c77c989ca4d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70dad874f62c9a619772b480be6ce15733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573cc924dff086708e9716cf367d527734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014cb00506ed9db8a7f627b009eab5d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb95e26fa67ed5f1c1b112c1557de4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca84165e89b05c574ac7b415ab9c6e7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcb5602379b9f63268a712e0619143738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13538e5feea482ae62f7a74e2b82db1b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd66808244e20ec18ec236a2b9f59c9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95014dedcedfad8fcc9589b7e06bb4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e465c73d6faa32d20def9fb4afb51742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e02903f21f1153e9f64d08c1e8b71c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85233c6383b8eab61a741a0d7ede6875744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be657f0137dcd42cb39a90d92b7f0a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075907bf43387a4ae0353551ad2a8be5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834e3007a04451f2c779a3d116b9c35747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61415bebfad34902a750d32b90795467748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d25ee71717b21a6d668e49fddb8a6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729afa1ab3278aabfaaf62266b0b239750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca50a48c3297ffaac48ab544864a620751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a584c520312afad749134f113fcbb8b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b93912a2b3596d68b99bef7612faa753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd3f3bf511d643981ed2a29d01b6cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0462e7f268bd19950422b2e24514ad42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975111b418a896890cb51e511ba3813d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3918222136c6f21948b881646a425714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc9ac3a77220724fd69d4b492cd6195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10213b7daa5bc09cfc7bb45a827cef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91460344595197a63dfa53c428337ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11eec8149fb874d4da547cace70bdc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca00499411773d0a7ba1be7aec26149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c447dbd7a930bc99c593d2659dc3d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc512994ce15cc4bb1eb0e5e70c60f2b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d32ffaeaa7a67f30a1cb417d63f95d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1041814978eba2ae09469cc98a10113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e00aba0b26e3cce6353b8024c195714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2352220128618036e5471dfc2e8f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692260c868f8814136a64c70a67d38116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e7d0d8806b3c7035d888e112e124a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c7f4b29c13e64577f1b3fa7fddd1518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b145d7ffccae23e04e667f32ecbdb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5eb3349277ed6a0019034b987def720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527eedb61588e9e062c9ea71c0e9400021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52790b9ef6e136bbb71c5a3bd279e68b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5afad664bc91e463135b9b24408c3323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9af0b488e08b9f31abc33bde1420724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e183a4415826a5184b1a6254880f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865318b37714f645e42312ab7442c00426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e66c71adf190af05afd61674ec23b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b5093a295b804d131bd52a8c4abe128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e8efb36f88e31474399addbda7a6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c59fb463252f514013d558223152db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d37defd402b0fe5efe24c415bb434631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b61c4776d439340bb861e4a3f05b2a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99eca634bf8e795eb78a17b6b05ee5233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be80b77e807bb1ec0f82b3bbb7ddd9934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1a2881edaaf9a03e2d926b4d4cb8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4938aef942971a60b16e5b1ab08ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9df587ec1aa618b40f5f1e3deed7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c141d8c63549db524461f9fecc01e1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd02b921c4357e6e5a66788a9e832339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa589f58d2444497e6a30efcd389f74440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ecb86e6a6d6b17359a1e7da18446641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510d2abe90e2ddb43b9a82b1e464a9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75e8122a1b4bb77bdc687916a4b84743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8efb3d97cc1694ead83aed1c0bc4444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4a970e73ae1f5eeea1801162729a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe1684906dca583cb182868073182f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e44068ab795332a26c6ec821d0f3b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f11cceb110a297b26b885f348449948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41141dc7aa54e646dd588a9d9d534ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e333d400fa9ba90874d7224fd6e1250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3df92d49422fd41ccd65ede5dc83e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892c89e9ba7d692e788eb26a228f5c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a88fdc59c072fe4f10d4c35d236eeb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55263fdfa04d344c9a2c48687747ba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1a4b6972294de8c3ba882a5c6912655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f9aa2e43e03e39806ab64c239fbc156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31c85e5529d1c1aeaf5b265b1f84a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea674e1ada580c35b8866ca354d3e6758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654dbd1b2841dd3604ec026513b6285f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5b5dd173e002d25be948b5f2913cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c2cc6280084889c6d3980e26f50bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e716c1c4e0b75f80a87e451194a6062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe586526f2022478d45e79b17df0b5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d303b70c3d0a6342507415810593964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b03a105080a0ce038272156461233d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367e5ec8992afc1ffba4cf0f070241b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cb7e257f8369eb55e3276e4c7ae8567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ca393d5c221809ba54d51e90ddf6c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4d5eebf7d477a11ea14b83ce117da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b49d5f87e2875d1cb813fbf95a1aad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74952a270d06af7b4322283345e0b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b92c8d36ff2800b65e67fdc854035572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d7c459dfe16ef879dbabacc8ec22673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c8a9936e21e3af41c2c9d96b9f01274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80325a7578799bd2e172e1587fafe30475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d70c9c9e78703736ccffe7305f1c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97be245f8d2008dfec8509df7a073a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97459d93a03575fad949d7831091f45478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3bd633cd2772d72c63a4816e6b7e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594408fb3175ee688b6bab07b25b5aaf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f45bdd5caae937ba337f56100445481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3dc5a9da502e10b7415db8cd39ea382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480e1f9fcc7fe7738a90974d011246483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e65037b3f921bbe6364240b7133aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ec74b1626d13a96e9fb0d93b9abcb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e586a1238632b732ea196f512ece286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5f53df590746a6b80e5eb756f243a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d8a097af7064c74ceac2a032d67cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4ac4e7335178a914dc181c4ce41d689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73afea9189b2b239778a235d03166f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba03ac1ea57371b6ab09207e3c41c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d5185bd7f6fc33b0719614f4dd61f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79db5711089c68c422cd29418caf9993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3570547dabf402d3f07909b662a0e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00831aae4e4b9a7bdd598a67359aa2e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0fb582f9519cd96486826b71a27a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375671eb5fa2988ac17a687d442bdaa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b144b725bffac649fe04848f882a8798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecff1749b3bdc0c40366f798b2e332b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6dcaf24a98a3670f1b1e541ab9863100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a8bfca1a8dbc502c8eadd7e1afb2b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2653d7cb80d02ff84497d9c50a91c97102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6057a1cd53e1f12a7f124cf897a32e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a88e471740d0e1a7ff1a2a8fedba0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92352f39e1aa8a9a9317b6f3ca30e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa734d2c50a4fbfde2904bf3d4621cf8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874953fbdd55b822489643a63aab001107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483272cbfe58f1d247cb55f8e3a8b5b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458873f683700ff9ca48d7bcfee57bd5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfb6e80e4644bd61a89042084ba3f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a530e1e1b2f144252aa610e67fb03111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35a1cba2d47811ad3f472a82ddba08112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2e6f76a9120028d4301993b0410a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75203d9931c608fdec6cd48a8c7e0c81114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619908ddfcf1e3916a5a38123f1c7a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d328a16f1186298bd22d679053f730116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d2a312e9019046854e7d7308e5146117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184cb8d844f08f97bd56caf5734a43f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38166e6a6c747d1877eaf2ec99cdbdc2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1b3b3efa358dfcbd1e3300328e8b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed316fa5e598d40d55e3451cad10979121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabc0943eeb3b4b4e49d50c5d37b13c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1f6c725d82be44d2cb463fbd7fb6b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25a5be2a7b96295e368dc17cb8ecf7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91caf5e2e30da08ef79f80586a1cd06125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc04f5fd9bfe65190f45fb33b1efa35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12537113f12d9435526c01ae34ce29127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74028f02e474ed02188f538a9cc457b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3a37290331cbd8d1ca79749810f2d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ccfe1ef6829df671eb7825194eedd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c1951f54bc7b661a4255ba6e85beb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960291ae6f22668c782b12be15fae0bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8078f8efb68c885bcd682c8ca096f32133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54725972a66b3731d1e99a0e583cd7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfca47c4808f4bfe2a22ceff4b9c82135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d84d1fa1e069aac5acefb85c24b16e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3896fe87ad91100c5f9cf346c25edf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4175896155fbc6a42ae6840e4ad5b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc903c2e80574bed7fdf8ef234675e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e259ab0ebcff62c859496ca0d8bfc6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf79ce80a735e2ba12dc3d1846b0f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f78136599c52b37e7ea6c2eaf11ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d38829a38b69036a741d6f42ad6b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132afe09595760c8960651997daa67ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73afd93760139a5ab66289528bd41c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68505b1676bfb4a44802a18ecbc2279146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a68705e27a1cb3fa20fc7080d75ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922d31431791fd7de55e44c2d641b26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d23e132b8ed8aecef729124bb590f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ff334c98f35f48150e46d6692a749150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8923834cf3da57c038aa3962299567151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab7581d68ff73a9cefa53a46c59bc4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a69cd8b58fe5085c4bbfcfae5fe7e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8786119ca4b878af8622b44a248b8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2efc5d3fece904901908b58e2ebc6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf1894ac9098bf2572a5abc4cffe9a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d65b63adb21f750ac2cf0ace51200157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458b084646c07a3c18298c6146f1c2d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767fa614fe81ed2b0c7da9d88ffcd28159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972963e0a266ca58969cb3e14b5cd8c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5b75a808d201adb7dfe3b89c94ba3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e77f76fbbdc3bedf1c19285e35fd7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044e5211c9d8206d3882839774836f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be78af0d520992f56ce8991de7264b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428e4fc12aeb64d8d3c79c40f4b96a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b698603e8af5d33728e525554f3f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6863c78cab8bbf312985a6fa7cde0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed14b5e057eab1d06ab819ea2f5bc8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d42653387cf2bc608e08be5e4c9b8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e0658dcd043f1f20b653cfd6b83ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c188b733cfbb6fd5dc7b54da850d9b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200cb61933165518fc70940de8a5cd7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5c4b1a456462edf00dd82481d0cdc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb60bd59ec1c1082a0722ce7d137cf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987830d5bd74ec7eb3188cca234ad84175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca179f35fa708f6869c97b0de6ebdb26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8521e9ded7c086d2c9da42125d48e58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4822310357f73d04d4c031ceb7bde178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9ebf0455ba4813af1b60337bce17c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592246ebfc3a7b40b182d5147222bbbe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ab5e986eca71a768ae939e1922fa3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2054ef325b0403050920406f0642f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476691e3d01e0a04e829ef85dec9945183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db961e257534685a4965f0999faa1bfc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8352cef3f341035d66048c02fd728c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc29c999152345c7b233b511d4bd25186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654889c93800e30e98d3c8f8eadb633187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa8868194cdc775e58aedb1d264008188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153a3e84c2aef85ad88f4e090e4a78c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f77318f2240fc977ef7686e02cad2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c22444642c3da583ddecad3d5c177191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04906456e2ddb1253ec5a453b07c64192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ce2592ba9a3fb7456c53aa4229fda193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8471b2c944a9069ed26a5d132a0167194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fafcd9cb0fc520d3b8b05a415a992195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd54fcf85afc9ca2ff259f728ab610196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25571a9cdc9c761caed22911e81b0009197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac3ee8eb6722ccbba5fec6803aca30198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4500b93ce5c1b402e7d42443309a21199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ac59c8214c8f16bf405653e52ffe8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9940e34a7fca10c2e45ba41f7d691b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2b5aa2719fe8732461de76365f200202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101ad962369c08032c38f7f78e0fe50203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784156addbd9e9fbef7d4684e67dfe8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3632460a7ea9ff56943cbee37fa29205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ef2f3639831b27c0e6beb28354132206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dca355381c3c365d635a98ea54f3c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbae8d1f6a803c5482c86358d899786208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7bcfd0c66bb7a8cd3618943366c7f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bc7dc0cf6ff47f02cdd44af3d556f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e912acb40e110f0a6984199cd03fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da98ce80b8f1fa019560603d330fe7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7f50c77b022453bc1b1ad95b87dd1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261d018a6b50fe94397ce489e2ef638214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a361549b7f3b42770ed1bb0498604215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2e7cdd606e204ae83c9baba184d32216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf9a399a81bbcbfa137774878a7500217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56de201154408c8fa4f5adeecf12c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa8ebeaa891cbc47e251f864850b0f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12cc7306b07ed0cfcca1f5c58b536a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9123eaa859fdb03dfac7fe792d218221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05fed4b55e389a4935efaaf51e6d12222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c8988649f44115d5e16e6e6c3b170223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60689fdbbf629e90192220af6f15dea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a567b970966f7d5b9da56ca9d32738225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ddf910d9ac15749b32877e41048f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda89c80eb073dce516c12b558a38e21227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5945df10a65518511d00e56d35349f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9487dc852272ba9a2fbb5fb0b7b35d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d64b56b22dfb89f0bb6646826d14cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706794ee124dbaafef3376dbec5c49cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869c48b1a0996ce16c9f13737c0113a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c110b2e3f297cd2eb2f2a92ac2603d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4e413537e7f02d68c82deabdc9b61234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2634714fdb76c03b9967979d51a9dee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bcbe9b8b8a307196a70f76a2a8cf2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fded2968d99cbe6bfd45ed80ab7abaf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1252e1a0b2cb6bf4a0153e8fc49cbce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5b10b424bfc4366b44db6611aab6c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78654d650bf9020926b182cc6abd6ce5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9372f58572bb2165ba727f6436440241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1198c35724c60e0be977acbf87ad8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49a745dad283cde089d4f25fe59ec3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b839188c8d8a3dcd9618fdfa406c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed0a6f88902a5535a534d40503fec3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132a6066375a692a0e0b15379780704246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad1b18b479b8cd14a1c4dbf8f43afe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727ebb25686e5628e6582b232a2e6fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c41412ceea988b0c37592518fc27e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb55aa4c3e388ce44d2da71312cbe4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae393d27f70bfb29206d7e91dff4759251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a345eca10ffdf7a9b54cab0972f95252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572c9d26e6c9e076790d2782d3cf69e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b47c9b0b82da5088678f39096e5ca5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea740d64412af675fa61064d9f8e378255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7d94b75ce91673c4ecbf31de7fd31256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b478cb256b18c501c2c14ff6236d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fd7282b90df957323b15d0f98d7a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5f0d7df247cfc1fefbe994824c188259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8edd97c474d6f7f0c32767da41f0c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f71eb5dcbf8bd7a0abf03671c1039261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f86007a30d5d5282e64621a350e66262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe1129de621ed3f50e8e1cff441c8e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e62ab26f7173a36ce0fde9cd5fb8e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf847fd1824f5011beba1ca740f809b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac5aed6d457e2db7701b64e3ee1ea0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0159dce9e48813a6dd4c36ea7471f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb4c0f95b04c148fca8470ec6b1bd7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa19e8d385c22fd244cbebb5c489f5c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb47b69fc4b804f9ca4e9fbb46a086270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2e5300ef5768dbfa994526eb97f27271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527ff6de30dc30a4185da23406e19c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd67f22e8a26e3ae0166e872e05d0ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f54e4784f67268b525a6cf9d649058274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb4c9a35a66fe426c220de6849bd1a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428ecdf28fb99c1a78c54e0b73392e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ecf44d30f4afa54ac0ede19cd7d24277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415d77e192f9d513dd5cf263e56572d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe229239e256babcc160e6b84cdafc6f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86d47354cd58cdccfad4cfb5388e25280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea5dad659cadeca62cd9382c203f83281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d7197fdec13e3c0ae5f205f495021282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfdefc70fdacf319e98505f67e483e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12f69d596e09aadb38f5645e5cacc4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4cdf71538f92aa7d86c4dbe3edbee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104ab644fec0a5965533b397b9f2e66286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391995f58b2109d5b1edf2c308d2e8b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfd2f1e3c8cac1bb21a04d471d313c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56991c0ca2385d2c403e0b2f93b25d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eac76b258b7e11851f0373c3b220c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00996147668f0e3702efbb77b07da9a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb090bb5725049a9c6f5b000bc45d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4dee8f4f813939106f305c0b845ccf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4903b52bbef3c8d484328f9f98dfbb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33099e3b265593c4c24278c4119bd639295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c0dce8908ba7129703f94f6583a84296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badadf8ff5dc4f39ab5177457ebcb025297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5813b69fda4873ee3cf3cca4cca890298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee281673a6afa5b47832bdf5c9c107299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4957184d7532f7fc15d66c6bb5dcd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf52af7426be192c8b6036b8d3af19301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a47a7a36ed3408476410b6e956146a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1d1333bd26bd12c2c4a3726d3a8c4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6075264abbee87b56381b0a482220b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9af468d60ff6f77377688c9a957fc9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ab37e95524b193808c8d17fbbaff7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd985f3a8ae47ba8fb771ea78bb12818307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1f8e150f1e54ac17671939ba67339308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde9b5f801559f32a377baf75bad7da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea2e1f1b3f84c9303ac2f84efd614b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa24916b4618d16d8ee3b9cd8683624311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0159d5c169ce0e90ae3b429b07e974312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a75376bd31888b4918597db029fd5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac2348ee804f56e93c32722e19c6b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff67575ec47ffd2ae5e5a5a397e4fd3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4c469d586047148c8f9b0e72d0adb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c60179a94ec3e7d249eb8657762296317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046001e4d9bbaab2920dc310f1abf590318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045dabc1a383e7a607c145eea960c2c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea055a35f8f3c948aab4d2aeca8ca27c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df36be2359a3eb6b96fb70da1080de6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f84dfd8b54e07471fc0b8b6f2ef977322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec11df2babfc114261166ba94267005323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1272f3c863b97062297e6e98d6d7bd0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b378a8da5561dcc07afe763330e996325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608fc31ed39df296f66a635e0f105d4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c41a82c7029afe2d366ec8007d9d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ee86066527fd24e4d48ff2fc6d610328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3b29cec94b65da0a5c916a8e1854d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f22d6cddc8266e2a4baabc79135bd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d8cd7dd9eab3b3a21f7bcbb09c29f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d13b22d185ba5b86670dd6b2845ed7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542418e0a02f4f7e8ed021bd42c46ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd255ecd174dcc5dba181c71ae8fde0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155de3316d650c055a36608048f0456335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80b77be2cf62baa966db858ce3fc8b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd4588414885ab8266d20b2c523a9d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a20ea2c835b03d0026fa76de90b1a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3407edcf19b1cb4d5ffba86db0d05e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b834a783d4b8bd66e921acde5f5fb4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d64a5867fb9d0412df2590bac257f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c9f2d8553b31f1fca28d39be03bb6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3f96b79c7c4919e687adfbcfec2d7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bf67272532bd121db543a108b66ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be473f424086cea5e609b9d44554608d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd3e365e3dab4a310fb643f8961e17346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d24f3c664621adeef38fca182898f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5315f04272f2abddaf40a09734f8c37348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c93755878ab42595a6385f2a1926f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e0e29865dfc0d258459e5265b0ffc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec97a22181035dbaa1842b4a81c9b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31f7702f5c05501f347feb39ee15d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c1c8d312b55b46ee8f744da21087f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd2642ca466702d6b4311dfaaf1e3e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15991d92499f6dcdc0e5d24ee90813eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c60402fe5bc9b1113bdd690a779e29356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4249c47ea6f918fb16c0efeb9c71c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88ace8f2a5619b0cdae302eb1ae0bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74c536b23fa0834fe695b3846f54f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96060a12096d4e0bc53bd31a0967d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f07a1988da28e23fa2ba56c0481d2b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76240535ebc409cb28b87dc14defb6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ee6c14754e87d169cfd0f43aad950363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2461b211788e9386e43222cbc19c11364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc926bf39b457f5a5cfa0a7014b0bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35bfabe31276e5ad2e5d54f8c91c7e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368e0bb573a4cf17477f1bc9e8c746e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a79ba470768c44355ecdf1fb5231f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fac16a07575a3260428b62544ff33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8c1c761a7a3cf4ea7610d4107d518370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226676971655dcba71549ba968c467f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97015b05df3ad500e54049341e7083372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16732729732a110baa455624dc98a5f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf535e5442a64608fd9cb8181888bd7d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49658cd193d5365181f1222a861b5e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e24af316bc1a7d126d33ecdf97fee9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5bbe08764ea3de4558217d9f7ca52377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e5e35de4658094327b01b3a7a42dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbd35d2d624c0d0e84d966046d951b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81ba59a7718a2c293d45fef32eb61c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671d5fc08d7489b64a7d896918e1558381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710055cf19d9ae6b8c0c82bba5ada4e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a986304a72f0c6b71ed4c1799ed4b5e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37950127861d1e4a72a06c90377bce6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d0bb90b20c3ed666bdf3d49abc9a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ad3af8a25720e1d85d7572e8159e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bf07dd5f4983bf2f7fc316fdc4d08387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9607b3ee8a436591fd035177c8a1cc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7a5355a26593ea2a60e727666ca9d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab863dbc8fa46326a3780f7830ae9c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d882aefd6c055f0fd28c28619d5b534391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccdc535f74cd426c1697b46ead65e0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30960d52a01e45b7443c9a3e929d35b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f2d85d1f69537c010aa77c746bf78394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f22acd63dda5087c1e7dccfab8afd9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0991c953a9c523ba9b7fbd269c551396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3f75c7d34606bdec1a549ae60dad2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5849d04bf7754b5c1109b0e54402b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e5286f656f9b2ab85ec91f4ca27f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1663ba98be769fb4b0d89902b07c96400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cdc30b80fc087fae2abef126374aa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979090c000965a4806d2c0008d76aef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a7bcb7d35d84b304efc605b40f3a3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f0a2620c8b367f1b3ce7222fc011f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b8eb92adee68a3fab9e265d0b9f6d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c7521d5d57a068001b38209b8e913406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccdbc7682289d644932387741d50e1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e39c748c20d29e59960d688d8206e1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dcaa895756d6901b85efa1090677d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa0fe113cc63a5670667ca932e52af410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183be660114a19a21c2a517a3c365bbd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab445cbb0bd5577ac5824c3cf2278b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6a102dfc5e88c474e65b3cf75bfa0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c371671b233480c7343e2a67cf2f50414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3ac00cd2005b87837fc025a10bf34415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007eb55fd02465d4e09bbfbc2e35f8e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b0b1bf8252e098525cadfb671fb4b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b74a32ae3b6be39c11065c20d8c9b8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbdb802407e1dea8e2c6a95251d203419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a574c905ae0352bcef9b021b5b6b9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b6bb1131ec53ab85aa2846f6aa0c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ab6ac65392f1deabde1da9a10e515422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcd752aa7e583d4b5b65c8b4fa73c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5788923bfb55d6e061648e243f11e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784628232d348c9ed7230f0153295ac9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e2a6d3bfb004c072edd43434e56ea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920dfac64b6088ec07eac44cb0120ac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4fb4c3df88ccf8ed71d51e93e7cd8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f978ef20e311ed7369fda94629ef018429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b78c074b860763b41c721a4b926f36430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d711b5adef0a46f2b0108479309e8c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ca3800f691f1eeeb8680e76cb0584432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f436e093cc2c6a40b626772554f3c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b4ca43214ab887582fe04b765b297434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427074e3c0e608216ff19bf0274b9ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609bc961faf15e09886a3360d175d64436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a40df34e75bdd5759fc844580f983a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489283a64e4024a76e3764c52f1b296438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a52e7169dbf3938bd4276cf3035cd2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022c56ef75cdd8ce3f0364643bac986440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093d1f8faa214740903f18de0bfb80d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a86356832f728929c2db2c656fb55442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f01dab4b1b3a55363707b935704248443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cbce1d920527b542cbecfc7f57524444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82459b880749b58717577d04c07f243f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea433b5d958cf2362a568b5513c4176446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feece0e24ab9211e0360cd14c47edec7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1928eb493a0d33511e6432e847dc672448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77758468b2bb3c34060e87c12e2e9aa7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91a26e14df02b4406495834c3b295f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c6b05915b0c5a103b2fef7fd4e17f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ed4563bd4873f604bb6b07db36673452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936b52375aa461769dd5199db27ea7a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee218037d375c822435d6a93c8be72454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff88731f7e422b878a3ac1cc8629043455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97051cfbbfb89bd68d1c5a0920fa3649456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832d20afb2c454962383f4fac13a52d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67d1451d6a1fe926e210182140cef3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81424c971fbc31ac006336221f95cc49459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ffb63a3e0b48580b0936132b06743460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2312f8f2bd15dc528248200b249bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9753105e553fa9a73b2a25aff6c21462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07a86e9a9225d20c443fad47e3fe86463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49582a58dae474a71ccd27c48b1e9c02464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fd4be71a259320622d74e971bf54c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c50e73cb7ec99821dd05daa400715466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b561f6fc182e11f66974708a4202c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071b5832cb74eacf17ab1220529ec1a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b99d2350dc9705906fb1a220c468b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484e2ee9573d112f7ea88c5c8301fc4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229651ed2e76115823cba9ebe2de336a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb1480ff32d5ed40e1bf893a6ef178472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694685ff3f07445ad3f7f53447a3cc8a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f152f64a39ccb967f52169f19b52d8c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edb4d915200feca336bf75471098a0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de70e82665efd6866819ac872ffe8b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b778842d42537704baba126219415b8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90e0b788a3845897c5023c43b5373c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d01b86f81443e23bc6dbb201a2f3ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfe2c27c0c7d1e67676bc7af3cee7e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c123480b5b794c617209c2d2b7b608481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff839ccc4186eec3acec379331d4be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734df1ee2ce8f2bf16a5c3d53d99baca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a33a709bdff04a8fbc62cd4fcf4dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099364d2d9f8e8f37928a2572a50580485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747199ae12b8a5f954dc7fdda641b51b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4f3383c591f11521ee820e09c2236487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ca66290cfcd36a4d546689f48ba59488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb3681131d620e24dcb318d74453de489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633ad4a83a54b4dbed8664e29db75e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfee6955cd57419010f7875022c2e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58291b238b19a0927c95efdd458397492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0232a8380df8730f51c85e866b722493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e5cc0421d20527f8076ada2367cd9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c35d95f1f8af6ea5dec42fea8600dc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cccb85409bb425e403c57483ee163496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af981bcbc535b014e160df5993764ce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab528c8e2c1728dbbc8d35a6b2f0e654498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1d455b57bec20f75ff5a924e186ce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343050c53414136766933f31e17734b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79008eb3ec7671f540484b8c61f9df36501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e579c61b7baa6272a37110f9178868502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51b178253e89030f7bbcd0f15fe6c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f499e1e37bc503aa9402146fc06f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97155cc13aee51f87b34dd4b63d155505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69a8066441d42b275d1a29436c6e17506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c703377f01a36c5598f87697a3595507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f0e5193c5b1dae62cb12b3939a1cc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928b4b5563c50b7d5e8464212bbdd4b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2e9adfb808de6140cda8b00bd684c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37125e906cc78fcc902b63a0ceebb4cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5885dd3cc4eaf14dcb6714edacf10512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b97f6c82dab663cb779bb7dd07218513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6cf78e63c823531877f102fda5450514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8460ddc9798ac65350feed313fb02515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345420e3aeff0efeee00308fd4939574516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc709f18624c7dce5b1a2cb8abd0c6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a09e036ba50b5a5e62616893938ee1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a222ea2d55821614695b3e63c10d022519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c61e683fe35a8ca0c09ea018f1632520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93498d22eecb739714a0068c69d85a98521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde18a761be3b2bcbf4f04d5fe81f97522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fa23306cc6843ddf34bf730cd0e04523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43eb982e620fcfcee7071ce38622a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d47664f6adb98731999e827ad6354d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c486c67115e5eceb85b28a940137da0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1d9fd6507ad7cbc3effe4bcde102e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43951c48f9e27af4b94c3b8dc595476b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271e3c077001e8f666051467a5177b4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626da7b3e7db7c112a9ca4af19f78538530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18281efdaeb6d0ec79e06b6b0946698f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8def8e22042c9bf7fa7f6ce88b4ff1a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002c96159f393deeac40e6a8df23bbe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1004ab245c830ff15c9bf201cc4390e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61799d3fbf5d023690332448e5dd3d12535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d637cd528a7764913a4f127b1e5de536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad638ec6818e4ed1f334d33fc70dc5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245f23568dd56c08761b1adce034fd9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2e0e8448b6b5d79129cc84864954f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf75f42f362f5434809a770476c90b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674d58973ea55e8ffead779f1a71825541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bbf7b304c398dd417624ffefa3bca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f84873503e647ba9d86cf4e3895b9d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28f4265e05107e62552978593d0c83544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748efdf4ed2680dfd6c38ccc055c866545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2a0f603a52019d822035b44bb916e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90465806a16af18d21f917d261dc8f37547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b996a74d7ead7b36b9d252c61275b30548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79def51b6f3fdd8f109eb64593ac8c2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b8a8108e0d52800446ad6fa4384fa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94785cb90927bdfd510f909e2bbc87b1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2a9b6c5eb77c846cdc23d1a52e9fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce318a903e14f1066ab05e9b44ed2b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ebb4eff658decc3f9a83458d87642554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c867e8bd7f89ac5adf96de8fdac9d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a25e3f4c65d3df3d18cc2f4675166e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deffb4317880cf76403390ce1f15ad4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35923ab4a6f9730336e62f1926b34fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11abc059a941d4c0dc0882a6947a4a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633274de00ae36b0f89c2603434ecb9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4008613f2f4617a895fb7bcf77ea621561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61153d6b7e48de6a7f2b355bde99e48b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51d0dffc409a61b778c56eac847bbc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cdf3e46eba6c26804f9ad9252bbc6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6424678d380e85c7458b0b99426f34565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe973d5497fb33da086c39e52d5e39df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913895ac97d5ec4c2291b3c9b360bd93567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999f649ca325dd375d01621e4c4b17d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cc0a20225f931260cc0594d8c3209569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a50a7b35e7a94a5fe8b186ef510665570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7fdf1f27ccb7dfddf021734411c51571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de48ef1355a84cc9b092d20efaec6e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab482f4761f7b5bbb65b589e90d5753c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b0de77e0f7217a849049514966c8a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e43588b8c593a27a8beed543689529575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33278e2ba37cca5e36437449d428d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f320d5462e1d356e2bff78c6c2b965b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6e6805d74b24535eb2863cb80de6d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac281564b902980b2b6250534b4ae71d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447d2a3a14031ca51c3b454fbb0366b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8470c2acfa8d4b5b7bb338739ecc6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f730a3f7362e48b3135a64ec2fe1dc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bd2f7d7c0b6139105f9dc4f57527a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edf5018ee8e5c581d1a54ce3191c3b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ccd9bb061b7ee92ebbe599496d106585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd116ae973e32af3dc37bd45cf853d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119df155ecdcf4134e987570c87482e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85291d1dd1a3dde412d9e6e5ee5fdf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7838549546781943485021978f5d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943701428470dbff77723363227e41e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2106ca6a57d0b54f161456f88e555f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93bd8fc9d2709c6127c1ad47915004592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469eb37c2c5fdef32895cbe71e423ba0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d24daa974c3664591d8449eb583510594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3f527cdf313bb9f173c1df32c85dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff79ca2884ba17d0c4ea3f896168c2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e23e7d8d150b5ebdf7348ea723fa53597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c19893d51d91f8172e7dfabc2747c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e67ed563ec5dbd1b282b8051a11ed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071eb6e2bd4e223684ff2086a967fd9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aab7629397b709539da05a78b02b00601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531e8ad58b74bf751b41af2d3fe559d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316fb7f24cfa806f5e76cce31834877603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091399c62ac6316b2fc5a48dbcd5694604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4d29781245bbf93dec3f397c59276605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62aef14e50660f90bccdff9d5ba064606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e2aa218c0bf4c5e7dafcc7b8c6cb8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4306438de6f30ab2d4cf6c52f3a0f58608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac068bedb9d5976b1a7884933fa344d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06fe654015471e3cb734656ffbbd19610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba901670f4156a3042849465207fb4ef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b89f03b8b533825ecc08cc986df80612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9cfc10a2be9848b64effaeb8f5cec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1ffdebdc7263371908159e970c015614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d1f1f1f9fe308136cea871c55961e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bb0c6eaf305a4e676bf367b1c1457616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c19e331213699bfb5b84c6983ed5d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ec0eacecf57d21619726cd8b3bc7f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4cfcf073e0988b468a14c70783120619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760901dcd4a3a4b8d0e51524fff81a28620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348381cbb172f4409ad73b39b67950a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff9f1df9bb22ad466095d2d0304c7f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b926a104be26e0cc4f335c2350f1c7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209430d45d21c5236e3f6d3c4fca2c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7b2eea727a3e1616312854026ad50625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a638226b9fad524ffa494f1efe52e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf00ee2e63be8969d32fc95eef972df627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96ef2f4e98b9b1ae1ddca69cca93b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7569302f1cc790c200d16baf01c4e6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda9e6ed7574fedf1fc403aab739047630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e24c133d775ead5447de0c94325826631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61e85c8eeb93ebdac432064206bbfd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301e61b00b202f6668e1327de0925ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b0071facdb8ed1949f8191013c137634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbce3f335d2bbcb4a60d8149644c370635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a31a36faa8771920a7c469f3dfecc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc41876edf5960bde0c58a51a2f07ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fc7cf8d44cf4f022fde7e3906d78c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066e5c64733e14b68ecaa153ae8d98e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d71bea0787380db7cb5fe8351ceb2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf8db08a59a446cab07c9899231bd7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80589f7574147c3adfa57c9ba8e0dc8b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fb5a3e73a95c4236500922660fa40643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981edb5a80d1d6f9e878bb4154608a7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b56bb1e594588949667ffc2e57955645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916f3d0b35ae781f06407ff1db72a83646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46498109fb68792bd775c5a9c4263add647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54d6e5979a9241d70eee8edcce3820648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325993f51cfbc8c00a1701e13e9552b7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c609b48766353c16d10dfe28b573bb4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f8027efe377778c537cf7d339baa0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22071c93f568d704a1eedd49c6c47e69652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec94fddaffa76b60f44e323e561f7a7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259633761f883d58e84600b9d3344cde654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0dd1bc36f7f7fb17ee589207601b07655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b124aa8245fe5cc7519bd0704e896656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e0851baf03bd218346c83ba6e00be657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edc59482afd71c33a3297ca623e48b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e79ece3a07e8bea816c3cd95913f9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cc21d8813f1e62bf1c4ea1a4f8e92660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd30edb5edb40fc3f5bb48a74206dc1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ed036159f2cb8ec2cf0c26a146b4d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a62f6d02732ab2bb6c5706a5790f61663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08415e821f2395514801621ca3a701f9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f29e9ada411d59450fe7417d817a7d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc00bbe4388dbb3f2ea07dcab6d704666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1be4dec7f28207c1917ed3d9a9f1f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865ccb0d240b1daf7accba3e2dc0116668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854f85981082b9c0eba08e616e146c5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983bd83b7372b75695d31ef625f00e5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13114dce795f5d623e2b6042936c7e53671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a68e02d886c434fa11a2f738e8c036672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aed70505d04cf5a42001273677d556673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91f4d32c25c5482636f8fafd53419e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0a6f89ba2f9dbe1e96bc115e31922675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4626e63f0b5038269e3097ee36878c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ef40b1ff418978e94c45d73b114ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa10c31553e80b03591f53da5714f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05cd0da738e6397464dac456eb000b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9eeb83c78ae8ab072b9c2fb71e13e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089c0e817353bc2f59c85274a0f820a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879ebe1d5b2efbbe5c32ec9f039a55b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5a447f3db1912bfd4bc1c1b760a27683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed36f917d9fcefabbf026542262c68684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57397f399f861e7d48a479db8c8c114685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41dc4a2cd661dd5b7cfbec0905a6ac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed40a3be5cc2bd421a4d684ecc65a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe2887a10ace7135fe55a9eb9825f1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b28dd571e5d79dffcc4187813f38db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fdb65e53c00c55a395e45b03e566a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cf58c212ecab9e10761713be68956691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8788675a752bbc7526bfb3dd26326b4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9ffaf596c6923e39ff5d0bec49a85693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22c5bfea9ef2ade624125fc95437e9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4e1176c6391634127d42fb9aa2681695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961008c1587a3745c8e4cdc2e13fe30696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908aeebd751cd758a8d71b47b29b87e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e01a035d716b9902ddd3a328109a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b7b105459f620336470b9200375e5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9d8c6c23d7ea4e214b28dfe85c83f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c5055944dfeea826d5c72701b4da7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548f1c368c62bb037fc3d2f3a0ef034702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916aafe1ef6299c281aa686494744b8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c57caf3ac962ea188c455106b4208704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f2cb9323528ef80779a195b77a2ec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d8eedf83f72688b7c05950eda5ef2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57ab7af7a99309f1f344a39612f7e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f77a65150ba9479c541c7176545783708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b389de13a6bffd9b0688b728376b926709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b99c9eb86deba8efdfe34663de3c4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe06f806b4ad5986328b955795375df711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c5272b2a88b7352035fb989864753712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e135206e710d291e5d34a2fee5a40713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c02c8c5cee60894b768cc09cc80bb1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cffb1b4cca7792dd355ab1f245967715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97f76ac304b9ff848991fcdec05334716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d855f74927ee536390839ffb65c2c05717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309ce7980c0bed8944a3d21d6eba8fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fbc2c97cf6b46a45f5578736401e8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630685e20762caf3dab74dc6580206ab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217944a157e2675d530349daad7fdc11721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cff000cacb5f9058e224ebf99957ae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3411919417bea7a1579f0f37dc93e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e4bdb581190f970071d25fb56081e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728db84d1ebfc23b2afda8967a1a5615725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d99c7e5aaf664c5a7c2227efc4f304726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97facd30f7a92dc24ac832430906e2b6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958d7c54c5b1506a06e09a75a3cc733728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309c65516b8458075765f2eb4cde2dc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8aab6b566d1c1af21f911e5e0a981730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a588696c607af8a52f755aace4c77731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c874a8c208f2a52e7b8f5efa029fe1c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c995603a7fde4051640f9a874e24b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222cbbf53b3dbcc1079b543a8b9978f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819873c167bfe5ec199dfa26097db0a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e981b6d2b682f02f14408eec4c8d14736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9947660d2847085b4d0c62fbc12758a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a79f9caf7e66cb35c53632185c1bb9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d84ac73b40fd0847f1049d4173eda739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bebd82f7dd1f106534d2051e2be348740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb10c6968dffd5799c7a217302f32f8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bbd8308c9d10f8d58ce1b041a1a4f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebdf9bb106306438055185e7101d0e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55f76db0fdfe93116b2487c01be13b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1340b120ec4d4e8640cf0eaaee2658745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23eac9757a990825a95aa246d166df746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63079604835fa44ddf75427d83f025d3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae46c73251542d9deb8602ceda262a4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ad6fe3d529b01020d46e66738dc9b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25429f569c588569f00f59eab0d07fa4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb69c095abdcc12f7eb2d6035f04313751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29eea2a34d8ff78cffda3fd05a21f4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d7e88294711039212cbdf0a245aa3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b1d06fd1d2e4c566c1e98008e0db2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ff7003d693975b617d0e83f88ec50755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80b547dfc15278afa22f35dde95410756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de78c3a80894ce2c45457222c64d27e757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>