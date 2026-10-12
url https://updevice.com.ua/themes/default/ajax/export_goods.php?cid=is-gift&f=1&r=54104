--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700d2feb46a7d63848663bef4d3d7a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9b5a7aaa9f19e62480ea12003909a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938eab41a81f283b17a19765cc9780c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429597e5bd5049a823a914e215998adc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7968826d8988b6c769fcc61357058205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c65ee61abc6a35b4c8864b11aa954e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58625dfb080483549dd8b441c1ea9f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e154529711c928424244c5297e16958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e5e40bd226a9ff2e884c0e92848fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250e3084c0c0cdff69a4c58baa9355c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35584946066760119b514631e520c63611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769a58b53b544dd55355e05e3aa99b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390a04d0422a67fdbca12e1fbec5f0713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcee722efb14e73c2558751ae6bfb6314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41b92ac5bec589b948ee0b7d848a6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a6f809ebc50f6a840708ed692342c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d7fc3ed749d1ddb63cde635f94ac217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89388cd18fde64c632863a5aa3db1118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296eaac61e59885f3475b678859a92519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec5a3fde193c3583775ad0f69f9c0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d223eaf817f645c0d17cab275d999c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff764d2379e989950443ebd4d1686b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c304b2a70f6c5470567bd44d8c109a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9c704f35c066b39cea1c6602ed6bd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd23b6d2d40e3834dcee86366b3875225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1072184b7cf8587e5fac2f90b2a1d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6a42974baa5a918ffed160eb4bdf927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856f17cf71eea300a6548227536679c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b17a32a918389af5d73a4698211aa529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39c466ee445736e21d316380b57c4430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4878d636214d976216c12f5081ac1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b014e4d95cd125d1c4472dae5437b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64719eb2061992ecd8e7cc4883f66c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ca28a5d9bdd3f2402a9a86553165134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765a6dcc4ee6c309fa0c9e7abbaef6835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d2b05c073b86eea1c3c41ea0d71d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b97f35a0ffae059b2020358e34b3e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db37405995c12ba9423f1c97d40a50a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a060d73e99ebbf5c2ce0e60f3624439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f5298beedd8c3189be9cceba3080340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c8237a3b70e76dec971379d537ab341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4c5ae4b4506e8786704b163be365442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003acd9fb08ff67e4002c36b947d66643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8508f4ae5050ca5b79966303574564944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd766a086b45de517101f1acac901145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9f15e1a328528b12e2a87940f67c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a884a49ae2de81e25ee501e10690e2447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c406ff8fa7eb25646fbd87d3d069848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b97655fbecfeca80986e57369d784c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47970f6b413a53b5bbb03aebeaf86fe150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd281003c015f38b5183637d61d6de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34acb18b746be025f07a9c1a40452852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a900f3763453d94e829e4f58497b2b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cad4ecd048b03983e6571b9ddd040e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8626c41b6d03309a0f53cc0ba2d2855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad99c7b467369adda551d785f0265a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c0d14364e2f3b9638c2384e0ef09757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd439d75e5427a556e4c6daee15810258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed756f4827e4a810f80ad08aa250c3df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fbcbad051f33dac9881dbf98bfef760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655af537838f903d2d9b8ea72f64f35561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39575bee1df625bdc908f04c782febf262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709475bd1d68b9c422f8365d1755dd163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b325a470425879a19d1abede7dde3b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ce6431863ef02b2cebf380de0547b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb714430c960de8fac3ca297b52825de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e3354e66a6a9c2cd0ab7c3cd880a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c0e17e9689842521007771007703068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a80bb24f14d2d478d8eeda58aeb46c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45bcfc1ba38a51829138475ea4a3c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94b5eb6246becdad2bb3565d76ef8a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1c9af5080baaf0268dff5c5ea1b1e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f569f85cd35e2276ab9b8db3708abd773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b385779f360c040e64b582b883e5f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e6da9c0b681d655e8a00b4b47a4b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f882e134c6254e5f593ac45a6c133676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048469d33a6faaf18a974494ba846bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f99f8cd393a08a868b67cad73c6c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12609d38baaf42781a30638a60f10779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40eafdb73f7131fa43420f7e50759e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2aa3a3f0370f614874ec251e8ad5a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319ccebff368e3b0a7dc1aa8df2a08982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46542158a2e98f183d503ba56c0ac3e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6adde3676e075728e91b8cc83868f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb873de411384ad678cc8f4047bd7385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410275d305d4ea293d019c46fe2da15186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943715ddfc72dae5cac9c84f2599415c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00839019955fae65cbc0b74e9388aa188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac0dbaeabd27578469e4dbd938c2ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e79adb3ea12d02c540b058b16c28690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0da50fd2c9e9359531d3b51a7f579591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67357736ca1605a077d49b12ca108692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e432bb890536e623e54db766a0a88893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36a0e1d3b6cd735260ddedab613eac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2604e466e32a6c62bbd8f4b5411555495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43d5268ab77d5b5022f90c1fab5d9796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d92f89f8ddd980ffbff5990b69345097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00647817a9876dafb08537c597f1ad7598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4f9dcf6b5dbfc5c0ec4d4fdfb632b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df460578322ed564ca33f4162fb78db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ece830029cf2f519c24039e3f8ee5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ef6ba566d4237e88cd049e65fa215102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecd88dd3de0edab75f11a2d5b21d5d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8808591f2c8cbd4d6b41b0c12c6905f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67055d8d4d7d72144067143e1d335592105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7825f83d8f00990f1da1d0759e8194106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f34c638d8715ab77e50a92e49f02b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8babe05f73eea8af87e4f746da28f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185ae088d6b45fc040f6488595a3876109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac867986b96803330f5885bef2a0d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd7307efc21e8cbe950779948346ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2989d809c60a818d6886d1dc17e6762112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed3d4141df7345aec155d910cad418113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b8d4f9e3983336bd23959025c9cc7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925e7bd0cf6891af655731e4fe3720c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dae556e014ea28ea0f2229a67b9e43116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f264ad3e2809a48d226abcac5dcab8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773669184e330d29ec814e3347a0660118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9988aa79efd2c5d44136af60108d33119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56586303cacc983c9d047313845a890d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b356be238d091ebcf5d536a2bc1691a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7e2c9d82459d640ca3218315d8d9a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e412840544503f09289c12f28068096123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f77e164263caf584c9213238842056124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebb579bc91ba6eec79d0c700b9b1d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9609027c986ce5d9027e03f01aa4c10126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c3218a1513c6ec06c3a6a034be567127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71225abe696d06329a6015e210c23d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc9fadc1e4a92fcdce91b976b7c908129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b58ea7608057a7cb76c0d9b64862d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c566d4c908e9f8997ac427cb926c35131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35bb055ba828c51617500fd36f86aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39003fce722d4681fe3b23e066943379133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b40737cebe7d293b237d97e53f588134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978164eb0f02314e28a64bc940f68e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de7de66084bc9a59902cc9b6cf55f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aaa866df9c3715a74a4c4967790001137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7a88e0cda6d81289b3f58cdebc82f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af176cfb77aac65b1363866dd2aaac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd28ca683288ed8e341569b68c8f13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8a8f89ee7b95748d4c7ba78edddc9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73caed636b1c06a034a3f0f458e8ab99142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e876b312b7e7c0d18e7c482ccb947143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf185609b910a7f0b1611b1760b7c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653644c3bb925bf34962edc2c0abfc5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff37236cdfc6e026ff07b65c7bd6f44146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1672fad4dea57bbe2c28bf0df0adea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054972ac4c139d3eb4441a0d250d4a0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea94bf7a659272f74d506c66d4f3c7a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee81bfbfc09d1cf228efdab13b5b7ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c10d510c5097f8c6ee93ff3670be2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67e15bcd1e947c65a13e55e7cf52c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930f8e7b1cd0d2a5c4a83c63ec1f290153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a744d334ada238b27154cff6d80bfa3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c399d312b647412170903300decbe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf64efb5eb37a74cb84be57fa53c85156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ed361da770950ce9ce16b7321379c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f8e53eab4d364fc144185debb969d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12dbfd5522fe978965961109c55b64159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a0f69e9665e9abdf7df78fe1fa748160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a3fa2fbd1b05692a40f09e300ad15161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1bc97689c0504685b2d583d5c841c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b0480263509f489363b128d921b07163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab8c593fc1b1c7dd7832ac4ff99c98164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb47a674997158080cc6ea39c0952d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114e9162ff32b2ea16efab49eae56a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a5df9e2e1ede5ce5c734d4cfc8e98167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70dcbf506845074296e7a54356ad0b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1678874f7ed0ed6631aac6d6b56c96a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37942eda194f63a0dfcfcdcb718c6c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dd6f9f8804c1b6d3244137aef149c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b664cf532e89bdc4c69a6685611de8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b80739c982f5562f24c70dd93aea0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6f975cdb19fac6c2df9230d164a91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410794b1f77894dbfad94b90bb360f07175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40f43f8373ed326f89cf568ef06e47176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9226373a4054ab4fb56691dbd4ed8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05db1e9e6e9a3bc6f74ca07193522c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1431cbe91d40e501700b0e51a81a174179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1803e7ff54d094fa33d4bfb8326894180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc960d27e112902caf487c35bf28f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f618d1ee2c84d1a705caab0f5a7c6f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e74ec03cc3a4e65255f406b5a8b33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae7dbdfd6c3ad7b6a896a1c8bae004184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5644636f4a43831382871ef445326185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af12895e7c8944787debea1f6b0db62186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf12418e2ca01f322a7ec92f211206187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150f5a8346aec9138d5462ea0838f40188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad182a087ac11f8a556e25fb4d20a37189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db220e3ca2a04ddef36cda5f4cddbac9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22dfb093798a5e6583d16f8c010b8f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8adecad39a335d8e9f191f45fc8520192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c36a78d3c56a195618c713b4aa344a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8493155ff03ef6cd41465891d9f541e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e93843b5974fd4e9bc3720ca02ac4a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008e30272b959a9baa1c7ef0e36a6b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d03469ceb8852756845a9c405214f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df787c750fe889e5fff980cb0cf1f9ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445f2f38f1b59f1d37e1d52d0bc89ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27b61a7723114dd20de1f23edba1c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e08483b6d589b061f0fd812887227201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d67d5683342845865961ef747179c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca80cf87975e3441b53bb3fa5b642fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a2c8cb930aa29a4489eda6ec09f1e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0837f305fbbbea5d329bcbe9f6411f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb3b61f9f539f0df13d4efcbe1d69a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12394a9e123f9f547c250197b8b22d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80b546cfd11f9a7c32f22f2c8c9d73208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82757680a7261a034d07febe9395a85209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08f9153abafa29a9072541544f03ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24926707947af97bbff8426c031bf86211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d469cd634b8b7bad4d2cc74221ff9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430d925e5e866c12455756e0c010b32213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7303c81a17e204dfb9e843f4c28201214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d403e4ea8ced47e59ec97e4c2c24f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c120d4dce85a8c5add98465c2248a56216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa58fb03c5f35a2f3c9a7495959a09217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346c8a217896b62af9117c5e21a50f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848914737b4890f71ac409a61273aaf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b7ebec70ae6cfaa9e44e008721cb3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b436c6487c219f0079630b12b0c3f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86362e8ae06545454355d7cd5cf22e86222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b967fd909ff5cb47e4f7c24b6a9cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab62ddec8cb8b237f7e136871a3a4ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc939456ee7acabbc12076dc771e3210225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29e0426502d5fbc183c9671e5a8d35226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea52c5913fce86e5076b5666c8d98e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563ca0ddc5f315fbc9b60917b2b840c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76048abe9aba6da4fe6c7bcc97ff85229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ca31417e03184a26aba2ce3e11789230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51daaeaa13a92f2745c91c9e93028ab0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6c8c6e61ea637d668a36f0abf77aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9b21174062b689e96e9b2a9747f18233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71488556dd4e587c435384ab5204fd93234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3523bef3fde112638caefb507efda235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17c225739926bed3b467c7399924da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461da002699f123f5994b762b54eb2d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef5fc9752bf6c11e393323fdf50a13238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770618383bf9bc2f82373bef1ad65e91239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a73304bfcc93fed11f7a0cfdd6d019240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97415d2fb7d2f2b37d45f5e34b110c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63217ff35e15b4cb2d491954b1961b67242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b6075def2d7d32cca47b9f29aab02243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd69382048437c4b0ea8c975994f12244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9919f2acac8be8f033ae7d73965db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfcd54a783959243df8e28add3d559246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e04644cac8794125928b01c0c10e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ae00313c20ac2a353a0a78e6e2039248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a8a77b9863b316483cc45f5dd1e17249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6438917d12a773d77eaaffcd0138e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26ffa980060a5fb17142a9e858e48e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9f934dd6dbe8f1433d3027159e785252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43c7dab19081756a9e11c8c3d3349e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1b78f2f0fa2de208a65dba46fa10f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53ef8b1e50496aa4835b3b5974f656255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d49617c3b73965f79c3e71c55190f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d4be9c57006971c77c1cbc5b3dccc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a032c7e2f131a820c15e637ee5f37c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1e9ae92ce35208af212befcd5d951259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751b73a970218818efbae62ff51057a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77deabd09a018c014b4849f3662ad0e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595438ff431b7d2f0e1dfe74a3d10d3a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8baae390d4f3e723e9f77eca143bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20e8227049cac1dc6ac4b8e32230f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccef19ffa75a616815f159d87087f7b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7198d5b3361e065fece83d618a60ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281e5007124329de64f632b7fa107a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188c803a70d8d1f6dc0fe98639f8657268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb045820915e4aaa067ed3e54b97fcf7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47414e531fead195ec5abb3240e15c9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de581340b56768fb3275ab86661bfa3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89cc353e30126f3a4387144bf5cb73272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc36e5434d07c0269a17f6511174a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde9b5909ecfac1b7635dd342ac68fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4e2496219ff00fd813f7f20b12a63275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1daf863daeca009e412add0226b95276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbcf83963d80a376b26cf5eed3e9f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea544bc95686bd84f24c78e71582db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c989340ed5a7a77d5990aab68fa88279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82717d5030ea8b9308062d0049bfd999280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c24d22719f70c2d74518f17f302d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0518c563f1f26ccea4c1cc1fb70c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b8578a2eb32ad1eee013a815b4b43283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d3d800f4d30802c3d4895e5e34274284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdade16326aa1c3aa86242231d3249d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71715c2097ed5efcc471e424131f8ac1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c5d5fa69ded99f164e08ca065f457287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93712320e53457e3cbb76c0f42cb217288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c4d7d6258fba99d2980a5f7aa7739289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087591f69814d04243b79eb4f84c569290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3c8dea0380dd8b01c7ca14cd777b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda2a7797057dc0acf4c580a890a201292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76db0919ad3ffc242e3bfd93aa13d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f787de3a5f13f13ea85b49e9bf84f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24054c8e356ab070028f2aec62a8317a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4651870f9833b310edf51800475c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871f07bd62910ad5ac4f968f39a9c78297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b7797f301506ba9efd1100b7df850298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622d450a745c39a761b1074d68bac28299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07a868959fecbeff981437eaccd882300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdae16a9667cc0630da629751f9c9c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d807fb24331a872ae2bb210a9b0ec7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf06a2e32e8125621a93a703e5d959303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82407459a25583514f9a370514e395a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d1492c5ca36f5acf93957a23b874c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9dd4ed8d4e47bd7490dadc1df0a81d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be3c67df7ac9e7355988d2a9926906307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d870f0fbe968af04bc8913e711b6602308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1811a3cff3aac43313eb456daa6de1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cc72779ffdf07fbe50db81f5dd7e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521194d57642269934d6c5dc142ad381311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039aaea67b8fcd17a3ab1c81188db60312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2be17f685b5f941dc138bf8f3e760313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270868c8e4b039e6106cc5181762537314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a33c3b3083fff5f76e8a02e4bdae7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13e43140a69b9ec6ab5512b273d2b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a1940446c24955c8094ed41f42662317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737c40cf78fc028531daffe9242857d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f883e25d8bff1d84fea44371d1f9964319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122bdf66a785ee26f4c9e6452692a95320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b85a8d0fa7b88125a00c707eb2f5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084da3046f633a4a908775bd41683c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90dc6b3d037656d7b11a770ac11f30e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c4e45e663cd7a183ff0839a970e33324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6ef4c6c66ccc8faa05e6b5fcc2596325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151e595d34a78d6c0bba8b3aadd180d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b0cace3057bc3d70c79d6f7a9d6d6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495489c27d60fdc810ace55cb41b7fe1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcc37f6112df0a006fb88fa96ce366329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706fa3c0c5ae7c95d4bd8146333c460330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658210a92ffbcdde8ba2c399ea4bfb5b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e46f205c44d9f50dc9ac569c5bd7e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d408a40ae155f5e7b29923ef9c56c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7a0bd908037a0e2c5c677c213f85f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644f6d488826f8584b245a7e055c09f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaaf5ab947f18eaffa7edd3a409343f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0eef4cb10d2fb7314f8bd2bcdc6120337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafb74ad260e99d2fa8233a96ad894e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9589ce1c58cc07cb9e51d89b0541515339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0d4da9ad62ee0a82a4f5c39ebf11a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ad3bc4f865f9c40b18703d8df2b29341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c569d76fbfc6c9d680fc2880925bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fae4711932aae1a67d3bf7f6afaa53343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67165e6e31eac6bb91c9bd145a3512a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e1ae678b172fae8b22cdf3105702d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708c25f12eee85bc1ce2bc8be7b3a6b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2427e3bec3500e595057c2b1532cf32347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e56995d61484ca689441eee93e56a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6504b7bc6f50b5ad2bb1687149439e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40934c4954bbd8c85a948157bc7647350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f10ec2cc65c64846c44d6800a06f0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582fb27f48645c518960f6d657db005352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35968d6000c18614274f4dfbc3b110f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94506b50a30387888008f01ac199d41354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f077bbce36cbfdab906459f48268a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afaf3c3e45d483bf6b5d81547c20c73356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe7840412cbcacace98f28cfaf3bf9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02aad30edf3405564a979a33ab1828d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78b3afae4a9ad7d3da06a6a7219aef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806508ffd26c0cb5f3ffd7d474f61b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81e4e68a4c18c626925c38606a69c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcef4a8ab0f5494d72160faa8f8d427362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485381f211522fdb9e2d761609943a47363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148a83a4cec748a3bc77dcd813ad90e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197423263b0187158a7617fde2f4e3d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213e22ac87fae1f3ae7083a8412a7de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79026b7589a05caa96830bc3d3f173b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cfb4b3523a94598ea54664f83f813368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615aec1811ef8eba68c80f1823c47b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2bf01c9ce7a05e0d19d65dae3706f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d72ebb4e40fc2714b8376237b2d39371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7aef4ddb540a1e1d6ddf000bfa348c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a065172c2ac53eda7455c55323eacd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc573bdc7de3a34a228645098b4c38b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc1bb57cf551984fcad398d7047751375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4df7f80500b06083981901c1ff10f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf21f12cc4f9018d0a94286fa6f9be4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1acdee429b6e22592a8f9019c0b5c3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547c9bd87a759cefa9db32a67363b80379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1788ac962c3118f78953cc27826ac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14040e9bba580e9d282034d128b8b75e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61130e63f07dfa43c26e6b7e7cd11a2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7173de0086a545f90abbf10439df2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b4b673f2f92d9227e3026a430195c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7aefcb07783d74bbb99696745e600385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e85806bdacd18f081a8592ca09bfe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5e3e6c70b7de496f3ea432c44ed71387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6e2a188cfb2439f722df4a60f3276388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095cde9c5fce90f0c53816347645521389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a190820f3d2ef0481127ebcb3b1ea75390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb8c584226af7d96cee88093e88446391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544bd3a335ed0f6ef67d129640ff582392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41d6edfb7bf8fb059a2c82917c9ac1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d1c199c4f93f7bca566e68f173ccb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4122ad3eda073dc4b6f639eaf28454395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308217e38aca679d570427da64e13b05396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5eff2b28d9d3ef72cd9794cf4859c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d013e49a9a5654e5d3d9e8b2b6f6e5f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a63ecb5aba567eb326cbf3c88a7602399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d36b89109ba5ab9e8a4ca33dbe9f7c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6aee6acd0eccf3feb24ea212cd4be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972a0be024561ee5fb0099e7ab53870402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dc2b237aa5b5d5553bb15823d522a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9345c5623c811a0090fc171211c29404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78180fe337e4424221fde91d462391d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e8c4e020127872e5e0f99fb8a80dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688ea53def026fbbc6631e0db58067a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19790c50fba9dd973bba831e212d0b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797bbe008338d1eb3a7ca02d0874610409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63ae0501138bac04536b91ed7d2685410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae894a0be0607b253baddc0423bc6b1e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179bd2c07fd71a69138dfbd4092d1b4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec618965e0d4a738b1921773bac4e56413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac618a4629fb364618dd75ae7201e89414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60b596edbce06449b13c52175ae100415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094b7dd60d38183b165d8ef70c155a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232271ccff09f81a2053962f3ce91109417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f26de5de7c953bbe6b95138cc9f42418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e028f9713032318a81f81b4a7bd8e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98927fba9725cdb94ad09c646e99dacc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905660bd506e545eb48c4f80c9936a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bb6f4618d15fb4c44f1017c91aca8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbc89b6eaf17058824a5bbb7de0d2e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2d2a3c029aae769abebf740ae93a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4b28fec0a6307cbca81872666d3e4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b376e3c6faa1289b362039faf666191426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c5404ee49b34e39f93a54006ef19f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4513bba7e3d1fde64698a598f8017b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17750aaacb493d620a115b265120836429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91dacb94a9b9231a70613bf45a269c2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b929e4d1a56e61ebbae830282cf8b84431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f87ac8a8fbe70cff1d747bd95fb9c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba939975db33e83247d197abe097d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3dec476208b727cb6d3cfba436a950434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7e87683857bf6e7b4d243a06aac8e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c932600ef82a36eb3c21b5054845714436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15b7e3effa687f67405738bc07a147437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5a63a74850b77b940b7df3704f5bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e533c0df86c62f2503d25ab14bbdf4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6feda9c230f879683cbc17fc9a13d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7152b0b3ff225ad044de46078cd024441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f399859ecf43d3785408cd92d75b4b8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fcd8175d56eb6ef5258e70c5f3a1a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db96a962e4305e2fa9b49a9a5920da6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74306214764126acfde5244d08cc69445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4bf4b2075a8c90cb5067cb2992bdf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125b8283a0fbbb4670fbaf08cbd9540447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f87489d9e89a9b0fc91e6db0b52c0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc5c29e3385e2858e68ffb35d0bfa0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c605ff2951824280771b6a49bff915450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5855175f1e05ab4eff8bca3f36aca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6960ff2f49bc24f240f8d88011356c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf39762b6c1b8b327300533cc0dd84453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babf2418c036e2f9e04bfbf7852a60f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d861d08bed3819a38c4eccf17e6581455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5d1cdb504d18d0fc71027e08d9b9b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e28bd361cb14b5fb0a3d404ae76b11457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d8d2726bfb9832c147df14750c75a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e12e9684c3bf49afcc30215bac6f63459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae3621ceb50e2f4de67cf4272df051460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e648725be8db4ca83dca24aa7be2c6b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cb0ab1fc76bd26b7205d45944e31b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17de95ccbac431f7ff7d3c20f9087a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581f685e78cf4a74c1878982d757aed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df300c6cc162c3eb3912584e5e8f51b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fe46381873837aa485a3e22483aaa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecee5b046ab625d92ecb5701eb08633467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543b6faf0f04f3c076ad4657acc7f23468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126253761c001fedb343ad69cd3a79a6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7502e43200d772ed339ad43b1e6074470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e22bc8b7a714c557857a9f648cc7b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278f92c68115c04a32ba302bda8eafa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46f16d4fb9c63665033f6020d2a814473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e496b87a189228d8ff41fdfe670a46474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733995edf8a7ffdc5cf582d25f556c2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08ef3d7eb61b487117b49f52e562aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1d9a4e93c0cce522226ff9c5bf58e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e80138a101babbc0590cf610e5bb20478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acac9e0f25ca7994b02ddc6ca0efa41479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4cfefc6108c111739afbd8337e8fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462609c30894b675196e1f052e815d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42153b594f7ea9c42085ea237adf89d7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d615925496b8b0814916c5f9d4e5d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3569ae984f8c75258cf0949988afad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793a1d6717bb8c2873fad0ccfabfb3b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b02721d7e537567e1470e45364b1c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0aad25365fd92dbfebfdabe5e5c9cd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cd2248071a38b46d95330595f14a7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9e96e65bd8c035e08caf2d97f09fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9451f91a8cc4cdfd58c5c7db3a93e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a752c0b8bcc5982869c7905503248e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c29ac2099aadc7ee74e5298cc97fac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3989c720b4573d5a7d944379617bd8c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd63c008a07aa2402b99f001307036494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80e87d29d03db245805806a56af33f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a0d043b808a702f7f7e48a84eb7b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9401b3307a0a2d9cb97d7f2c110428f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2aa0ba0c9baaf73ffac6c8da16efc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07693d393f73d85aeebb6fc79e6a3d1c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42794299581f6c8d4db9c14a3fbee004500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2813a408f29045624626bb805e4a93501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c57e665b01b1b95466b564554a4ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca96a87a5de14b42547658e977be86f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff23dbddd8a02f8604c25b409e1a798504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5aabc0b4fea75925ef5230c6b3b74505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a426754325fcda9dd91aec5a40692a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ce56b50b15a1dff5c20985ab82716507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d023d5173dd1bf2f446d56cf1da571b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b7491846b22911d8e46adbddcb17d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ce65938696acb945d6a3814a5c639510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50177680c42f14679d404ef75a41fa39511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c0d505e5820f29cc7bdff05a7cfb1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1cc7aecda1751b5bf0734176b0ee0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d80878e44aaaf7751dc570540cba7c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6484acab8fcbad0fc2c9559792e36f4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15578c9412b5f1ac04ab662a60ff13516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca7e6c53b3e48ac802a6b2ab8991a0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e53cee18fc68ec87e80c3a30ce415518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27c030ec4abed70dab3cf19e1df1d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ead37d8ab1b2640487d54d4dd3906520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fda20865f931fca78b523e644b38b7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558549b607d287b190bb7ba70d7c332522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbec6161c8bef6b577d988bd319e812523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ae2417104d64c3e9fbe180984912f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96473811cb4e45bc034f9464beddc1bf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fcf51f9b25248f803fdf67be1c94c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05257768a0d8f32fb37068e33ea1c9d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da8a38354d3f44b920f4fd61632559528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99d14dadb46ddd78865962d43355e7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d5fdc3ec503e9424b8730bdc300dc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139feb408585b1879a176580f155b615531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82236b77ee102689eec99d464d4aec6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bc1c972d7e0b412a880ead5e81b7e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4319888a7af52ba1395ec9921e7ad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d39bf9af9b879a3358ee495534c71c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516aecc29dfe0cebd5258b21e1284cbc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3215ed4f2359b973d59113a108720537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff56d2d4f482f97aa686a6bd5ff3f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600eb844febd0af6c8b107a1720f901539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73065fb7fff7fb0e338363740533e9cf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc74f6ae7082eb22a33d7b1f459aafd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe638c422a0156a03af865433b35a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1511157e9d29c1fcdcbbbfdfd34bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8123fb2796b7375cc12ccc6f34222b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e297312b42fa3e17ebf5ad792e9cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582a633172a950aa94bcf693cb1b2b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2b07d13483d6c7e74b92d5e10d403547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766b650c68f1f04e5f53886289ef481548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a0af1c240b5d0cb9fe01d7b04ca4a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffb6389b57ee3d6758ed58832f5406550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fcfd9f024ed538cd9fc5bcc36f4f7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb546bc9d526c0c1842d6db3f94a1f8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e9e544c25999b7498ca453ca79508553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1b821f13ee4e42759c060d1c8c81b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171260f3944dfe50b53bd2ddf56dd7e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2324d39688bfa7d20ea67c362acea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219b6cd4fdaa998a1c3db0093f9f643557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3933b6117ef0d15c7c9d27efda3cb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee35ab2ed847c3644f2363a3d6db85559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf371802b762df46a5140c9d975d9c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280df3790516b1e61e88179595de7f3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0316d008f7e93cb30d297edf25ce1d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddf6bc742c209626b68bbf7dd331df563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8dc55c2b747deea38b948963888b7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bcff49ad7a2de3038dd312b3ffa87565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b42b5011e98349b6e839eaf59469f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2b2a8be5edd9e548c31c2d965618a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7322fa3acfe0c2e66b68dec48fe0a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10223c4dae1b37e8b3e1e9ab7dbf2369569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394d87fc8ba9391417609b39df17f3f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fe10b27b688e74fc8094272ff3051571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ef32c47c4024ea4a6bc058b66ccf1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1531cf6b56fe788dc3bdc5dd6b41f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775037c1b1ee9f0b18a1b581c57e643574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799f2d6dffed0eb266b4b1b36647e50575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea2b27f011033be7a033688ef195a4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0bc59265f5433c260b1059e7233b1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c002e9a2e46b855a29c9352fcd2cd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026a48ba2b0fba9f4444c610eac1a13579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa24bc9afe8bf2ef8aacea85ed7c53580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f63cdd9c3027b2385de4247355e7a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bafc5d404e4f0702e4d30d048954a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a6e5826974ae017ead11432e8c16c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3f2f428c04940c03b0081bd87f5c6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f168e6a7aea9c157758a28c4554ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f72aafc966a0f0877d109319b00ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f02a772fb6a58a55a709c32f76323f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c3462284f970b203b3b9fa5dbd035588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f0a6880c7e5ce9eced1c7aa34db0e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06429982f521a8d080c333d9b1f97547590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c35d2be25631517c114a7dfd6ab77e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96030edd2d05c845a2a7f2472c013863592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e24fdc89b30d9631036ead8cddb18593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df4ac91dfdfed4e7a881c1f38d96b2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7b12327bc175cd0faf62c44bfd28f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b333bd7139e8d32f937ef38191052a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ed7375a53b027cee001b067d3c579597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee81f6f7c704b609b97f26d31f2388598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3dc6fff5654eb593e0a67a0561d5c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7435c6d8349ea4a855e2dbbc630c2a6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c646277622bb42aab132c8df55005b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b20d677b06d904d628f61db95b1a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05dc180a0fd42325e762a8a5273903603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36171a758d2df64e3f037d6e6b927a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f84328fba4997d9681cde5885ba8cc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5bcbb5767bcd6df4a8adc22e737a2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106344865a1cf51996b3a673735e302e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985be580a8e0f6f5dafa006fea54e80608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02332122ab00a5b5ad0253445d557c79609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052f4c6d03bba2131d78477c0c17d44610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def58489f14255c8e2ab4b2ead2cdeb6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d79631f5a8959296e21f6d8ee9ee2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae01f15f0665f00efec4f227dac1b4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd6cff1392494b508db7c483f8a871614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b347bd1812ea6332f18e5c63a2cb5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f278c6b71b9c21f61529c44e4cf5e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d32ee55bdf182733d32201c7772714617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457695563804faa2838fff07db3ebe5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da4f06f3cdde56ac55b5291961310a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06ea43c0433aff188b2c26b50c2dd1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d446d3f11bcb473998e3fb2a988744621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e8543c13ac8ee086e1a503f938e21622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff545ef8dd07c88bd86df7a2728095f2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264827e600d7f36716f00ca8381dda9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768e12da7aadde6d96dd9ea2758376c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc904ca2e9eabf1aa42c55ed6ff2c14f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08991a4c7630c9917db3b0764cace0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a45b1f94abcbac59a6475042dca960628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac827799e8807cf2d24a3c453e3617629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35d2070850992bf74cce877f6d63c8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65aedd7991e2cfa9dde6ebec2753b7c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccb78a13648338e52ade0542fd37ac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da2a46562a873ccb200b129f66136c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bded5d502907f1fee56f566bf9d57634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab83e327d5245d4c0eb2f5605f552b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62dc9278759d93f0b1c4978b46ceebd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999234ed2a01dbc5a8c6a995a54990f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63565c2a88fbd289f77f43fa00ab69638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa02c36b291fe9ffe7892870a29d9f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad44f0e05a4777ba33a6988a6935ba1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d95ca89633f4365abd5d4e473447b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88afd13bc4c5cb23c3c1c85677b1e7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4c9e86865e2c5b1990d823f734e26643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76894afb9c5b3145139ba1b99ed738644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b077ca713ec2e98a8fbb4daf11261645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce12fe92a9a2dfc47d39afbe317731646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54f9b73e24d9d7301808b2992ca189647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bdaa3c6558428d4ea198957df1257648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7759ceedcbca4dc6be22fed5d255ec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59382918d8b381f2ffca998c96b3431b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b49b0940653f3d19c9e8485a2181a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754fc8afc75e8799e668d26dde21782652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355a2cc68a28dfaf3fc596b7471019d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16ef74b3cff322ca2174bb63556746654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04276a58bd9f3839157dfe92d44e0d54655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e95cfbe824aa1a1b3fe250e9d7942656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f553e1338bcb7c1d85f8ce6222a2af657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bc498c6eafa4ece4039a42a78fbbf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e99416d2af86e728edf388a3d6f4e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01a0ec50c295e0e290fe5908e54cb6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e566f345b1e61aac5d6edeb0bbf09d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8a201ab7b6731096f7abcbb303946662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a18066f91ccce98fb8c6a5d187b7a6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6f685f1032926cb85ebd803cd7d95664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5679c32b67ef9abceb124401961e87a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd6830caba1f9bf68d9e5ac8ff28a7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9660b09137734a13954d740da91b96667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0670f8164bb3e4f5317299ff055f2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c08db32c53f57f1793a2163b478661669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce06c2e53f59cf1bdcf7d6bfaaaf202670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0fdda8b9f3d120a905d5459dbec08671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4475524159aca634c1aa6d47aaddb37672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600cefe208a5ea9351c3a22324c1702673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d608993f425c849a9204477abc3f43c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a203f8cf5b1d1f14288ff0cf3cb304f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09079d7359fe71270b61010ee1206663676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555e8bcfa6ef75b2f32e58bba82f7f5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153dbd6554bc6bc1fb138a15769241d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9459807e6e8542e4b2d3d09ac3444679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488f5a53a4f7b6eed5fd1a510da0d4e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f90da4d24d8f3008d9d804d535957681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b509c2d2b43f40cfff47574c7d2b7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fa12d2ad51046157aeab53a5640f0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b272daa89bf6aee335770e8f880ee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2dda242ced104a533fa2f419d36cd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e04873fcd336cf485af53ca8027460686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1af0e7c57e29bdb27b57a9cf73430687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7510b652d07747d5d1ffa5acb73cb25688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823deff913090ea9f664f640b1d168a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a05566426c956b5257d5cfaf9324e5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1c88f88f7e10e9d2e4257773fe860691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080fd8d222f192769ff0368000079db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b259dbcfd6b82cb412f26c2d8f221f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349dd691d5034db1336e5c2839d99d64694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0ca9057c1ccf798f43f989d32ba38695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2551fe0f7d83c5c04c035ec636616f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c6b62ca05ccbfffa962cd57fb6d1e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05b7ecc81f6cc0893dda6dde743b84698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aed342a0ba100021cd39c3db340e80699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e13772e97398027a657aff6d90cd36700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522c392d5fb1ebd1b761e5eaa9de4db701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fc4ca415ad5bae034e77863893a42702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7c4785d070951eef20be029e2764a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d073808c86ab92cdba072f6d0d5a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8027a5cd7a3f399f43d7327701e56705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5f144cfbb7edaf3cd43eac358108e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bb6df5f477d9eb01e54623bfa7c91707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406ab4a4fa8948bd06f33b9a2112c0f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026a9d98bdedb7cab42dda710318d28709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac0fadf2375f6de01a170886d19738710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba19e54dd5d22c90779c2fa0d0f32a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad8a2e1b9c3f76544b31556a41a3b8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847f80bad5ce683819b0e57c03e4eae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93ab363ba41b2e5f692421cca42118714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4413c4e5ca2b2bb4d2849c4c62d06be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41049a5ec19a620dc3ba3f0d5678c2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8263cf2405e4b926eda447aac750012717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2381b20aac9718c826ac30b0f4a3ca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f990202c72a8375cd8ed31209d950ff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe856684f3da4bd616779451147fe8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b1430346d4dc1aa9c0aadbcb92012721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd9712f31ee8b957b7ba7170814796722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c443863429cd7b744f84f5089665d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a774d20c1df6b7fcac47c14c79b0976724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a95aaee21cd69d6edc252b05945e9c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747d6eaca7805e271f41241c521c402726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff356b20e11aacef289d9feb1731eeb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af1298b7384308b916f0d9b9ed9101728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bec7ca3482da78d484b196208057f2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecb58cacefc5e781aaee558e86f239730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16692599aafdeb99f71696c23856a016731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5455a90b9a8b07446eb922c952b04732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fa8380257b2470dbfe8b89a5c86b1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1984c6f2c167ea243fa323be0f0728734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098229dd90cb2690f7333706c10640bb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75413e4b67001238532125d0adb95d09736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7fb0d82f80f19febc621456e530bf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbe28360194ceb058541acd6a10306738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183dd32313f68400fd8f8c97bafa7c75739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909c65df36352d3157f96e173cf413e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35193a2a704ec0bdff75b9d85f5e75741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a955cf9e9f997a32a215e680c077d2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b020c45d23eec6339b79f4a6d4518e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee8d543b7f5c1928d1095237d94130744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80efcce88c61933d92f1c6e2daf5b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87809f2b1ec4e45d68549d5447711e4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b373f68e35e807fa5c277f0aa407735747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28188b441553d55e1e5da423cce5a10748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321086d504f68fc8bedac68f97cc038749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416853a79cc6d5f2ab119e39034dd89750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b3697d892702ea82481a2e474b696751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933196acca470c5223cbfc5613ed8c8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f192d33164389d67d56242c27d196753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414940eece5f6e091aac80c6c47496e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb96bc38a94bbcafdf1ada9da73b0372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609884d3bceace75a9a62bd27be2635f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caead332564f9b5cc3cb63306d81b47b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a816858b03f387e7b382a1759df5a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b8bbe00e06e6d533f2acaab8638646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83225964901807718f94fb33ff4589d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1106b902e61c1b934553798e750978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed832c586f7c6e65459b19696f74db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad1cd50e174e584645a1e187075b3d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6f0e65b6db770e1a3d78ba7f4776711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e13969454ffb07129f14ba462b6f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba0ae97055cdcfe58a669ce664393513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06de981b27ecc09f3efd20a2e4932ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdfa77460542c2646503f02a639f1415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e80fc8585f9f0ece12e3fafe356ee416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b85a62b6a35eafca79a883af045ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9affdd898026c1b9e6f17563c571c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0dde0468867b0a1d3b455e7bfa73319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff48b7d9d577ccf93d8d0dae560209420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e9411f5d1d7ab800acde17c325ef421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1380d6fa6595cbe0e5e54b1a48c0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292727f2a68efc498256d1192123e4123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd339a18b6b8ad71e05ea9594e0a0624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148aa938ba52e329daf4dc33937c01a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35369fec1a5702ff27c3e8d548499f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1da95932e5de75d39e1aa4e19441327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05fd279fecfcb2a7c91ea33b63b1c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c83a4b46d65d8db5d0a5a0e4ab7de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4781d261c9886bfd586586d00212030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35421f0008d1032570d1f37fef5c608431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780b9561fb345bf3cc03284277d6b9532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de814becda3b60c3eebeca0061992633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69320a60b1ad3f762b2de44683ceb7fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f495cf3d03871ac2949879b91b10235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7d8fbf739aa1738adb22dda52951136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c0c3350f7764aaeee90f8fa6c5b9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f106abb4fd025caac9005d88ec3e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739742ffe0ebbe1322d0f9092490f7139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a1e029acca9a773be06d457d9d47c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f4f9f2a663707e373654d0cc4829b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bc1ee617cca50b1e78740539fad1b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c844e40a716d4eea73c34ccc1fc3a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f787926568fc35559cac069cbd52744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098ac74de076d784ac85d58dcea2caa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50396d43e21a940eb19b801fbe5579846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2da0eeeda43b0c2efd5d13904d0dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7582d87aa10441e3137d3ee8154fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0e094cba2b9748e46871b2453fea849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009b53a88ff86f04c62749be849ce9350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2700c60ec9fa20c6e047447e4a29f8851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babaa7d044ea627403f245350e05d67952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b20d41e6cd0306fcdd6e89347b996d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fb034602b1b68c52009aa597661d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e065cacb254db11967cde08b44a949155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270f3a9728d09556cc390d454cab3de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2477192abc55e06ab82081d14bd409e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452480a197f359c8d21c5736a7f9039658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b74c574b34d832ee309d29fa9f021359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1328ea0df01adbc881c360a4e5699560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e3f2b4c6a8101954292dc3f1e5f1d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63eb6806bce313b54a8e078dcc9ed762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037dedfe5ec084263f828e379c36f6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a64d8aa7fc6496340727f71e89450f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b46850a05b358899d0bdae5823dae265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1bfd71198d7734cc9fa728f0e459866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b6fd1fdf2dfe12b8b9c0747787edf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d95521ed5ac3ed1ac822055da762d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadcc714a8cf5f69a904a6c47ae842c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1293e71d685691d2fb9220f059a8e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd19f3e18335cad359f4a4e819b7c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df7f3870914e48e899b7c755fcf55372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88dea64cba1a0193523c429869f73573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a269746de14fe3460a71f1f07c977874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a117128aeda31f3a4bb2fe370fae5b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aeb0eaeaa298608231794324192e5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04daca30b677f54d7ea389b7fd5d335877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0c6a1fd11f18f013d1594e4ae8c7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a68ec6fce7b02d26bdb6400ae8b18e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664efbe920add3400326c501acdf14580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fd5feb9196b66d135d705ecaa5f8981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9721d2268f34c2005b94cefc5e61d5782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136009106308322b53f00573f9bf3fd783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01503b9c318879553952ce7d9e0526d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281acf6459c2cce47219d4a6a24f79e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eccb5f00b9f97fd314c4f25a7265c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9fc26419be045d442bccac9c119f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d8a8c121c5b9ac5246f3ac645d14088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971a6c5fec2acacdb1800096d86f6ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8ae83c0c588e8b772e33b8b98579a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4cafb36134b639fb1d4f89d0ced9991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d7477e6d4c72191941d304bf7c8b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cc57a76959932a6bf3f8357ce426393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ec21070cf44f349a5977135fcfcdf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81988d70b79bf7af90cf8093a59f67a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1f4ae2e2310d887b149345c26ebae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b268a1917f3989a4734811a6aaa970f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b80792864a88c1b730952dc7e611d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939660ce5305e9716edc373e9a2459299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05cc01678472e6dec3a69c0eb291a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbec44bb5858d16364adec75f48baa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c06eb0aa61c035cd00595b9b5540a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc75519f5d71e9fdab10d40dbbf298b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab765e12baf22120f54ad7d490bef8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805e71ae9d9a53b0233e2512eaa1bfa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1fca1dac8d9e844b0aef9b1c1febe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7cb3388c701cdc721bca300c6c159107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3ea90d23ad60c378882d38835b7b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70a6ffc783f20991e381cb963f7941109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea705215c08612123613b7bd32a8523110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6d46d2e3bd690cd7432af46df8892111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10244af2a3c5793b6b77f09c58949ca3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb4e91f1260eec59e451cfc863631a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135037ffcfbe692f0b1f898d925a6cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0107adb98b6e1084f867b4fc431fd6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343dc43c6b0d4b530f821af9e5331955116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da56090c6c96920ac04d5020b2e88af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d298aa733b4b76efccd2e52327e6e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962809f2c7f6bcfc356f843b7fc063e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f224fa786a330a5afe7f451ab5f5f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75500709096fe68feaa3d93e4aef38c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dfdf2bb0c3c09ba854d587e42ba29122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d47c0d8ae38d6c69a27ec5458f467123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478e9e0f98c9560e5b3436563c53cc9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cdfdce492fd02c05e7cd6b17fc9be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb00995079b212670ef31faa90ded1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d704cc0dbae4ae154b51ded5d5f0f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0498fb9f53a5d65a22f8f88b00f3bb6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a9bc6175995773732d7a2faac540a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf289999145b38f6d05e829c0acd17130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e197b004cb068d9ad6f4d73e9a20eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064f1f577945ab6b39b11d9c61076d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251f45f94d8d5fce24841b5d5d8130c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fa331589b8c05bedd28e7e4074771134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7c59f8f94bcaf5d9fd96a0aa5d954135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2731332a77c5a994d245beb11522a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f7bfdd1eb8f7fb7be2d3230c4d334137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7343718a5c378916c28060e46bb1b18138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724436f910e6f661ec68834b306b339c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2216c7ba883f5ce75f90f22963a64d4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdfda118247a127e310d99d3035fcf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db696804302e1b09276b6c402c9b6e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44375ce8f9b3d22e96f26ae08d442775143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a15bc468b2e9d09faaeb962b067a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfc5d2de55519111b80fbff28eebc1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce8e377e5a9e2075a227888fc974b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc24c17169504f5869dc85138dd0b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d712ea91f6e1fbf368f6803b77931148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd33dcbc430bd1b11f07c167583cff0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206132303e004478b559aa0ad5c2d40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9f2e292ee2713cd7ed54d342fb182151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54d152e44b044b147b17426188a9c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d77367979a4d8eb308f2d0e6355eba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4c3f33ab7c0f024e3bad7fc25eeb6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fd0e3f3f4eb11611d2eb4453ee351155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d625808318d95e1ce6253feb1b02fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac1f4ff06141e2408ff7873aec33b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb47dea945004b4c42edc0dc3a6f39c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60195f34c70e71e5dd6e7f28532068c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538e83d739b5db30ad2b0ea6d03aaeb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd425a271de9ca93c312e6d5c273e834161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacb5a2156d0d9a6172da5c84985d16162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43a2f6a1155cf94ee6325ea738b56e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17dd595670316f5ab055d956c5ac81164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5efb17e42a27d00ebaa6cb5be8a728165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9615516e2bb40f6f2c9e4dde2d2ee39166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6d465c7f0a6cf478218f96474431b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138aefe59df11e3fd296504da23cec51168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626c494a98ed520baa609bfa09b3b75169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e497a2402e49b64f40b7cfee8f4d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24d94fe748c2543642c60569ed0246171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff852c21e727f8ad8056176c6d1b59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abf66e07b49b77d0e1bbd95347fda8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03371d4b9e007f3bb3dc0e9dd374a7c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743c6017a5c5b268a61b6f01109e20b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c67178e0069c24b48151327a5fdd6f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342565c29deacb9d9e6c5bb8c0cca23177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217a61fe90b11a5239ce6614ecae2e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1d190eda1f296758a2ebd8682e4dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea1bb53f2123dd29630af521ed3e0e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989417a61bb09c4604b179be8dccae0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e375328bfefbdacd2d213aada311c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160bbed758f6dc2ee31ba0d8b4a365a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962341cd4a0d968dccbfdc97572628c5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75c59cf9edb25480c2c998042fb268185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe194a965fea644d950e70aad25f0feb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c3e8b4a6a43b24567dbe5e5e34b49187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fe63f070a5081b22e9742557dbf42188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6e937239c05f9325b183d353dd528189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872b348910f6c75eaf78ac4fbc0cd4f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e94edaecfb3e1cdb9aeeb37084de1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab8efc885a28549583c49dd5d2f257192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f4fa34e313d3cfda592c599946c72193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807910bac28b0904561912ddb79f74c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb135cd25bd9ceed55a133f6de4b8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b581573a59ae73f1deb0e57849256f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e23b3ec31b0262ae382cc64d8ff39197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b2b66f9f117e08e2c900338b756ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b9bfefc4aea4e9df2963d87270f0a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97292cb1ddf5b067a575e27281a6c3c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95800efcbebd2ff906a6b2beda4bf9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab7f1d93b94594b8875edb0556a4cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9dc22e9dec5155480d0607ca9af76203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12114ccda282baf31c873530a3344892204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f0146b85d2f9389bf451c7900cfa2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe75cbf13237f116272d37327ebe4d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e493bd24b95ccd5413f879205f734207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348dcc63d522f88c87134cf02aac1d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae8de9dfdae9ae2610d80be6f44733209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafad32b34ff666872f00f4e9f251211210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e9246ce316be962ed6c448d162e7c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48777c96909c3774c36b756cd35af132212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc19252bd143e7102bc34c7a2a56a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dfe7d97a51e91d8f17a4b97051f9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0709abc6a3ca1a03767708f88ac7f28215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea843c874622a5623e0c8a411f6632216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5553c653286d1ebdbd71937a49847217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e5e4db0342538d90ed9099875b1a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5c366f4805243c5cbcc73774cb794219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af48a82686b5e95ba493b463be0787220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48e2baa6c4ae792c42472bff2beb5b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f618aed911bf44a2918a081b0f5636e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c406d68cf3f1c75c158945b2cf56a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f773e43b0d6de96ee0da6274b038f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc95d07928d6f6a801a82ce9ef0d0b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fc305cd6ff547a01d2f4344d06cee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18deb87310cee6dca2099df38fb42b16227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5f12766de136117b66aff78ad99a6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01699d9ca2afe39393f889597f9e3384229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1ff5f1f473e7a2b44842792bcde6f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691a95058a58470d6bf0eca4b44c168231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a2328d381751fe924d1b3b0585f15232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b453e7fbf32a44598be282e1c3609fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0851def7f503a6c655f13f33dce8375234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35e5efabf655a98bf21e3f95d6c9a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8e8ca664bf314219fc2e2ab957255236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb4b924e20760eba480b02be14a1ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65470460cade3b7593e14dea23e3dec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d135d0b1515afda097a6f4dc514eb8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b557df11809a1c05547d6505d94dc91240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdc1e4eb9c4bf00b15155b54ac076c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338a38928b40c550d78caaabbde8c56242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669487bf2736560eb948691d1f6fa499243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d0eeffa5a5b705f60c116bd892a6a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90ac084bdbef7afb5cec903f97af93245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901cbaabaa602ab84ec1443d7d96e15246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2138f4c6949f14815d27a8bf0d8e28247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e46c84c37f61015a189a1ff906988248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52bc2dd6336f882d0fc3f20a37964d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32e81a7117921178600f9fa5b7ea5d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32069e3f56d3c5847cfbdd68264c7669251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1910908547e93347dcf5eb3d796d1c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301b257839d909f1582661e15ea649d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7c272c3ff74b733b9709221614357254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4dce8d5bb8edbca48713cdfaae9416255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0611d090a338e3684cf918306831a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de0fe31c03ab4823d8c9c11068289f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a0314d854e71d38184ecff1a9b6cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0bf8e0656527fa9ce3cfc27f5e78b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f122e7fc0526f43e6cb2a02656bfd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c00f4d5942ffaee2c06e1c6294e91c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d384dc7ebcf5e61b878c4783c10ba2d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807306176b9b448ba7d058f51d9111ba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39978cce159bdcaa325556b7418558a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dc900915623f1326cb3e9a6fceed4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f23e32a8ed89fbf693f33b662055a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c32b86235c745af5202a887554c953267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b1ae6edd4a554e8ea1ea1787976d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa54be9492d635a86dc39fef1925b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd944951584f51fd3909acf64908263270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d6fa79797e9d4ff583481365f80c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa08f7fa3c0565c7b8d00e396009011272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32d949602b52f6ced01e75c2d16d94273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145602233e0cbd5ef5e89bcb58ec24b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de673a5300a3d4c112a639e644cbb5a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c55c4d5491a02c51171470b42129e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5bd4bafc087930c105f2d9e6a1c47277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4dd05becc705a52cd9d8f76b7d788278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58e9fdc4d93e8869788102f775d9c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816621fd12e1c5c41319f25e4bb7edf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e1c2f2c57037dd21231a7b642b4bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc349cd9c3da014fa46473dbd1c9f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a49b87d6befd7dac4107972d0cd823283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c45c084c1fe0e1ae3a1e153669389284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f59a35bcae7a4138eb7d59302f959285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9d12285023cfbde110682176660e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b20d2aedec349993f2b30c8467903287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5956765c890925c1c51cb0a7843515288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05000c5805d367eb97cddd8551725506289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdda3ee607f0534a0952371675c23c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fd9bffcaa3155c7480a7a82d1024c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a87f6b72155bdadf41c892db2f3d10292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333b65a04368c23b0f65b29edd5a6df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b325d08d7e36176edda21054fbbb84294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c59204f3cca005d06d90aecfb58b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a97bd4221f5900505cc19f46e2ae03296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f25329863261d0d9129d23ccc466c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cff715d520be7848c48a98a5d5c38298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b574894be57fee8b35f1f7b40ea3110299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717aedf4633a62a4659bd3b3913914b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc22345fd0df30c28b3cdcb879dbb6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179db1b45dddac0920bb395d93d7fe3d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3a4f0dbbda89192711c11b980ccbe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df878e2db9f150d07a77aa21dc9eb97304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3147a48d2afdd652f33006a50dddb5a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864d79c3c9cb59363114acb9c16b9cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d93186e4e25ff89a80ef7b8342b3e3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92439175d7e2c9b2bc515ed3a14fd2a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c1a7da9d0eaf29c95d7239340fa1b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57583f23b316b4e650f2dd30e77004e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bd796c02d0d3ac20f6360853ae03c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b69c9f00f08a0569e792917a7dd78312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0007718d74cc0624a9907de32593728313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a73ee04af179a597e8546fe81a7334314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788ca45b5fcdd463c2d0345a90b1123315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03e70de4453e458ecd8a6e8efe7437316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a6c2f88e29b279af34ec5d5abecf0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4d7c68c24e2e86c061627b4eca525318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be44a6285a29c4d803fb7c272b082ab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce56406448741329972917b724c3e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c322e33541e5a37ba7184af6136f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7308c184b50865ddfba005229081fa1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b02d0cf858e2ac5b1ef38c1328dfc3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087893b8a93360ade4c6847afb372ac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20be1d00359646592f9959cee70d32325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d13b1eae27629c92ad370862434c92326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50fdc2b96ac3a4e7edc4feee2734ae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7eead382be5b2d936c28fd5408b13328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94d0fcc02f012332b76df403ba97aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6a13ca81979de01b0f3ac4adb3286330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c94e4515deddc41293e8a65755275c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873e65c6c1239c57e70792153475023332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d39c403fb99cff4d935ccbaf1a9bf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55fd0c0b3ae4a9f3398259e5375339334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f44c3f45a8939af950da6ca1f95b68335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bfcda5e747f1b522850ca91f9ad55336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86458465ceae427399230bec61539c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a8a5fcb22b44cca6b81baa7a394d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3918d0b62b9fbce231ceb87324cde81339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c2f619358d39831052713550ccf73340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dcebabad3a2eecea9c30c6f032323341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc8c1437d84e0ac0491d79dbcd6d77342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba722765bbe0fddc825ed11f82f1bc0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddcff8311993c39e9cfc3ca9a5da17344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d4aadd5a9e11d1d8080756a11b47e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d669895258b6497e82403b11516c8e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6bed885490a9afeba78b3877f9b34347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f108e26d96b0eefc6fa2d00a88e7ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac2ec000bce19aad5e17f41c78c548349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae47027299c6561f11361993b8f3cb2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4064cc10fb658264dc8ee3a293e23bb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cb00f78fdc862e6039e2ecedb0a26352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807b5b39ffcf3b5f7b8d819d2da7d2a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f529bd36fa62abffdcfcc3ccde84a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f22c76a953a833e5e3fada454c2317355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4111493bca02c03cf1099c3b69507356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2ae8e6b353293b7b1009232a3e4cd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1630ccec9348fd012db22cec0e4c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2b080d8a591f3dc7ffbc952c86071359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d80d80ea44b260925a3d8a200f31c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b96b1c944994d015b42792bdeab1f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc97b17ab315c8113dbe1cbb47e9fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc40934fc5dd3eee79b959549034894363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3931f8efa7dacb5c15c4aba1880cd3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b94c4694cf87977c5c0b0aa11176ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b14b11684fdea73dce587f5a61797366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb433fcc8dfa1cead7c54e5624cb5f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fa63742817dec51ab39d4bcadbeee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618ba0151806bdeaf156908b3ae231b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d1708ba38eade7f8152396b0f889e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2e37b45c5ac3987e0e0824cb2f4d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac93628f2bc6b00928299138304fedd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be847d6188675d5ebf5dad922279e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d329c007dfb3b1913f51a3a17df21d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33227f175462f06445d1c0c7ba347a06375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394a4a3e3145088e9c19b7cc4623cce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb61e20d71cfffed9704581fa4ef52b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f8e30fe1a77e45cef09d8b3b7b7c2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970a5aa5a2f88932abd6593a104ca25379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4480c2fdbd1f61243885e8c81cdba57380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de9516bfd4994ae644a1a0ff04877f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc33d23860aed63fe7850b89b5a6a95382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ffa91c007560b39c07b659b39e370383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1def5886e5b889568d95edc3d1b6d03384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfd9dffa5dfe3a93a41eba64405ea0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6b2969d306aebb7ce06d9a5603550386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80d11025e7944f26f7a864aeac2394387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded1196354b5e1b7b51261223394f69388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fe7b561a9f6f62e2b25c53f02aa18389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd890c03eb13728f6f13bf0f1d1d17390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ff34c92fd2c95c81760a7f1bca3a6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48456fbe5557122abacd6e34a47cd33392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ed0ccb6b3bbd7d683e86813025264393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c24e8489fb70065e1daad056d2f0f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b85471143f0449eec73bbc715b278395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ebf497eb11f492a834a4645319f9e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb87d5a633f6cd7386f768e98f31378397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24c1f3c1135c3bb64d9cb0afad8578398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c626bcbb2232946338166c8bf5899399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94c08f745cbbbc8d0f0152ad29d87e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efa8b8a0732f4811959bfdf1c30f49401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1a4a51e07ef7f62468112d3baacfd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83728753fdcc003b0e02a7c8c13c4090403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d23e3b713e90da1bdb10dd0d119ac9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6b21a22729c1762c8fe51fd06747e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d7f5358486d7ae453dfe92ac44b27406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362135416e27e44de56791e2332781c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfeee560a7188a702dd113a2ec8f57408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c43757f76acb15d310e0e14e80b957409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c5ac1d000cd62c5478609bebd2cf0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912697203c67e672c7e286468c8b98c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ef41ae773bbd3580b898881f754e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c1c5902a83c449b137e5716950d11413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fe15390e322c8c1679ab28881195a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d6841a577fee700f0e9f18bec7d52415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ada5b1d0a97e6ae15148983576cc7c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e8f6c1b4f8c7d697658105002f75d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86afa3e9dc61b50f6c79fd0ed67d6cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efbe969c918d670482c2d9710992d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d515eb516ebbe1a444892b10520de04420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80b79a763673fdb9330a7b4f5868f6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe1c3dd48daecc575123bdf4bef9d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f98158ff182e62aa1e2b750724af8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02130b61bcf80e40d112ac112265d6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea0cd6a8ed5730e5b740cb9bc7d241425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9467129a3b035945947b3b60257c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb31a446165ad641c2c870352f561d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc94162ce76c610f8460bb9b22c61d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc215e61bd51c94ec03d97600e6eeaf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f67844e3923273c90aa45481a07cca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ac2b650fab781e82173df68f4169a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8d93cf574d9d48879b2fbbd31092e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ae1585a6fcd2e846bc077aec69e7c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4097f1ac3def514fa161fda731efac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726942ca2bffa15d39455dd392cebefc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b325d9cf416aaf666150cd40cd5c3c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6cecc45d3abcf7a759d0cc48f7249437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce8b4e494b097ae7b735ba41a003a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b1d45abe8eac8963da783989a8914439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469746ce8886e2cb6de46dfc3743b6b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f86fc1fa9dfc149bc07b9ca6acbc7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f1e81f4555aa8cf528fc021641adc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d272a744e1a50e8489e37200def0d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e17f8e0ac99e56fd71333bfaf7731a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e63a9b7721f8c61bcdf73290e4d38445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40252f367477954a6dc05369fdde06d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba88ea3d6d994db5792e8ad29ec9cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1755f7b4b168fd0ded6316f8f2253448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed78dde11e0c71d22a3e72ef98a0576449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499482b4d6eb0851dcecad94bfe42f50450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310ee50265ecdf71ca1d7a5795f2b9b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea37f68b956a031aaec0ac5d1b8f33452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959f40661f57ae63d09268463a03dd0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1cd2f48463315b037382bab51d74b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb147777e5b20ba12e3739975d4533455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92bacf0ccee8f31c1624528e982f01456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84a1aea05a561f05eae0e7924b73bf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e26fdccf63f30f042ab7d0ad61fb1d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b6fa0df3719f13369dd4b3b9f0425459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a3cd5d407d2112710b4367067d886460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1441a24e501487eaac35d9192c69213461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754eb3ce7226a76736d49952adef1d6e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a8e7214a36384cbff24ae65ffa6e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee63043651bccfbf2f4f1e22c7b3988464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca819f07898a72adf84e7b67b68f7f8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934663f753cfd1fa0f703a3d7edd8bc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8e31576932e0204246636b92d1fde467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389ec2b2ac75aef0081eedcbd81a55d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5f4f5f7f1ad6f20c07880c2042bea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00152db20dbc4ab569851f211d8b2a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79853dbad8795a3f32d21b7f7db97250471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0277b7254ace3ad0ee9fb36cc490d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54821230309b31a60eb3b1cfe6e06bf3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a2d689e5f5240299732f4fe6061d4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a46cde78178718b928e6b08fd12f2b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc4895e58883d6a85c17685c638fa2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03a75c6e1294bcbb84f9af2dd7b141477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33788995c074d6384065112ab7a2ed63478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a933d3b5d9dbcbcc0f7cbd721d880479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf0164efbf8b874e203e188fe957da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e573e445650be50c6718745276776481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719afca6592f5ca8eb6e172e3cf718a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39251adebadcd3855e42f7f610b8032d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4e16643ab60aff6599bfe847349e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e96cfdf56e20b7f2b0e85eaaea4ffa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e377aa9f684e6f8080c87c26f8e6b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4e3259736ffe4713e3ed7494a0e7a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8a21dac1003d328b8bf6b5f8bef49488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17905ba645437159c380d66687fc8b3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d2153c4cfcb9e36da4202acd138b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f434d576d6173840d163f9ca525c4f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da11d1b9288a28e31f6c372d2b0c9b8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d365b969d8eb59df87dd85e87fafb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140706024f58a3933e956934ea761e6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47402d3d0f6e1b9703fdde59987b527e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a221576d984b01f731a4f6333c8cf55496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed52ec808eb6cb7fb847b08c184e2e5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1137bf9053656d4009a292fd363a2e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a01aed6589a840be938d9fb338fec0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6a362c80d9a0962160ae93df2a8c7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4066c3aff425204eb50b1fec4432dd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e91c4413eb1ef31b67aae6486351e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323bf514488fd22625071bc5bb71d93503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf60b51700fe4984dce5ebbda1c03d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed09c365016a21ec9111b2e05e01a8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96cb588cdefac93e72ebcd58fa6637506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b33f617bcce884e8dedb13e60a744507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20881310e0c8e90b1e7e85ff345ca5d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8944c365b4dcffc6dfd1240150d1187509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d39ca5a29058a6f37e8f656d6473b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c26cd5bb776ea289b345577817d12511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d569cbe9fc56893d3a6f8c532763d56512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18194ac4d7801fc22e35e4b658b810a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfbd9d30e5afdfb8fc78818e5aa17f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42a099dd266aff5d98e4222d3a0f5e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae3143b8af96421b653b2ee6efe8c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bd2ae367121eb786d20a795227bb6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d074e7b0a947ca496a2e751910576518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77d908e34926ba4efe1082c3840774519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d271bf0c79e51d063e4ff545860b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73497b7caa96e73aabcdfd705fb0401521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a7103c0bf8d259530f4942209a1b2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbd983f9c545c4f3c2e4496093fbb2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cad3496c00dde6c06162cf9d5120b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0185647853022e7943e97dd5d3393d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b37bc63e520726bf0f26a1c016d14526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10900ee042e23e23746f482cb4e7e79e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ab4e3d7291e6b43eae5a3a3ff05e2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec15cd6c097c578c6d1398dc9b4600529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16932a37519a2e4cedb7b6c121d303be530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b9c39ffa085565782eb6581883063531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69300afce135ab186a5840e169cd006f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92c0e6180490eccdbc35d6c59aa51d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2d6ab60fdac96fd7ae54140073a80534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56815d46748884d5975baaa009b5ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2d1abd3b6096a1aaadca4011bc9ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c984bc349fc0cab1c7fdd7eb1841f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67496f3f615d16dc69b8c7bec3fa5732538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482c6dc7cc60ff1a60ec639f19f8aa2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b1106d4ec3c1a9535f61b62180fb2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828f1a8bac3608e1c1abdedf97b1ea8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc3080b60b535ea51a17d5cae363d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ba342ff9c51158b8e4563420c3a9c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc699bc911bedc710f771a0028ba45544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e81228a96f5f8bd71cd0f9a3ec23c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68014c7998e93e9df827417ee34a7f13546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcc25184bfe18cf176151eba54ecbc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffeadbbb802c9ce5f3723d900cf86c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26c28eb215e5e47c489d1f9baa563c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e384312172ba0d31ab8e07ac717acc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3e7e4d92b42a69dc303b4696bb25f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5f2c556a0b2011c3be27c72b5ffd5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45027618394185e1bbd31725edc88a0e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136015f20c006bbc1381f39ce8dc5cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ed59f47633949a3dd18750cc1231c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643000309b2435fc5656eeddbf4053b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81bdb9c98bb684ecfd6ee5954753cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58c2d25f88ba18eee76bf36fa3a9ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1844289a05c311e74da79edc304d94559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dcb4675fd34570ff22a3ccb9ba9ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc920b41782da9ac10b32f4b7ab6678561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c4d887523ccaf604e2f928cc84422562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57a047c072591b6b874b477b9b82be563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae36827c0eb51307e98409f4264c569564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45f26e0cc07c5d718a129bed18a9dd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93b1eff3f53d4768164bdd5e6ca0d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b445e739f77babc660c24f4a308c2f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a53c9caac739913162350977a66f1b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3116e867739193fc84c310e8c6ebc33569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f241bedf0eb6603dc151a046ed9dc30570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0372543332224b0b51a214026d7665571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41292bd3d2c543f47a6f4c73e2815292572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3384005800ac22985f2af58c0c388f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23230416e71d0d82385fb37fc6aed0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86c58ae29be1157420fa2b4dcbe38a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e35aea8842edb13b873a782969ece576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66fa3f745d2fcc772689ca76bfd172577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6e1e3de51512d9ba9e78d269a2ef9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7154ae484afb830c9eb061faf225107579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fc145a1a03f5f28ee0c5489563bdc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d69ce8aec1250054ecbaddc48d04f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55ed13148271059a36bc4b0d82fd63582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b49b8766c46508addaa30b8ac533f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fb388ef6951d5b28eb05011678f81584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281e35bb010c8c187dd38b86990d94e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85628423be4f080c3abbae630b147537586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5df93dd3498a08d43a9711642243cc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d972bd8fddab90b57cde739ce05f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48ffac4d4a43d2e355c2f579605f3e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564b27df444d0d3c5d51ecd6f14b56c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7b7e9b0a25c3fcb5cb0bd4328f7a0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323e61045a7876ce0fdc37fb4a679ed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681351015bff14d590279248ba68356d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515265b5cdbb53f3e98047e48f93aab6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68721f6cf1c3398eabeec81d1e75cb1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca4baadc111cfa8ab91c560ff31944596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a4c700276f9c4f3fae4103e94020f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2647cfbc78aa55d110a56a3073f8a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2f82ae5bdc868ba150976a7f21ddd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d333c43975dda102007d46768d60247600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b663b25773c7120c55b652cb1d3fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa7af074d109b045d35b431c00b153602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452111da76c5efaebb459321520610a9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a90ecc4431899250ad91168718bf41604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499a9862bf9a30d1f1e2d71c4038b74605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e171ec872cdfcabee417aa5681e8df606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3be9d7b1a6da09d62658372280689607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcab079af8b3995e0419aede2121c00608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ffa91498a5220c186ec8a14ae87fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd5ac85851ff098cae4575200e0437610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559d3d0a0abd33e30c37faa8316db34611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6680454109ed181ccd4043c4351b51a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1afd1e5e8632f1bdcbe374a3322ef0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442bf7ed5f4d7758ffb51c7480d76d1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6753aa18756b72f6a373955d84454f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6e2464230a17c793f82b02b354662616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d19b6d916420a4396cd3416d637a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f539963f033bf0b6bf59e03b0d4f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d35565a07e5592f00e1cdaaadbcd80619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96494daf4036c1e4e22c321a6bdddb0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4b68a588f869c7cc7aa3996bbb837621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582dc3d127ddc43ff51a608221b3e6e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a1b080ae62a0dbfbdc42b687cb4c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7187ab30f83d286b1407f202eb4c8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ffbda77caf0ad7cdc4382820ce2b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2cd1625f52cafa60892e6f902b200626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288fb700708623b69afd5775891ca0b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76705c72891e6b799d912e76886292c1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d0f05bdd5e9b0c4f25efc05001581629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cd8d053f892fc750a34ec1893c2cb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994724532e287c5de557e505fd4b0ec8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e50869ead8bc98aae2f3001eb3df8d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a0827b0d3048feabaf3c3f7abfad7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3024bedf8ded1bf02eaccde82de07e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29335edcb603e3cdba050f9c55d7a9d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1938dee29d5d07b7832a6eab7a48e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b68cec5bf34650f9cfcecf0c130db2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e540206a99f31b2fc8f5bc086c7e57e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec9c3d81c22167396902b1b0a61279639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504f71a1e0a8a4f46ff162d7432da45640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263744b2a466cb9c1b11f0c486828203641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78197f9c6c9bb2bb084c3e3ad2e45ba7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004fd733b0895f303ceaa6198597a9e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ce957f4d456c71d08e8aba374f126644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2a69deccb488f1c38f19b61a64b12645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b9902c80e199b9f906eb1a5099a74646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727d2982e2e689634ea6a8c132d45b5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0716f7c95422b51513590b5d5f9e9c7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221136147ea85e7016d03ce998c2c590649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfed89162cbfb5a238733290cce428650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ab55da7d42152405e63e82bf62458651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426732880bcbe9acb880ed8fa3c5388652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f19b101cb1ef2300aa96855df10ab2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098327c8292ef33a86d1cc9cc125db3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c39c56eb7393c7ee174bf8dd9eaad4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d821ebcad77d6481d30dfc266156f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b1fa4ca1e9fc4b4bff73fdd503871657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8153636181d872f959b9d71d0deb90658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280212ce6cd7a8c81915f7de256b435659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38075df60c072de462aceb043e9b79df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc31437d3834e989102651a16601c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25acf7253ed978170cd401c9ce587f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ea5c126f6f2dd62cee8f941b87d7f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be69326916f4e05a1b3d4ed49047cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7a989624743c3a17bcadb76cd207f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328401633b1a788c67a89b30daf89adf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655568b527183b526ab44452730c545c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faca89c147eba34bb1ed0b6aa57fd06668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1c50cc510294ab6bde36d13aa3b71669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea36c1ad9f4a5b64ca2b6f1d3a9817d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedb56ea8a72b479467e4c15e5e7214671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480ab25aa05702a24c88a68f6d8d085672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55abc2d2ef848f593ae4839272babeb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a14bd21184aafab409108b9f08fe4d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc8cfc157f39c7590bd8353f252ba5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298a12f4ba56a1ee5dbac8969d1aefa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb3632673bfa44ea9f3bc2847e5224677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a9c30532e13c0a7f52387e9fa90d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519277b4c57d8df29d4ab35c81a3eabe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba364de5896333e9d867760adb14d8e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d93c2a8062920ddd87a6b479973d28681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5e2a4c66d5bf65fb1fad9e9a075b1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c116e6276b7eaef3ef9526a0ba8aabf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43c05b186b2afc1366295611b9f09e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cdd222254c1163fd9fe6e13aa3ad1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ca4889eeb2a6e67e1369811d3f3d9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464bf9e2db99e3aa3125fadd92a857d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6423485246b511f1c927f950d1731688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f55aed8b14ebeaf3206bc5df00edcb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb6b94723b0df645a46f9cf01b66b5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e380f2549b29a4f77d2aa27cc02833691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16abfac9be34715f4320c2cba8cc219692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6e32de4694572343a7359b113993b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3d7c8cdb8da35960edd4dae7be2b9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556e0d95f70816d174612f52fa839a9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ae9cf51a61e6392287bbe78cc9a2a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbed2ea1c2bbd39d740a9bc95bfe04697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b87ee920d127ae78220f5cbbc05b5c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f8284258e9e01c643c3938ef8dbbc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4ba6ba361f8024b35ebc894fbd2bb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaecd02201869c547b6b66778420b4c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ade7ff0b644323d83d12ce7a6a4b78702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9869d3de446cb1df353be243fbcf9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449157aa58cea2bd04b2333325c04c03704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69a067f4065b65433abeb441f7b6f2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416dc6faa1549e57b60170259774dbf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e18651c25b29cd55a7a5e1d7a0ede2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682ade53965b371cc00dff745233a6b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9527764b186d32d9793857b2965f63709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328d9f3c1311c8478b83ed5e301b6a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f835a55eca8ea089498968c6af97e2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781b014aa9515b169d20090cb446d30712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bd37c037df103586c6895a71e6b25713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d54689bfd4b79d580bb3408b8f3ec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b20d322c0d1806c1fbcd2763b353ef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb200ee76ea6761b906fe696eaa993716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b49879044579c8de4ceca2428f586717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143cca4fb76b3b50074d8430ea6809a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93d2e6d43c1902b5238d0048583a6a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53c3f97bb6040177ee4b5aa7569e43720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b101ec0debee3d6e1d786db270655f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6466b2b3e8ad430f3c2dc4e2d7f4b97722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0c20ff473271df961f2c50d2a3758723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc239fac308ae5e11b177a5d2b8f8edb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99d91ef20ee67477e7e8e510ccdb40725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ab927c682621c66950582e3a17abd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f481860939b413677da968884d69993727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4997ba038a12297fed4de6fc2cd00728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801bdbc8ee1b4be9fc186c889f39b8a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1cec86fa70b2ae53fb306c7340ac6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0387f48c6b6802b00892b2d710e280731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908281519cef5306009caf461ec824c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ba475aa437b7118cf8062e0810b29733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d0a79cfd69808d12366c40ca36130734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533385b1112b65a8dfe8ef64e4dec74735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b96453b3557af4edec843d3bb07930736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b710899f50aacdd8c0b998597b74f02737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d963a34931cc6ee8b65ba6f01b6cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4b71a3b1d85a60e3b4badd8c27c40739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f983fb76949c8fb3b33b1b7e0214c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2a225938423928c916250c3ab8ffe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb6d8fcaf09ca6c1ddc0797e1c0039742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1cf21ddd3a1ba35fc815564f28936743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9faee8d78f2bd7fc61d47afcec951744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00b84773bc987da8dcbe8f53105c2e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c402c24e3ab2c322bf8c573196b2797746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f65c66990c5d8fed6910a274b4a42747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f06276439cc0f7fe9f7cd5a14e9084748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86e16a5d11f98fc139a46f0a670ae7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5461848e3f9b507c5145d26a21d0c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b6c0f65245c2caf3b9e7e6df5c9ba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aeae5fd89e46b0c96e894c9df335cf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4b3c06ba01f38ca58b22bef0729a9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe7683dd58298305bb7039eff5b72c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565121a05cfe8f46ae047295fc203c25755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed1cab6c9767f1e8d0fdf988f9d6f4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf24a91407cad5dd7511fbe9f22adab757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>