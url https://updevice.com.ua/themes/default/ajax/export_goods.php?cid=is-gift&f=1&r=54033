--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5daf5e3086c66a0447bf622492c2b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942797ea08a8b77a2e3d6a03565916f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f8c1708b0a16a938c7bcffc36130f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c5768168397a16bdc91a1878c87014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f221cd232e02eb1c7071b729621b9575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fc327ec70b41013bd86767602f8e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4778bb638daf83d7efa50183854697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85674718183718eaabf0d23b58de08748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6898aeb09ca50439eafbb6ebb396ef29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259061f6880234b4add01066db199ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfc91548969a6bfbfa9e90e748fd2d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aaa589f1ba82e3d87cafecffc9570f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffd9375c3a195df5932a7ceb0449c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e577a8d08ee9a9a2e99253edcb19e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe2cc2d31c3bd0b3da1b8bb8c7a80815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c422e7c61845da86993e2fb81bb1ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80fb15ed133522da3ffa697a611ebd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f107eb4fcac5485970dd78792b16d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf01674089ce5dee007f2eda579d9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfd2ce170385cba6ae16dedb2de4ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b679ad5bc31ffc7b5096d0fdba54fa921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd311fc4b86b43f2597e28a3afaf800822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d78bd795399a45af7138d062d575323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f72276c03f2bcb7d0fc2ed14f9366424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd410a61657aadeef4822981bbb36e8125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa9c053488139e25d04a68d930c2d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd928ebb89af335cbe1754a8bcef5427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c816416af84a502af4debbbd96195e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4c9f7261980bbfbdcd82d5c13967f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61b78185ccfe66accc910609ab42e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361247192fdfba8838c713be5cbf6e4231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80daca251333f3c3f92dfa0433b4fa7132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa26c5fc5d295c0b5f409d3902419f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50380395da0280a0c2c49c3b88d8e2ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024dc7a8f291b849142f6968e358850935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f441f2486044d1fd872088e0eeadaa436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7ca8c53a2cf4bbb63de1c186eb17837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc1c1e2557f712b4ebfb1ca368658038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90d7a07a05a6c10f92cf157efe472739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120e8e11e205b51c277c2509476e85140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815f6d31d14af93f5d197f851de53fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bbe8a6d22c46b0a6d583b5e27928742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7db59756457b23c33c39df4bfb921943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9159223a5e12ed85a88bc3f61ae825544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686780de8db7e93839f33a7f70b709745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475cc1dee93c71dbafae1e9d323323c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17111dbda10129668e2b861c27a2b77447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f017aa0b84378f3c5aaeafbb51eb448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9a7fa66e0578694e0015b7becfd4f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33366b81d9fe87e9a2eeb10ffadba70150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aebcf6a90390c238ecc20e0a531a6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d62efc469eec474ac9aebe97440f5052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3e179c55c4dc4dbeb2dcf3b35498e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9aeef9a5849103edc937e7f095d1354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d6f68ca5e1371e90fc9713349d79455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972d9b5034cbe822d181067a3cb642e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e250a3e70ea8f7ce42fb1edc020a9f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89c6721dbc7c391825c8d070168bd458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05424c3ba67281642a8c1dba3baa86e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503d5714f2d42c4b5a8295b1584356f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb21d4f58f1d36f94457234d6810d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297ad647e21820ae1de3de080ba9e9862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06745f5ddd10f9a43d9001f2d8fd699663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b64b5a65852250a8935e69872c702364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14009c1ef866d5b69404c669dfc3426465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379ab16c2366de5d1dfb240cf77b15766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612743b442379d1a3fb2ff9c6d8097e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91615237391efa4e6cf5d458b52b9bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a7be6472e57c0f2a214494230749e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31321c3328cc1b38d794cb0d979f4d9a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34edf4a80acbfd1f8b480e589ac12071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc8d09b5790d713c042b0b54b8efe972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249486adeeb2e79fd9169fabb715738873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4c2910397b0d6d69a44250ec917a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0148556bad0983c251730348a9d442575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb1f7d1242755bf9f253cd715e6a9076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58133f27c47fa14f432a127879d9da7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb834c5951bf52561eb851beddc83c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86262ed10a9605dc150ca0f196b1e1c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82213aea3f29687a592fcdabf48f059580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c9746ac266a77136ea4ea116fa0ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dac9d675d6fa6cc81da58bbb4d97382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a544c3a7a5e77b9c00771edee412bdf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea12f3baa8c22d77f62c8e8111bc8484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2eea46675e55b41a2df784d737a0a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f9b851b4c843e35fc991654ff85f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5584256f43be654f0201c7e8443d7cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da43eb19d15439bb750f079964a509388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b518dd2f27f9dcf7d7a1c88c93c56789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bf9a29cfe9a2fce24e2b23070bcbd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a08c91e4ae28f3e035e4e796916c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404e92d09120583628616dcec7b676192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1768da93fe0e1a66f6239abb541243b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083e64daeadf5231d25e10783df026e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf360de5c9968eb5ad1e6c7197c2aa195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04361cba0bfff5e366ac567ae85a5396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e08115c53c582cc380899872219e2897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2043c9b93209dec783f6d734d2ae39498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34baffe544717788550ec815804fa07499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5fbf8ba16c1811fe11ae26059a8cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc14b451ba35cada1a15c0f65fe5732101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed609dc0fe170b4625a6f0e44511cc45102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569297d7e05b52436caca67e39af9710103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a403d802ac089ff8376b7369126fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351a3e1aa729697884494579924d6c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328e649f050ad7b8529909ad9da0603106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4150e8e3dee4023a95418dca8c96d16107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c2e8b0576727625abebded856c656108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd2316046a0065a7be193796bedca0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295df3f3e022ce84a13bf775a669185d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc952c128cbedb249cc5a25bfb0d1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffea0824d6e3bc485cd3c44a778056a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d2363f34ae86a3d9da453c78fa510113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bafbf7ddaf10f709e518fa84ea467e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc556b85cbeccbb0eea20ea925bf795115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12248df4e7a74812d66d58a1559cdc8e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c2663115af7770143bd74c119e036117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82701b47ecdc031a150e669b15a1c777118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79cbd6b3a75f9c8fb06de637ad2c76119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad941589e5e28d52e8bedf18c1f485120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ef19006f71b7bd3454cd26ec34017121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbea1638a8484f14e119a5eeab38b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f96742eeff61bcd47557f4c2b2e05123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9860dc4ff3a08ec7fa30242e96740124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b539c6ee4bb7464c4bed2ce6c885f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6ee80afe4bb9eb04e8b947c135a81126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ad74eaf0baebca2643c87791342da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6dc8e83d8a85e5a59ea965803f73f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6332530ca2202e622bedb59b4519d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd96df5a0c1688a11c9914ddb273abb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b060501d9195f5020f5743732dd20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cebfbd719491146d51fd846fa74ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5981f76c2a1c3d52b911e8029b398133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ca62495720bb62fc76b3fd5af1f2f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace5f88fc18cc48ff81c5e978cccc67135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23507c16cf44ce804d2ccf81a7fd1c5e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229330725daba65f5fa18d96025ae19b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b85e0e930bc04fc84b2b46948e552f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f602b40ffa6c36d8c3c5d005b244c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98d8f6b37ad4a27992b54f8b0bc372140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac99f88ecdcac7033b56afb3c54901141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a266e2a3bd3a7f1bfda122993653e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f9e324334cb45ed182d6cd06a5992143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca5c71ed357362a67ec80bf7e8a53f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde3c1a92786d4224453f9acbcc6b6c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ddf8993ba17b28a98d042ec06cdad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db1c7080a2c5fb77e08766e359ef2e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db2ebb44d877454d1ffafc4a1b9514148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425939df5beedecb23c520a9c5ed4a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2148bd123cd9cf750ec2b0507fce6dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16667ec95ca2b20882648e4af48935151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b11a678cf10da10df8a3d6d8020bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e6bd9c413d4e68fef55e4dfb329e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0274870dd2a84d770d7ba7a1ac39b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae82e6c05ac59ee71680c87308b2a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f43dc6ae9ba55cc240038bff63e051156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa050963ce9db48c8f4e39435212631e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660720c0fc841cac50d376ec5dcecc70158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94798181303c6cbc0210209ee1d6f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115bf8acceb935d7aa547d41157fd28160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df34b8572fb1c85cd4934f1f1eedc5e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff4a580756291ff6807d20de2b4bd3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2fc26606edfe8d6aaaa926a0ac8f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745956e2f4648418fb5ae19bf40a3a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ccb5029e3bd00fa4d423170b23eae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7fc7017aef9d76935ff1a4a854023166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804df615da050df6121a9e2b13799c44167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b835c1e913688f18270728e7f554119168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bcd0eb72430b4229e9f128787bd76169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b0ddcc462fab8fbab061142f6fcef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdfa1260693c78fc3c92b8d46d4311171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f61bdccd9428931654a5648d73acb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615e417b1238c61cf625b781959a390173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd8992012cabc7e572b9f15d5c9055174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18401181de015d0d87003230651bf891175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe76a1f0cffe5a03a367dd1ca173e19176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4e1d526f0beda13d279e4a7b52300177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c13c10fa6c093573188b5a91063d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf527abdd103cc09346002dae0fa800179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36c6b03a8e615442e6ad507127719c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f5bbde388f799d1ef855918473e5a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017c461d46e8399fc5c249503463700182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c77d101d92514a292c678ea216779183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097ae5d3317a188bf653a597a6f0904184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49522c33cd422fa9359e6db298b66a0a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1730290bc1b7f8e5552fe39019bdd2e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dafc4e2ee6bde3f69e07d1e5344970187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c5020d5054ba1e9b1aca4a2163deb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100825ec9a9cb511b4e4371f7a2922ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d9148ad282d69ea74e637510b037b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee38fbf81746a4b59e80eac96b45f73191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74108c2f8a8d39478dd0bce3b4d1cec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748217734cff0da35331a44ac9fdeec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624969b3ff415c9b55be3c84290e840194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ed10a94b51f88eccd23fbeefab375195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b49399d5db62b88d75ebb89eba7cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b443f0d9e60c922a42c660e5c728fa3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09e5ccd44936085b2efaa9bfdf3cdc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3202e53f0979a0af020c41850f3e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036983ff6de17631c2c7d0752a6e2e43200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33f727edfa82a1306d6f7f35ea7568201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847462175d47eb4dad2b5d0ab448277f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7eb1bf5b4f89a416fc9a552c83650203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9736f8e62c11916790840a616721c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40886f7f950a1f03923522a546adf21205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f220e855d9b27779ca8c39d030cc756206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca69594d790d4ff5b4497f088c5786207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3027926958a9fa00e59fdebf93061208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9abc2768d0c81100b3fb9181a2cc7b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37933da377facbbc029d0b2ed5660845210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b137329d58b374bcc4c840f349a0cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90999412847f904f0a7c41a419bb0cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2fe8048ceecc7425af7894832e74e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae61aecea88a433e1830700012151ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06f2c560be300af3f2dc321c18f597215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b0b8ef0f20bbec1a3a77708c7af15216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcaf581a8115422910373d8a32cc8a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdb473d3c42c42162c4915788dc386218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ca792c397e994d48110dc86a07923219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f1558154e265efd452ef5a609c67a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc654432c9426257a595d611360f62221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634801c793d7ed36f525f968fa0fa7e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3d9ca3a51ca5117650a4e733aa983223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b987806fe0571573ceeb1a48ac7dc9e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e65508859ab719dd956fc4060c3c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e730dd5837ce302dc58797556bcd3e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cbd2cdbd33fe3dd68b4900fad522d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0225295518bb4c645a59dceeea5a88228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5e61ebe23883f397ce2525f97bd3f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd935bb2768a2e9a9e1e7b8fe85e62b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1487214a6c1958485384a62c672750231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733ce97eb2855ec13f88a1f39e899bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057049b8a9ab24a834eac7b66acaeaf2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78f9556a7ff246c7f0764a561ecf09234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66707025b7a495e43d84a618c88f2fbb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a57158cc8c88885408c6de94b415b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ed034dabdac3c07915bea6ccf2c13237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45740439efe8b355d2d87b02bbb8c7cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1e7462cc4b54541c5a85ae96a0a02239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188051944b971eee5faf68ba0106f0d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b751be6dd540cd912b7f7301fd690241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfdef7aa60699d7ac248adf76f1306242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fd7412ac3befceaabb7c0d1d0e107243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad24899ecae4f7fa6039055f22065c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4be6bd3e9a5a8d462ff4a92d87861245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9d9bcc0e3f5ab8e9386e76be145c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0eefaf9a2e4df97005641562b70a4d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdc182d9198d7ba70af1fc3bfa0260248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49822584d870423ec5256d8813d1fdf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099fee86d33ea7f32e6eb722b49838e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7bf4abb6bf52e87430eae2db09e51251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bc36f4d071f1b29532ae67cb251ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629294bc35c338ed2b0fcf9090b207c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e354a6d7019b0e9064864bd14f30e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd27395b30ab97cc84f577668c9ad8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5035d07bf148bb861252ff84b8d103d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806af96828ca9baf1527b758cb05816257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06be1856a9137d29020b991b83e980258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab81bec400dd84779000f6d3597f91a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569de0e2e7c7b24ecd21b3f92a369820260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aceab1000c65ee838187cfd423c4ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be92b89db064ecbbf72b467425f141262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc34d240a67573647df5cbbb661f813263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5687f964e2642b734072745db9b4be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c30c7f1bcb471c07cb69b0ca18e4e0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1402ca9b0d2d0515942f2515a05b69a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dc3f55a8c84814f31b1ba162a0744267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7400476181f64041819d7e0b6e58ba9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fc6b98480cac91cbd87c6133d4f51269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21511fd685eba42e073e09e19d178403270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab5b72a47d39c2f7b586a652663c5b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b0e2ded2bcd6e8bd2bbefbe746e63272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4d701f27b3a37c0ed2e6efd2067f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a913049f5142e0695f27f860625386274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36a7f7c1bedfb5383d89524689cfa5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfc4d72e9edab72181c10d159c0c80276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095780c3449dbc5a4f839772b8789e45277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d546d4f673f37a05ad92abb7d1e4fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8f66f92999a92075b76559e0cb3ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45515db3ad9acdd834a7225ee415515c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a0dfd078ac7435265eaf90d980f32281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1110b04aa92de3170893d57d9095424282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c73694e3d8b3d3d7345a43fb449dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7f014448e422f9fca7543dbd86152284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0de5f7c3bae3215d142b9b7cdd772285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcf00c0cf50795c5919dca6043a2f8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efc5cf3916a3f987818538ba8d6f76287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b22c6a072b9aed5875f0c2b23c9104288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6049b03aaf0886b56a3eb3922538e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf1dedff8bfe69905f8a2d01e6cce3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34313f2d1d1ae7fe6e778b46ba29ba08291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c999edee3a15c49f52eed6e05ba035f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e23787c614b45b763bfa98d50991b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f38a216796c5212932b8c1509cd63294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f26082f148acc887a57198551bae00295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f8c0dca4e0db46321fa349c40cd25296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935e87453f8997405ce39ed07d4f76d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f61abf630e045e2978f27cc709938b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56682ee674e0b5230f67c031a35b82d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4c00588f96b0a9674c2ba12fcaba0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d52513379c01f250c418f66022a01301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4ad1ac850071332e8d09c872fce11302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debecc94712772e18cdd1efd6b53c1fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b62719c7682e6bb417195ac8b29ca4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1185e72e485bfab66c10d83213b9ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c04e4d8e465586a6e0103d5336520e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c779211c3b39fde26e6604168d45350307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86da4738565b99b66ce382e798ba467308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81881c048a7c8a4d19f6bcff92320e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d064f3a3f6aa9ffe25dd4f34f3cb38310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fc1f563793410163e0cfffb122ccf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e12e18d9132197b608460b9a586155312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd8dda1379099bfd4695abaa9e3f9a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f289f93d38fdfc807872502da87ada5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3601ef9410532a6d836ffa301e1dbd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6e38a2b67593fe2b45a3898df4f4b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722da6cf37728c1cbf8fa6ac95fe7feb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970fd72845802bcc3e8cbc1acafa102318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85724f2fedf3db14a3979f20e8db56319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529deab67255cd82970d60873ed62238320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d660f0069719b36910aabfce0ffa8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb305b06e3f0af85f9d9d2bcf22ccb8c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b976f1ce6d6fdd33c43237f97fe0cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7873a232308d7fcb8f4d8a1b9ebde324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e21afd05921509ae01334fe1e2bdf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436fc0438aa8da5d6eda22cfe3b545f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9f5c2aedf648be200d09baaee5f77327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10488e9e1a930bad0cbcaf61f1342c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772704084e537e144a4a9533d44fd25f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6252fa37a11967a62f33a7f3bcafe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662b7645b203c5c319047b29ba487bf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a96ceb79cf8b0a9f50ee902a1b9d1e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb8134d4e5912e69a1dd448b139579333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685ef64e3350285b933e396aad5a5f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6065616c98992e9a6d0bc5ea7c71b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c0cf517fc245e0a19beadf2244c6a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a210c23c94bfc68e86417837d60fdd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4562f027b9334406b0e795690c5e36338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c8770d3a9b074e761fd8a8724b9ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb7b93ae524ce189837cface5c6913340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb0549eb769bf29eacaf21ba572daf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96fb913075c684ad561360de5f42fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8302e1e59df5703f27d56372c0efa4b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88826d27b400f095cfe517de1978e69344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb2ac114cd1b5730446edc7c0103d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0d37facae7efbe59abe7b7651f313346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aab84df23f9cb899f3054b1907fc1e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010f5953e1fcf8576ae159ee43d3e36348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59ef4ab604ac7ccf919a95c05baa86349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab799bca750bb584a7ae181e2b857e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97affc8f19e956164c210273f9ff0ce6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84e8b52f028298727d38305041aa1c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eafeb0d85d15ba03905b7ed62a4cef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ba71f4b85bbed59e0a1c4b0d431f4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6b5e2b230a6bf2123984d0913aaad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230dcbc26c14390e41e59d313bbd919356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ee83459c72baf215535ac58d1afda357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b391504cd2e8c2d9c9e705c596e87358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da3c8264a719abdda105d283ee66ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58075b9efa54a1751f4dce2c7e843303360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eea9984b9f4a8edbcf5bd57c51ed1c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b288b13b7ed5983e07f6f102273b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472819612fa9fdef567894072fa6f2f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324622cf04903c6d849eba295ae3d988364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4affbb583ac263606bbacc23dd0f97365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f5f32bb2dd9457780e2fe1211f3af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63c33d4c46871964a4fcd1126ebf51367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3bcee535db8b0e921eebe7b6d5fdd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d107f31b74902fd843c84ab81ccbf00369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a06d5c5007cb6d52f955dde017e25370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c3ef202d69490880834f981c86d00371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b70ea435e17a5bb2bbbed8420b228372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df61da6644b4e155beaea7957272488373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e9962afc3d75104e5ab106b15c8b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0251ceb0a420c73360ca20af99c965375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42428c931423926eca26e4c6e461c847376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a556b088722779c9e121b8b3dee54d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a44050a8fba0a7c50b708df88e7c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae19cb7f530ab8765c6dbae55f4063379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4667ffd45cfd9622c0cce35f30e70380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712aedea279f185c4708c9376eebaa2f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74fb29ebd59223b1838432c4c645e3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db45659d452c19e728285cdd8ffb1b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b122545b827c84526bd2b3d0fc111384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d49557bfbcbd4c7aa0eef5f4d1f9f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9b46b956fb7b6a0abe2e47f16db17386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f17798811edbad7999aa39ee3b2fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288c381319fed648c029c04e1a1d8b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4dad0cc05dae5aa7eda414ffd568da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f15beadfc91d1d6271908dae4044d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8751e8ff14649b181115198beed345391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e41b95a8b922b7f206b270c9a2b541392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12c1687db330d9e236cc5f922160a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d6ec2435ba2f4833efcf049eb7d28394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10ef7d84138c3d213a264f3cb0bf02395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee4f473f9b6b3a433ead99ed4b6956396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32122c98c7a417e300236a9719c04e97397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e7810422d4857dda82d9b3322d72b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd801b0b889ebfd4cb6cfa3670f7b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d78047c623fabdaaf5d66f9d323ae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989355050484add689be6f9d7f7de5fb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e5b66f64bf17bc71f6ea5f2bbe5cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce36894314f5e184817a166457dd3d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27faf60d3c8fa83e5420fe60415eaa1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd2f14def83cac75c32f2a49292f91405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cec71e6baf55588baa33e34948aa6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d14287db28229f19a5bdd5348e9b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407fa34ea945a650b7c2c2a7a0769f7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba925abb0411ece430b25296e1df05409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984aa670575ac5c4930a204aefe2a979410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9230bc753baa1037d576d3f8b2a7a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3b3e4d6d124251c3d951182da0bd1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50772359f64d65f23f0296fcd79d7a6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e89204938702f4209f9e697a5826c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ecd4566786223d6c7186b9754eda2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2807d8c6bd00439b74b15b4f1d3db1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c74b3fc770d08ab011b93769729a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56609b9557ae245372e902ee984607b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7f5d91c5aa22055469e49676f8586419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ca45186076af9d7f9b8267c39ee98420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def138bc42a71eaae27a4c0febc6445421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce849f1209cba658448b567bffb7707422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfa54df40f479ab5a1bd0de4f61d38423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79d98bbb743524c663bfb63be802fc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6cf44bba88974059d76c37452b3426425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3581c9f618f1d211b13169d165281c7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2975f06d4c34a4bf1532fce97f8d5b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df1b9ce8dbfd29fa2d7f7865565483428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcfb1fbef7ccb7f2f287b52e1bc426429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fba1f2649befa70a70a2b5d767297430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671a231e135fab51381eea1bb7f57d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae13740d1bcabb0c891e1d114d0e09432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c88b7355291167f996de12b64c820433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e4b811dbd6fa9f4999f03eb1b2622434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce279b34412dcf68527420764939c8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9ae86097b6b9c2adb3fb30e0026bb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407a0aa3ec1dc06edc854e8161b1d21437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8dd5e4548aa1abd02a143e186c88a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd7ca33aa74163dba7fa5ad26e0ed3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d5fff025996b498d9f9248d225ab5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ae3aa87525d886fe53388552a6998441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f949ac22615a4f05164f7d88564d3d4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75840cf528cd8dfc0be354fa4842effc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a93b726f4df0a35f9a1d22db5f03d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0fc56e8b3bc1113f5e71dce8cc2f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f0af889df4e9f9e4fc10a93c52f18446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa501e7e0d5e4f45a5d18491223c2730447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703403ac4e34380348aa27939d239fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14001a5e46b07759efa263999274281f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd08a58c1d43d314e43266416bb38f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30454fd827b9acad3b52445237b723c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7faa0cdfe42a7cd659010cf51831cce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffed603f43e5ff911f733973cc4d541453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc9d64752266f0863c38f8139be9c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a90db93da58ea2812de892c67360b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007b27797f5208e540aca020414c84b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140e3af53a5f4836aaceead3873150a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1412962aae7a485a761dcb40fc6114458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff22f464ba0584c504d470aa0b0a0ba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26288b640a7ce854e0ab97554bbf9e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f6651c779e932c9cec9fa61d507ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c60e04051f914aa8f6f257779099f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a246197db62d6184357877471e7a8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa06b7232c2c0c72301eb68523e083a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343ebafa500c8da193ee05baf0b50d3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542af3ea01995d45d7253c831f4b7b06466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961595ed7bcf808ab1f5f2fce554622d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a02221dd39ca5453455d344bc11eb8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a110f8cff7e11ab7fd3cfc05129892469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075ae5f7047fa15092b4e52ba4a4113470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfedeaa5b0c86e5824e9c16d4a14ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdc68d80ac21af8a920e08996efb56472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bfc4ff2cd0dde7ca75289a088938e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7f427156a9ef61a197687c7a049ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41da22fe8df61135daed8d7d0d320c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a902ac76a7b89fef22198efde572b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858194896a81a86524b778152f6032a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434267c55c9f0daa98a0e0e32519014478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fe56ddb7d164a0e4991f6ceedddea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6941d917f5357c3ea49e0ba1db11aa4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a1b669a39d9da74f3f18c93b3262f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4949a59af4467a7ea712484542436482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53182964eb32ccda2619ba65f2ae2919483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b1b91f987707cbbb8bbd6a097c036484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e6e5c83126be07e01f6ac80449c0d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2342375eb9247cb78108d57827343486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bcb472490267015460de4ff6c409b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c999993ce9be6842fa268b43f975cbf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3096e13ce4878156e101b955d66d30489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d3f30f7864d63b70046e06c5e8044490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610205790981298dd46384f9669415c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5c843447a063646befd54067b9e09492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241b3a37de795ff2339f9be94d8ca86493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bc4e3345c5839da8af601f8f0f5b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8cf73732375e5f970c7111939a352495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaaea8fc8ae9de4306184fe2c204c0e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a1929de50974c1959bdc313f47f47497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658e833d86024b569348c9b6f2a479e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abe8329525b0ef719c12b8cd2ac9ae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5b32ade57a0326e5f477dc255069b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975476c734b52782389a3e7e6e251cd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6e940f87a0726884d3102aa731420502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62be3fafb46b40caf5a2e613e13741503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d602be34d359c21136eb8cd51e03d9b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb34777f8f03804184ab7f33d51f60505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02a68518cae4f81f8c3e5722e759c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fe27c08bd141718d1d213c3736d47507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056fef0e352416fc67e39ced3bb5f36508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca1ccafb6d044901c6eda2fb72017c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481565bb1961297f98549faf272981a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095591ac5113447f5bea57040962f5af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dba2d66645e6a3eda639f134fad8b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea6ff844535f2b7c756814b6a75ecf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ddd0fa732d2fa0e1acfc903e8b7d5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148b937ef33632a20881c324c72943f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f0a5ad9e27f9d1e11e2d615849eaf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1a48c888fbaa4f123e53ef7a6ea3b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e2a49d2319c518a403fe4ab520017518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0e1ab09d5501b1fec77527fb33a3e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a26ae5a6f8d98aa1614ccc6b1daf8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc578b7e275c42b6c6562a1d7509ad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b19e00f4b088b3709ae14c51748b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdee2cdc5b332ae14149ad51bb8eb12523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e6aa7063149b2eaeaf9b1d08c4b6a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6554b75de32e024de88c1fc9bc129525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81455554cb6e715860a6e5d603a7acad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f7d5cb489b1365de41b4a14f2b1db527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42906594899c8603130d00c1666a24528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec82878b922632b79f0284cd4723e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0398839735c5943b029d56678e4bb8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee8fc377259bc92a147b7262a4f275531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc562f95f04ea4dc9a6940cef7d30adc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afcd6f4b44cbc919dfb21d387ccc3a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37650f29c018b2daec101452635ab9e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99720be2fa37cee7baf7b950eb40e6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a99f56df9dc20beda492fa41296f52536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af80cf6a488abecbe45f8a0adaccea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fbbf90778239bd1870f2b04899010538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2dfaae8cdea740916824404f42d5d3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fb4b73c69225325d43ae89bee2e35540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42ff80ba056aebbf9ab0598856ad8a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07876d0a224d68872665e8523de68ff7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756562907c151dddf4cdf06237365284543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0213f5ec71637ad6bcb26098e41e01544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889bf75007ef09dc530b2a2aa15c240545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc38b504463983f346ad5e52496bc1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe569e014b030d535e24dd10956118a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb586c63df99d2c54fd156cc9cf03a41548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159865d73d0b40627280243b82b3a52a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a2459bc242683433a21bf33f92847550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c2a400e842cd0f7293c4b41b2741c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991618744b9c0adb74a6f7dc4b3cebe6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88182d8afaeb04ca3299e673ac6c05a7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82516af6675503d2cdfa4e09765f4f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40688074e8fe2e1e4011b712617fa308555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0aff934a773a6bcb79dcd02679051556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b187c42da7710c01462d0cbfffb87557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddbf69f7479bf63c2d852df44626cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31482333767523805b9086cb19b8617559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4f193edadd6ad651033918e82c862560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deaa94c4579a86634cc452a84ad8a09561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e7d4421daca33638c2d43284b4d9f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abee7a86e76d21a92a30489a4708737563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9857f943d938b9b2fe4254b0f77e68564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9b9ca9362d83b80d5b3d1173a0ec7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d248e6470fe6b03c3dbc15e8ad44ce4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486ca617dd9662e863a7aa6c609c87a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40062328cb2db1efbe1d94757da3aae2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef07fc1ccf875d6441e4e79d67c1b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c48e00faa9c6cfbe35d4dab3d78d58570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdda6656e3ade84b4bbfb0731dfea1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f5ad216551c7f021f0dd893fdbd32572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2a9612087ae2eb1d9dd1fd77b9215573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce32de4092f995616fe1b540ab5f6d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a56c70c153e3548e9955acfbf74c4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f3003a851bbc7be3e89d361596276576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3c901e938373cc1eacb5349aabed7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87614e4b56e60f79fb6e4c91483fcd3e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3f6ea2c42dce8b887b52b963f4d56579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683b348b80a1530e7a3b98ded27b658580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc779e7ab42408f01b194056ec6e3517581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058da743f01dc94eedc599b8f0c3ddd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61271dd948b3874f48cd4fddd0dacf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae12e0f1609bfafe87a0bf666f058ed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c05e9d90c2203c7f73ba6055550897585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538e419640b4af73421f25abee2d444586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed57ecc0ec52dfbb40e524ec7c0997f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe63a42847d9e0e7074de789d203be6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedcbd22e3a7b7b26ea6137ab6d64a39589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75ad3584d7b4406b70745d8f6ebca5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca637824baa092d1963ffa6d0b0e447e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e0b0fa4a15b4b706ef7d2c5bb3ecc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a663bfefb3ea07f2ca29cff11850a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ccf74643b2a0e1e2b5ee2a6e77871594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599ab3d6b84a9a9780eaf8c5be7e9a6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d3a521b44478c1a7b313a013d262d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817712388fd4f141493eb07b76cc58bb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4896c2f69dcf11d582ba5275b7c2b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694040cebb7d4e0eafaad80f5b65c2c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9040440d4fe4f0c1d8a9622d1c5a2e7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eaa80dece66aeb2c53b3ab3425b067601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181804260d36b49f25b0993be0e2b9f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403eca06e2f8e4bb9150aabebb60d2d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340bffa8baa02f2b5edb129e3039465604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea740a7a47d45be340cb85a158201a4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dd4bd3d200293149479d7626a4023606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093be0f196539818eb11e1328959f3d3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a46942a8b302e0aec93ac0bd8e723608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498161ce4306ec3116c8248f1f4b0e63609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06960f39d2a2f5af583ca04dd1f3b5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf6b38439382d576e57b4fe4e27718611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3735aedc482410cbf3fd9c9909be8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db859056d7cf702a98a57d0a1d764d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d98da16634c8be2f620fca49b99ef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d002731e6889a90dfd988d56b651c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf25a98d8ea15962f064a6243bf5eab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746b3f0a27c409456331456e4b6a474617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998d895d09426d8d767c724fa468c6b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472fa5d1291a6f39dfa49bb43c4606f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3342a38a6716d62338a060a732f86e9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a4383aab7dac78963151e3e84d5c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe56cae20601134b72d5d70b462775622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b4270e97759f66071697c7d73c339623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea74509d2386bfbe8819ab2bc19c3ce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e8e3676bbf2c4ece0f61f0dff4355625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fb1fd69a45408926e7d90bee1f884626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56024424de956ffc56068b5c0f8289aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ddafddbf97a21045b6c704afb8834628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fafd458c894017957d1feb77dce1c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afbd313ffbf1e16dbcf3a6336ce665630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48970f56f844033b648fad199102700c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f2e99d91db9dbbe3cf563d2d6c9eb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b9a30829a3960f002c773bec418eb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5f69eccdc0c022063e1a9c3a729d3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c972961710636e465df21fb06aeb3e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714db38ac9ba87e35759c7f2bec164c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165fafb84e0b07cd48c551be2f56b0f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b9e2139f8a60564d20b36019e4bfb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e075291b4a17c4c5c810359b9e502639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f77c0d449375affae88d2de8b2e678640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b684e39854371e855246ec27b43c9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0798a6c4342cd93fb13510034ad4fb7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fac2ef065068a49fd72db6e31dca9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63683e94e77ca7d558a3710416d54897644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792662e29dae6f59ace1f0149374677645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aea80940f891b8509bcf74f576b007646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b576fea1eb99528ee090315493be6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d9cc7755c83eb0a0b13c8ff23ca48648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d793e1a5084b89f5590bacc4606ed3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380d1bea63b5baa0ebc8f4a0d6611ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ef1d4347d644c4ae8a34084e54f24651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399da695e5538180b3d3ad9ab910eee2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036dd6628aff9849053c7debd724e73653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48637f3a5e5a5b5c6b7c05fe53bac78654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ec63541ba7d9e059ccb7407b0488d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b25becccf01c7ab300b5d7dac0348656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0541713008a6c039fbb0f6a372f75657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48437f5a2e67bb00cdd1d1ee85f8a2e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfe22a6e0fc5832e7456f3835a5000659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e6eaa51f78481e0cf0ed19227bbdb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57b847d1bbd745f5d33486cd5c5f01661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac7217d588e9b06e6bd838cbb83d13662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36ff95a53c69824cbeabf38ccfee00663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2d33fc8bd496975aecf73dd3f605a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acafba047650b719c546607d202aed9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658d34cb64bddf6e856ac7e565bffdb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924627493abdb9f42d8c4bcf9d9405d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d59907e40b46201544064e69ec791b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cee884e5279afe6bc295122bfd0d02669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37879602327306188ae827c32426a1c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546fb03a674ef174f8b5a270b12c271671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00178592c64a1cceeeb4d00de578c8b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f70fcee10aada012ff5a4b60b8f873673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d51595a41b83278782d4e6c8bd8d7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b67fdd3b20f0aceec41aeda6148e14675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd241f075c30f6d050338b826a7754d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413f8c68fb966378fd43b4cb6a55800677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b34c2f632f6945e3a369ccd0a7b1a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28984925cb253c27dfe393ae2b4e9d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982c20c2daf3598afcc64f8f382af4d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc345c16bc6b44b47b5913ebdedf47681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733666fdf41e87ec9edbb7c784c2cf9e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99dd6abf668f7e28b15a3ffb8529eb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419754edf1a5a258968d7ec6264997d8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052044ca4e97a8760778069d67afeb1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6a94e7f35ee90416805b1076a737f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adc5f6390de9e87b60dab67ae75d9c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01e7554802cfc1813394ed2fc36cd4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84f156f82d37d9fe6e91f06854d915689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27133f83420a0f7ef6552fe7728d4ce5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d987e9f93dcc8861d454127f1e25ed6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807e9e56acaf24d8c76ad6fc2bf4658692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53d5e1990105178b6c2ab6849eafdb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed475bb2593f1fc0ca11cb3878cba0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45604a9c4409b561cb522115fb720fc5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c48007911dd6e423d9f426ea015378696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ceac877dfad3295cbf6d0cfb9deb3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1bc9c67fa4fe94e2e3fe5b7743c2e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fae739d9994c284094f74d658b748699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab814c99f6c47fcbebed0b4a07229013700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef013256a1e90ce6f07ceddc61c7e07701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4e8d5be70f4a1bdefe6d408f2b421702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705b0ad7b3c81c6814b51a4b395c066703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b48c326e248cfd80dbfba0a5cb41d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d6c553067baac4f1232c4fbadabeb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2f52c42bc68da53546bcf30de0439706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808aac2719ba8ba676d2594a4ba7222b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc342cdf5d5f215bb9fe39b7b0ebfd3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63656233d25561171144bf0b4853fb39709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d98187e70bc9362849efcc42c95b2f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c366060c061c62b8a87b90be89dbf6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6588141ac9c9ddbfe7b0987b58787a7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78871725b6b49e135618ca3ec1a97df8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397eb40c0163839618542bac32a5108714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b079539fb16326cb03b88d74704d0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc4e13a26b733b154499a39bcaa49a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb366f1ff9e16fdf29531aafc8d38dc7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b352ef59151a9c691f3c4b0dce262b1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b47c51e9c1eaca388b59a4f1ae628719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbba263e19559572d20673f3db6706f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75803192cbaece43cf0f88bfa1e9d554721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9b10d39e10e0811708bf563d71ab7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae86b83c9d4e65e8f8fb173c37dc19723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39f7a66bed76d2c02aacdf6207eec0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb448b07a470f498d4bd3af387014c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d0e9cf56e08925e81a6fbe305f78a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959af27ceb2c2c9a9366751a3dfb739c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da9817235a4554472f4e28f16b05f3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6f34db412b6fab530b444d4fda6d7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf77e094f7ab86da1a47c375f7d8275730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3544bf6adfe62a8dd740671d4518e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12c8bc5663f01cd5a3d7879dbe2199732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843df3d3508a18acbc9de32047e4788733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68238499abe443f470e03d71b8ae549734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a51b2d6080e9bd1dcd36da3d6c3c1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0d88898132a68840e3f62c271eaf5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c592a3c248b8e71d024d18e4c2554a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70e78d5c2b46d5d964f5d16ccea688738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ccaf5d25f97094acdb3d732d54258739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04127c380a553525626cc59cb57434b2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f604144f9216d39b19d0e9e1f7c6e9d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d888f3900979b53cec672144061275f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a159dd8d64931b1cb2d3587ae7840e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae677b1567018c44e587840ac5a610b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d806b5a8cae187da42ad3eeff81c7b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472085877f40ceaddf5b278f2a96747a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a027c98befb536edcc436a8c5106e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9723956748acb37e7beee0bbba252748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cde26cb0d9fe7961d425d7c7cb7664749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ffbeef74631a89fa227ea512d29bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ec5b79f2793b2b6f370e05a00e446751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bded61cf27064b560e30f7024da6692752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e5d135647acc301915a21ff7c61f8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a79fb1767640f19880ae31028c58ac754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d81da256422c36ab3bc69eef5f5817755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48050e5fa61275c4c04f2d4dd20cae0e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd650340707014ca925c85f4ec267ee8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae5da02794a070b30e894283b442a7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c83cc6ce527f87a51c5ea6378fbec7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfa5747807855c2df2af7c5891356f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fffc82704acc0ba3edd4a32bf5bc82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32dcac21de3153198f75818f0e4a9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097243f94bc58d51c2695340e28462104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14de96dc5bb142e427207aa94e40a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a78618328912209bddf440b9630866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09a439c3838732d7adfc5ea3263b687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26cb95373a92a3b2826cebcb3723a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945dfa72f14e645f261ce666136798e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53540924b68ad13f0804329e28cd052c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200ac7a08b0299a5201ea655b1a638a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d935c2fa239e6f9b23ef9dbfa41321d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82dcb50ef2306a8bf129c11ca0e3d9813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08143db15497047f809db1c2802feed814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8436a959ad9b411ad18d6d117805ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188841badf17b491604a052e1241f4f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d695adba7422e17b1e152b652cf24917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece272e397dcc658d43a8070706cd1718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522507bbf46480f4dfacd34adb5939719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f46b6e82f597416923b4df5a1d3b6320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51193eb62756d6bcb67ea925967dcbc821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0a95cda7a3ce865819bac9af3377e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325cfc6d446affdd7ad65777ddf383c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bd0affbc23fccc8da1d444f2d04fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d455d131c69e6b530f2760f9db2287f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3040e1b33fd6acd5e0741dee24ef926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526335ed5972157cccb45d0dac861b9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46766369fdee940d76b35165fd126df428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d223c498fa420cd28e1ef148d5a5f1d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b4641dad2fac23c9f9a3fbb79821d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f32c5a9f42f1e0220263666e36798b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7fddfcefef3ffb90b367e09fa472f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4817bec98480e8260fc8693ed7f1ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b31554336145c7af2ef386644b3e8c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc7a154d630dd69607bce3d076398f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcd3bbf01bd8582aa7d1b0ad42016836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a407f2b93852fa05712a0b8478a9a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97486e84f58ae80325c2e84158f80838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cb166dfd5af3117b971ede9e6dc8239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4d4c2fa004af2d68a1a83978be8e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4523b90db25a8ad0dcdcfea1da7521d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd6cba21495739ea9aed4c008b557b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fb8695000083e827e185fd1c0cd5243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b875bdc3e3f306a88dae07d43d008f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c78f57d16917eb3b8b0470390559b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c8dad114f1bf09bc653291073447646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a397124bb5168bd733cdcd1e32665b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137735714bbd052e2576af5c37b8eb7c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677dcd7cc0a5f66286e968d3997b81249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241940f565530bffbd01df0b1611d9550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1031d9b2d9f569decf87febb04b66251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead02afcc7cd7fa3d761d378ec91bc3052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd73725cf014523a74d461ce82511b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf1d9579b4fe4fa32e7854e4ddd2fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7229f14a350f683521f3045dc836755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b643161268eed14de846c3c6b3e61956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5583acf9104c2bdc472d6452fb0a8f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd0cf715865ff893d2614da6603a8e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0d330fca53a4f3656ac94d54e103659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e19d644124acd1d2125cc5550401860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c3a4eb04b9becc6476b9e1c9d956561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94398ba5c0a6e1e137001cbe25b1333062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392264aa579f2bb107ccd701819bad0e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef34bb52887a2b87cd3bd81c63c8f2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3406ee270543e9d59322a34beb475a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d02d042a5fe8fb9898805beca3e0d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c667149074e0c0d7e7ee462d16073667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941ba21e466f7ee4ea2bddecc2775fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8dcd089366852d3c1460f7637e86769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808c20eac0989018372bcde4056e9d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866dca71ec69e0225c72eb8f66e8e3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebbc163a3a0ad303261beec95ae0a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ad22fca9aa56fb8952aaccb7e5fad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fda2dbbc4bd0c884d22f9d6a0038974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68828dc7e2ab1be9ff2c8145cc76ecf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a68d06f46d4a003717a6f5f09174b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c1db9e72cf138c14bd690444802f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626bf69efe890c474727adaf273639e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b10c108265c4e06612ef21d8a12f9e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ee92a5fc3e9d33f3b93d65cc53b2280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb29ec393ceab26a17786f476080ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f2ce1fda068ea3ff89c76964b64c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687dd90424e44e83357d56af6c9609883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102044bf9ff5b928247645d1a8c632b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffab953011d797a647f8c0dcef5f7285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233757e94520b7f2111c8bb729e1e1686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9681addcbb6b829fe88922ba1db60c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527b858a36dd8901191e861c69b997288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af814492c4a3ea9ab6c59e9c0ab5363689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291897f56469447b5551f5b852f4aeb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d8e7aedba000a6863c3dd9c1cabb891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b0d93feedad4ad304d6bc6b6f03ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2343ec980da4620992854da31a3562393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e30c17f30ca2d40b4886bde4f7620a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeda4d94803edee6d47fec9b405494995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb17729bc4a49704ab35be32ea7e0196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4121e280f24fa810632205e6859dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb561e5f4a63bacd6bc9b60142be7e7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b819b37764a00e3335fba75fac09d5f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af5042b8300bf2af5cc35084d32709100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33b8aef16c89c9b0a830b7e15b7a48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e3521c84b4f7981cabdfdd46587a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc376a241b201a9dcfd47b03fe2d7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10141599000b08b11af9c67d888d670c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eec274721f0bf87f3b62f85bf243dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ea95aaed8a6dbd5a59faed8cb5bae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722460d11a2e2a50067700b7e73a03b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba089573eba99fc14bb28adf41e20b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c778cb1d938a96e904d5115e2f870109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b2a96bb1abf7cb2e53a12879969be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffe963231a6544186db715f0849921111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f74e1c58d0ce6b40bc8c566ecd77b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467729fe1d50a60ef20528b904b9d9ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8acacdde6d7aca1d2fff072ada0e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726043f56a83727e6eee06ce381339c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24a46b1e3c2f81836d2d1dc1fa3907116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a79390334bb76a97ff7c5bf7b7f10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8ff0812722f705f63a9f35841fb25118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238414e5dc8bb8f577bedd7e36c0199e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdaa1e964834a28e58502b41b440c78120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73117c3fe09331887ee8517c564d8f0e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20f51f2188c507d6058404affd658f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897cd7f16cd31391b6767a0b7d6c0aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f960e7b15de682af22fae98d6a84cda124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7666607fb3ccab5b97505a1ac5aa6b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa93e1c263c7c39ce90b682d937647126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917b1287c60d42176c021df022e13e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17b9d612fa66371739ed6eeb98c0c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b66da948ad833496faf315621ce14129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9bf57faa26864e3017cb809136b3e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b168d1e630565f0f638a2d2623015f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ebc50b35420f5f850b2d05b6a1bbf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e365889a1aef6de5f762fea0596d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2180c19d839294d97f7477be7dacf8e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34992f41abf07a20926dd7afb6ca80c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb929cc8168e65d3c01287a990ffa91136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79ccd363d4533d1846df5549a3e8f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da77a2844853e823516d22138138c12138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebc79de626522aeb8cb8a07b89ca30139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744b77be821fa8bfe7994dc5ba359a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb56955555e8eae3118ae9463f258e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531bf71cc99c2f464f1e20348233bfe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e60fc423a59413a38ec4fa3b94889143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2588e541ed5d038cc7635f5cb19c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bb3fd8889d8e4e0f564da6f54415d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1683d7db413161d381f74a183f79581146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40474e6a562cda2477d3ca7553f4229147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fe4140a322071d5f2e68bd84db74a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c5463922ef51b25aca6fa78b5a4fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18013d5006b96543d5c8ab7c118b21b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e4ff99663949abfa59c5d509e4d10151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec6e6904893ac510c3c3fe907be247152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66dedfd7c1f1955706117880ef3ae04153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e002ba84848c6a02e8363408d86ee2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5599e9e9333d554e568762cfbd608155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caf5a9bf6d2f9196fcb2d4f5d1a041156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fd54d330f547cff1f3069a3e3950b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b8f7bbbc4be807e6cb6948c60ea79158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a8ce17b7e6c948cd2123d4608251f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1cac6d264dac1a592dab50d6ac508160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c3ef334bca8e29e84907bd6069a56161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a93e62aabab61942e6ed0bfeb4308162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e428d7e622867c8ab411d9783b55b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d578afeb92c24c0a175a673bab462cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4563642ee09d8f8e5266fbb3d0139165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161816af15396bea9569b41a5757289166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b587d12266b52180600d1b5ad1daa70167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c2404bf4bd2e2f3d2cc9c3a91c18a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe590c2fc397f9a4a56bd0b6cf4f3f52169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d8b23a50a53251a98ad160dd505cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07c5bc22b07a01a77fc2e4f540fa63171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7fe359c3ed59e8c45838f9965d1e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d70cd9680b09f30d137f0c4bec500d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69318e0621ae19ae3faccf0ecdf4d3b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e33d59d52da5bf3ddb26bace2cf5d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbfc6461b234b764c3210eef5adda4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4efda2e6e0e27a24d88775fc53b1f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96678f528b28b9b1bd9377c913961079178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc97906d95d6a446808df29e0944c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f718d57c9d69601be115829bd70aa7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921ada9c56161856e52812d0df17faf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd433b33dc1ee545a4e4e70048b68d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302047ea4e82508f07b7457ebd507de2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc930cf412a93e15fa95d83763d33a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bec09e12f4612d23029dd28db556f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215940a63ef9b1d82c7a7a1f795abb1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128dd39eb8d815637fc87cf47a2a619187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bd5a94a8e666a27e41f1ee079861d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679049bad532e667cfa539be0e53edf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6efb5dca93739012ae978c9807fb0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fe546824d571d1b17138d1210a483191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181c5cf1c3b1bbddd308f688d78b640192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9129b82f380753b34464fc1b9910c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977f039c09da85cc712ff680cac54ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17331e7a95270e7acecf45e30f56798e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f71c5ca550048c2f04b3461e07c23f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666a506a27bea986049d3f7c043fcec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516aef45a394469cdd0724b7ce5c2ca7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff57b7fc0e38357cfaa8d95f7a5bc8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8966ad578a5c527da5b1bd070738a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9257bbe7b13e4f8face2cf8d64aed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adae7c19c050133ae1309bae1aa576c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52bb254101be58cfa5df22f279ca13203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf5a8882b478e256bfbc7d1a3eceb4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f4e2e0a4e724983fa5028a83dfb32205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93373e0f7e4149b3861520650e37d470206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9728061dc10e5159d5216f7c850ab59207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10091dba5f799bb64c804d7fc86e4b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fd1dea59f624274d13c28182db5e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a9d4333205dcd61425d41b5fd3f52210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1b830b705a3834b943f69505c37c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac1847855ea33a2bd43d0de7e50c6c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f829f25a250964d1dcacf0324de0eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecdc53947bc443736705640d7cbef3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c59668610bc724e2da6d438601ef7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3cdfc6f7cad1bafcdcf8e9f4e4a1b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee87cd9cf0e48c976ed634612b87c05217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538cb64821adbf59644ba3913494996218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497e35a1dd25e5148a9193fb60e8529219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e9fdfb6151d97cdc7a1f312809820220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac24129403339108a3bf8e6994c5102221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b700360911c7e1911558bf0eb65112222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23807bb810bc4872a18b7b9b90a101223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161509cb0785527738af8e37189b906f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a51b405244027216db1226133ac52225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ee86546bb527b5d898a4d3a1fb74f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487e52034bcf2f60c1503108587c10b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d06637eeed8fb239bbc8430aa6212e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744fccfe53e1e92c2436f7418806529229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13e43d4434f3afb13a122751c2b6ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacdddc4fb86c81b9112b7bf6a8b552231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ab984034d78b09616fa12be255bf5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7f9114799058cf7d404ba517a6d01233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee31d5d8db777f46a35b9130499e5c5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626b68633a7b839cdcb8fda1a287241235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a0dd10e860cacaee7b0257055f327236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893eee6c9368d7bb3249a09b469d848237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1875f717536947a6fe35a69ea5c4c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ae97bfb84483d3bf13b55d5e965a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b10e305ec7f8c8c8a3dfde3562bb0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d2ce8df162bd033e141f9f272b93c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ba9cded998d6391874b5fe9b822e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55384eea4d22e473ffa1398f18fe721243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe4b8c3b9988655b082c99c536746a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c67426a0c6cc404eaeb76ea100788b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057e5ae97e156bfc457d62622fa6636246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555852837fb4a01be0ad2b62bd34c734247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cf230fd843c1f80373c31ca9d4c1b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d9070b420b3dbe160edd007dc4f58249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e64391b431802472722ab629eff2cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fdbc364495c660270a9370c15758e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f100ec023b2284f60d0a3ac8022a5b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42b115cfa1521649781aa9843b890e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b547a545c34a47a50671289cb0f4b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79332e12f72acf713ea1b100bb157f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059475dd55f7ca1d5ffc416d0909c1ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def00efe5b0433e83a808310cd8a8798257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6be1bf42c200b19fb875ebeceeded258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5ae61768fac19d9d2938bdc973155259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fbcc70bd5ece2870a3ca212e781a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba9dac1dcbe6dbd2014716e256df55261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d32b12c0ab971218a4568da080f08262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a111a865676a8d58a93ee37e9781fef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510c0c438ed801a77cbd2811945f5b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853755eca8cea664b530c98b5cfdd034265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4ab9c285cd33e19de5c585d8175cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fc19e23e935bf4ce218945694203c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24441ce3ff1d830082f6c63a6c8a06268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ce21221f8dbc554780e3ddd022b4a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0a220adfed1e9b7d8f9d8946b339a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3e5a1bfb37d2433fc881d12697df4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32056c20c59aaeb95fbdc8df6c3a853f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf93dea29b37ee40e25e5873fbaca5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb517ef3ce8e4dc197ceb5df7a00540274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7f6548e06bbf3e44e0e12a677b5a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbf4c292e7f4d46a474e085e9562b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56cb26f30c226099dc6cd5f27f8c84277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818f2c5edb7404fa322c66caf10f889278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e0e26f483db6819eaeb9be04fe655279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d006280f7174576693e43d35ebad22d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a30cf2558f5237dbbae5dba8591e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddaf1b84266cd3813508b4aabed019282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557abff333eef34208c1a8c65040a09283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ec712bacd13eae4981384327b8f60284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71ae54d0f54892e56d112d5a1098c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2432a412202236023ce874a8561c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451dbe95e27ff51160ae6814ed71567a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826b86539c1be24d71b054ac0774527288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93828a7a139f0a00ce79c5743f580806289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd2f4670dbee52b750460a62b9bab6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a550e1dbbdde77f953751e5aba605d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04442c8d70d8470f4a60e20e70235910292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ac7a891e657734fa468cd80af1120293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317d540ebc11e9252d10c4c0def6980294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ae62ed1d4bbd85a542fc8e5977a4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f796a5ee5e65011542e55630c0076296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bcc2037f3283c9144eefab1104061297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f551b141691b919dd471ec743b736e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c07fba1ca7f8a759b7e0c8ec4c523299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5b5d9e6e42ffa2c09ce369b17bd0a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e4b050c65f5ee63d7599a46752d76301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb7b90be467f3641dc730995854926302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fe3124362dbe3249f28fed081adea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9bbfe7de07e47fe4da7e633ee353a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfa38e990f597486d69b12280ab7a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3db8a9478496baa5b0094903217695306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0926d29486beeb2b7ce4d92fc31e3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1f29b6b27b92e37f869dc13e01774308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791c0090ef99b2035a7bef36ea90efa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbac0825e410077688131e9387276a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d12dfee7089938c6629fcd4663daa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a036a6521ad8c636c5873b8854de1c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12bafb7d0cbd7cff6c461989e432bb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6c9864c5ea7ae9700b4f6edb6b10b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6d6b0eba8285f870a3aa940541660315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93faac00c57918d31bfa54359208a87c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70564af25160ce5fac9523a805265669317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc589421973501d4996d7f4ed03cfb6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc8f584d6f07d2366dc0ca2a604d55319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4eb102de41fadc8390e33423f7ba01320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9343f4beedce9ff4b4fa0b776513512321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022b3485a933abc050587f2cfd32c6e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a558cdf0de0ef2e2b498a5284cd3d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75ddc3011d609bedf91538ed867a9e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee325e83faed4aee045c99f08192b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20a7a0d6f6f450f0c7156d161561f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739576ece3593c6da4a664d7f6a2aa8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c4c8a40e4df7eb511f97c8c61726f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0aa7a5611a5552507bf97bf475f3ae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9b29aa55e63c2e450fad2b73f3a20330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c898e8047147e5f2476566f0f64b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606c3a7d51305e709db09fab801cfe3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ebbf483223ca5c05cdd9eaf77255e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692f1601a4f2f37296b3d93fc55656e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a3dbfef2a4200b863533d42e64198335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d9d823cb780551e41f18081490601336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26eac8c697285669200409d3b78433e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1b73416c68e3b7c1daa65470d4fcb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c78d3d55f7c5f6a69e354bf0347e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac56296f9e90cef3d319bccd557594340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659a7498b43f81b17a9d6b7aa020672341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89c757af951c571bd06e047e26ca00342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6149e8a58cb41ed32b49b9b298caf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a340ae7afb3ccaf39e51c0ff5bfb1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713c2087166358c719031b72d3cb540345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300b82f9c8a7ad92934f6ac333f1807346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9a2459f0b894178e15573d2df799f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1fc121e2831a057bb7061bb13dfe3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5eb4335277e68c7b497a17d477b33349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c5b2516b013430638d8655fcac6f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7f4a5dafc1076ddd3b4395ab7d39d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4b3898bfd54c22832258a027ed108352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927869cdc9c88afe3c6980c4f3978925353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdc1256c74e33e55eba7f8250453d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c78cf96a2388159118c452b1e6ec7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81dc3989c7f7d057eb9afee8faf90b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8ae156cb5c9c6293149001b727c3e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91f2e95dd99d41ce6a91e92fdc5f76358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6c8de8bc50b54e68051eb77992416359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94f8ce7b8825067b65cb63dd6e2608360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935a390958fe71722de2035667a1134361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b01fc020fb6694cff948728c5b2a55362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819456dc4a70e3b7576239a65bed2104363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4aac20530a82b2aac6499dcb804c34364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f337ed29406cc8e0994727fbe40a60365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f775762f752fbb9522b8a7788c4ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91e6df20d7fb49661bc57be7e3593f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a1cbb5a0b0c1e89196133e95fd2b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287592f93fe2388808a3ddd6c0e03ac9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130636027f49ac3f7eb04e8cb12d1050370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5758d26d81f2bea1dfd87e5ce02fd19371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16055e5d53105d86c9c94c5047ea2b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066376511f4b402e40e88023a6f0db0e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d36ed79ed961c6617ed9735481b1b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b7bd9f70b0043cb30a70814b72c5d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e5e4a0a7bc0a03d0b301ec60e181f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6eb6eb8fc39ffdabd50ef8e4becd7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca788a5893dcf8b12c68462ccfbf032378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e4d82867e3742fdd1687448747c83379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e4c4e14d1f7e55158e6a440544481380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e4c3fc6062b605a716a80157e8e0e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dcc39892ada9667273f40240df121382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d159208f9e4ef7890a4f99b9263497383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674d5ddb3e84e1d7ca744448ef20057384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5f20bb2877ebfa06587622650a9ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401bb05c3141a237451e588d2506b3d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3609a2be76a1347bc948396e0c1b26f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee19b7a9d6617c94616eb4d2b1be45a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b4bfc5f6c0a860c2d565cf23027ef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3734fd63182d1f22742bdb4d3773c24390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeda38f190eb244ccbbefba7f33c84f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35b63c8fe673f45be78d06c9076720392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc237e1eebbe95b30fe702ad11e5bb3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29273487a5afcc155bf7ef633d953cc0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3137a84f170a009cae544b5b9289c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eec45d1266a167b672859532072fd8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7b6b0334819ed64f04845b26f8b3f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af37aaa0269ff0cedaecc221471c07398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfecf25f7d78cacc05417753f2ac76399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc6b4702c0568b9de5b3f2517c3570400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605b30f9fd496377a87bc8cc7179b72401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc606f480a5d5aff7aa9739c7925510b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd880823a98dcc4fe27d322464422a5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b327a77859d9547a2030a614943633404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19d9702edcd65ecba52e4e6c5556ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aadb5af8f64ba88aa37f96af57888f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92be81aa467a24295d0528319d9391407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdc9b234fbf0667e00b7a8c87b73c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583ea0fa18ea6aa856af1f401b52daa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb768c69a737035b8dcf134262277b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6edc3830f46e661709df8de28c1102411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013217585aca8d715098e5b0aa07dae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdf5c1497b23ea25ff4677faa8b9bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8083e390d709dc3d87686a087e5b92414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a13def63837861e8447b5b7055353415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3908185c85749da4b127ee8b6b181f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2c2495b59ea2f3e59b2c7cb7af51a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407d74d31a5a090a1586b7962bb53ea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f72765a069b19ca0df642dcda4b1eb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c443fbb0a1b62c1f0ec73b753b0bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9c5969eb7a12930dc894632196175421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b06fe4d2cc117200a69d7c0f78f8b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee8ef9e53b45aaeb9ef8f16d0323d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae28fa508a9dd5b0fe11da63d66277424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af2aac043fd7d42c3564e1d98cb988425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b3cde5851f8f0e77acffdd53bee65426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096b6fd40fec1a5d2553d34521774f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5540a3986d5b8ce1843d53917f54efa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f087169794f30466a4011e23cd1c01429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e9cc636ad06b4977afd2636309739430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e2614701b64fa27921b23c1266f37431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75928960c79ca002ac8845d482e92864432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140455ec1a68a84a09acd0596f874c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d420649b36a1d11caffdc5539d883434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d330fe3bb83416e2e62755199542089435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf924f2f84b61baa3a293297e78dbc5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed9f788874217b11486ec1629d8940437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd47dd7b53830952e1c9aef9996ae0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0944bbefe755dd07a69795b3dd6a593439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fefc40fca84785737d9311023baab9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1bce42387a7dc5da51aeb73afc552441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089aa97990010257a7f58b4bf8865ff6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc6956c496f509fe503fbb2c349199443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64585b2f4568db22edb3a18ddc93cae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5d64af74e3ef08454e09875013efc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61595aea14e8c130890f1f1279a33b66446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168684c3ae270fa74df9f73dae5ef426447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4d16b40cd077ae91b7df725559cbd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb5592323f3a07722d4666672657eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bc6f27aca9186f113751b0181c300450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e310b4c2b76254fcbda2d0ba3e69f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c94a2d9008d980e5b4ab3b48cf3f1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca4d3c608f18b5b2e32b2a169fca41453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbdac65dd9191f801a70f1c8eaf853454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f90a21b6f07d049236d6210aed115455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae965756e3dc520dbe17819287e52cc8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e36aa4378419b71c9b2819b757524457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf515fbf8b649d59be6d33181fb3e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6537d261a0c58c33b9b406d3092106459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ff714974b20ff93b9dd9b164c41a0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0d6d024106b4118135bb3c1edf129461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cd96b97741b4ca675af51939dd5fb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a222f472d0ecc86b4ed058e979e4fe1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724eb6f1d86d98da97cc1bcbcd3f4cf1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfe6718532abf231f4179226f12255465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d7175284a516e9719d986d654c32f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07efb1e17477e53bb4d4af413884ac0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ecb4a5d15cd0154c9838f25fe7173468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df8d3be26401e7bea4b305727eff06469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82515a52748da972ea23ef4ce35634470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903edf7dfe55b21866caaa89c2a3c1d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656ee8fae4b23827da760b60e967a32472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60013b2cf7136f18b3bc7dbc63c6ee3b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f5994b59a556ed0d1cd9f0b9943d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fed90435c6a6917b3fdc448e9de373475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78320876752cff1bf36dc362a1ace78e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66607a615c3cf78456444739f24c25e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ccfee9f2dac9d38a3e83de04d37dd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b87e8d08b7c07da52e035230635478479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2c9890f4584a5757ec17890eeb484480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e494061f98476f209e20b13a579f10c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d62b328417c75b558226f9a9946795482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5d05988ea226213ae3ba9f1afd02e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1571a4ab224b1e6d8cae7a17f3ccccc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e7f09bf3ce953a02a2de9ed795e0a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349a72927ba1e8957a65d493e2ffa57486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac055172c1216ef708626ae1769ad8f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3929937baf38dd2f2225d28d9c6921488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cb4af1544921092a54329c64b0721489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011ceb6497c374e6e685a96f57670a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1ef623937821091eda59839aa24fa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2c69458ef80c56e29f4dc6ba8b189492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4c29d0093192af49da7474147088e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b000995077e9fdcdcf7e81adf71c05494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c294bb74ea4868b014cc1d9deb58a69495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b01f0b64a19a732ff493cf62f9a50c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3128c5761ebcff7eca7eb1364e8fe5b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd09cafb4fb707e517ddd414cb2b3e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c091db267daed80bd4df6e55c5663d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a002b99de0ff9a68ba634bf1298428500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc55c9b5cd9f1a69f87fce0fa9a03f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a159559e0a33f0c50ec9237660e8d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2832933c58b1aa67d7c71ca6cc236c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad90a168191291f51ee668094545f1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1299989b06dcfca934cf5d1b5ccbda505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe6e8bffaed39a02ff8dd9061f0a9b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecad1f464ae853e06191e27c5090e7f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645fa33ce6faf2b297aa64232fae1b0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff7dbdd5a986ee4c1c6c1cf210677a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9d6ef559dd8644c983642ede05c7f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca23b82aae1a103486677fe2006d357511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241826e1b8a51d6f76d12f9576cde25512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04023aa79191f9a9b6d5f8632e0d9083513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217d4c4bbc3c0ad5a81092fcdcb912e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20e4d6f3f0ae0bceb8db8856380226515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06a3b80ea0a2f66e7682eb49d2f30f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39f25f752cfde3e702ca8dad562b40517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91656f41eae876f421c43f47fc5f893f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4b7485a002453fe5fe5bc27aa7100519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d21f0d2f280a358e008041879b7f4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723ef500e8ab8eddd225dca86b9826b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfe25cec16c9d878244fda5dcdcc84522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda17afeeaac115c90408d0a8c7dbff7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a462d439bd18b530a144d34ecbb45524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d35026dba4f1051064d7189d0ef91525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4942f1e34fa14f165fe48b3948beca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584ead04437b3272fe955d0dc73f48b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1eaa0e13038fef9b8aee454ccc71ee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d401f75eafdbf402a3d356c2caa51529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02aeb790942a8bc8432f1d136ccae2f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb879981632f5dac53185eb83c0acfc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76914f2b0a5458af70f6f500f127306f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951d20f5cfcf49c1c7ee1a8fcda09cc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6807639c073448b557a117e1cfb179b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da2836e998644f75ade4deb0c1c8a5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6e54e9f5881b1ee0b31eabdd476ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a9a059cee597667b2c333b0b9667f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d4e460e5f425080ce6b77c3c0331b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037348e71c7ff5402e5c2baef79d761539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b254f77c8258690848474f05b521c5d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a12eb2170240824a48429ff5b19cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8115198b25bce3bea1ffe7bd425edb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb20d7677b9e5287529f99b681e883e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced2c31e5d9baa6472b9a5c98da00cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28dc909b4808816bb56d0b35f52cf5f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb5df3244f85adc83b3e29ad7dddfb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacb691c429864808bda653d7f0c3a7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4580ef2d1563e9be7ef7b8e2452f19548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623d7e0d4f86ae4b5741308167b3783549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8416e51cf1b438af319e0f668bc3f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc8ebbf5bbdf360c5ec25e660a733b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915eca1c7310623b722cb134fc8eb8e8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bc16957b97c515f49d93767de9445553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1dc4867f173edb20839a359e545a0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00e3cedc1b20b913dc87236d48b77d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d6116cbdd1694de6526d7f59e93b9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bec8c14fc791dcb8e9c61f1cf9b7fc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d80a2a83310ee7c62318b092a186ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06db17859ea26137c282c1fbe2a0c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991ebe79ba54e6c97bf70c0ff508395560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6c8ba502930c605ed80c8741b6d96561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5043d6f024389adfde7a10a31c47c84562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ae959dbba5645d5168be5e56bc00e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a38e0f80d146f10a9358b6ff33c6e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a5300421b94a89661a63f234602a7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf2b90f3bd4503084f449934b829d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4591ba6f65783129eb2618ae1bd079567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769d1b6de2b7b2e093ef2b373cc9bac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9a4a1f1e2f4cea177c05c24a0a18a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32752994a5a58848a4d513933161c7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c337faf02ad693d5723a22f3e1be6a6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fb7b80dc9257f0eec3c9c71c24551572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdcf92c7f0a7ab3f3141be13cc4fa1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fa304b77b0a426cdb5bd9f06851e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6edabe2093a326055ae1dce1d1f7ec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a68b4cfe74d6f30ee40339a15572e2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4a1dd190d48868af55fb16d2c70c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e234f645e30d85e2c592748128f23578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9785e3137a87fc93b17585ff0abb3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3ab9b7434cbf69f83aff71103c40b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c24f167a75d4780dd8e88c63e5f8b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ce5f1e060ef9178c4bf798080f7d1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c915fda1d057846d0975c85b3f50023583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5068f99389d43f2bb3b195fdeeaaf5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944c733eccbdd522aa874c246ad5bbf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec28b22e25f220f9c3294445d566fa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8f983cd503ba970ca8752b72bb1a6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e1b7f26bc9b8848de2209003aff4a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e952afdf1923c2c3fce6e16ad98d7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5945266acab98af7497412a9a3176590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d4e9ab0252ae1df5e2a83131c9f6b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82095898869a47d63fb5a7ac228d2311592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b2f14d6b59c56c7b8e52cb6f7137d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bdf6d9e8acacec221320972806131594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efa04b6267e0b3addee2e2e09dd08f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c44508d8fba15835cb02ecf92f3586596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9a8575f0fabfbbf8a5b50a428c14c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19373f8a9372bf90ab00e41753244a55598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f98f49f147845d88cfb2ffeea85ccc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49b3ee98e03a9e351469835de9d92a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279fef6c5e3a8864f50ca50eb60efbb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba75d9be6027b11a3bf486fedd2231602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84f0f6c00f5e4c64009dbd3de147af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebe966069e8f10807be5dcf225c935604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298dbf0eb5d2a960cd7af9edcf744d8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868937115a5b3ad4b6d062f1c68341d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858c052f79fdfc748a0eea09291f838607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40d81d861440c64be5d778a92985be608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93beb32a4a4ce20ef0c5c1535033a034609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27cdb74af711aa137cbcf2114dfc48610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19e3ef053762f4211d27da01659b5e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b78d5cdfbb4c069dc3ec4ff1df83b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966d9f03bd067b6c5aa01e45f8531b8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063338f891afb2b06f9ce1f238e5577614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5dfb668d2e4ee15be8d5914d64bc36615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5c2c61cc5580bb4b1b414ac0336d0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9239a1341c440bcb45f4aae066afa7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c8d98bcff34d9d70603d9eabdeb4a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2da87db6087518937b4166726eb14619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563bbbbbf2631bf4b531b5c9942ac2c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb4d2ed3b36618e9dd334e7403610b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5e741e41add38c39b0594c71b4a6a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4a8c2732bfe1b5d93d330e8e0e789623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a28625b274b26ebb06626bff78dd94624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36381c75c48a683d37271c679e787a48625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb7d0ce5f1c5ec47deac2984633d51626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5afef5d13480aa642876573cf063c8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef67de99b76fdf7aae56f95ad0930e0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461ac6c8582c184c04576c65db26508629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9be1bf00cfbfeaf1c009f7fd35c05630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfe28440b137e9bc83f4728731c66b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb3cb48c339af8b07cd5fb7a55809b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ce1e54f09eaf61852a2820c1507d3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351bf97afd276a57d79af1b67c75a8a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40337896a27ea2908deec20db5d34200635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399dce7210cb45b841bf00a2312e0b98636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33152d79c5cab52080d9eac4e69a21637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a1f8032fa9e9677c79352c72718d6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e06ac1edb11b2df3272edcd45c59d3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf271249df33bb2cb7a1785d7ab5d00640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46287d4c9d8ae1fd15d095c5e78e65bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71f122ad329cc5449f6cd4ea013aef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9753462ca35e5a9534a09c7997c50643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f60ba7f4225f2ce69bcf1121ba2a98644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3287f989dc40751ac690ae31f6920645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de184c07167fb3544200cf4485d9a6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53aa0a3cd0c41fba2fad7f85a57e6c2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be63ad2e1282c2e04d3925762a2ceb3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60317e5e1e7f690839ea62cc1d8e836649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3346d095a82c024248bdbbf9c9d7f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997b16b37f3d2aa23d2f2b712d8b779651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230a71e42cb3346dc79790f86b83e32652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24703705316852b1a78205f6845e0ecc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600de91074cb42b6c5a91abc4c48f8e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5694ac595659c7fb1069ce408f11e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee506da81fe3480f74a68ee1cfcc7b3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f97c910102c8f27dabbd6771e5b3fb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43fca3968555a19a0a828e5cd9cbb9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e7f755908d6e9eec2a652545d6e23659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df87016e6f4e86d3414278f1442dd58660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b4ad550569dea563906e09f1057f3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9542adea91add159edc9dc81e0eec1a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f1851a9b4fd291bffb7b5d4ba0a69663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80c1cc63d9e897778aba753678b4f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094603283f6f7b8c14523ca604cdefc8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f550ee3f6d1d647ade51b9a2abcf4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e04f610d05750938878f63d209bfa8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f945866ec097440a8bf6993eb9759d5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b7c3acaff17bf7eb2fa04971c8b5a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b698ef6084bd73c56ab4d690d0b22670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb35bf75d789eb1283abc984a2fc27671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86755d01123f7383b00297dd1f11857672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309f5ce544b47c076f2c22a2ffd22cd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b023d35ceebf429a7169428abf0ad8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c019ba4e507b77d0bb03a000cc4809675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a353ff9e1ec2360086ca9037c6c6e7d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbe93fc831f598eafaac9f955e04de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e66c4ebbd2fd6dcf40dcab46b38f9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34e3f8e9177bf9ac82fc1b462ab506679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f22e46b58199d7d34e15e534aaa02a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9951dd1d645f383f0693b8c7ab8a0f5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bc09fad4616a77f8092d3493d786f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438f18830028370d6e67a9f21115352683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2062209a4eaff9bfef8f16c3cb007684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583452da8a6c06bd6c36f9c01dc2e9e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fc6fb0ceb8b75c24d677b63056841686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c08eb81f56e04aaa036f14f2cf840687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975a82edaea9ef8d7ee57eb272fc7e8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b398d2cf610cf8ca479f76065a3346689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74acf1f8e25d2adbe38e7f275dfe972690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c073f1abaf5e43e06a84e3348f4c19f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b19aecaff5d66e62f5df97de5ecb64692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306e87f2d120dc766c8e3abb1ffe5e6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea970a9a6e961bc2fba3daaa66ef5d8c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681655b2d58f1109e54a33d01b5fc7c6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f314893050cf51f61c4275b5a1c38f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e4cf77052136191e3968769192e21697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e06dd90a717415ee7648c3d6bed689698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b79ad5f0128d8a13a49227a93b4f2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83df2e9c78a9c3e64171d33b12c1c9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f46fc3841a5f74a0b3391120cf9786701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0780895d6a0aa5fcc154ee239978ad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e532bf68bd40c4d21697c58a36bdf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9ce20e9350b3d1993fa6fdc1a8c15704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a08d576595ebdd4f67699f3c70adb4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd7d4ecfad841b4af241873aa7eaee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a04966fe2f5b1fcd944c756774b52707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b70ccd9357f8ac26e8c0338bc3be47708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc56a3458cf8e2fcd49dad410bd9f0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edf562b35a320f141d1e788e1e465c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2ac4627efdd7ff5f74aec533caa8e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa30055a31975cd62fa56572c2f77fc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fbb8e30210eb805b42059d5213615713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de41c3dce31a506e1f7e45593fa69a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f98de23229864e27f544a21b2a3e4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c1160e3eaaafadac43be27ac2dd36716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15398665b168fbc53b8f9bf64395a1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92894d8f854984f9c145e14cb38357718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b562274978ed5905c7b017c095f0fa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87680a649c5747b55a8b88f946481a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c397b2ecf06cde1fed92322bc971c6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b093a16ccea9ade4a107fe19b3c008d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d6a1518985aa5011d01a5400fe8f9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6f29c88417fb6fbdec3546508db9c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff2559c2036b20bcce98b0a993b077725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cf94c977e4b8fc90df0754caeb2f2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9ad0b8e3e1d95a028aa9c610badfa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae64e020970a64e910182b482339e41728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a8317ded811e188e9395dc30e3087729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59d1f107f2de54ff82c1797ce4b37d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c04a8d5ab15fac815b60e5768f46c7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7634a03381b77276f39b61843f3d231732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500c9d82b7287a22e46a25c140220cd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8d5db1ba93390fdeb18b0d89951cc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a60773a687854ff6ecd2acb6fb1c0e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddafcdf03cb5caebeaedda17ee3205736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea74467c2110bd9e0b4026c9e5fa179737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0275427126b1c9e535d2cf9c4e96ef1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d20aba38306b36452398f063477597739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c7b3b4f45dd201d9b290a04ce0b34740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004d9cf945738c12578afc4079daaef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056599c88822c8d69f3a4ba6171f83a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fc7390c74bb9e454d7624161e0a6a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5109a615af375a04e9cd9186182a72744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815b41a1673c7e55f6eee7f908cc06c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a668fb4252d63741de93238520b0a07746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd6604dd21f13c29435b69806d5440747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160970033f3c0ba50d389889b75fa69a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe6909eb35669bc1c9f3fd7a2f2310749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de6eb3ceb9286153693d27e2eb1824750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfffc5c9deed95b87bb3550b8ef7f8b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b6a9dd9978939f9cd8f851a7de28b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df1e3c8ba96e26633f8c84d5f7cdcd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b408aaefd8480a9bbc24534e30afa11754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92aa602c3da44e25376c385ef242c6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eee7537fe95113dcd346f45c042c81756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81842e3bdd1fa5a640e497cfd18a603a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31aef17af8288d35e61df2c18f8d684758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c6c26417596c2379d7161a8ade47b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>