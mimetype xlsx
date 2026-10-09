--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bd55d4eee81e33d3c016a9c700d011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5991bf595a9c4e71b1937f23d5e25d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a341a82e9d78cc5276627fbb2c0a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c4a51fb24c9066959a12a0f2c2b144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e024ad18fee083ecf6856121b11e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80df0a4acf007e4a325bbdcb541c3a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8a9ccf98178765048ce09d1c9e4ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03e3b760af7180e82883be1c4ff32b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c67c9b3cef35749bcdb9fe62857b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce301d0a1f55057640520183f3fb3e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6563b2b1baa4055093e119ec3042711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb88ceb2f3e25019265ea8f2d510dbc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afac55a1efc940de998488a1d3a1a7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b19d7e55a7b8c3e5a5fadca6118e4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336ce905e80d586a0d6cf8ee62fd40315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a37197d4e8feb17d0c8550ff9cfa2116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1c814e349e4aec19dc1df1a3225d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fb66e1ba88b218ca770564866644018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2457416e1708f0ef60a1e029baa6319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8587c3db9a3bfaf5229bc3e88ea952d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead02ee74cd75b99b76400f868e3abe221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa84cb2c2642ae88ebea81eac3a072722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa0338847138ab46a2a274e818f4a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a303b26fa4b62ccf981d04dbb5d7bc524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62009593d957b4b38fecd073c25e47a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbaadb055047aeeefac55d14e4e44526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595df8beaa8af4387f0ab78c3a580c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffe2bc9ad271fa6a6f625fd4af066428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9693864493aad83f3137e38b40d9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27888fd12ed6dc31f3f80f3d4f6bdd0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e616aa514d97da5fe6e64ec57a71d9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b7dd51935ce2f703b58613bcdf07d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbff6ce7b3edcad01a966e9fdbb7b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c33b36ee7453f100c61e93baba22e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20386c7cc8d5d0b9d2d8050bc8329435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d137d80f0906bddd783d4f844a2cde936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c035b9237b29e88a3d4efb958a818f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48bab274d15e030799958929f78f0338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8871dce812bd47a63df62a605d40a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f847cc21ebca065cfa142e3531909340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079a596f1f3cbe0718afe0441c5c69741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab53beb8d6d186362eee255456e897142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d332171a270df52752787df990ffddc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce10388ed2aaa241d37452bd4c72ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824a8c05c294881db775e5e280dbfb045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd9900738d7d2c7729225e5d4c613c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fab7f7f2471e7e4936e39757ed1aeb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921916de74a9194a69b6fc58ea42a3c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0b493005c03dc940ab3f5e9f0599149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3715441f9df2fa842730da9fd890150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180450fdbb9a089abc873489effc203351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b8e64885b18b74d8d2fd7e675c57052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb4eb1d2c2c1c7cfc28f1dfb06902353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189c353585035dfad5e39c3633b930654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8f54497c3dc955bd712e64f16981655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bcb7944d216f3b41f6acd640df6b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b950174102eebf21c61a1d12ebf701057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d73e07fef5f00afddef945fced40858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ca3c6f500249a75f4c842f0cee0f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076c1d87ce36839e17b6f7557fda83060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fead5b1c7430d82da31506bec43c1b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39c5fb738291d8bdcd38460e6a09de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b5b9cd7d95816ba9842af21ce022f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14641c7c39410c9b37ab499c4ff7f57864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069307eb3180df8bdd5f48dd6fbb9e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea2be2a7156ad2c675a22e0203b12866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af9c0799404477c2be5993a8ff8de867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6f90565abf3185f458565965cc2c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f6bc0c38b21676cd8182d9799528469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082eb50fcfe145e2329371671b5626a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031bd6092ab4cd5a50a4dadc11e079a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fda0595ba80ac655e0423acc1bf4872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f41ba7f8072b0f06c606feb81aac873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9732484f670f9418d970327ccf161d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bf8738e5a620f6d4dae9497cbf1ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe5a5141bb825b77ed841ef0a5f07176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9bff84c2776ee56b1cbbaa82d602077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4999efdb568680453d94591e4c3cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077eb2034b3ac5c28f5fdb72261ad1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591951fecc535f499b065159d8de4f3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128082b51b61f257650f3d769fbfd8881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223986ce6dbdbe9e1e4c3ad9d9438dad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32025139513a401a90838bfb08b91183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a6016dfead615796637612165fc4784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82164aad0c3b25cff6999ba0b9c79dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb9bbc44303f3a73e93581817b2e0986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fe7c0d0faceab15b35f44c6e65f8487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746332ada27e506ee3069e176fe86ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc46d01c807e61ff9f31883623b4b6589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891afde2d1b9a02c28e2ca15e26e1a7190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1037d57d5b7e9d93da7348ccda076f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74a35afa4a23f9d7f900d48510da3f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c599d5792d2d92d1d246e2a6d7e88793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ffdb4d968357776d55d31778012d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7a698d0b84df87be0ced26bb2f8ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b082cce8695c6fd8f07f4afdc6fa1896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfe2148c7cbb958d994e8d1535fb5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299f3ba2838ebb7e79025bef8f663f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1606eb1b8331d12cae306c4e7d59a4799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598189b9f5c8ff61ec38fcb2e39cafe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778f236ec347df6e59ac483d9c4ebda101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f6b259ba2dd1ea7362320d4c9ae8a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3522ef492686669c12067cd141d4376103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d295485d43026bdec4a95259f662cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9541d3faf9c535ad5382e387d0dff52105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e7b3d8b8fbaa6657d7d5502ac89ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9706d96746d7cb90d0b4ba87f70a64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cce538b2550b116126a4f9791f9dc6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba587912dc27ce813c64fe297c37d33109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc602fddae2554822ec7ad81c6ba6e96110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d2786b1136115c704b6e35e82d33c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35e86fdd4832b4c1939a83e39160f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc693b3325045fd494e123914eefa1d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be039f1f97aa5f9ab1915c1270732571114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5792401d1954f37efc53820518a5d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558f76f9886dccb4a53b6014f913fb9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ccc89e2ae065bb9ed2bb34540b890117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d9339f153a85d85bbfe2f11d26751118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d2287e2ad6773f292f1c83255fb05119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f011f4e8d37765eb5b374f88dfdc78d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682d644b862f356581f6d9cfcab06b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecaa42080b11d08076cc20b8e7ccb5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b933995cad44a5884705c4d504b609123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef9de23050d8893e878a0b99695435124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e6530c21f2528311c4adc8c98c836125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345ddc50a1e92bd14b8d6614abbab3a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214366217a6580cc000af367d3743818127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009f7fdf667584aa1e068fcd2b6a291128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bf1c95db627616817e62b369d4655129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948d18b483ab3aec2a69f7be59d841a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e39bd5a6bc5d60b40071c08877d079131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6990ac8513506d5cc598c652948614b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49190a75236b3b5c22ed347ede9c02d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab80ab59c0a2c75f1f8c73c8b4c4c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc140aafdb313237efda2ed71f919c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb1716cbc4aed10bb651c93e367635136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28de1eede4c73096e93d149f76c806137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea515a1089e660042a51bd613a67acde138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7aec8f610d3df1c2f73008c07df1c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e75ef39c200db4176578ca2b6fced140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8180fd2c54c3c8b7273c796360b0958141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8dd4aeefe7edb06cc61b066f894c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0ed588d8478bdf4f30cca91444ed9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772dfb3f09c777c400ecc1db142802ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbaeedf1903e4091105739bcd99739145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42771cd594d25222cfa96eebbf4832dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e07a51a1f9ce5279324d293f7dadd2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809b24636d1a353ec4c2ee0c0b249b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fbc3fb330d7c90bba110815831a9c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46570cca4f0b877662a9c9fb5890381150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073ac9fbd29814618c6b5aa52d42e35151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4f48c99c06d1821419deac9ecf0c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297c28285141aa4dabd033f90f82330153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17bace772d585bf17e913af74a1afa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0248ba7bc9c6597011208a867213846155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80df11aec0b76074940747a9a3e6e76156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c0fa55ce089e1d6dd42d720b34ed2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e4e82ad93c8b8a580315f0a24e49d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693463fdc012f9eb47147cd0bf05129c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376325e7f07dc253bb87310c613a66f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c35a426205739d9097c4b33c920b31161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff6bb4d7c5d35508d103f73cfed479162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6232a1e32224a731332d7f2318387163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c4f297a6ab27fa19c69b5d68595e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000fa1bb77e3dc2b43233c5c2c70565165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb4abf3dccc0440456799cb4aff486166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9908424da4ffeccd96b8353e6a66676167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5f2c48e4eb7b1184a21c20ce6f594168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853db35c5fd2523aeca5afdb4158400d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360197c944f99e6089a8dd1723f968a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4af4e481b25d726d2f408112d9bb3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0b0faa41785852fd2fec6645690f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2af57bc9ae1051b974a4dea9b90cf8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e130e793acf3e323dcfe680b89621174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77116f70222430fdfe88f6942740776175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089937d364599cde7002f58522ca0e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919aac2389a1d6d6dedb1baf6a79b8a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80801665d31765effd37c18bcc6729178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54433ac910f94c579d36197d629e0a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b89bf16b009edc65c099e7f3d88c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f815ab30c57efb33603477bd10f70181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26a6aa69477fff2c01d1eac293f9ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d271cae4980ed59bfeaf269d3478c9b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be12ccd936b15fabf70062705c9822184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1c2b859db7f33f359e13b217654b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76c106471db21f19001563c0adb292186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dc69c46dcf350b41c80546db60aaa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39659a229e0c9aefcc9d27a56658993e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb54ae56c318496ae305894f119f5d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ecf74d54bbf78b723e098d6947723190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d632b97954c05635eb4c0afa324e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a11f036818b602c543587bd45c79cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60eba8e0303d18f726751652e64b853193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683b8b3e74d899fc4da16ff39d9e366194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44390bd894ba92af490eed578224e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb5149383958862739dffc2c6deead196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe771f040a9ba7800f9f65e782c602d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9eba455f7bd46c16cceb9dda85fb69198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964639ea64c1a82463b23a9746f6a25199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802a2ae2f2fe3ed648ba29b0365fe16200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515cb3b4e0dc39a6ebd6495fe9f6f9e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef350bdf75952520364618dfa408c277202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc14f7603ca05256267c7338f97d4d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958eb852fee264aaf190a27a0d3e903204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61315d46e1821c8e5bd08443708bb41e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0dc1729ac344cb699b7cc33bf8d4d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c662035622c67f600cf722d760aa6a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900916afba576ae9a6d35927ac01b99208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fe20b26c4ffb7f76891a54c43cfb5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d5505ba763ed7175c64c6d47e0e6b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce478a275fe58d1e1e36bbcb0dce6c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc30121c6d391b3ca2610d1eae1ec5d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd890761eec37f075a781f7d1a6ef37213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80056caaa0b802a6fad2ff868691ddc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c70edfe6d86e70097e875dfb155b1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40c44d17394b7a897779f70f37df18216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc501ac0d7aed4e5a38e7e97d04f5e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6197e30d64c7c6a4345a1c4f9e335218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ce276df9986ec0803f5426561d5f6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30d642696a9557457361ef334fd88f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298e637c4ab4509010294fecd221a90221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93be3c9f1b75ac8900c970c922d6a67222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e97fbafa9ce5c6fae2329d296e04a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a62ca3b6f0dc9389b0e710d892676b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8a775b0ee4281ea6689b83993c5c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac803149a938adfd1406193ef68d81226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03080bbcc82623d11135235e5abf728d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705fcabe385917733cc47e39b89cc0f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf945a4359903ab4bf23686cbeb15c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ce6bc2f00874c5a227252c1a03e76230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbd40d860fafec43db344fc669a6da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78921219558cf15445a311965d8c7f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9942dd26a024f763c71b88df59ed294233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5156bf173f54256685180b5c97883c5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e51bb9a14adc272d0edcdbde72b38235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4c4e29aca33abb71a19dde4574598236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d45330c43b87c90a9f42d8c9902ab0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb7039c1b66f6af23bca83718febf7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49637f679552d043610391abd18544cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644191278a576f04bf9794cb13f995e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eaedf12975d886ddc12816099ba027241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69c5a01bf8b259a37f44e2d76e31c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80769b82cda26f242d0ea4028d3922a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d910bcd520b960564d2c15eb0c64f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d09c1e44cb06e48b9521e47126467245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1cad708a8061df84f88719b0201ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b587adffaa1d2108a49736824ba442247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45aa21f67092c9caca195dbdfa55235248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb2a9f2d027e4d2a30cb786db412bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f481653d167f849b8621b2346f5f00250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5825b14d20ec309126f6995d5431a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff71097f722efc70c90806907011d39252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071684127e42e7d8aaca55d09ae19a90253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9289dbcb40762e1876cc1375ee8ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb03a882b640f2c58be9a2177c08c17255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5356989b44f59661b8d7c4c5f6175256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccee746162bc09459d75e4cf7dfa12257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1234f0b511ad0a2515d19fd90193413258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b085f406c121f8f7622d4d24db681b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3e4815fee1df6f5a831c8f49e1b4e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237635766ba4da9376c88c91f5b3b504261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfacc02c6d59b652c7df62b49f061ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443634023c9f125a4a0cb6c2d3c80ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8894552eabf12376b3a69a693de9c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db4d5e3ce5215eadb7446c064004fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cc6abceb9cb202a20661eddb607a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e6c6576ce90fa77fbf0f2daaf6c05267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14537c5536d3b7308667f09a722efe9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c714cef3060376df1ac68a160f581f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac1953b9fba26908990f5567c5860f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c75acb63c15c3a9391617b0cf2655f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03aeb5406b4758c3d2f93e1352ee7b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205fe11ace4d509f428ffa69320dec2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7eea10c4e8d3d3ce3e65c305032784274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99a7750895dca8521b380d7910c21c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add81f209f927582741c25917b2e7d31276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d717a29207c37edb29057cc86b8938f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24908d176a3ffbac47d43e828bf509cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b89635bf3ab64335e62a623270f9f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249044ac61c428f136a358119af930b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67dd617b63d4081b2641c006c71e2e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfaf0dfb74852de8a9326ab7330c33282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212d949934454906626031c23b745a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a3969b432d5a27560a50dcc870ebb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff010368553458519683b9b920053933285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9e1485aa4d9c19c803903495ae899286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbf16bbcf9cea0e676eb71db17d38c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dc6aac702a17ebad9b93582b68ef4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f479359ae9dc7884f100f28f3b2fcc5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c4b91c1d6c9d2a57a187a3c81fc4d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b082725bc2d16f88f4130c73e41051291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe2885eb7a756c448fbfa629aaec04292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182771208868632862bdd6f3e1df0ff2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480a9c896612aef38885eb3e64594c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b66147db32ca5e616a78361849bdc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a335a894b40948b481f21c147f6dc9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d81fff6fac86374625d5f0deff3b7a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58410dfd8603e6a9519fa9172ebf2431298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04e05b262b0e13e6e7eec07da19091299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238f31f6315a3f5d6f76d1f786f020d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21822474f58149b8ccb882f1b926be9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e93052438ea1fd9794bd7fa4c27ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d4fb7a5ce78aebb27b5c67943e11a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803c386c5a02dc3d9ea8607ac7853e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e5a55bc6aa119dddab59fd1b3faf4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4f41da5a8e83e8915d32131b5df1f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d84f0ea1aebb569c8b026d4f02ccfd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc672ed547c8518da1bc6f193e521cd9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462afcdc15d28a053d995484248866b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e9dc2e669e037a5c2d77a704bdccd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1faf6b9b4b53449f4d39645c99e279a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02e75bf5986693da1c9fad8dd95066312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64bf62160c09a58e3accb297c3fd6e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f938d91f5ecd48cfa0326d81e4e39d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9890f4080ce89e1edfeedb36ce204315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d281b1c80a19efd2cc2be094e37a7e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdab726e54d94d057c0c80a82d4938317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3b911d42757df1765efa73524a1a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095ded0cb6c089231d23c828b5647fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c58a02562e47786c28a73ba85a624320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cb98129a79f5db33058487edd8f71321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62a1acc9fdeb6b15e361b90a2685fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338ca73bc6bf1e439f39af9fc9bfd2c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b55a3a4ea66884bdd4ce8f779aa8fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30441b0b03746b880499c873fd6251c1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af2e5c7a4db209155ba9379a5f90c9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa82c8e934b8f2a0e65ae804357b07327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffcf7f018da7216d89f6d80caa60cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0b9e6ae57e3c16682579b7d750ebf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b61970a524cc9932f23f9c0963dbb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978008ec0840751bf1c2c67a11f63188331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758582e9d52eb910aef0ed549031dfd8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e8b3b5cd4273f95f99c42f2a8e5ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ae2dbce694d8887a849ad9e1a40c9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c63adf952447f973c5eff71a4f2c42335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e5ce6fd8b7b26080848309d520648336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b157e135d9b94dcc8d95f843291d7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127060b1b4bda5c1662e68305ecf5f8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3d390fafcddb2c0a9ddd0cc837a07339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a98a4563972e5786c05bcf8cc9dc0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056caaecfa76dc5ae8cfb29f1003aa8c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca606aa4396f182e69a31c6c28aea0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e53f9056b0f006110e67f099f410cf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62e7368ca75c76758830b618aae09e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e31c67355de0163eddc175226dbe0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde9f6c57f35540a4bbf5c44a737ef5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cfbb7b70765ab3573b5d8cc64ecca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9c5192fae137403a7ff03db07d2aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e019e6b48cd15a964ec4196b90142d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c29617d377e8703fc47dd668441f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf4e6882cfb28779cfabc334d4d1ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81889a02fbdb874a763d81a95993faf6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53298c28acb458c856ae22dd80ddd5e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787c4a942a5786517e9bdeca8a264a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941ac32f36ec339a7be8b706fc17920355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05077b5b32d6db948d149af3ee312fff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80be6fd108ad66687bdc03b16b39806357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99567337cde2c0b17acf1b50e3b122bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8878ca679a071e3fdf6384d00e7c4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0722e30f15981c59c2a62fd5f40cb2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eed39ae10f3432f4dd491b60ef3574361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210477f0f665708b94fbe26e82a455a4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208952485d85019b22f25f1512c5efa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965654f6c6059a91708dea5d2b04dc5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a8b1a606003dfacb67624b5ad9085365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9fcf74d2ed9ecdd8215cb56686700366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ecf38c6b9593d00114519775e64c7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cf22e38dbb820b948edb7b4136849368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7a625924a65bccf9e121826e1e7b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019341b2d5472c2d4cb216c844154544370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cee17095c38164b9aceaf5423e059371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2820e6a7fd7209dd87804d2be8e5b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ecf299f1c5f221233ad1addd96ff0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b78b3a85100df93878560ef39ffb2b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea81c569aefb298759bc92462613f5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c4196bd32ebda67abc5d2b52c41c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365d108740603da3adf4396ef3c7e72377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec86f13f826c54573ef2d2b90064a0a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bd95bfb244f2d5d6640398283f90c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f31599683da22581d6ec943920df1b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23931f59203cad31a3252d5b06a92c67381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d857eb7804bdfb246b2450fec1504e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5a327e83673b57babf424f51ee95a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5800a91996a8be87f798e68cd68b13384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807ab99fb3b4f0ec32af0ace9296edb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe2b15f92ee3bedcde8df77aafd411386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc272cbf3b750b7868a07615b3d3083a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfb78be3b92cdb4e6d63f1f811e57f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbcfb42fbd9e834706a6ecbb5b9996389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e6ccf7ccb3314781ac1c18cfa642a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ae5b9e8c93ecb988e62c1ced839ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45a20c8918ef7d92db1d97114caaea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e099cd23cb847bc4cd710d02d916844393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2e04fdf5c8e8b75b51f073d299e21394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f5dde0193f31c49c886508204c5b2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6ac4bb36197e02135916915f34ae1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94acb2af75f3f42f87f5873851532bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c93c5a9016945ef6456b60e7bb305398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea646f55e5a96aa836a5b28f305dd1b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b968b942be9b095ed567ecb2caccee9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c97b982dd8599f606985e8b9cf5061401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5019dbee5ef5d5a111478f350acdd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba382e259d319c018d518cc633bca843403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d096323b78c7a6df0914097a7778c0b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb7ff5632e8066d75fb53d40513ecd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b46a44dc873149cc4930790350928d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d41670176e31ae7dd053850d15d6e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbc6ce9149b3818b6987399264c879408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045ba5cbae25774d7c3bab875b35ccf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043bafe70488996f7c2b37e4c4dab89410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333c9afb6d929640564237198ba1cef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a72032863a81de54b14cb6b29e1ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6f77807459a9812954c045429dff5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d3af34088a0fd4f5f3283d9855c14414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2e59b89958cf7ddc1df7f462924ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05f98b6df4b968b7829ea236dbe130416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0d6b4f9f34554a5a5d1ce8435f87b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ace4ad74278e12407430e1a48c70c5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90934123f11ecf8150775ab5e3dff262419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813fe5f4403c0cfd2d1cbc5bab3e6e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae482ce4d88a3f99b424f7a2c0c3633e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ccf6717e0a9cb5b57d9728a861e62422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8989b482990900c66da9260b8cb85a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e89589a9f392330c98afe683ecb72424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904333950d840fe20a1a79189351ac3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477a705edceb11ac972850b265c333d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc588a9680f44076c1181e350553af9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88d1054c21df177e6367dbf975d4e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7577a0500a90911ff15f63f91a10c8f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f010d2c8e8025c31a397016c5ffba4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1f4d3895d7da7f20dc27d653e68ed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ca359637547c66dee97354bec31b5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf377e39b5efb3d35a8f0d92bbee7d25433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0879ca386ff6b6e7722c8cef79636434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82e58a9eb60b23067bda0e17e455a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a255560c4da2c0596942ab36fe30bb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8445a0b20606984e9f2341d7b18b4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493e86742be8790873ec20c4cbfd176438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eee8f1bf3e0d121b6fc46fce9b3157439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3948676a7737c090be5eef438a5f4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b5ad39132a91181ea7d7c208e8c27441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654b9c479ef2e8fe47062d438851b1c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e42eb9a951df188743dc2f9c08928443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617699986cb57cf7db4c265fcd6a415444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed788b813bb502b74d6558e1419b0c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5e888c9500ef2d22f937545e37dbb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0db6501125beae1a47352dc230681447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b978f80501fc2cc67eb3ad6ff5665e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4389711ca765c028a132d84205388449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af865e81f1401cfeb2284ac5e46b99450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41592cf67ca4f8a614fca81b9dcb5c0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0413b3c8c120c230db6dc662a223c50452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385b6731aba886bef3a758af47df8f8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce11e723ee8d067c729937eee8987d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a8c9c7046da9f9d92d4d55e3119bc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6196d33973980da3cb334238aea2415456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828714a08b1ea4f0e0324094fd3e7bf9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84b99fb52116b7d38c3a0755010d6f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a32cea903d7a08a387059bd5b99311459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19e6bcc4b40fede8918a07ddea9407460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ab8d3eb01015b0a414d60fa47bbbe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e73c80b6d746073dbc9c874ff2eb4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30bc6bc7c90fe885cd1b5b40378704463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae967d7d91982ae223cb16be3a9964b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b241da971c6bc010dd3c49df93a3539465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801bad9b8d035dc424e98ea12a2c935466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebdaaf84e438555fac1f8ba4b9aded467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722b1102b46cc246c15a59252d5c49b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0ff6ddd953739d96348ca783a7f09469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0c227d0faf535aed38bb768e1d84f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96865dec558d05e5f83ea878d5cc2cb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5104806d003470c188c288b63f456fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dd5abccea5c2329d3cc4a35665dfc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97363507feffcfabad041b64404b7c9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771d2f914a895ad8d83b5066e334a01475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb5e9e584689f912cd01085df08364476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f42411767c9160f528b6042588469b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde28615bf21155160aa4fd03e4ae3e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7da2e8e02bbf0f277015227da90ab1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b80ccc64361d55b7af73e0bb4b4dc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd71fd99a76d2c62d4645b5c9f21709481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedd7741f3148e6aa5db95a54d55ead482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3607bee8a49c7b2067d682f630b83483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf5a42fc6dd9b085ce2556b579b0eb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3a8cca78dd672c626bb788bde75b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556183e5d6e0e9201764b91b01aa9106486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e496600ff78db95c66527e62deba65b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d57605c7db010232ef4e658f521c2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e86a220ff006008b7adb617c43607489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae3b895d07ca89962e41f93ad0fd64490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f515e9a5a4b5036c4935113805e8f51491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29281c2d5930dd308bf1fa08fe183ca7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707efe83fd808efaa479dd01375d3ac9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d867e4def24da81048c88f003261b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50902aeb750f3c3781eee0efaafdde7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d355da07e9b17ce48bfe4206ab57b5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a433c160f90cdfd78ba53dfcee101497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82a3624029cd44c013e84bc9e3c54e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94e24ba984e83aa95e791c56e4b3bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e597c9b018d83360dbb458682be04500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16bf457a22a81d5afcec6fe4bd3240501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da14c1352cfcf46845ee4409ddb675502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26021594c4c46ba30f7dbb46c65fd720503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160cb77947c9f91dc5062971ee0de10504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646377367d652e473156c02da684dc5c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c023e17199030bd70ae7da1f5097bd9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b437fcdcc0f64cdb57eb22ac86da9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7f87410f8ef94d61c50ed719f0982508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2404517aa3d0aa298840dc769a2da509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab36b061ee685c95924e9b76e902f9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da71497ce34721e0f45abd71125d20a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a26340febc3ee1fab3ee6e97dd180512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698cdf131b268f59a25fe699b8482d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f66a7ed8d8fc7c7f46b16c33f33f7e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690829ee3518784cd522dc7b850b6b20515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98a75a58962016882a6002f52f11b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406041ec33ef2340a0128107a9a530be517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fa6859dbaccfaab550cd19ad188e1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b0fccbf7c551b01b6c9134304f505519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd820d512656bc77419686f31c4a1bb1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fd30af0629bafefaf72fef4fd5509521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f34f4caa6579f73e8128939e2e6cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8c015c613f4f68386ead07ea2ab64523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dd7885e11a9adf5d4c1cfe958dbe7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a507fa04a4082f6141b2a4704e026525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac77d0b896a5082307eac56a97688b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f22430d002a5baec8256456cd9380527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caece19ffae98ffed26238be7586d9e6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85080623f3b8c5b9b811a031e033d8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03307eb43f983243b67e395e50e8562530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb18f5bf2f1850cc7cb56331dd69bc1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ed0096536cf3dd85cb018cd60c748532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221539505936e626c4675e365f0a6234533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba911a900e97e5450a4de0a445f7991534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd73d570ad600fbc4bc50576eeb192535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3b275257d56f122df76d88b9dc0fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98731decd131796b3aec8b9eaf5d9a4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc68b4faf241be5833eec9520eeed7e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ed88c6a022d9041f245ca9aaee72b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2e814ced5df216a20afd7e8d7cc3e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34c66237ff2d275c0a9ddc90843c31541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d6c731d3c596101512aef97b0b4d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbf3f5d4c1f1f37458d0789a81daff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb628f653dd5dedf3f9b9727bcfb6f6f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af973d7ac28aa9c72c0ecb6051051b0d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14188bd02ee682a527751e5d8b54e34546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecef502df926a1eed0696623cd11084547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649921f1d2c23159af7c738a397a9c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf991688db214de95e0011fc1ffbfd5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f939575429974e0144d90eccca2fff3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857fdb18cf52616cfaf2494ac034213551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37453cde324c9a985c73c92c475fd73552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc1a3beeb6c47ad590a2389ac90bc2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1ff1e76a47909d7f2311005cccbab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754b4fb911760a18775c526dc9b5a07555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0580cac6bcc6547d375e43428f8625d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d2f9edfbbadac8b291cc1c61a9009557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2e0bd2d7567da9b289afff3837e0a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd606341748ba5157925bf5fa147c5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea29d41c6bda4710b9793fcd6a64e3f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10811bf5fa56abfa1550a408886a327561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808527678353d1d13b1533e65495375562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97759c2d2e92d50d79871c1321d227f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7339bc540ad60b97777c855bd55198564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb72af05ecec9eed2daf4728d96e94b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf3d51a7f446efc1b14304c22bee7b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146166bb481eb75c0daf3a124d6e86c0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4735e24ad179d6c2fee0bff406b09c6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061b5bbf5f039b39a7a2a908be5120a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a46cca51bd7e562acf874d40b1638b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d96b8d3b8df950c79d9baec760a796571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55467cf8cae1b96d57744ddd9723a864572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3838608de686e2fefc088b9cc818a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3359fa6514d4c2e5b97296381356f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdc553bac376e3ed523c48222fa9cf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd932a00ddfb643cf98e8df5256bfec4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a4e6ba1ba129dade3ee00734807a1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa799955202393dd9fa42f2cbfb8fa91578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947619b011acb40da34bf3714b8eea6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5e420eec03fb20c1fe0ada6e33b2b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2160f5e1f6ad800fab96fae4a5da70581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfbcc69c52dc32d03b9470d7167ba3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13a1c4c525919595c6edf65ccf6dac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c9258a3159a1f2e2ec2fdf751e82d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff625db8a002a33df98e8fe19abb45ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304868679aaf1b50b5cd37eb77bf3d22586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfd44bdaaa72a2c816af5745b199c6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386cd51933c4105e5d59bc033deea86588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3aff78ad9157077f4b898963c8069589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95bc8dbceabf49008b4b4530ec5fb5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f951e587fe0da6bb32bde03853caa3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8730cc827a16fe7c69577dc89a8343592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c7d22c8ffa9eddd10fe1322a936eb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9bfec8f4f3a75008c5f4b7db9c8fa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9d8fff584fba59d03a04628ac78f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188534b7604a6cb34b25bb060beb2661596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23bc8ca8ce1b44c9dd1371184f1b7e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47227d7458d63eeca774221d68b8ed01598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527c19196db7bcb4de415895ba05a6f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e397bc3f17bad319bbe21274a3409a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a80197d888777dc29d4630eb1d457e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd7b20cdc545c98bf612ea0fb22eef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167ce6daa0ec06bee8445a0250b03bb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb99164dc3b98c566152d08ea8caae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9eb0c633405915c05170e0aba67cdb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a01452782e0c8967b97fe64503a36606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0d4750744753b94c392f80ecab042607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab834256304f5af88619f129ede4c6f2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77222a54c22af1a685db2c6cb553b3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d0711156e927151044cf20bce70bd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436a95c9aa1ad6d838368d665689ba2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662540f3fc0d85281ed926670334f55612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df71a3601b34a5908e4f682bdece4d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c53eecb82feda78ccd5b923d441417614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3229429e7be9dc2e96cdd11fa733f7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cba90177de3df9a1f141bdcd993f8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c333dd47df20af885c8d4c90cd744617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c415c931f35adb8be4326a3450935f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ecd348501d9903dbfd6efc8c39820619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2eb6398ba231c1486bc55cd7290d4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dc137220545b03c92fd62a334afef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77eda00ba3be90f2258ff789188c22e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa796b3c66df82a04abb0bb7771fc8df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefca5935e455480fb6f382dd312b81624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183349418dbcf170f6f73ca805b285d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbc4521ce5b2e94a4e4357394b318d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a09d2a803f45b22b460f2a11dbfab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bd82cefde57f18c95328391d5c11f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc20523cdf461230c6fb57f3f8fdac0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512acf9fc8e0eb76e5018a50080b3818630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211e40b7a4826ac0fd0b55496e99f66631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cdba1e1b60358bdd7c497629f03db632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1c125ead7dc2b3848cf7dcd1e43ba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb40e62d1836987414dea1dbec5d0a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d7343367bea14eba5a94b67d3a065635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938125585d8604dfb6ebf55b35dd18b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3d3b2789e6b371fd8b6fe2cb224c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5b5b3e3b155d137f705be7884559c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c523f1e1de94880e8445317633ec3f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2163cb8db00cf844e79623206208c8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d591b278d0e38598290725dc47cfe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249c2eacd4a8abda5717f02e92673dd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce39067f96645ab2f7781bda39a20e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10775a18b76b71cd0a2785522864599c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc6bebac90181a0dd8875bde2ca9cb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e84437f26b6af731f66279127414e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2d5b6d5392ce86c2e2593724d55ab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609611bf38721d7977d31cc4df1d86f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c83aafe5d2960588e8d331b52e6b60649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8e8d00e5534889dc142416c666e5c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346603b9ef5c0d3c218094463e8f2ec5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bb02471a5d9aad10a6841fd058e52652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d342a87c3fa49e6b23899957d4bede653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab868413824dc3df71cb7e8f62c963c0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2aeec08320b68512312077ad723a98655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e879cce20c17303fd518d17189e2fd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7ae7191bf8b362e07c76e3a343fd3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1840c77e8a35665803249435647c6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c320caefd06d7d0bdb1faaeca0484e7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92b1b9c1e4ad2d656be187aca3a8d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4a5c7721b21ee6516f9f9213da34f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f01b63d40d919125f2e67de843cd9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c989c319be2db6a6e2e8846654fcee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a683341fcdf6f2b3482941d1211b18664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a576d4dc32f412cbd7a962cce13dbd5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e259e2e2d49b5bfc4c84cd89474b54b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd6643d421a6adc45a133482028d6a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95478116494c4235d31f93c2a719a2d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5f388364c9aedb9a91a6d08b51f47669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20e8701fead8fdaa3daff1aa9128bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0216cdc9b67d8d57c1738d402ed474a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a6529f1e0ed32e8d996ab09c11134672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd162543b455c9ebed3233e485e056673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf66c911c75cbbaa5e96c652a022529674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e684d7d2af8f6034033ba48cbf85946675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf3a226dc9a7262fbaa6770bd1667c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e2add0204515361288b652e9ffad2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbb638093db403ebaed9cae1a1449d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a28380cb376f083fe2357731d6a1d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ced695bfa0043d5d34819b0303416680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a3b46657e8f917ed0d823184c9c07681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f0297196915abc76fdd11205ba297682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1ea1b7f522222adbcecccb2e15bf2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92170d161a7f2994e3e4a46730babe6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03346aeb6fa03d9ca4b416d01f51e80c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eae9a822a3623a049630b42a5bfd82686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e47760f72f24a8eac0d6ef9acc2382687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1745a01875bfb13bbe837f22c54ebc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b2e532f3766fcc13dd54fab0eeb47689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45feadcdd27c96ee7c572687db0950690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2606250dc27e46fc20531bf4db9c9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05438bd2a2f8f8865df11036aab05f5e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca23795477ae038acd6070fe588de6a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb1e3905dd04f551bfa5ca9baedc64694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9474fec816d0a77ac5ae8ff8cda92695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0961294ec59438f75576a840734139696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99b70fd31e42644f40cd2a57f69ef5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5330e7862654ff7b1b44312cc6b1fae698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3574f5883ebd6f71e8d9ec8eeb0c70699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdad84c1fb1a501700807b1bc8df4a0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efe1cdf7cf52088d0bee0e8aff057c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab4e9af19a205a0409aff4fd0e5ee0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e438e300648798e9ec4ef69bf00ecd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9dadf9bdeaa962d9d1dd38fcd767e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4316037288fe22e628ba4f172ea4e29705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f6603dcce457f7e9349cb2733c5ad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d5f5ac76089980ffd2b27f6c1b5af707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c17bf798ffe8dd9470b14bfc5b03c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21c4e6f7379a909101e6e400854afe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c694c8b323673931715c6c73d65cb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b79d564c3915bf8bd4e032ea8b0663711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a98fac576afc6d29ff86a32d9e3e0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3640fc5eb80bf88bd3a54069cf27d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73ee887fb16daab550eb77519d919c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c6b5a9ff6b59b092437d1f0e45cce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988a80103ed0dd99bf84e5d464711ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465380a890084073031af5c4f99de2a3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6b7453dd55865cd4e47c3dd42aa97718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d92f494db5f244288c2517c8c82ef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed3807e2cc15170ec429a56fb699f6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1bd0139475c39601a2f3317f9d870721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be3155a9480df3a45d17631e8539df722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b816d8fb5437bfa4e32447bd61f405723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351005000391d5f1fafc5b4619062ed3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cff4e367aaab12dc0b9fd5e9e9f05725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893db344fd2fed96118f1600bdfa6e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c54a63758abefea08929cfae70479727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812b70e2c18fbbc57bfdbed678142cd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4947f7fdfe1e12fb98e3b05542fc7f0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5faadbdb9e044fc14c26c91d73f133730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38f8441d16cef21b0998146d73313e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7077d6e7e4d86f47ae58b3227f66e7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfab55e7f3a48ba48e22b6021bce176733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a281832a26209f0e29977be20991510734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdbc0898f010d78054c06f97360df6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a0ecf89ab2628b1f9484f1d378219736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2c59ebd2f37a43bb7c39a031e5909737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf2e51ecfcc1476a27a4910639534c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04603638c68191f1b65b19660ee45ae2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b00634fc289f5efe969e6735077ba9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47627b257bc93be8c7a57657c691beb0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be801a69d1ad1ba91b95da12da6d4bd7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb642451cc28f1b45aef4f5d378a14743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce8824e49c44ed72cb6620e29edcfa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59349b5e0c9268ea36d8908fd7b40a18745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e6f1c921ae47f296e66106b1547ca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bd7b7692270b2ca22291b5403946b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341e12ad57ea635ee5efa26c609cff3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a51e6725b41cfffafb4aa0ac00f4b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c2f4a92b092c5bef63e7eff03d4f8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a425139826ee3ad30bb6c7fa75ab21c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cf569ab7a9adea28897c86ff1d2fb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c63b111df184bff5d2cd367de07271753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32436453de564ee4fe029acc61f1bc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655085cc7ce4febc1105b239f29ef29755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cb4c69440947527ab168a0147cdb2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0402e3c4f03f81ad411c649d1cd1ad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330b4fd2365f322d6ce08bb7e7832c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586287573ccb04d3f64561837933274759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b8bf7597213f102f34b00149c3ee01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ade7d9e0bf27eda0acbf8975687942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216614956757fb77ea816e0e44cb18e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b2c50b27a464912fd2ae8bd325cf44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532f1eb117ac2f066d753c3b8bad0ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455e3334f020d28c3f47a5815cca8c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb94f50349118c8294a92224a424f487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b56540ca2c1840472ec25317365408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e934687827660b7de44044fc03f4b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56710a1bb75be8b55189dfa523e58b5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69cbb4a3516040116dadde58e4de9011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5d17ce88de22e8a44430ad127d39d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2787148aae5703d445495a2f2519513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b5741eadd36b897fabc7debabcd5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587f5191d8d0a160c661707037078fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029f442f76d0567a10c3e898b5a090a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3d947c4b529104af579efb4db9c2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a01c153b0749e33085d6e5dc749dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea62f3aace9ee223ee2882af88d6cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588f902a1c9affcf61c3d5fff3a804620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450b0be3aa6296447ccd8ca7bbd19ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603959be90e65d2b819891f5aa6edd622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76f6f3f2d35d51751eb56895b3326423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9e40ab5f6a9e6f160c8660878d7b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dde6c86dd1ca88dc90b03295e9bc3f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8889ebb2688230c7de6a5db962ed3226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9141e5f2ced4d3785c2201ebc45088c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747792afb500c8071fdbeb6fdfb2f1ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70025111c54e0f334a81f98cad27e0cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f3a704d69742936b00ff737c50e2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb4dc721f2a101b4338a32750e1dae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae461b45f30531b21087af4c090fa832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732d5119a6bb98c0195ab94445f2ccf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbe4d8dd05ac450112892d66fa873734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7aeacc969c10588ff4954b8e9a70535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29821d4f6b8ab15b37aee400ea500e6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8c52b011673934db30d3e76641db937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690eadf3860e32604eaf3926a51e05f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9fd29f4114ac1563260786d2bcfa139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f388e70e97ab43dfb02cd7ed1a600c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18b8caa58d1adf9204269e61101b9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652b6e16ff47a0506b64ded5b97681e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea158ec7c12cbf6ac9c4ddb0c7fead043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f5abc0a0db089fff2db371bf2692a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53f9dc5ab68f6f3c6827ce89878f9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec54d954687d3279fe83b0ade5eb0b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fac5830d482317ec9ad0be2e9b6e1547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d8a603dc61db3f20ae8f01925d96c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4f85e86823482dd469329e586061349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c9e847658463a0a2ae86272ceb48350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f08ee1671062c6734f9fa760e550151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4005f8a4473e44259febefd6c05c4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a4b78725d0a5b356c2ce6fd39f4c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5805fccb18719e4ffba27fbc81d8f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae4abd67f3876dc516a24641d8ce2255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e439a2a7e496c823c6710f06dfcb9556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f86aeb1ba7c32fdcc0f44b02ea86ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c1ca98225a718ee67a8b7c387a70658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fb5157b767ffac7ee9ef84fed53c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcff616acbca938849fc23c422f13660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce2ec31f334bff2ec2afd80732058761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e9a6961472c21cbc0a7991d7b5afe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef665be1e0e4812a90258b80478c8ba763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ff087afd45dd9459ab1e7f45968a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396aec315f7420591d0c6f6b4c06f2ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e28dc65f378fe6d39a546e0a5fb30e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8a14dfd7f141f8e5e4d04e2e963d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d3ad173016282bc7292b829b005f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b3237e8add8ee7ade6a7787213eda69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c8867cedc3664bbfb993c1d953f4570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec044925720d9dbd8ea89ae8c5e26f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d86d17f03c24a5088d060f8fc4f4a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc891ba9a5ae3f44baa9f3d1367a96273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d518ee332174d2cc86e7ff86be0b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffa8484f1227763a99185dc01e872075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad123cf44c1b8701a4583e31e0f0ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c8b86a4b7ca95e65ddf1faa15fa8d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d516c079bd817751ed2f1d9324d704378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e51f1a9e611c724b5a304f987acbf479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540a563dd38dd4a15cd247c9ae50b2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e92b62faff1d6204289bd26bce9cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0f9be7a12efca222c68b3d73a968f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100751d7c064455986dba848c67f87b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80f4ca83a0fe71bd436f027243d9d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65e23a2abdac7f862130dc36573a8685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2587734a3ca5af2e1be1ca2cd6b3f3086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c2afe1778d860623aa4b7e82a70a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccff845da3e641169f41bc6ae25e80688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03d52b87b83bfe1efb7c701ca8fa9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637fe0f349c8b89cb3875e80eac50c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239d5f6708145c623f69fb33824c06791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ca490ece12c0f859b49e087ab6b3592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2172a8e378b856e706f2fe16f29e4f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528c1c5def6b8084dc8550f9d50c57e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf4e79a9cf3806695ea5e61d3b5c3695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557436242e59b8160c477c85fdcba8296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bde4723560b4039c53a5756392a5a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503c35cf801777d3a2e5c57cc90faee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2db81c6c2ec1a9474c086770b350f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06c446651ee866794670d9ab74c1eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bd0bc3ccccbf92c60160c86f3a185101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391fab023c8730a73a5c0b34ddd5d30102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd4a13ecd992428ae8e6beb192396a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fec53047bc0b3b5f90530c9a4e2031104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319459eb251fe86d29f53bf8a46b08b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752874d48d4f38089d0bdf6d2054a36c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ebc02b7f3aa7c8257ccbfe13fb5c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9b0785d280ddc54a0a0c622827f74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8726b09cd8ca01e1f9b00baf076ca63109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04db32e20805183f7fed3b02614992110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7c229e2ab13fca28f5be1933a665f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11161565bdd7da17ccf5bedef0b332e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed6a4c6f0923f2c010c3710718b842113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731508c994584f1ce5e8d3776965bdd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739cf2403626662e321a3a667b895d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fe3095e6441cda4c0245f194d4248116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d31b8f86817acc2fd9a0ac1876c36117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8885f960153eb8d5186c9fb5f47f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d211dcaf0bb8808cb933554e4dae616119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40729ec0981663add49b3b1e04c394120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61906f079b13502e8ddce5ad1486dead121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d020e16c1e119e0f07377b271e603bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7c9e36c70e0fb7b5d23a3ed167987123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda034327f3819fef69e2c2cd43af0a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9157eac52e3b62b8edf12d6a59c7eae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5fab4c0327a7e7ed1c8ff4b4642bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786890884e560090fa03c85e38a1898127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667c80c2976a83bbbf1a1b3e8de0d16128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb49b2677619468a5f8aad781900f39129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba60cfefe7a3fe63316bcd7a86d725130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb44a0261fb1c95df6793474417cfb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6e618e2fd6b64e097eace0828d3fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a017a75a80cfdabb8f80d7ca8de93a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56c52238c1605e7469d586be50a438134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d71fe8c774ece23a11ece2e28c9267135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150229e72298f1d5655862470fb69d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefca643fa358c5ab18388a6c997634137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f210a1ea243db8d87400b4e0333777a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b924f303325c133ce637a709058540139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f0f5cedb6156965203debc8f6a421140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa860e713f3e140e3f4868fa941553141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d22af89f7435174225975729e3932142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7abd59b9066a5da191f781dd240a89143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704d0d944c57ac3ecdb79089f95b4c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc91b4c4385742ab37fe6e28a10c06a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c8824f3832c0212e99bb828206a3f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292db8ee0f6754458a73f3ff358ff7d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e08b6c5473406ca527c09af038502148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1019528a09ec76385b7b4e4a61b88e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2501376c2db6bf513b6eab3a55c65f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cec28a26831a85af165657bf65f95151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ff6eef1d482795df29067ea4e38f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f87f7dbe7c8cec350b7dc834fc624153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba42104a700c2b55a378d9638f4d8f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b2f05167e1fffd6513bdbefcad0cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fe4d357cbfb2b78b7e4e609d7d73b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a9e644d8e2135ff5f44db490399df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf60fee40aeb93a41f08efce78d024c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98406fcf7ef3eeb3ae088932846719cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7b805415e90c7004e39824822622f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599998cce28801071891f9a602782a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b31073c57f05c1589f17bd2e4bec8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb618a6af54c5c4ff0adf0ece9a8ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141839716d99b16de6dec66294907c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8657ef98003e4a0f030c8ab204fbf5c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f166865b670d8f76043d60ad9b216166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0015b934157b5aaa82fc06eb78f73d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc059c84b7676ca510da3ea2f09ac39168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30634f95f564ff6e0439c2dabffa49cb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df868d23b3cb22b0b433ecfd87324661170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06ea8b845e00f5b6ce83d99910f828171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d80533d3443956c2c6264882449a2a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481915d3e108c06b22885d33825000d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3b870697b02d41e7d5523367a2f90174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b829a41bee5374ac2588dffe38662175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73a28b4a9eaba69812cf88c08c5cb0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f14b0688014b99b627f58daf470e52177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902831808542d9e84829cf92d76fa73178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa6021072fb29591e6368939c93eec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747b7dda4e8cafa92a69aed8324920c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b962bdd761ba50484f64d09d340874181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd688e47c6f3ddaa61397777b1062d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a137925710df5b15f9b84aebe13bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612310685d0476e969ecc662dbd022b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9625a12e6e6c027ef68427e912bdb93185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c336c17b22cc75ecfb19e91b8bc00186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dbf807af4ade3d5659f6c540e3bc4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15190f755f1c087700cb87c9071359b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f86f1961d9638360295677665d00b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18807f98b08a6891fb101f3f6f376151190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42196645ebdcacbc732b12ad490d10191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0115fbd8374938e9f6b4151405350a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc27807e58f4c94fd66bc97a9776f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff4e215c1d7fcdb9bf4268489c6ece194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cf9765ae31e0c43cb89daee377dc3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d230687967df69a29b3b9ef2347fb24196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148320c870755a6063039659a089766197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfd8213530dde97877395c48da37dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1c0f7668606f196ccd4b740c73296199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec5697bc9e08d87eb7c6b7db425581200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3a5fe6861e7ed431568319019785a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc88ca91409dcd805c939ca03e18679202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e567a8e0309572411c91ba06d7dec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc874bc8b1d7e8829b15ddc62de6460204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7a991423e40e6ba0c11a2888da065205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b9d4eeecef531377a354cad665cb8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13482eec2dc6bf2924a58f8f488ae5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf62a78d05d860b3509e66cbace9890208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017570450e20d68030e80734e0fed1b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d248e985be8812aee5f8c36d58b34bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41277553e608f137544ab2987106a962211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dedba94e7e61ce7b60092f1ae22a1b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875f7a6c5cd98368a4cfb349c0086bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2e4083aae1a066c060414871dca35214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfc8d6706f198cb97f6dd2a7fecbf3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b184c8a1b2bd1ee63b564edfaf2dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654ec5878d7eadea749f293c71b2b14217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25518048b943aeec631cc09f10735c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d73d6bdc3d3c377abd6c3f2c09ae33219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2b2ffa3970c2d8666a9f184cbdf10220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69d186444d9e48af54b694e580d660221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f799be898e97cf857f0573aeb101af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4005857dd61065f540ad37c89a90d52223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd60abf9540c1977194db0adc37f93224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a4be37d8e785d47fad5c3a32fb8ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ced451e012af700d6195f4d36a646226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c40bfe60e62242df88aaabfd47eed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dacdf775817f4cf8bacfef3e4316c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8e313c6b05e18ee980cd27d50d4c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935966f44c56b36f79cccbbb6580610230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b226daa639d507516f03de30c94dec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f56dfdb8b0e91e253ae8195aebb027232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682eb0fd7a8fee756aa5dace1469b84233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6da1bd2ac5493e7fcb236b400d86e6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81aa1716d58a6849c7d8b2a6b996b3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86ee80b170ee3987a2bd7b1b096893236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb13c0e321492c407b88b4d4d3fe6ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf7dcb1d6c8f75bd71b45e92e16d53238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4192b8e45884f711c493a10c0bf6bf9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7460b4492304475e85130d7b2c5029240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdeb9dea3c1210e9b8e4388662bcfe0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d5915e290c9a11f86945e017d5d32242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e3d10a5d164b192fc3e6643727905243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632501b3810ed5b83fdccba690d2c56244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0dafd5544b8a68604733391424390245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81eefcd922407fc5d65edf23f373dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c85f6a256c1d3fbcf995cee00cd137247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdfedbbb823cc7622e12214fbc89b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7110024f71eba4f32f178e70f9252249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad6e00d7de2a241866cc0f652b5b12250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9377c45a13e87a3ecfed36f32aa98c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb1358ed0008b22476cb3554a9e277252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bd67c8a82f553e86d55b8fe256e56253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd39a57984305b2284e19e14e0b6f4b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aff39b91a77dc20d28e8e18272e3d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5748f65a2c7ae726ea1fb6af9c7435256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18092ff4347076079ef8927ddeea8459257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1778492bf267e71c8774c0561dde031258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4abd777f104c460d2bd48e944e0b82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6470b7594e577fc85825dbf675d0411260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4cdb008130ba212c3cb635ad962ba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855cd10610fbf74aed8ba51ac9e2ecb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d30c6e6c9ff58c62754f97642e886263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e844b37c64cf743ea8a6b2b05a6cca9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b50b186b132631419904240c548c2a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87801d4e5816037ff336cf0d757104ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc5662df92a76244d2579973a03d0d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c26496dfa76c0f8239d39bf4500c29268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0c4aa600f10220aa3585d6da1b7d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0ac72c52cd29b3e2d3de8e5b3bcdf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bce1b8859c78cc52322461a73a7921271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74e540bebde7f54e6482e93763335a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53501ed6a2dc702353cec9696bb48b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef81df93b09e181203a5a8f287b0e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426e5f59239b52ae7c22c95208c2344275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2afdf4eb80615b282461f01acbec2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0ef3e2bd6ea1cfb89a5600045af96277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb429b8d2c35f3178f52f8b856f7a6b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed15ec789c0c04121b638f9fd8c79ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1ed67c9467471365812f3259b2b40280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acd2153b9bf472c587fcd69bbed594281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c82058ee6e5d2c2ccf101f844bb08282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e5a8f122105fdb2c0054fe911581d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a2d2ef10e4d013504069e828f5303284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0b1d4988c3a45a3d80865876d8b38285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b966c0b93107ccea5745e0b383f737286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc8ccd5bfbe9da4ecb934ab71e8037287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1855c7e298f2780dbe955d2f3e07d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b17f82f44eb43cfbb3196da53e7c44289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2532f93c9eca98dfb6551e654e205290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ff61318974f913378ba2dbb967e2f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fbfb3e9970fdd5c896acfce4cf730292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68bcc0de176100352ae3d12afa4ad6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d14008f9b57f688df161cee9925e4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13ee51664efcd48d38ce897852148b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f25100e6a5bcaf9bb2689d3ada705b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f4be9ad6c4cf634efacc5fc15e248297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659408fc675bbc71e879239834f63d9e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1e308d9e043ced0ae05a77c8a5b86299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3df3c09f896cc5165935553e482da5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720abd78548951dbfb03fede2fc045a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4fa80219d4de30d6570bb9b1c9c61302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f44e4f09d991c64bfea39507758c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0f6bc94b45218548b5ce916d0d4d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83724d61407965b22e31990d997b73c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec58c0e0e32407b865e10e8458ce33d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97724c324050748ee6f4a363db54966e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb5f7a9253a7c4ccad4a61aaf96c6f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08c93fe03a79062276ee8e6ede5d48309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a8fadd6665fe5f32d5c663cdf59d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9802a72daa011bf9dbdb7b161e47c15311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a41811c927535e179e4a7b9717c83312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13eb357a641be565b8c4658b7d4a7b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718d1432d389bfb8e56b1b019af93de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa598f16b40bc31e614d9c553b851e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a4d0686d572c1b5d880b3fd998c92316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea3be4a4b79a4286908acb19c30171317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa76451f60213a44ae153afccc5156318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8945571ae9d858a3572a06d39ef1d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29c0ee2bc0ac8efca0e7259a578e5a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e3da2107465ab671448bb7e8f405d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb2f8285660235eac3bacffc772041322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1aee901f01fd403acab02e78ce6787323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3d4a8102186005781a8b32d3c9aec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11db6219607cdb2b1ff1ad708425dfb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146dbc650c4b5a202ca3d08d102b38bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74edfd6d3c5d586f4d36d3f1f67b9ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b73f00f8e67e9eeda81eb1616b659328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cabcd277045955eafd0ba16c7922f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d64f1baeadd750b3edc8233a13d7b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe385060e8edadd2a881e5e9fc0909331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7aa3e380224e8fa33046bddf4ce09c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ef9f3228741cb5691da7e0ca4b89c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fea17ac338b5ca604c5431315a4ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98ede28004ee5dc51be17bace7b744335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e554497c5032c0185fcdf26987648336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b66d54204510e522f2d08b783a9106337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0819e9682a096b28f3babff680b26338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c37dc93f89078cbca0993daa49453339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c15676579395922206ba2f63292a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2c5953deb51b5ccc6283122971daf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bddfcdfea9ce82cc817da94e6848f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824142a6e8245aa1a5ddb2cf1038ab8d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae18f8f22b88307fd5de622f03fb80344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef653328e9b3c0283acdfca4b3fe26fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6cfee7f84e2d668637c7435ce70e9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb39518af59e221eae62d6052cf44c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c1a1b5beb87d1b0bb8c6993a23219348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf4360cb5eed46dacf47eef4378c8d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d088e28c43b164a88263548c77701a1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8c83efe539ce9934d491ca78a62e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9b36212f72e4b23996cbcf23847ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877494ffbb93a3739e334fb3b136bc8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9f94abe2248493bd2130c773e16f4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47597491f6a2f643e82c82dc7842f45a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42531c233b52cf801ab83fedc7525e45356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5500d95e8e277273b2279d5bc386fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346e8c82657a90693362bf133c5dbd9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc878c35f03c082f923a31917cf38252359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521e75c18e181a33ed164442e43b1a5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e0d211c10aa3905184a588230b821361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec87d59b2bfff391b7f1a15221d137a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de92acd7c81b520c769f9d4e58b7b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56949eea637fd86be805ab7e09fe73e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd9b401271426e5196eb90bf0e75b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd02d43b352ce5945adf6a3be2db47366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017d852add4fa93c31f62425778b414367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb588ca50835f8eebb9b88b1b7b765368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04771f6ecbc9edb9e15cf78e34b5f0c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed8f802f86a9ebb92bf698cdc4bfb6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc26da30502f042a2c9df1efe63a8dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94e155ba34715b8b2c95b0db6a3fb6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fa1040077f58eba77ddc8c6adf4c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189c567a56ac25d5e4714e2fc65a66a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba8aa9b99e40d92f2a40369727723f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e38e388584d1db2eb4a98e8dc991e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544057a07f48f29970a342029f90764377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3a1eb49880a7ab68fbacc2c113bd7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35a37875d799d19934dee1622ada95379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce774b172ae8b39427475060505abfb5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d47ceba220279c1d59baf6efa87f6d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e84875dfd710b714d6d69bd124dc6c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc7854f57ee20fbbcf83dfe4c4d592383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a762fc6686ca9751b39c28de8846ac6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b54985fa634b895a66c2caf5a5e27385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506949a190530e5fecfff8b8898c8b83386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a7bb01163987d9558ff6332598eeb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f7a26c223d4bc1e57ac17e0c00dd0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c73a3f5b21226a1a1872eaeed6bb7a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847d18356906a2c17248a5135e49460390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d488ed86fdf5b879cad60d0a4865b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab270554bbef3a8131ad10e7a77a696b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4d0579d5f1c490936a8cd70ed8021393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccb24cb921a8b10c57ff598fdaf18c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574da17d065526edddd487b5749f603f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47753e4bba2d3e9d97014ace301049fb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee5e5fff99e5b30af442987cc45e66397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120efce9b35c2ade49fe43a94138ee11398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fc917bd841fed273fc3111bd37755399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecf0b9864cb5e1e7e517f3c1875f95400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb365cf804c0e533526fc237192011f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad90388beb56aa6fedd848e0b07f3fe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ddf4067c066fbd4b4df456e6cd283403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00a21f4a4b78a088ba757059a2787e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ce9a804bede2fc469c90dfcdadac2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06978fcf6d33e6f23f12390c97736628406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f54e8e5fc142a0660da6d0eda94b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080736faff0430cfcca443816aac1ed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e64821465f9bc0cb8ba4b8ca79c8df409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68a14990d38ef504d8f499e4cf8c94410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d825fd65c09a8c9f49243fc1b0a0f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac14566cd70929fea32349eac7b81c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed61bc7b23ac892996079cee4136e9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658d24ff56536bf646f2f2135eb15c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f101b8bdcc59e3fd8b21efbec82686415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16003489b61a6a17ec121f2321f058a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3aa3c3e599b0f58b2591125eb1d58417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895bbcd8596c0cd328451a43f289800418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ac3e0aaa812fe2acf9ceabbefd8c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d966b0aa9f7fa427e54f59c8475b51420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243e04db3104afdb01ff6009d1f3e3d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913c217e230aa2acde3b92e1df21ae6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb5dd51aaf2e68015476a0fabb1666423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163a7e7bf3cada042396cc5fa925804424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef35033159f4198908cf1ca500ac725425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e2c055496135af6dad9e87d801005426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dad9c09ba3c26815adfacaadff41d2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18da412919803115024a41f3af977b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b51ddf74c1205260f475407be654bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2304ccdb2007025d15d37509d1a01430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de047bb25386a1e6e7aa9c016f5be2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cbb836d200d59b8439f55359f15b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f88704c8dd375b41d86fe7d93d19f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d3bb15ce7ea8d5039522a534695ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d64a454fbc22f38b17c48ebe21c27435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a52a64d4f6ce1d88becacd6c94912436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0228f526706e7b66f308cf129ee9f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9e5be4591e372945a952feea5fc8a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701dafa93e896e8f59766a0ea4ba61e3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618a0ddcd626149da02903dc98f763b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bec816050376575a06977bf126cac6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d87448c1b4d5bc671380215ff8073442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97694ec417bcbae9bc23cc007daa72de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddac02ebeaf477cacf3aaf1ffebdfb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bbee3a491a17650134ae44b751d50445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5888acf28c55750a3f5338515ab94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59a503f1fc7313760329152e0ad0f9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9d154b334f0f4063f06c85eef4d0b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f21a00129cac74cdcb96672f649df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1282f2eb51da5391b4ce6005289027450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7ca9c9189498f14f69077ebaded70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162dc49c14737dc9725d78a366e56c4e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf3337c9cde9a3cf651f43dc3b88ce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85819cfbe160bc0116c1d1acb370c9f5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba494d496b4046a87595b11a07d9474455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccef412a6d3778ac0469c5426e9e87456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068f0a0d637e064efe5da0097dbc86a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62ed1ba55dbf51921ea3304925d10b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840a210c18b29f4b56df40fbac2b7ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cf75bf15df82e2019818addee989a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63349be4bcd3a3278a4b17c997041039461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248e0dce6775a7717a801fafe7aee36462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0bfa074de163ef2416c16a33daaef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb297b0f863eab9860fec8e7c728e2c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fa06b25708a0b99684fd629a42915465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af656fc9b9bf58d2332e88b824aab21d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac6d240699655b8f674c44af1d3651467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0c1a456c5ee92aef79b40880d66f4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4e3eadb87f0cf7f50939010f9bade469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1ad6a36ec5694b4da9bef5aeb0f52470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00304bb04b506c47af1f1b1d9b11b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cd12a3785d66f26f34f1d60e5f308472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ea6b3f0dd50d11c8bee3a819db484473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48b7a3976a6778972d3dceee06421a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6938270deea4252767c819cef248f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c0cd648f454379f508ec5aa80e1e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7066d2938b94387d7c436c5d8251b8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f9588c43452ed8ea6e574f255b9ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b4114f9418932f75ef609e9d044b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935b7618e2cefc054d5a10c0524f7c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12711c00c3d590e618940817bf636017481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9439c8e5f1c37e2a50ab323c4e2a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458ad52787b91633f04caa6e372a4a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc751b79b33c021bb74c75b9cf7d3c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b28fa4c99a70e2113bf864f7fcfe8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf69ec4b9db055304ab1479b5812125486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a14f88ff951276565b7258df372aff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57aa33e6861b67eed283f91510400a1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f00b49800d37a622d2922603d151a5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d163b24d5f6cfac387a1ad842c678490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321422385fa53339e798674a527edc34491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ad32b9a06b289e663aae33c263a4e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e9e5fc56940d6f476546db31c708e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cc879f708945987d6c374e7d06626494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e76fbd5e515d2f18dffe359a74fa57495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4cfb48aca9d92a2afef0c23f98f21496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7ced78516ea3f2860e856b7130ed4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2362b5aa572741188ce317355c3cbde498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a4168bd2401989713ceed25c31a5d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67f569f1a748c2c092c31596d3f062500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecefbdf0a84fc788fad27eda7264012501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e982de2f48ff179645b95aa5a3a08d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629d95d6e932c92c56e23c3ccc3d034503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735de93bd4ed28cc7036f1ddfb28096a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda351afe568970be4cf37978bbf454505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a68c5a3a0c7b071b84c4f983738da506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e569a6acfb857785118a414a70975507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec5c81c433614aee6d19e4abc16bac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52ff101b497e700475dc1efbd737a0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e0c1bef68e6742fb562400e5536da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227116da2e6b56f7d0c9b3cdf3574727511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec98725d43ff01989fc002685acdfe0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdfeb9c725fedca3b84e9b1dd5c804513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bb5530b9264890ab854bb44478829514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306baf6ee5cbfbca22fc67a1b41fb5b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749942c8386a5933009342266c19db28516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dca50ff11d1b490c4d7c310a19658517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c82efb80a44008e9042941d972342518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b32fa2a1663df015a3a664cde010e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1c1e8786214f5ecba1133a6bf0732520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1d36e3e203b1eec9ffcf5a4eb9161521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e30bb5d2a8be04f5cabae82a95fd9b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eab9af1e884675d60007c682ce0ce9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123cc3468077106959421701d1e9709524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050e67c92b413f9cea2d8d057c23a39525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f5f524ad1fb907270648c649f6c70526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bff32e3ef6cf6e368c9907a354dd08527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34d4aadbb2b8115ab29faaf3c153e0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11799d27adbb7183ec74f7b5e73c22529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ed883db5d9c1b4b172beb207313a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c034eb65f7c7c4e5a0f2764abd8c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9036b5f7e93b6db7e1e85513a7ade532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de88ce6f3231b30264edbcc5554c97533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edf6e29923e49f0490ba82a6a7b2a2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1281fde819b130e4b8761d519d923535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d45687078e2913ba89975074387792536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e3d7551562bfaaae970358e381227537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f242d9a8570eed7cee8921d0664d41538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75990df89fa9cb48c3e421fe1d6de82539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dca30d6503a554eedf74270ca835c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36de9283d0c9adb76876efde63aa400541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784cea456e024dac3862d8dfafcf76b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e05d853fcd95c6113783d1301e17d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e60974641c71a175454695fa233f60544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76a58beefc6aa451bc01fe887fb6b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccb7cfe22612567bab232919136a11546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f895bac26e5e0db150fcc49fece5729547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78849e749709fd95bebe68692de6c92b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447182b685d6466172692b5b6c6a09c9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66e3a3ac9b1d498a189af90e171a5b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd612d6ec969ce45c62e7bdfd5ff33551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b850ba06f2407b96973285156b35a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efa2f8cbe6b1c33fd5acb230e11b0a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed362a3f481bfaca6e3511e1afb7ed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce3b69e2d903ab87f96a8c117961db555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9865c65f27daab10fedf2f54bcbd9e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee353c8b038185e2e1027e4902389cbc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32189ff9de3675945d1644602de7488558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dca9c1767ac8ccb65858a8aeeb83f5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc750503f2a4bf8ef1cc1f165fb50249560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6a15788838147db5de5c079bf02f0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9d6c2969da9d2a95c536fb3c14b5b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e0a9ea510e2d7981bbaafa9c93c2b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe363412b4de5859ce297cbec4e7e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b2de687bae384463d0a63e1638ca8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21736ca174a2329414d20069eb25310e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74cd97e42170f322a5005bedfb0120567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00760e034a67dc5caa84571548025bbd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7d4d641dea5d6086e29f6af73c0ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a2643f9f61ce766cdcef106f4e84b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73126be54b083c60232f0f12d668a983571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee5578e7253ac3d47f75773457ba80572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c62fcd5406092ab7ae9a1b81842106573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bee9bf7aa2441768eacdfc1297449574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd0fc35c2a907d11112864a1e9a963575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e25e412b1a0f3bea399ed2c12613a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7b6e3dca6c25d52aaa76b9936fb4b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ad5a92daf1ff693562f85cf13e6f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2547192b35da9fc2c34de2b07ec63579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c0bf9ed9d58c3348d84cab6f9ec1d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf715549c5b2eec2cd964c0fd8f8081581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d271ac2b5918f83d2ae43a73fc7f09d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8082a50c62d3e94a5e0dbdf47ca56583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9377f45f643f61e2a83f426f93c3fd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210999dd857bfa1da716f210c4c5dc2d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304791b66b7e674978b857d805d77bbb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf996e781c08438d85eaa3d094a676587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cb2e631ffee7f23ab6f3983f44e26588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380283c8bcc00e776ee5e26d46e444d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4e4bdf6f7809a028cd6724adbfa83590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79690a31f4895186693d6a4403e32d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19b1b378a1d90897ba2f9ce2458231592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c0a8d78addbd8a4acedd5c33c33e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041933f9c9465d57f8c7a8d912f0a113594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb2bbf50e53de2804b66bf7b1e4603595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1921aeae569ef07bb9c30e22098c972596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a42e1cead1763a48bc5b76886c592597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08898ff78495b549c39b783b6c6d0484598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb626d55fe2702a34ec0b14f871dd3eb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ee17daa00f90a5eb5f4c4419d6b37600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5be275352fde703460fd59dbf1dc4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd606df03a910d6b704e2bbb13c2a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1350a56d633b577451c60bf06a6f0f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4a93f25a39606204d4cfc8cc5b180604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f805d5a4092cc67b641f6aeabbefde605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a08d59f5e049835eee70e6edb0b448606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdaa36eb2d9bb8d0271c6aba3e6ed2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea211b1ee6a67aa9165674969b0338608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b118b4407e1226830fc0c53372d6591609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34810be7d379a2c5891b2fb7d683b6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c703bf959839cfc6cfee45759a8fa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a574c546dfd5da58198ac8a5bd0531612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e9a80a36bea9d0d41c0e6943e27ad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667153e1de95b931517dc279ac2526f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5796fe04a2232abdfa8dfdecb2bfced615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae5685bb2123f131f215808f8d1c56616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9076bc4681dcfa40665d63f25a2439617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec867bfd0dcb060b91d3996f8af976e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f789ab1affe11192d46767e45733c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c73273a9a4f59a5dc578ef29811d17620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088949922ea65c282109ff7757396af621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd95109cec1fdab9040f8a8b56d4fe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b79c7e9bae07d234defb601ee25835623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397178a4bdc2248c7c3525fccd2cfb43624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93008b9c766cf8cc4f186616461b86af625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d831cd4f94feb391b2060fc1ffb234626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb79f09567f6a7b9fe86f7a7fbf25e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1c6451e2c69cc3cf586425d52990c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea1354a4f028bfd22b6fee93886085629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40edd54e3f2680d118d2d7b0c61c4d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607445800bceb187f7d875c269c2f7a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8bbaf3794a264237c849b1249f9e2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac47cfe46e986f7b94632ac2188322633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7cd0d66ce323addc6de8bff8d3845634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862544f6c009bfb6a4d30676b8af4477635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd9d8891e33d367667ed56fa99a0cd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9ef675bfa2b336243f3afb99d3406637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db4a537079e0784758d390a6c0642a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e81344b6de40955da43139d398794639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f8fca6fac20bb28186cccfcb2490a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7947afa2e82cbdb4a38eca6391cb7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35a736e540367418c8941d824b55cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e46759a9ddc9b63dc3bb9fefca0ed5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc167506be38e10d5ed24ee246ba6ac1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c831db92a519a518d4fe353b1ed2b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e454fcdf8b6ac920e673fcfdc80367646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b1bd8c8cd32e46efacff0cd4cc82e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd221d392e7245040cf83230cbd77cd4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99856a45526ea909239a99c7b7b31a9b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734a124e516e2067e2aab89c1204fa8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e921db959015ace3ca5b59720be2c02651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf59490fe2841907b9f6485b4c082ab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb857c74ce23d6ade0f13041efb061b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf9bc3a1f28bd9a03d3d1b80a2fd78654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913c556ca45e2390d187849f313b31f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a2f2737d15391630c6b82c6b3ab36656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0fe22f220f215f2f71d5d5543835c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa2b2088875af4c5b1ab51cd395811658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db029f7914f7559ab0353353841a30659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b4c0428d57cf64cdde1ee55baeb03660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f106210f48b06cd299170b8fcdacc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e3c160f7ae701e2e0509f5d5743c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb1397bb854d2b8432566121788730663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e578e92422b0dc9f87dfe98beb104d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83524e3ae4949000cb55f928fb6d1f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48641bfe8d6a2ef76901c02dfcff5348666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358ebca77a5384197d14471a481ff67667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209504f3da6ffa57ded7529340d121ee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2acbaa3e6ab06210e5fb4ec087c758669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431fe08c35b6c249aa1d58501284aa8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e75f8fa29136d6b80799da47662b87671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ee4914c4b5e51cd774829b46a08e8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e323344040ab4990c878c429163c6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3643d3d14813d674c274a0098178b14674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b381f2793943ae301b89cec03e63d7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3bc9d65071ad12a621c5e2ecfd9ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee94fcbc9f4e819689cb08acf252d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003274f3b18ee588c5b555205b2206f3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2be5027c8bf51014e455d44a3a378679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925f6451407d1718da1f1c82901e813680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9874df4d4044f99a7f1b816785e555681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa317bd828a39afd8208810b9e71a5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b128eee2229eed02d28f5e2ae89b5f7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfae9f68750bce65aed90171f5d0c6d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f63c57018278c398361e9496821772685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c1dec85453247cb6b679827cc6604686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4c493a09fb8757b74adda4ef4dbab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5dcc56bdccb38aac788069136da554688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ac1e6e384d091e19e87eb6f6b6828689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ace0c467c646994500e341932cfb87690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b8df5e4e7264b67a627a1586a7aee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d3bfa176cfd658ea79864a133c106692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2967a8c76fd6c6134b749fa9a6f206693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef303c9c5c9db04b24337edbacf98e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de22d2bad378739b7eb7c62817a70ba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492077ef75bb4cc9c3162f4c1cc8823696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415e060f08c1633c344a58c7803a1fa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f40fae16f1740f57f398d5460401b3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7ab7c6e32b9b0e977fec69bf6c0b6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd68d58ec6e493c56fe7ab6e96e7ca9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff31796bd664254dd716cfd7f4b1780701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983565bcb3b7c6fb2453430b0810bca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00be10076fe33b608431ef408fc945703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cb2422683f15b4ee36aeb38763f05704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7e345de8b3a25ae3029ed802e8ad9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaa9e601d402837e83c9c05f914eb7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b3b1f3dd624519dc5e9c74b0078d6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad6be99b7bdec5c0ecb6914d08543b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d66668b00abadcbbef9443c6e1259b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d32942997b07a304b7ae8bbe785c0f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bcfbee7316c525c6ea84f74615041711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f87be54226ff574e1130f817cd9c1a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dda9493766cf2552ec21bc95e7f344713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92730362011f8bf3451e81426d7f9c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d0183ef58c8e933acee9b9b7a46e7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2e3a6a33b6bc2c77810a727b7757a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8290a79e0272fb1ef4e7aef0fc427717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9efbb349a1619cf83f6d9922ea5616718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee6a7cccb20de98b7c29ebd13d7853719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739fd0b2e5ff2062e63f11bf36e39a6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3a62cd1b24a4e941dbe1fb471f54c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a31629f5561cf254d06353ef8188c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352ba01a979da38ee0252d49e2c6804723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898fa39d52008f921fbf059822c2272724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c914af331133c23e59da084460cf4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6584428c2e3df828c5385abe95676a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583e958f630a0b86eb052338cf18bad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40a279b7e887bd9f8d828882a9bff8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aafd012255c09e7973d86cd8c00639729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb324933f7b8ff359d3623b935ebd1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81216a1f1832abec459afc77cba89c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22aefb4b7ecf47a1e70fe29889e8326732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bd23f84caca365ff7d8b362f649bc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c3a7beb0e65ac7e9215314f621b53734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4845450d86cb9648e6587cd599c3461735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a30f94423930b11d09b2f5aec04bda736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c437b7ed1aa7cacb3dbcff07645d92737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12704fecd4acdc0a9f5edfd2082b54738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2927d35bebf644088046bf85ff045739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f07dfd5e3d17c499aeb28fb329c80740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a635e9d9645807ddd29e4d04466f7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2dd6a52d67da563e49c1c327e20387742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3546707a740ad87e289740e872be5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6375d0f69cb3ff2ff17e4d7dd6888744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf309db7f3206f70c0b987bf995b99745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12932380a68256b19c77a1684dfc0f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dc52160fcc11e4fbed9c81a1e37dc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b7bcd4814354ba56247e62adc060e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c7637bad403af3a3c456e5f5db922749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14917bf4a95c121551b0b53d393059d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccf2d5cbf478fe85a476cd35654bc0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca099977ad687a052195c9fd053892752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afda777a97a32906431f94a67f8549753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2a783624f3f92be6dd78a01321027754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b3336b8f6d163cbda07b704014263755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce257d00de3da29969606da1ad2367756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cf31a273c3b6107f38f3376cca257757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127da2601a26c9eb4dda50dd7c9386f0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b88c269191b92063db1c3bc43fffc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>