--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e393bf77382562462582c7699ab501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c70478ceddc21ddf3a9947bce145d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbe46ae3d0cecbafe05e4b7902f1223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64eef62bd2f1f5ed6fbd9ddb1e03ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fb3fd51e8b0988f850da02995c1295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84111d077e3340c8e160c8f216bcbf116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5d01437e9b07b1e9b212e373354a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b23b8650ee0c2d219b9c0b098b4be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4674235082c5c817d3cce406eb3939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a6a44da000a0f118d3b2affd99bdb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d351e0fe0a5ebc1ce73b91b12009db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8841f63c371a987c1a9334975964a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89938b03d01f1e91a664e43b23ce6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b213faee268c3de09af82dbe7e42f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16489247ac200d540f944620febc6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387a127231e99f598c0ded2525a335a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc583ac13aadcfaa4ec480096df40517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f366846d5f55870e2e0e6a66afa4b0e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562737e07a59cf3284c2b23ff4068f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebe0466cf5943a7318816e121d906620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08a3899391aea2a0fc6075fe1cf79521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c93bd7edc9fd6d486f477db6c16cf222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f67ab4483266d80e4ab9e0599ea2f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9a428eb524e74d989b508e2bc22b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ac2937902dbab2805ecb2eb707a4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d19030a8e12089541f8855d3628ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4631fbd9f0c05bad8fee08fd1eb9027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f88c6d74ea36ebd97420e28d5bd0e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0e38e32b0cf427515e616bbfea5c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d6d0b63eb68830e6955811e1a230730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a729c67779b8f08b07aeb89da1fb731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a39bbb3182b6e279e1dc3089a0bc5032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac4e9cc91c22358f538eda65e32f4033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8996fc632c6e3b22be0f17c99853c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abe728fe6c415b4f4420696ef07ce135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c951f7a39c821826abf30c3a3bfac6b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecfd061f989e0015b80a8f940c884537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79704b9cd39ab0af172dd133858696b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d3050bd760ac523e9811dad492cb739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe48c1f74a6b35a13720e4c490240e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948cc99e73221c2ac35ee5ec045f36941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cb6c38417b19f736865d10229c6a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2d8f3acb86eb0dfc0c5db5fb97a2a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e94657900f0c689127c9489ae8a8344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f38ad359556898b8cf4488a4773a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1810f30a9f7743b7776b14e69b46d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8095fdf33a319f61459c9c2902a96047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61f24f43b9e8ebf467b57734685eba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ba074878c52c117f8038be6a636d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b93cc53ecb703573651cf03cec87b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe2d294846fa5a3556ce3d6962913151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882da89f995884f7abc05a81faaffe0952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7296acb2fe6d9f2073f28ee5d4071953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada8db1be47b4efbacecc0e33a3ea7554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05532415b899a24449bce70891391955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313f7f1c42d633d8b3af3312c6bded556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29229d6371639887f4d56367d328f00a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5290b9cae091cc7dd21688eb87e81e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6ff77a1e530a5701268cb001f458e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ea1133d448d23c1e672f4f4ed37ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcd1475f96a08cf756a9ba0625593c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7471e2a134a2dfec92c27a4256df35762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b5af53c8fdeaddd4068dfcf770fc163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77421780e38161747879b0771fd849fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7534e0a23392332e6bd92d406982a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c5dd345b3d9fa3f2e3c800e252ddf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1d7ae4d11ffb7d1e7ea6510d58d1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9db60f72350e429391805504f17ca268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720ce14e53ec67890f8e26cd64f08ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b94929bbae4fe234f02adbc0bf8d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea98828a0d92879830af89ee4fb644171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffda9d25df5a0a4afa1e74accd0b65572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5736ab6ccfd5c5a639ad0941b88a4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc5e2cadc0448385ccb174276c318574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051770d6e856bb89f9babee019ef1fd375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3260fa38f618491a534521bcc433876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b6a6c3f64cc71f2b449c6f948fa0277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212843e27dbd3f2e78362e0ec3fc87e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7c38b30531b5fa0e87d4bca711ac679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5281d902cc3770d38be7f3dcf8a4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2c05b071e8c8269bd078cc4914ff981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2a6102ae342b391f186e75c1ae28482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c32f785d182870df1b36075b75e35883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0db0b8fb5fe598e5bc31393b815b7084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf010f4c531d635c5c2f8eef68602a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f70505e0c31c74128f10171caa7f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992b4b787480e268aebc5186bd8141687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a77bc32d524d517472490d664934ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e992ee1a9cdaee30899a70b6333a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942283113b1338f6b79372002419da690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3f8147ace6d793c259f742df44ee591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209ecdd66caf2cf1b50bb8856b1c96992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d63f728b3c600b7b47ef527dc1f1793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac9139eb555c17a054ee76e8da8b4c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0bddc7e875b3527820086027fc50b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0273a7152d13d9dd6c446f8c1a25696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b1f1431c5dfbbd8064b96d828dfff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efc46a4f9b0753c25c9f95002a2b7c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd27141581aa76da6b965076f8ec2699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343b567bcf6837314ece79beb96234c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d70acafd0117a0f6053be967e08fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1907458271df418def0057574341852102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da358cafaddf8ca2c8f6658f98535f6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbd3ba404bd3e4d27df8e6d91b9b42104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b474f673fd23c19ac31b369c849e32105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bb8234d5f30de9874fd4f4caf4300106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8b7b2a87efd80121616ddf69f261e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84e642b19767cf7eb8c8629fa678ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130f9a5e134ffb5d6366a83efc0811f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d41279c727e83b114ec6c477f4812d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed028a1233d1a3280d8123051bf0612111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3303688f3a3f05c5c5437c6fabfce4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc97b1ea27bdded7a96d8e738d8f1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac68771d088816dfa483514185049c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c8a58920f645bf41684a09c753e3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98bc5eb213942c38996af1fbbbc4f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28c47bc38c0d6d7932163f6249db14117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e30667b8a43c6ad153759e24851e45118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be77ae980836409b7b75fe0a08d7b2a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fffefb22e379a4ba26b23202087dc8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a46b56e9272a612289d792012b4681121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e99ffcc0b00e5150769213504348ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324b5805344439bd1b5333ecd16babb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550dff4a4a39744453187d57006c55a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85caad2c848d066ac8242ac611c2d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e254536dda260f957a1da4e2e0c59126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf19deb8080d16d49c2f3387526fe39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1283c50055ee23b8fa7960c767a905128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da535d6b2ed1b7d107022123ab10ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba39cd96052e574b1b1fbfb0ec95f17130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721d47de1084fe4304aa8f0e9ac8f5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951f8def3b3384369971d1ad4ce66d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fceb53485f39ab82c617fd8759f30133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1bcf9f21c51ff59d2ef73b6caee59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fda1e0b0b8596357e561609be07ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6853ca8028e3853e2abc16e1c94ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53874a146ed9819d0309574a17117e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2a485d82236cf15d796fdbbea85c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df60d678d266d90e92969bfc7d4a2d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e3804fadc9700004958f573d241d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138bc61dcf6125b8ddbbe8e329f9f6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e6296470e00201d89f6d4fa92c1e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa11830fea838ac41b2a3f2598e0a96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286792fb2d0632a549ccffd3ccfda76144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865df40587ce79cfdf96038ef2fb8d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ea68aae27d2b0fdded4c26f1e6736146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f53ffcac41624ead232540cf19c792147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237eea50e215e83d822b014728a2b7fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e805f709dfbf08836a759483f7d90a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bd9de49a4e573fe9640b76b367ae9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dd326844d9ad167a7d4e5b3cf3440151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553168019236a455e8dcd2d09ef2af5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf081318518ad5465f84d57d57af8e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfee7f69a8805081593928b95e660a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f9b23409a59b2fb07974254286126155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f5a44c4ff5fa47ed9e7652233b7a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfab775c70379dba3a605401cf9402e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5455b21dbb4e8940c43aee70358039b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5de1360145508dc1d414eaa1822522159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be1f6a89138a9db5f650a4029a5c2c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319a8959bee3b7234914b21ff724b68161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbcd81bcbae05c7613d1b5d029a5ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05461f648fffd8e1755bdefb16784532163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a258b8d78b464c764656618350d37164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d03faf1d79cc285712b46c048a534a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f52e94d0c60dc934595b623e8c2735166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc5d9a2a2675ce36a4ede2111e65a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e86be8c894741c52ad217775d83e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da0d11de7730962429593d7f5a3a5f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11922bc7f857a963f3e981c543ae6e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91f0f0c3b51ba77b51cbfcc7dba351171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37c4eb39b396eddd9a46337df6db00172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199c5d8db1c8c28e11cc6191e5c2a04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bc7d36d8c94bd84a240c2b472a676174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14542b9ec46ec2865c72107a21b1d181175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20179562d5a9d47a2175bcc0026d4c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af08ff5e0a703d20c5aa01ca9ed1fda177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06503d53aef41afeb9691c5d0ffb3b9f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416ef3e7cd8db59d5e0bda6878f3c16179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5acc8c17f34721f830aae35c7e38a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c95bc2c1e78fdaa6ffbac77e7ab99181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bb1c3f110d07c53db27f42134001f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee5955bb738a856bf6c084fbf53c76183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce7521a7015faf9696eb2f073d420e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da1dacdc7c57e4d585c1d36ee15f23185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed88796c35428804b1a27077ee340b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7daebb7727c596dedd80109cc60dfea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3d523d544bfa0ae40e2db3381e556188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e957b09cb3ba66e6d174e5a6c5ee92189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61e11b9266f024c2502f02834ff15b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74780bae8fea4bd73f0079e6dd40b6f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7780733e654db79a5ef8e4b26b7161b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91ee8f097ba379e6a467f4e05c7ccf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59cdd7af620fa142ac9b63f55d2165194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe5f7dcd1470bc1d3d2ccd4ccda6fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634d4a26c50c5e29d6e14f42b33929b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8f43a381cd633ba3950ecb14d5336197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c51f44fa82c985c09d1fc8a82fc64198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1f861aeb7de156dd053127384b8e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1ce0ac25f0a2f27b8ddf6507cf326200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56954d0c8b4f35dfe0325970218c9b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e25e9e9d3a235147798b21cec278d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68bdb6f821f71d0d5fb7db458c4ea5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d51c6480802c4897a9bcd0cceb86e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94802f27d3d7f4f514164dbe8e97dca9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc82327eed37aa68a165a16ec195b72206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f61a19fd4a321bb0ae5cf5da9d139207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06091d1667284c607a487b5073c9d299208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86094a999e59ffe58207a58f20ad90f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efd3b067e58a6aba72685b3d2a56af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fb54d225637b4d38c16be530e6df0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a4f0d3708e5cabac3192389410ab8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a467207482f2d54c6e64567894d2c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eab5078b211f50420d32181ea71ffd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ae687558b616deaeaeebb021e54af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d19797021dc53178cd8354c749539216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f496a6f0b3c9e8e21568f841154bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec50f7908c27a0f5954dec963324d30218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5ef84c5fcc38a3f7a34f46ce9bef6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890681c4d0954688b5c291738c734c52220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13f3d491b7d4928682b792c70d8da9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f4334e3aa8ac0aec1783ff2e28588222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2d4891518da185a4318e8ca395dfe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61c3df9b9a0987985b6627327a6c26224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52252f22457278527b07e937b1f18ffe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ef48020b2cbacfa6d52b6b20cfefa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b97e151815ff7d61b6073ccd20580227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414d56461feb2f4daec2e63550ef391228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6df4fa3c2c1b11ed13a9eec532933229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4c5ba486e94364cfbac726e9d79cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53642e5307e7d1703694edd7646529f1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118c21d265179dd63aa89ff48d8f9d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b66a37d096dbeba2e9b0433f0cf5c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503af497b1e13f8904bcd02c9576526a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e218fe54a68be6889b074e3f5620d22235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401eb44da09b3677f75d177851b648be236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5693df6cb2d4bbbf918fdfd5c68b06237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6f6cabab9978ea3a7956292e2664e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd16160e6b30c2642165f9dc24085cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb40a2d44b519ce0c31cf045d75a8d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99664bc4fcc9ac21c7be99ee57879c1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2d2fbfd97fde047f7c1c01936b357242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183e670c3499f6149908b21b079cbf0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f22fd876638ea140ef116e66b3fa8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd756f6494ed8f6545ec0202c65220245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f803c539374250f08b74e4b3f3cf7f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa875c36e8dba0380025b61ce15542b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17567ab00edf6fbc1a786db486d9ac6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbf11dce01eb205b183ff0b707c1ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfeb0016167a6e4e4c9d0153fb027d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb515770b72daa90b664c4441231b53251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf33e5aad4dbca89a3147916d1e475d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820801c0f378eb2f40ddb99e7f077da6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb375511d1c6010b0756f6d812430e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1658a441d3cb94fed316e1555c5f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668d34dcefab9b241ff4df8109a5d26256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f582b7d8873df62d1615b732c507c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3f09e8cc7e7dea531d6f311dec2bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22387690fb477617a2163b43aec1c527259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c60687c2cc4272c46464c50ac5bb2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec85ec8c24176cee1bded64b5ffefd4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7db24d6bf2f3c60c9624edd83a1de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca6b0a3d608bb19e09173b4de93d64263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e1bbe2f986853568f9df0cd786fe0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb023f478394c785f5b0e8bc415ff8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd8e72dc2a37307367f7ab68e3752a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fe2743a1979b593fc718802b549c5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac478b76faf78bd5842a58594ed78b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c38933ad114930a6803d2b2971b74269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aae60bfd94ce109b7f7def152d01d1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db76bfd6ccd8f5fcbd9b48bb4207efb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7deee3a0fc0d6564e381229c0475695272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbe22116dc72fcc124e5f0948ee63e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd9d707d6209ce465a8bc69eafe1df274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b594815be773ea7243a8c32080557275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ed7c3df2a2a7ab2af85e0c56ab002276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1c1caa79ebddfd4b69b402f205a90277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459661f84c3fbdf3bf568bcf403d198b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a01c9671e64776244a5b0ba9bf450f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c2b0cee9d47384e59fecc64cad724280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d795958a835b479065b374f59734c33281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4cc78f35a9eb57b6cebee620f7974282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9ca39376c3e6e82c31a802e85ce87283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b33e613a97b2c121638bcaa9adbad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181076d52e8e206cf1d88aa12288a17285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7630a3ca1c4d25dbf70798e250f15286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c48c73af73ce7361f100b9c035b073287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a1ae2334e5b094240377c30996b02288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dabe15bf28c44c916bcab25a4823d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74e35c1738ccd5705b5af61232e8a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88931c80b72263bdad71d4ceb5a553c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff119de6bd11c59fad1a2eb5cd8908292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2587c8469a057473dd9ec3856e293293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b265b9fed0e6a6c25b853bf561c2f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d055840cad0fbab35448d5f74ecb2a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c9e72fecb1b290f91cf4e9c6ad542296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70489a8fd37e7b4653acac1339d744297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32138f21fa238f9db929635fa7cb8f7e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63464778936d8f1ce0817f1a57d625be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecc0b65bd5e9d0982a500f29525e98300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875b145b0bca0917d3c543b7273fccb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d17760bf1bc742580751eb3b9abd23302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81444cdda7fca6842cf162a41ab0eb5c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9dd8f1df691b1e7e6fa66fff69c260304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a911a1f90892c80539d3ae17507a5f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bc8c243d5fe536e03942a01e18123306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3c269b925e9ba7b7acd064772b687307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67dcb69286d8110fca3f4ce29398f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9039aee1a7d8a4fb7fa2629201dc3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657fa02c4d180981b9d047eb02e8f43310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4801f440f7aaf1e30af9f97924444311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c38be2ebd9e03a7dafffbe8664d2a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ffc730cead1737edc99b7044ba571313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16738d9554477c97e47b97b3caa74e87314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3152269500d85ffcd355fd2569bcf5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee16bc35c478805cde6eb323b5a9f91316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3db7bdb99a413a3b12f7b93171d024317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8fade15a10820e6b9b86947aa2a96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea7017e08c07a8b93d3363dbf3a6af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb472adb603884fc9e37efd5cd3f2bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536332ab8a73cc3e8cd20bb4a733655321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee223bc3318555e917b6783ef0ac3c54322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637cadac05187216f22676308d398c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6ac99ddacf7f388ba0f69245f289b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11073b01accf942cc26fcffe6a8b8c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9b87304b4f84e19b821f17ff9cba4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758646285c7c5e02e44d5fb5b3482c9c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fb15368c399e7cd6ca137f0740ab8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028eaac64c7f980a4119cbb28c477740329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa67bbbf2f4a4e81a844e858c46f21330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c8a1a4ebcdcade5721e05bd21a686331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f804c84a2a123d6cc1fa4c3fabca0c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f933eeaceec8f0e13360d316d068c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cb09a6ea280398889ef3e46e50a53334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77de77c0d46bed51a31c9b321c4dbb8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c788f1376f1e35f615f950daef74c88336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e4901a092249a2ac1bc536a5452eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27118d096bb888ebe27a5af8aa5ffe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51088aff43d499afaf79bfb9efb6c6a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f0713aa73642f229ecc9846b7c13f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f1f78b0e9b8da5a406e30b4a17d3b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa139f86100f31c636480293f22781f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7191b4b0f33fbac6b0432f38d2256c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab94432681a65078aead181234cf7c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17161a7e2dd826da315c2cf4c165aca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30ca2c8e44036bf18df5c016e23486346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107a4fff9572d97a196e7624cca15c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119d12e3ee6839244eea96d7d676145348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2238440645cc17b9af6a1181bce96349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a7cac0953a92abf80e15b83849d95350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24b815d41450c31c7baa5ac5f74051351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd6736bc3401c41ae4f63d7567fe56352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b53ef3ed961c3b1fd964f6051ad93c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e778bc07075af5bfef89d666b027b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2d4a904a6416102ba17faac076103355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55fb12144086c451271d3325eaefee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5428b3fd0d0c559547acb6e0916a03357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2150d21bb9f05ad7fa140e040531e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696adcbdb2a68381e92ff5db762dd640359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d837e9950981ced9fcacf1b07b52e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349d9e0e624aeb7cf8a1181dd1adab1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30831e272775ad4148c336452252ca91362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257113457909f493f760cc28fe1321a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19752b5b392f933116fb29f07cce49b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a32defa698578a8f5eccaae9e3202365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b853cdb436fa8161f842a6e490a4eaa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a311bc4eb49289328794dea686e92d8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92944fc618328caa02e0703129d91123368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7dd6adcc274b27685143dce4592ce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9357ba6aad0a84d1933be227734b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd3b27d5ec56cf76a89d0f182fd60f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bbdec571f89c17387b082cdd95f7e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3413342d778d37193f24d2b3d2530c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4603aa330b0cde7f047586b88ff85b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99399132cdef2fe4d53270761aefdf7c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f426c6415c1ec4dc2644e32cccd3e34376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0fcffdbbc1b9caba41b45a5b76aad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965eb8cb67e8d1bcbbf1994df6b8819378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a13973e2df99d8bd30fea6c2ce41cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3675e38d69ad16bfc146e8b9b8d86380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eef05b2084f9197b91ba1ed9bc05ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17a88efa762fe5485185227cd00264382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300414a616575eea1fcf31202f0c73ec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135f19f5a984013beae654bb2a4b29f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6e442667138e8db58ec93d3bd62f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757038d32e1430180be70e36ba2f3dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a328a4c0c3a04734353ff8cddfe0152387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999dac0be4a168df9928d4e6cf7de0d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acf131be590ff89d37c8c100e065bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bac786d8dfd2dc930b7e0326a5d0a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abea3bda9ef6db2dd9eaca7cb57c7d7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9e415a2d32f59a52531a4ebaa9f8d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e0fb191f6323c50fc8346da01161f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddb3341adbffc4aa12a90188b0373d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6507be7982052ec0301c6803f88cd64395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a6f3c695e0b49eb7c7d4908e00214396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbb3f7df9cf60e9c6d58d98bfdaff5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f563b15be05506238ebd1d2552cc4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db26782c9875044692c93912affedb9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e94f9b4409ad09427dd6ae980178e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05627e1b7e48d5798f1cf2d445364bbe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f2308f6a013bf3e01784f7ad55ba0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b01aeba7b562cab4c9d0d1d6b338b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706c1276d582457b85dbbb0648111a3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f382edc834781b21139c9944f7f1cdd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acc298f66593acbce20eef86f50c6d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649186157b32854996c45c8b5ebfe38407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116e4e41b5ef9e9a7e4444650a64800408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20996ae8a0343bd264a9fb5a2db17a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90a2ef4fb1262e1f19d8bcd54c782a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931600f8432035e65810220be94bcf8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877755a179176d778416a239561f90b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55142b711e07da5dfd9e4af66e451fae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9154dafd8f14e24b698238c6a423bdc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aba2182bafe59a5453e4086e7946fe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2571e874db6df5ffd2f38d4a585d4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff869d30731be9d5d6914a963528fad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f7e07e8cb228b515c6e4aaa96ece7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8b6803f0ec81faf4d3ada80cc682d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1af54e311c97118d1065c3d574d37420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d029d2e89876f6f6d2652e7db46570421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5639369ffa304b8797d365e947fe1bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66df92591cde379dbc8605949715fb9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae564acd4946718ef289bfe3b7904e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fe246afddf605d51bd49366fb7487425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75acd27d6116bdb1415d152e18e473426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94df5f4070e5846a380f0c314b0626d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ec6d8d241d060d995aca94fa5c78c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f787be6b453181fd97bd66b85bb729429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7408cc69f343cd32a80fc403189f32430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13933c11290aa17131dcd3dbb7e1f53b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940bf9608958d5ec18f893e5a50db4d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c3246e3e41832b7c5629ff9a821aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c727ce4c970c43bfa92b9416f4771e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43ee84f443e2c553998830a2ec8fc1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb39480e67eabe7b4e568418422aa1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433df5d32b4fe1d0f85cb98cab5e05cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7defe4e8260b514e05d6e2baa5ffa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78bf9d3544e856de131b40c94f63a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60269b8b27f129f24d6b2bba4a5973440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ca36b0bee6ec507625fcaf32a3e7c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0ddb293c555e4d54e59212b2e1127442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97633403d69418c614f7a7638b855d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e62b90ecd0acb28dcea1dd92f632a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d278fcfacdf1891cf91ecc19f2df39e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f49d4b73e779cc445272c468ae81ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90bfe55bd992cc93fce0726022f78e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae290ae90678a1edea9cdd7857527b13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292180cb0ee20ba3c474c517aff9489c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e198062140e867359dd27e6eb7ef142450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320acffd17358254e84e62dc1697cb13451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4740271a6fb7b64dfc6f0728a81dd2f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20c230bbd00543c7791202ac20b544453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124f118891b744482cfc817078f4252454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e048f2929a403703668af280fa33e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7f9d1443cc4d1771fc4d055ad31ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992551c440b97b6f600721c1da94aade457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d0bc5a560490728c83df0d9720440458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8feaef02bc412ba37b9cf2b3f5594df459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219aa375056765cc8737ee41829cd4e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69ddd5bc39953cc7301539d0e232de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50711e36c18a495f5cf6f96d9471e4fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d194001779e464895e2bd6acfc1f4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911cdeff0a4155dfea03a2332da5c0c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297d8b0f05950137fac3d61addc42ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d064d8d6a685f8aee21d10c45108f8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ee219e6ae8ef0378fda37e4522546467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0789de06e55a83a8e208decf18732468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4672e53492db26d82fab885d700630469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea73d70ccfcd35d1612380de22b81f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b438ad4d0395b3ba33ae2bb5a9b0c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1af0cb7d192d5f7b14e2a940e5a75e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0733247d690723af3b2841ce329f01473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe56f7bb1a1644a506679887da55e1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500360a6bb838c65d63f7e23a15e512475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7549c51f495a716d96a919a1b4fe83476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af836bc8113001c862bc4106220036ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a012e27c619325a60c977c98ac3f644478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095ececbc04096f611a9d70527f2643479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c878086c21bada5ca927b561f3b8801480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c87abf7773f15dcaf4118e4dad2cad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18858d636df1df8a491011dc1d6e06b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10235fbd9279513ddb76f74196d0cfbe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce614cc469b8884150b989e25e39b7a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef610b95a9c91bef732d1c08f3e805aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0eee48ae3664acd1ef012a4385911486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bc1e048fe80b817a360097fffe51b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf597c73523f9d955fe71a0c11c7a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4e126fc7aca3925fab08d00adf118489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c39d846289b0821aae71fbd4aea43490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06ea82be06807adb6902502d96ed61491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff4bd30f4e6a191b0c5caa2cc893c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e728a60bc935956f6e6e5017505a5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbade58b94e733e80ce126af2ba6fa54494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401914f2aa7c6f9c3d3fba792af1a0a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86eef0f30485a99c991a48bb4c428f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ae8576c46db199a0ecc4fc699c139497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f244769036a1290f40a39046a26edcb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9d0c5aa7fbe3d4a99de33c299e43c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf92c832de093c3de4bb9e338925059500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33295761db9c519c2f8daa436ae5fd25501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659ebc60d6a9dda6672fc7410a4153a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e74c877438a7499d1e9c752065dde503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8778189d9c8c0b4b7f4edba58d4ebf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ab95fbd0db0158379d53cad553bbf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5a3cb9219f0d444b4e6be9f3bd3de506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10dc6008399c725060533392933df56507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e5384394b39642572c2fe52376dda508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405533234e81031af3e547fc2c5b6c4d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f16b6f908ec47397d4a9f2f27747a7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd1a11959132aebe5607e380a7f91d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffeb6c16c989f5583080cdb7122a22512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521964cd39e5b19b2730743da1360e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d31bee8a88fdfdcda58e99e7e8f7d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83d3eee99687b1d98cc241cac6183f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992d8e9d1967672310eda5f9e287fc7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ec84d3140b9efc3ae9ba47fc2e0ca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc314f45f6c3dd346264d8e45287f99518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cd7c1aa32eaf689c74041ff221e84519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf466434df00e58cd78b31eec8ef8d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89304c9ccd71b7e3ee8cd3cacdbf0faf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d43d2ee61231c6925a18ee758e02a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9068a07bc3f1dcc5c2e91790902e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98784ccc452ac208a77bb03645e383b4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44b8ce34f90a04e917e76d71075c75525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976b7e8f9b61e1d18192252cde46f5f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ea881ef187fa3f9d0c061e41eeb5d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0712502313769aabe76e489789ef8f6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c0af831f873be0176c0d42111d062529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee834ff444afc040aeebe50d937468530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911a72608de46b749eae02693953a5d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a45837f244c487113f4e2942796f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c82196f92ecb3b99b6453c670bd1d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966baa8ce5933d85299d758116a2715d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f6293e5e97eea190fc398faf3d115535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccffb700aa2cebc501e770a3a52f4c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8949302cf41cae6427e41087c814f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da78f32732eb31c11026620700e35d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a09996c19036ce36118d3e3fcc680c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34904b42251dca2a23ddf260b53695540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da64b1ae1f4deeb4add6b7d1fba4ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8fcd280830054c2f66cd267f41217542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcaa0318f71e8f6731dad5c0fc8ca72543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f62ffd05529f136f563cf6f63dd21544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4f204d7a88df3a85f209a1a2b9391545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278428bc77a6dcf7fc723096b08119e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e5be3661d34e3c6af6ce00a224088547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593dc0eec4b81331ae8b9bdb81a6ce9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509a67e263dd80595ba8044cf8cf270549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755e6125c9c727650e400bce94362c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2ce0c96651be1448b89adc45a1faf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544ed310c610dac2f89b6dc67dc4012552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feff3227d8e4ba5f7d4169ebd26fb18553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aead2ddb3cfa7295dbef3cd591e27d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276ee47c1b6e5b9bbab9ef0083c4df2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fcd3320aff04c7e3455b3ff7ca534556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390209d75be6b2a2ce11879a0a95c94557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdc4fa1b0ec82b692ba45d46eabba3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbfe858e63faea5bce8b973b02305d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0cca647e9086af61ffa043d76227d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197a7828fe1208c698a65b32f5c2a96561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e3f88b19ffe24720c6dcc3f372655562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adf41a9c3351f2a3aded17e5140442563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952586e2ecde140237e679b6b62086ca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09e2b0ecde133e0475af7055740e0d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1711a16fe87676ebf269eddd4eea4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350d10393bc6cffa3037b1e91f71d0b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff9c4fa047cf18162efbca6f4bb0fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c321b69468db3a3c77e03f0c2eb97569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5674dee0bc90a410c4a0a2caad04f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30ed1ac629f786978e974040a86635571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545931178dae2585a57f29b9dab0141572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e387f4d019c7395207ec63323341c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876f1dceeb7b859a4d0296e6d88e087574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c3586fb1f82322a8fc33c3017c304575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a977ba5dc8b9c84f676655d1f1634a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a00af6e956aafb2387e80ec6329f01577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859229a71bd35f7dced5fd5972a560f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e6b158e77ec06230a785b49a675b2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de994f78a93b573dc29c0e402aa8df99580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208cb945ac7bc5b29faca30d897cb72581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7ae47430f3fe3d113973314338a82582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f05ddec3a5d501e984683b5c78d3a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3756ccbfdf1001ba659af851d8da3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2275514b0688754a13a9181fd8d80585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d708239d9a40a7408a8159cee2e441c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151a6417743b89099f74d78b955406a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f66be1fdcd947e4865ed888520378e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492397d4e1c32743c946a19476bd0b0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd7ad92a3f8fce03d938c71ce0e762590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f401ece92757855940001f8408ddd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ff13daaa130e68bc4ad84cb7b0925592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078102aa287d8343778508ab4aa727e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214122d4a0e8291a25e011e9b06b85b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6c045f364a6d2151bca49a8885225595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4861b27163f134694c439a7a172a057596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc9430014c06022dfd67214e78ae8a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e302222fb56b2a01a3e06d0a24e7d4c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418e31ea8d48eedf1dad0d79db5e155599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b33273a57765fa04acbc55978acb55600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4ca9e54db48e03e8568ba3077e80d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4baa0819603fed0ec1456409d7f3b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab8234403e532a64f0ba289f2043cf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d878e4f5a9fc3d3748fcf1096477ad5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aab4707a6c6f8d92805f0a3be7807b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13595d31284113a4d73bea0c4a19995f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed4573f7002e093adfc02dc4cb98e5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd44f29b207ef672584806df9c621b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbdf5a9d8b4e0842978f8e2088b174609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef2260d27789459d3ccf3fd6b33b2d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b0c1361623d50ece830127b632698611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6613ab3feaaa876b1c17cda47bfda612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288ae2c8cecdcf44f8f849276ad185f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914d1900f73e28e8d149490e2583709614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdb2c9322b833f1459632ce009f381615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b628cc6687b596f1575e0ac212f4fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc23cd45b01a221e91d0abe773da43617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa750acae04be19ec25bdeb37a601d1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51456950aa0e2264a5f4b946ba1fb5e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1525ff56868d84463633f83f4c4bc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b42c5b0328f62f00d8634218e4573621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b32e056725919c5e9cdf9d068bc23622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dcaddb331307103cfd34d301d093a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4c27438d32e2bb55bcf3d6822122b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e7984cbd26a7dcfcf36c751d056ad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755917a6d87a5fb3b8f48f55570199c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516dc84e6406bfa0f7affa8769dea09627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badb6c6a3e7524678febba061a1ec3f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf598b0daeb49f6a12f9a70c4a1113629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eea93a01780e42889ae1ebc68a7ab8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa914da9f77c942f48fd731613a2b742631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954d3e856ea9f8cc3ed031a5babf21b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10bd8065a3e50cad1eaca6e09bb031633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ca05f5b54e70bb5caa9ea0c315fb7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e04b2a11ab2d3ca5df5ff0b29ab2b0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1eb64f460cf6f0fd2d6b7d99b6e5d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf25c92ec5c2af8d877f04ad9ee43ed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03151674e2f2095b76164187c6b6583f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251b1471d165e17b58911f28da2fdf8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a89b41b820d22ab81b2307f7a79e7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64c06b1a4bb6f43df6bb04f25f4a90641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b81531f5d542a7bf28851bb80fd76642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596829fff91446957efc8b8881d03ac2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10644800f712db8a9cfabef264734c1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a828f8eafa4a300e1f72348949536f0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60262d698bed371ce96b80f54f6616646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112da35dc8d07c21b6373219ff8f212647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f4229049dda4c3d2eacc3f44381b2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a15072bcacd10fa4449046d23216ff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90e93e624d87562ae5e42464683d6b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e6076f9eea5af608af50097fdc5b5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf35d1b312ddd5360b7414ec6bf256652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a239282fa2ad4ec87a89013c0141868653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237b04214598206d8e8afb17c92108a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d584b1707a5dc18df28c005d8990ee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ddba5e52256be8849e419f4c6a6d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4e9d15540df29993c0b665464aa12657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1c12bece5c85ce571fe379fa1e094658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549aa5b5bceb656c0b546a93825477bd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcac07c4c989792213259e57d0495d7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3964f596ea9dd4a66495397bae0957661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9dd998b326e44733eb4581b3d2716662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2af9628d1b7919acde85e4d485b632663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39cd723c2b18daed2dbf9fcf64caf1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ae049f8b6d6f62b28427d948575d1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90406a3d8b21dfaddb7c96a356b0938666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608169a149360f844a67316693fcc5a2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50476ff5b528fd41e5516bb58492ad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b09807dac83fc72c524289db1b94f5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8296d658d4b01d954cfd81d544c2c9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1fc8353ea671ebdae5119a90a8b6d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d8f1977573a8c8e67ee59bdee7f2a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad36b95dbdf645c8de4dcd136d7768673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a665dc6acc0e6895beede9e9720978674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40492727caee0262a6477a0ab5ed34675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58781c1fa17355fbd8e579af81f29d5a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644f3d5d07e9b2f934944ec3ae0ddbd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b079700babd9a8c03ffc3e19a5cc33678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aaeac6d58e00f004f3642ee3849731679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e8fb9b9e86ccd9d6707cc5c39c331680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1572446d1a724048701cf5c55a38d9d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ee1263c1e1bec6d49a192c9c13179682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0b34f7430077f8d80aad2dce5ef95683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c08bc5c8d4d2369c902fffa0368ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1c6153bd3e23dddfb8f10713fa5ff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311dfd28b31447a7f89668b4d72eb79686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29fd98ef6fa61f9d3177df2c973595687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f39c0a24929e5897903362682fced0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b326bdfd6c4b321e1419b99de1ae9f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f6a84d9ae0d4894f64b71b645562d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449046194721daeb87f281111610e5b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adeeceb011ca3338be763d0f2dc70b3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22760d269b259d6615beff4d6d71d3a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442816ecfbad230e74e2d224f531018694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96eef98a2f84b76c25da127e580874695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6691b33bb8f7f2ca69475f82e01e52696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205decc668eab5ad8f56d205e601d76697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e259a9a0100422f3e28c7b8978967698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a189f73d41cca5220fbba33ae457c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79771d587e196ecd94452340efe3cdc4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95725b977b35b583706d4becc7a1fffd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978847857763d17917b78fada71a900e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6f3e7ba6487be14343380baddc6d2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503403043303ebb5bfafa69a12b0baa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ec5f30416c1508bc35ff87ad1d291705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38045bdb401d6a99629d24b96f0c15706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0843bc9387aec203a6e69252a672a1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1279fe873d8a4b40bfaba62d7f64479708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8999aa38752c792dfb4c387d9d00a00709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26f450da927daaf6ddc7655606c83b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbff895bb9849d22557e833f3be54bd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47f6c6a869f01833a3b6eb2cbe5d38712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec736fb2406d4811f2bca010dee0eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818c90864554c9029792742b93d2d11714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a907dafc9c5ad92355e734f623fd8e3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c96b8caac3b7b3d5ef143e5318a244716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40852024bef7b1e3f2be6693b2382d37717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4680ab0fe80103bb2fa8db6eb04e4f4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c02347bc659ff70fb9034a18026e2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e53b2a2908340286b6932476135e48720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d73bccc7ae4e79c6358a7993b5199721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ae0b166acc7561c8494971515bf55722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578790c261630559f564fcb943b56a1c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af892a95ea56c6782bca2b6563eea52c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e160a25e98002ae18e71e19bcb44c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c48b86d9191bcce0e853ed98d7ce69726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc98651aa30f5522f291bd389b6b944727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32403f5b3a2e2d5b31f2c3794ad75339728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a953640c3da6cbbd3cbb0e6026220c9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3a94d45af65837bc7e2c0208523bf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6daff6c265232c9efaf338ef34d4e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f50a0577f97a9d73a29e8ec9b6502732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be7ef8467e5e0f08c4ce14851cb769733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f86e9240318823f6a73e565ea8932734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c14e47c0236becf926d5967cd48d79735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793de47e1ed221736a76302e57edf0e7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba308917fb791480f415ef6df8512c0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5de6bfbd7fd63dde0ffb54ffbaf575738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d626197ddb72f942ac2db8a7842a6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bf9e235c75e9056af78f31856daa8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c754b8244ab0943a14c6b9b58079c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f8ee93142c43f52d5a0f96302430d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea3ef6e4d4d2e0df495d9dd74d6499743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d70395aac3090798eb84cb011d9c2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca43e6c76cb13a43f005c674f9b6c6a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f998044acb1c83a69ce0d439574a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b657be98f067805f235000c68cae84747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dafe3e4110e4b6b83df5622681ec0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24831cd5f8f548da82a01556a855558f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a4bbce66047e88767c6456b107618750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2d2a4887ee00e5c2d24aa883ae742751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f227d7d141f09be3331a5522763b433752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5456015f250ee9d1010c7edeac7dabf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c6a98aa6e895d49f0586d2ec51963754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a938fb50a0fd77b283fbbf6116ade755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0e2c9864813c335b6d46f2cfcd8a9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4783e7403cc12f764820940f48d6c7f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd937a82992ec7f89e487419e37dfa72758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b729559b48bd1e5672a19bb8c8ace759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78174ffcd707972a7ad76988493f8081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64741815b2061abbc6b5334ed2b5b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcfb4b7f4ca4e7cfcc7b5ac46109d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a320ad28d7967ec93f06b77e43fc8794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6c5f221e507c54aad1d67958507295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489ec7b210cb9fbff61aff2eb0818e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259e670c44708e5570cde5b4e8ce7277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2c49803bae8662814f1af9dcba2438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de518128af947dac629a1cbc7ff3cfc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1f92243c747e251fee3af3362e55210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d25a01b57e916328f03f1ed97a02e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b4d40ef33de0b46d4d2d273632ebb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e033f672bfe9267163f489eb0151f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023adcf929f868be530f0807d9b33c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fc478f32909fdb9ef9a9b9d013cec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79971cc98f69c16bbba9445509f321616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3918d856532401647788f2e8ac309917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4967ea9e6f84ff0a02a908c3326fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03c5a9d1ff9df679a6bdf987c521ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb6818d3ce4801bfb2e769d06bfac720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6d1f3da93bf05204556c52122f7c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daafe4ba4c062f862060f74ba7a6a0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893bfadea406c42a3af9cb305db368123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad715109a0a68320d11fa57ee64aeaf624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254d9d45ec44cf0df2d768e970859c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b068430412d83e2b751fba50e4fdc5f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d87f39cbbe7ef02fad180da1896e2927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce272e1f4ed1daeb99b58c62815d70128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afa507031a69eaa227ef41f0b88ed729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32675486ba797484735b0a88075bea8e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a6251537983b519031361297dc9f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a567433cfe6769389605c41cfe762832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d80aeaa19a683d20888476c21f8ef733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902111e68c5c218f9e1bff02ec7a6bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847c0b2b0e91fcd8e48e4aaf81359cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208899c078756c3f89da8ef3791a5d7736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b4320e8ae5323ce963f75e5ea71e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e713b19bd4471146961c4f328da5bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6425599e0c0205be8b5921589a424f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a83e0c820831909de7360c8b34210040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d25f34d14567838e1ef470ea3e1e1641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca55621b7d61d3a9dcd7fc3071972342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2870ae0228f7d2c8068b85b3d44c7e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd502bf41b1c136b2424d66f14573c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771404a4db939a0a2fd59718e44dcef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea04a29148f9f23a810559c5aa425746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e8c7d342dd44d7634cee759df1f6a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25f9cd24f58f62dd1cfdb44bf2bc5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d194bbb2a60ee5ea4fb8b0a4e98c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83efe1058c1e98e1e4178f7a188a4a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6079224f20c8b722dc887f48c66ae451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf473ea29ddf7727ceef1777a2451e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad734cf3a32976cfea2423df65e0a50753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacaa5f9104161ec15fc63e61ef21ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23954c75052453f1b370221d083280a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b70cc110fe0caa25bf309300aef55456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291c5619b94f2076fa78271a1f377ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effac0ba1d1e4c0e7e1a74943818f2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f023796be57e2c30c6cfa07b18726759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407a9d0cde9b313bdd3a670e68f0dce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcaa24cdee4bc8f5209a0bf3100f3261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46e135cc5a76b919d78af84dad677a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44eac2425e4b75361c23fe6edb285c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf2c910824de7ef149bd4a379900f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523d811e424cc610db8ad6cfaa3151065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774ffbecb6593712c9fd14cb8ec31c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa71ed29e5ea3b8b1ffd721d07e29e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f67718d747e2bf4306324f23288f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c7877a303c922560c77f50ed27b2369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd26529856330733232ed5138124dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7827abacba99854a760a52eee561e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dfef51a406f964b1fb959e573776872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db18f26ac8d749d1b8467533a632d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a2ad0798ab06fcd3b13a5882304ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21c858724f2e0542624a827b7306fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a922c3da248f8f399b83048ef44cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47661b1589622ec4ac2a96f436c171d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b31d2c88607c30d9aeeea9fa9516b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635614d4ef5c1170d78a724a2156927879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e125f353b51d51d0aeefee75977952080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256e13acdd012719f898e6eb9894fef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a078cb27edea7a683eb4690e9a6fa5682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484a6d9aa79dda673328448296c5e3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa8673db592c87477443295f8ff05984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2147821374589d1cb920c43cbf545985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2df0636851aebd2bbc7321d31aaa6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890be90b7259906515293524696de8e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25da0a051680568f6d5ce24dd21edf288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e8e910ed365f29a66ccbd2c732ce389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db9eccac8a28b78142aa08c9d4028f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a620c61b58ea2f0631a1f4e35ff2ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46efa85d0495f88b45714588e6dce492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883e8c872681a2e0f7a5f128776f74b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b74ff46380685d01ce95704400aadf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc082645a3e51abc4e585504aab18b8c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274e84c52262425afafea4b2297f49896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db26492dea5d77435893952df0711597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23289083330459aba0e37ca1e7ab3ec398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfaff23abc0d0a136f2c465c70249b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a232205c06907c3b0874ef1bb98ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68026fe3037e3f023ec741cb342facc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2e6d322dbf7a3dc8766473362e833102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2a90f5ed8c6ce7dd15e6b807fd710103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3b35bba04bdf70159d1be416e6e10104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90033e9f076646e6d462de44259df262105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb45a4e0278129bc02e6715e3867a2c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fa69bb141ca2dbf9aaabb2a45c525107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80198e469b30f9e4b2a9eb5a1dad2a83108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d11dced29168e2deb2b80a54899410109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7caba3b3f2be9cb150fc41c2759e7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b94318b53f223d0dedfc8b9c4114a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde51cb97326a00599cc2e635243c9d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c083607ee7ada035d262e2a51831d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc0f6ff6a7d46a07037e10c90ecd12114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3394c6d7579b5e90f156ed409c73c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99677cb201a2327cdee77a9137f6f08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f227e0f6628ea3a8422b942154fcec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8871c3c541e8f590070b1a0ad61cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f98ab9d76184df23bc0379d66ab63c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4fcbe6d5030b20d86eca910e00417120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680a45650d2fc00bd23dc3469652e25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ca468ac99236f15331f3b47cb708b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4775caee86fad248c41680128d04378123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc4102e425b90599bce8a1ea502044124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2215247d0e63c22727a02d8f5c70e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e90a5d2860b501f1d77d33d2ada658126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ea040980b705144de055d5d7f074f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898fe9935e15c9b500dcb0a23c79891128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da657610cd7806b834df5f9b5696e41129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8aa87d95160de09a16c8891e08f657130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbe0ad471a9a301fd4ed5301c53db5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6d01e0dbb4ec44f20ae56e35a224c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4c23a33bdb78fde9185d8d1e75652133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f897537d4b0eb9f4f29e1a68ade33134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db5790176dd5e6919d3e5a5b0603fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546c2584043c0a0ee6739bab8f207e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71582a6222e2d1c3fdb0cf0395e18ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e21de025eaf51361815e46d85956de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b815653f01f7a6cf3b823a8aaadf93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb2acde565b7eeaac8aa761cc81e65140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781554c23737925052d87aaff15e165141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a69dcaa385044d424ff33801f15b0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550b06c9e6740ecf03bb7a0b4089d40143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032086348e025c692192f7db26cebac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ceea999112bedc1faa98e56d57bb48145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9e12131bd269d9bf9ce9ad36fd467146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59909201b5b82649214baedcca58fd4b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21029b97c9f8683c340c10f506bec77a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625ee13e318c92a5e5a86163d517795149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd47e9510199471f2de9f33f86932a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb670e60f72c24b29e65e85096959bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4043e811985080c771567e1e838e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e6a7f8c17dcaa0cf0d7bfd13e5a42153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c679d492ef182a57cb737969aa874154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b651dde874770f6f0b85de3e7d044c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c599e78ca68242acfca24491ecdbe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dbf223ed1c18a66978200f7153625157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a500a4a8d300f684d8991b266ff288158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9963457b39a84430c1276a39cdca179159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089e6196ec29fd1999766e213a40fe8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d79dabe06d4fe66625125a527bc40161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e532b2660698e0ddea371311b164e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0463716c9bc9a38efe5834011f9c9e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b414f093dc6ecd0efcbd113e1c6f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8152642593d9e8abd4feb82c9b3e8fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95323863f7a06d6707b5ef4fcfb3e9b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d35c5b37dd949b9723a22facde518a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c35fc0257454169bdfa71710fe9ed4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf75825afd40e7d0c3f401f44ad0d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae45988c4a6ee1b53bf246b95018f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc5cc968ec116d98b20fbc75d47bfb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6ee6f183e3a463476c81ca1d459ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b4f8ba9de3cb6e9617febd507bb59173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bbce44f8f6c322a7acc16b9231f4c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c90b62b02fc0c30f77bca8d7cf67d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52273476d5718f3415b51cdb97000aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434aa8af02b7d501653afa6cac4609ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cb5eca84211104486cc65a061fdeb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3510d1ad5cbedde17ec47882b615a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbca77bc54096656c9ff00958494ae0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b02270caa14c187e93f9d8acd638f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531f985e2acb462023d8e39762b8d1c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6b4776b63b28755dbfe24a4091c29183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee03d0b5061c65f45539e76f863384184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a3641e94830e5d2fccf67eb4dc863185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e22f08c2ac8b34ad63fd500972b9ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b667df01511d49d3c6db3a092acf604187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072116cc8fe9d4cc798442229e91f4ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624542b112655c836d0077707bd58dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ce8b75a91df00ae284e26a37187d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3487902b32d4fb874ca4ef1129b12f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927dd6f9e061f9eb571bb79c31ebd4b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e452a055938d8e4e2d7441d72a88ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78307ec017b96dfc0226713b56b3ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638b959c1097fe9bae9f57c1eafbff3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0a154f503706690f8d2ba0348b7ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0418a9b13df84b1e6a35cc5f79f83fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b40fa9f0edc562101a1dbdc953291d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f5f4448b3151d8b48042659e0af97199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c883f3b1cfbc7a6ab2bfdfc73fab1c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c0b9ada7a6654d9d98cbe6cd61d76201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873c7d11a81406768a1aa1c5cf95edf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fd13e165f22f666ead7a45c3dfdcd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f1bd6a079f9d7943ef2e4193e43d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9284974f52784267672fd55cc6a5572205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c43f42385afc545b2cca876f21301206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259175d257dca427e3ffc110d043b128207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4719e9bfe306eb52932201bca1cc31208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf350d5c14698d25b2954a1829d8119c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced9b12bac1c2228815f89455ae0ba2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77983bc54c13b5f382857039beb3c83b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42765995517d116fbc2a3b8d9bd33d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4076016652a15c9b11a299807a95b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcd247962d585794be55d5de072b9d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f17c41638ceb15ed25db57a3e3563215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16645701fed8e352bcacca8174bfe296216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71441c6a9bc56b77807e681ae20b3ff6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6d0094a8ec34835a85c437d4125a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dab10985ea85e607e06379e478f436219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da0f23251295d80280e7127e6c9531220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7676b5f0002dcc8ca61c8f304b1d38221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e57c27e2cd0e81479fea0424a667c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2e031f70ffd3aecb26dfc1f0733ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4b0f3316499691c0b80408e90c27a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078e3438c202a11ddc14d46b9276aa1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8162318b2a2e6854f085bbe3bc9f4dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d58f4353b4df8309e6bc5c907f4e47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69b34ee4bb78b4b52b3e797a22a326228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88377fb3fd15d31885041ffef96fdacb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66acc6ed464b275f65d8d23f947dc0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34490624106afae89188611cee62afc6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcaa65450500991f8ebf659f3306135232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102bf5714ae6a3347c4ec2100cd20fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e52fa8142dcec864941958dd99db6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec0f9ef4e5c537ceb856be07d7d1cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fe0a065d956850c30ad53b7d40db8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3abbfbed53c71bfbc7c64dd69bc4e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45521a26a43293748124819902019aa0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dc59271e18cf552131d185bf95746239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c4d856ef9bf9f74962ae6bf90c164240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ed68c235ac773e88596fae1bf4c89241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebedf0594d811450416c62ba327778c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f6c397cc596585b90889793098331243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337969f1342fb13177e837b59b1e77a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555070a43dd27ac0cba6c0755dc4e45b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63659068e75a61c9df4a6c708f9621f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d45852a01fee7121cce4da5ddec01e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964c319bc45ff8c3587d18cb9827994248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729ed6716ee1aa2c019020d5ab9170f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343734d3c58ac155f58e91eb8e637a67250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e6b12c7150f56edf3ad4740690425251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05b50047f844ab25b0769f1fa4b28b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0aaa6caa710e4a90e17d3a9a651a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac91495752529da8c3b6a4835e0142f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61435af0519c5990478da6581a6c9ea6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6d984d72bd5561e90563b5427cab7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd3bbc82284b5a00f1f87b5da11605257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae9598e97b08dd344e311767ba86c7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90ea4a08a35fd469cc23fbaf4cba52259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abccb70de7d831be5349fc188f43f6f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a03093cc773126e8adae33652eb761261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2242b7cf878938d88804d0dbd87475b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b9f1a99112d5f63de2960b1c2589f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bef1c7db56db2d22a29e0c45c8ddf1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b070bf29de495f22b3b8f394eb95d13265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06e38cd2fd869f7b0721ed1e4134cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f537fbf19c9f451361d071308f853267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece31a5426620887a4e763dc9a32dd52268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d62ce2c9f87b68e1afcf42ee8ecfbf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64da3dd9bb837cfcd77624878d60460270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcb79fd6aaab56f31b9b6f33d02df5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02240ca5812cc92df3bc5b96b04fa7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27d27a4a65b987918b254df09bcb9d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd2a2dbe8a2782d03603a24ab625e7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39e6a6e0027402b162105b6acc8cf7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec22f26351ed4bd38260e077a9d75b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f292069064a8d367e6160dedde8f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0286a0a2f46095fa3eca4c4b47bd85278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565adc25617123d64090158a0b370de4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed513fbc9bb9dc9d6f6aba78a16d44280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327a084168366521fd1fb09dc46913d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee92ffbcb1c0c0a598356bc0ff59fd4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b45ce6a147bba316eb4e4710f106e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6339007d8762b1cb62e2a4f0ffb6510284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb48de12d1e21394cbbe13a25489477285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16743669b4159eb938ed5fe1833eeef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e252ef82bfbf402f46c1e9ef4952e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c59ed84aa93d6bf45a4ff814df072288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a6df2df42aa6d40fa55b5bce32eea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f435e6806163caa79a7d1d18e9c439290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb522ad4497f616daf3cdf36e074438d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f761a3c3620beec551dc03b53ec36292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a2856044773096bee1f358707296a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958dae98975d3268bf2764354a58e02294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c0d8ffd0eac9035ac6178cd4a954a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6364c76a9fe4ea50e5e35981b8a5a4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f6c3fb300b132db30ecd99546ecd5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33399127b290360751e5f11d891919298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052b5c881d63d54ac96214fd7cbba39299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8cf254375c9e48f647922b1e37dd3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b4889211442ba9baebe3b2ebbbf6b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7a8fd6fa3d1d00e5d4e56b869b345302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811065961776571366b9b3552f0a5397303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5aa1372210be4103301d6a4fef9799304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df72d1ef2e94318ad349b455b34727b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274183fd3de8cf88d27fb8a70c48eeea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae75134da7903738e90a6c014aed02307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a818733b72f85a08bb5aed7eb6d38f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487213773d6656f9f1424a4be25cfdc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793885ee864fd5507f516bf82779613310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977d0c90c1473d78ca2ad1d7287946d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d29838dc5d712c00434b13b6c7041312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b5c1cb7b13be64c1e95e5c5125ea0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345741d49f6f0fe55666d89c57512629314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7ac1b248f6ed3c662559f693ac646315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb20787b80dafc916849d1cf24e9c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba1c21e7e968e1326d3cf8c0516114317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63417b6d6328032779cb7a9810fcbec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf83025b42ef4c4ae01645f42e763b6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f7e918c39d55e2dcf6f4eb8c2eb9b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e95fbb68a18970233ce1bbbdeebe7f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ae4be0aecb13f54e8a11747c9edde322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a38ba5d6b815fa5f5f9d2a4494b6d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99704ff46167e95c98e472e0894d472324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db576ece9efb89e5a945de52815ed52325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f893ef9b028df229e766a98f1363f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5e711d634a1b4df1fa5bf154833c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2325bee7985b77167892dfa9422a97e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bd96adeca3505f8ecf119f599c352329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b874fbc899bd4db1205e7f885d580330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fe113f0b83ef8f28b26103dfcf346331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c94ee234c43c90701653b9e8654433332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5f277e02deead92855074a85675ad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a212ed8b1eed27967ad550c6ac31d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fedfeb92b27ab7578793d65cf1fc0b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6004f8404283033d15dbf7393374d20336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0b0ef358ebaa0a24d596a9dd72815337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96925ed3e2e02ba8983b04369f5904d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa1d70ec00f8d93662dc3a233806f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42e23fe48b595a08ee782df0687757340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fbcea20de03244b0ddadb4016f095341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182eaedc4bb3b4a05ddbf567bd67b2b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831df5bb8bd844ae0c731b356144022343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798cd5cfe9fa17587fb3fcc960a9f6d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14067ecb616b173dda9200acf09144345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5979361627cdf764ade64be297be9a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96216591379a5d95791148d26074731347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb84677645fa95a2033797cd1e38f83348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5172b7432131a8fbff7cdf2f9c6f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737c2b36938e1d943889ab72c5f23f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0222b210158a04eb1c4230d091a21c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23d0edffd408e921cd3becc91c72bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7563ca3b894496bd46d7f4d8e013ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38873da42820570e8ca930a111b5c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add962472d378ab4c62125d868f7f894355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d24093f7301e4b9dae86b4790fb27356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe51317f50a77b719831cf78753e27357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f46cd7ba6d8586c633cce8b2ebf87358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e390e898eab7c103e8c1fcd6c362b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6350ff50d2e985ff9f14efa772717e3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09ab4a64cef1cf36a6ebf0e80a1a92361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2344533783c3d89faeb20d352b3f3cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450bbdc9828abf0d8b26c18ea835e53363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec690659c249985f81b7b4ce9f196d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e0a8936ba12399533569489707820365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f64d25a1672dd3b6434f63f00cf095366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee569aacb991a06d374fec187f6b5f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb969b50accec329910d1484a53481b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72292868954912e7ff4712d0d44f288369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34dd0220de19be74e07bf767f4d7f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00c458e5b901d47a8b47f1ac3b0bb7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab817aa43308c1cb23a0a7a99e691b5d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c2e02d320888b42a3202cafdd065a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b88a529ec1c8ee231417c7fd3d445374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b0bd24b914e2d1825807ff24913da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39be1e7cb218ca4765e6f1495f97191376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9001321e2cd062acb5c0322cae4895377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe73a500c9895a8e6e1f5faf05ba83378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860e3a2dae76f4c225ed10efe23b403379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d00e596c56c368adece081b8dbbc13380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7068cd72d9ac21f5feb2e524b90e03f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907931c2737b6f7bc55cf72a5892cc07382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e171b7e74bd520b8350ac07adf6cc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5296d2dacd2311965d98bfab1c78fe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6530ccc91af57e0d1fbe16f8eba5faa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3636b3d25a7c5604e7264e69c9cc4f2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7058fe97033b1dc0a52e4bd0f013952387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92bb45a5cdb652d4aa613c5657ca10388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3534f554fd790c0deaa0b32dde43f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d242458df45064eaf660e13e97607390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4590e73212a3184d516dfcab69800391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b24589886952572a67b0c86ee60b3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ccb90cf980da94b1616586a65d764393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d421a84a6c8378cbf63fcc94e71d26b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4d728904a475b8508146afb0dc352395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bb7db5c98ebd53e2ff9d7e44dd2dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09949f0cbd81e187c589b65f804f0d04397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5374e0d1abb849aa0c83494d53791398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8944bf498e58530f2975df7825f96399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13694821f7ca60f4340fd0470ec011400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9663f51f66f728c1e1e6f8435337b84401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b78be5c1912f18e530eb04c0171c6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16044e3671815646bc220f5b59a38d81403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff157da56ba961906d033220f91df00404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca90d7333277492e34b7741b8776316405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321e4c565272d49a7630bce2d6a9c02406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5b4ea43f7b4f82e55b33fb9eaaec1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b647cc41e4bbe7c1b71fe67b7dd3b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7302d5b9344051d6c57bf7b433e5b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f884bb4e7cf8a482c0a360a71a46783410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc1230ec66a2a5f2ded3711b4f4585411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3132bd5cefde62ff0b4c439e4c99b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f61ff18f0971f2bb30aaa36d1d560413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b0203a6028ae1566a345d506759d6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b11002cfbb0342df4ba2e2ce230f5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4ee5605176141e519bbb16c6a5c00416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433b130263009df11af83e41810df36417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c76a630b506e4e447b37d8ba82ab6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75037acb79889a79d0d8990f0c4f0d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f425abc1668a9d137e5d34c147398420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055350c2ffd9ac60ec3fa7ab487e8cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62955e03997728b5e2093cce21c1c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24713f9492c1e8fef49247151cbec008423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e4f941b796cec1742f9ab7494259d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e751427169975f02792296fb347626b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874bfc837e6422047f3e24d655da827426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8131b1b304e0fa669dea18fb6febe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06327e62b656a81cd71c5ec1230749428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d953181af71b3234ebbd811a7f2ebe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca5039b9ec6a15a9812cfcbf1bf154430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee9a63022fad216a72293380f6ec04431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb1c5bb4a5839fc87106cdca1ffe09432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977d63ef19a7c9ef41c64ac55770114433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a2d887e4a815d09939da88601551d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b32617c046ea772a927a65515621e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e6b509b032397ce5881dc8bab95ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b330cc2f1180eab5cec4459cf361aa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff509da89a1e2f2fe474b949181326e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57f43ee2ecb58af2b01cadb08d657e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c882cbac23693fa6d4b36f5c40bf48e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf61cc3aba5ee397890e2dcc104aaf6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52912b0ade166021c4827e199b1d87ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d58f9fba51cbd23309ff1de97adfe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00985f9a7d34f54a9dc85696b8d974e1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df60b294db16d8424b9a3b2e6b4e4ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31457d4b3c8f1380dea36bde517799e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f6fa6d61b78cac7089aa215809856447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf935415a423cddf975923e0d78fc08448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea19775f27ad02b0322cbf3995db565449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047d14f4958ccc9c71507d6f0e478d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd735868f3bbadd801954f40289a65a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f70d1aac982c169f72e58fb62f833b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8edccd77723dd260111109ed2a90e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615614257855518727cb116163c2632454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f389cf1634d60525a8f9f89422f7f00455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae38f818ac445b108225442c9b03e4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993e0ee4287f4e3492adc231a363e4d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d8f658ced18f5c71f0c81464699bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0c9b622559c7bd67ccd5f1654edcc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ee52d50c9276e86f300a69e563982460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf002fe92005f649b6c2402cae97a5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5d6bf9b83b9215765c660a08dcb65462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa9c31d2687a58a9d70e2a17d21f7d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86d34d9e156f71e3a007d851df4fc6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b93d6a189370a8d1747cfd8d4cce4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfefa090aeeb60629d53e89c2870a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93961514000493d25d949a7bc3a35973467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5839365fc76ffd7b9c0ef0a7bb28c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7ea017ec6274c9f182711df0087fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32472a3ec1fcfe5237f88b1b501b15b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92f0c9749a01502cdaa1396e51b44b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bf6f305e59e58f3d5aab5f1cfa0da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af69986f47db4b4b67695c3b6f0ed4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd3a7fbda4804e5f5ceb06cea6354f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce4272019f33597e70af5916fb5409475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547417af5a0702193c22cdc99dba3e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c852e7b49b3ce8d9e074f922c6eafa6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545868f47ca4529a507ed172332d247478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b882e678f811227f8d41417b0da3a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e0ec252380d4da358ca26d6fe32bb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8f97fe7545d7b4f96e4d7852822fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc3690c61840defccca29c0f4ea87e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add19e2caacd9400d291fe5da2b1989483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b04d67ae53fa756cf5aa700566be0b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763df96694685ba61c3a8ba216607d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44313156985935c85e6f069c123cab35486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1087a58bee868f17c1fb2106f5010f2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7f02adb58a37ad05f87ae97ef9ac1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594314b9b8f804cd8988360e35b59266489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ef63baf45ae15358e6ba6ef9ec481490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b021bbc0d8e76701779279293e32046491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49787830b716aa8c0c47fe9589342ece492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40856f453665de007cddf0d338d7ec10493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a878c320f914d71826c8a2cc648bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437d34b0b51f9e8d246e91043947186495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96d13d52fa8192b8d92091343ee11d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac0a490ce6a24ffdac214f184a9f01497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108582c475fe662b40bc14e300756a2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2c900cc2027c02c71a611a964c69f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1f9bbbc8c59f9bb690d9dd4d8a5d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acda7ec353ec324ee7c425a0eb5f68501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5764652f510a51663a66ac2bfdb9d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3252932d0288f7475c5b5606cc30d00503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281139195c74d85677ce0ac37bf76e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb32f3b9bc06473b69924a074c7a6af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b595dd85d507db626f2339aa4165e54506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ac36257013bbebfc96d8cb068ff0b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404aaeb3f8fdd080f1da215cd87a7db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c439dfabf44e6dd41ba267b659d45e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed04fa9718c2136fb81fdc545cba40510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62415486597019863eb02ce4d1f6388f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d842499316b184d2e20a1709a4a0ff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f60b600236ee4d28188b8d5225533e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893c522600962918552677684f76011514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcbe1ff4b54b76bb54d25343ae628b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e10be73c3dfad6796ccdb6bd1530a6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a6a91c5293140b523c27e78ad4e74517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea819c304dc830a2f38d4e83810982518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a279218ed495b654471a0953b1cf640519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b644aea1a43dde8ad0efca8f01106520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a518c9a8bbc71f937202b0c592bd93521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17312ba598c0ef2413b45c33b6aa76cf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfbec55164e8b601fd5fbc0f2ff178523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eef33cfc78bf8c79b68781bb2a7ca9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a30edaba8f98ae1052ccc1af9c1eb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782b4e28a1741a152b027061f67d9df526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31822146e53b8018f84800eda59468e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654135598c9ea7e1315928798d28ec9b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854ee62feda135c38ebe362f598d76c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d173df4ceabe4458038409bc806392530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc428f38f15f8920ad19822f112ac4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e562e6fb58ccb0c6ec3d976828e972d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e5002865dd5c4cc2850b41b6518f5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a536d91239a166085886416f93531a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f0f15f023046828fa25a3dd8265de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c6ee2b2125e7a74da17f4558dee94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161342432f3573a256c32f28bce1ce3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905f3cae6e953855d2527e4a2f6b7c0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51a07c270aacf2bd2b78214d097b8f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366add8fac136658bce92082bc3ce06f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28457bc0519fdfa0e8655781a4869537541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e87cb7c1c239f9710f4df9a5d64f0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e348053b13d898bba9fcb8e5ea553543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a116c789e7af2962f747becfcd2eac3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3e0033edbe885c39e49fbf1c54a20545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f91b73941365a8edef24e9223bb475546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc9ad9bb55117b4ed8b147ce11168d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a57c4397ada10a0e2ca0cac3ef8088548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e62831415647318f7ad310046c9aa9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32586f3b71aec3e04feb539ca1da578550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78276542c60f7421cd90c8906a60d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aee26b00ba4a911353e9c3b9fad1ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca8bb229c916ffa76dc47eb8a1846a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1cdf28013938fa3e94d750c637618554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4571ff539e7e4d8982b16f47f50b14555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46846c099c76f453ec4f9ebf1e91fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e496d4a41fd5e0f83c36fc3870fdd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2102e2adb377dd1a4194d00a54cb3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835dce151fa235e5b97d65e82c7b55e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba0d6a4d93090a8091c4ce1b07d5ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81083f87c173e6400be02d3d60c42a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2894e58413ee5743f1e35a464a59133562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c9b312151b39edb71c2a40d7974a8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00856e5545f3d775382c3e520b08365564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc888adec5f519f715d5e8009477b969565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5319ab13a1a1286aac0ea3504d32a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f546ffbe9cbc171ad4dfcb80d3f1a0a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448124c30807feac65357717f65f834568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089f2d7f1f21fc46a8ae17d0263659b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf31a785f89d4e2a95749dd08c0ccfb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c429a966b6f6d7ee2ab3e31782d86571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc1f4ab48e3e64ae6d8f621f84ade5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533e10a200eceb36455ee6aa7c2668f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc643ee17cd5706121470db2234df62574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe59a255478b97a3a5775f6b10132f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b01a1e59234ade209d86375ee62581576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d6d26d8bdb709dbd3080439027fce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a37f970bc0997e3fc9519c543d096578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f755cfc671bf0f5c83fa600d843ad9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f454c78cfb4c2146686046b6caf5f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2698c20eea2f74a6dedbf6a916b7379581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9ffa6d37c0801d33c0718d5ad0803582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365aad8abe10d082cc26a0ac26d98f2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e76d70210fb14b0251a3a3f546c11584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbd675f44fe887c99cdd0acdccbaaf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cb75b66d14a3738a72a8a80b68adb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7c3aab2d2deefaa5ee16576fa0d96587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261953c1c2036de89d0a9cca6218bdb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b58e6352321b813e84872b9975baf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f269cb5c9af493d1d9d28adf2367bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940aca7cfb0b4d0c334d894ebd568f2f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292aa291ab9615d0125bc8946be2817592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe353781f82f19f53cec5d393b5cd261593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108de1ba8f4cf4e7334b65763efd15ae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d142960b074de2b660e7a525591913595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a760a641b5b2b0c200849e6c2da1bf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d94d188647f40978329f57cac96ad7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984888463fc016764946a899b3b4cc8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92454138f35eeb4c26f3888bf25e5263599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605f66b33085861accdd801f09ec67e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7fef6b636e986e820e3a008de8636601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959a66fa7a87830b0e6936d28ab24db602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bb9f4a654c38779587c1907943351603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3cedc2da166589053cf9a6b0965d0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a20475899e5b9f26ee7acd21da5c6b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e34cb808ea59f4470a9cfac7797fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0095eb982f027755b2f2b910f707745607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fd1ded21c30fd5409837b3614dd73608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0cbcbd2ce821e6b2fb966246a396c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97db066e9ead283a1d8db4885b5f555610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1751ddc5d11c320d06e0cf700caf8c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4777301d6ed456a80c9a4ec756311612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab933c846ac02215ea303175124c1b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf8a38e31713beb0d4c1b25d785373614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543899fff3edaea6b35cbddab681e9d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc67f833b0953dde886b8c4437a732616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479dc636ff9d77e0d5de018f6765fb35617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f291c74998404effc7d36133c8d15618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267f8061e05242e3259af8620ff10f3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e5b9adfe7744ec171a379885aa454620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ffa5778fa861a80d90b9a8b6e3099621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4711d258006f1787f4404908f6785622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354475478bce07f9835a844d4a752b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e6b39b8f9d1a91f09bc1f558c7914624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785728098d05042038c0a3b6e95ba9f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59144778238525d989c418594da01bd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5cf6b9937774e31b97b19f6a5a0b4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1d977694b1aa7faef15092ddb3764628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe00204665a53f542e37beb8cf6208b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abaa0e1de8feec98ef4e28f72f459f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0603d5230813e8a5ac82f7d4a7f4e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9b2b9a2cfc2ace17c646ac7b7998c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001490c770a5434dabc865a5069ecad9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a91e707d370b7e3592ca211040bf88634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195191276cb3351d5a8fac5e394ff188635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e083de22c5b2e8c0f9086dcb1c95c41636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a69640b998155fa5f4ef4813c2137637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5139986afc5e27674aa576a03ff33638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2573cf6cc32f83ee84af0977c56305639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17028170ca623ec5c0e8674d97e4cd74640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378264c8c2b3e3212a545a8b87ca427641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da931b1e3cbbb600a55f6d668f8ec4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de55cdb8471fc728b3cf9cf97d6be32643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe20b1b6c8f9e6cbb341b2d6c580807644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00deccf64bc9e093c6720a39910dc67d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525c8109fbe6fd82918b0ae5b0ca360646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a0a236a479d651b29da61e6cbc24b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e60864c1b31160e31e725ac83b9075648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755e3320c1fae2cafc236bd82ddff6d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179af9b4917cc9c1e228cb21709d2fca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417b0eb07e078db6d98beb9bdb3902e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9575c8faf354c63cedeb134085347a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f38776047b2927fb48164e1e8be8f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef78af788ceb1cd05568c87006232f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282257f3bd5fcc5b2e6f664998c9a2a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfee93121c262fa2be78782657f927656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c54b8ff1cb650eec7c89d3ed46fee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44df9605c24ad82c9385771ac621be658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea814e7946fc7f3d6b01cdc4592594659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5bc3ae0cd04dec7dbd4f6305c7325660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25c81b22d41492ac40f60abf73f824661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedb18b74676753c70e746046b9f162662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2e04fb0ff6c11cbfe30626ce76517663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fc62c4e3a20902d0c73658f299853664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cbdfe6f705b5e6476fcd1017393bb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a63bfa3df6854f8839c41ee85f2296666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed55d674e37276d86670bb7d7c4615d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459d7bf4b10029a8155f397f7a25cc5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d084cc35e4d12127a0588e1a0c060669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82881cb8698d8e2d52cdc484fc29a7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d17b500cc5964efb063eb0a23cc89b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98a04a04e9690f1bef2ed0afd077a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2c4eec19355bcdcbce00a8c31a3ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86922fdcfdf038ed500c90646cbc7bc6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c32d38ac9d918cc4eb24ebc5ccf6f7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8346aa17e0a93c286c33926bac9cb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9453d119777a6c8e2878785a86092f8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5495b0d665089ab532e3f16f50c6a0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf30287d37963843ad7ea03a300af1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d3401f2267405d60cbb76c2b157f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206d82601674385418fd58dc5da8491681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0badd7bfecfe63e3465104c30d09d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d237e7fc363a1594d90c7fe2aaee7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfb34961daece130d5b79dbcb5b8c9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb799150f0b991fc8e39ce52b52f70685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8cabc0bf35c5a8155ab4c21a1270e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338c8b41059d8eedac1adb6bfd6e9ca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d8d03df3d58e5eff7519c50cc7bdd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698369b60c25f0260ea8aa075454c52689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c4a990f2d674c1278f8392310a10a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150b4ba1da897568f5104577644f0d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191722d856bf70c09cdbf8a1736d9582692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853c95a823d881df641553c261756e5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144884ac66b572fbeb7aaae1def9373694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87705c057b9f78f6c382ffc03682e2ff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4e6fcb7a59afbd9a44b364c06f891696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e590ba1ce1522af0a334f5b4b9c5f3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be7cf1c29ecd66956906dc9f6c6f4b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a087bac1578ef5ac7739c77ba98a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd837b8eceb9f8d1dfd8614948ecd5d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb49b328f1fe3af582b7063f008afc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed705c9135e8d99d3f11171e1cc3a9a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8183f080be327a71da6f3f9b75f733703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b897193d727bf6a61a1d18dde98d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726a46d50866023a0f337deeae40d24705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9eb259eb1f354d23e10243064f864706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262af1dd30b27ffceccdfb25e3ec7a6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694643d0d89aa747ceb95a38b074992f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938cf259777c23f87c39cfa9251eb69709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c175ec266ec0c17aab2fd5418d0905a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91154339768976855374b09ee5ef2225711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd3d118aa1b40af196bcba84c43bda712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242412d1927cda824a53d883e97834e5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5450d9ecc8a323fe4379362e4ed02714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ab21a28a1431805f8ce94cc563b91715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583fff657aa8644b837942653be7ad4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babb6952ac5b96126a516978ec2529a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ba100e5b693e478240a2a3fccdbde718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218ff43fd933fd5b108f9167d671975719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f88c8b0b8d711c677c3a0f1d039e2b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd130a5ae4f2d09b3bb0fb5d07e9e56721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee199ac3add4153bb62374d3bc672235722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414250aa9fa1ba59d5503f7dcff2319723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ba59e9b64ffb38acafd4c835e8d8d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243667aef28d52c7a584a3f31dcb71f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf5d973d4f3dfe9584cfdbfb1c024a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39891c979538372bcdcd51f7fdeb5d06727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8618dc9defb87072faa00a59b250b8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d402bad452f7c6596817d5fda714ba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84db47eb9ce06e89de6ed989cfb7911730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bf8574928a2fca82470ff0f9f5f69731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d27a984ec3f2dc9fbe6f24e025c2dc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1bc41d575e9ab1b5d9bf344adf49c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21b0ed4b8563a168f57a08df4bc1ef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a40bcb25f215168fa47d6596106264735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7330e24bedd389cdd6eb22d235401736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbe4f211e81eb0175342f200adba2f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9eb297d6b8c8ed82291635c15a06e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae73909b7e5d8a3a09565adbbdd917739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e91250c260f78f6e264641fc7a750d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839fb0a9ea82ff0cac72a59a1538d03741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35cb897cbb1259ce04a1a85c537719742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401ea11aaa1138af92526051d71ae58743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fec3714ad0f0d2717beed28fcefdb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eee2c03ff564c0257e0d26af7b2ffe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e43ee7c96f75f8cde1626c46af1da746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ad40c11573713ebc40ce196b2ca49747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837323097438052154a245c206ff7633748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde68a5813266fa805657a8928e4c402749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592d8df3dc8fe5c1adc31c2c3c30c57750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a30020c3f68eac875873b60dc5dc0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99582731b1ef67eeed7749e78cbc058752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1843f804d311c335e7264ee2a7dd9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a48fc61673641ba50ce4e59debf973754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f02d5f32c0d8cabc4a6b1bf303dee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891463ce914bd5376820e8e8c69ab9f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036eb50326f8797eddb3bc5b6983a57757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc315abb5acbd5604bc1c84d65033e70758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda19226fa12d9ae68470f3ff4b24efd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>