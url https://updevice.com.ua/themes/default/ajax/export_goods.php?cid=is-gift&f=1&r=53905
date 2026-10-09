--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36520654b0a4b8430f9756b4ab58d7081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321709253828fd7fac6f52c2904f9912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748927ad789d7be8e6a561e76b39db33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e7ddf60f5c1d7e3b0279be80151984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5a388debcb3582582ca7cc876512c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee8d6b3edc03fac89a4627436d4b4f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa92e3af5e1b4ee6bbb96c6fae7c367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65eb12b410b1db80a6e1e629d7cc90d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb91549153670d5fc55b20a1dcc1919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fef3d53bc52188d200e671aa176fd510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9bb4a8091dab13c1f0125b5bf201511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f71c314059fa8bb91897b1394f93df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b752f93dbef1dbd74b69d123ef55b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d274af6cb466e2ae16c443902300f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3799c65100cec6d169e35ed82fb179415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec75df76369151c602212ac6b288bc716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f6d4100a98099808b8aaf50b1fa1d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165187482be76ab4c28a71f25173fb1d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf9b753d8b59c5450c1dfefe0d68c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d5d0338d9bcfe634842834c0cc75c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b886079c965456ccd601765c5765421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2e9570b60315ae97eeaf87864901722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1449e603ff88c72a1216e3666b53f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8d6c873662d16a8cbb7497b0c8bda24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c34b274d32dbbbe77e9f6935e83c8a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275236e14af205b32d26fae1b2e47ed326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73795cc03f6021d34f941946c89b42627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109b24c3d7c77eb05242bbcdffa4cbb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02325560a4c2c446ff1d3c263a39b74229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc806843f9ddba965a5c423c69b2ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30210e2d3ed153482d573e448c67f1e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d418f38c377ec881727da6fdfe051c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c15221bac93597d1c57901002f7ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4b84b77dd8967643857e0d252d50d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec52dd524f2ed5b36fe9ff4d33d9be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3709f80bcbc31ede5855b66cf0fdaa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ab9cd50cdab15517bb9ba796eaf8737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4edeb439eae68731581bc18d6efb2f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737f390faff82f020b03b53a7f9380c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1ca8fd6918cfda1788fdd73aab1e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac0825efebb3f0e1265ac052958e3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c8c5bc57b259414160a7b0174c9c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c600e6d71e41a253788f598d93bcf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f97c763abc73ce62f43bcc426c9b1044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded686c565ff9b900d31070bad53a45f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ef9c1e6b6faff50380f4e48b95c5d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1410b2e59ec2cbdde091aec11e4480647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2dfcf8017b72aa17b5acd2803d090848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff379a509cf5ad3597c5b91af018291449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5acf6b1266bb8402d020855d9893450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10316250d6ce3ab9065fe7ecb49e5b2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bf2f4f5a0f141d9cfec1bea00d92d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2aa8e958eb05d01e53463ae73e0d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822be3210f9a90c76ce5278fca3171154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3ccd853e2717b16d7dbfe6770523055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3726c964348b53b29d5a069400d2156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dbdbc40050f7bcc56f4265175b90c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9accd47967870da418740ded9a09b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb316454b9e67d941ac65b531f5e8f3a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30319e01e954579315d3e7721ecaad660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce8a8af8e4e3e849b71505ff50330861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05d1dc4fa75a739af36002e7dfcb4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d5c82ed01705e37f23357607f621863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedd2f33f3252eae6eaac45441fde4264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bf36351a3732b5ab336dcb028464c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae44aaeb85a010d85e34fe8f5751d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5145540bcb0111f2bc837995014a02967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd80f7d4d3ffed805de7d58fedd5c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54736845da644221c51ca3730e70c0369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97a324c5143a6edff9dfb3e71c373070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91cd30bfdd4f5cf4bdead049e9ba6671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6bfb38713896fc6a89bf1d056d67d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1443fdc45b582eca497f6528f6c37bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d9722df8626a26b87fa9a1d61076f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067164c84c32565f1cd52ceaa5f31f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1497dbdbd1c416c88a3f79ba3fccf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735c399e3fef592cf4060943f95a58577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9b9dd551e729b634c343bb95dbd0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590ef5c12957246d831e3fa06cbbd2a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663d0a5bf2b5d5576676f94ed057b4b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b30a53d691dc43ee39f9aabd0141a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5cabc1ec17cb6d4af18b912b4cc5382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8eea24a6811399ca3487450356a0ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6897a869e8e57a4b435a9bbe46b5184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb213427efbfa5e3c885c02037cc9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad7e7faaeba475e093667c5f41e3a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d694677f21db8877364bf44e536e4a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c172caaaf8bfcb3d1f4569e1aefde788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75adee1725c702b254c4e88c65b157589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f0bf6c41a2c5e7f03629d9c2e79fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb06a6974d376c1453bf4f32c3a7eff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22311f436f24e63c4adbbf9ffc4935c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9a13c741aa914f82ce977c0c4504293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34e5120a5c555f5a6167f5dfcae07694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b5ca0d68013db8ef2232b0a904a1295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47999913e357a18c165b1c74a56d639996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f263502b05bff36c184dfef040de897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d336f9896a83c6fc871a31ba5346fd398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c88fd9d7043e9814c3191fae4010b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc82a51a4f2999c1bdffd630f4b59e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbd7aa79b698afceee6c6db24fe566101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f48672e838b40283bcc6992d2f97e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2481db9d07cf4d03cd0c66539d4434103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c66707d4da4c4244d4ddbd5b52097104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0701c51ac8c46a62dcefa01761408d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf068547fae61cc0aa346f8770540f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902272ca0c46c7639f7ac7bd136d4f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f716ef7435bd5e62a5444ed2e26ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f88f39e84634cd7c7adda4485b7c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec2673ec6eb3454d77475459936e83110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ce0228f018ee1d4025ae86e59d38a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657e177faf149aec29ac4b27545187e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba54c599901d85f834f1a76cfc8a83113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db461ba594d44817ed7791a4727dc7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078f2df0fc7e7d74e98be72e3be278a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b187f60495cd6645d1ebbb43f47234116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f0a02f281988220036722440ce576117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c765a61c789aaa254a7f9b6df57ccd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91204b986578064d3d8501f6beb85768119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a6e0ecb34cbc9a313f4eb1163ef76120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74d60bd2a8513bd39599bb3d8770a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9c8ee1bf3b1be7d06c1a04a1204b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09aa97fdc9956b63e4797e9ca912724123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d81b8b5501259e4ecb82d097b1966124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e49081b4cd45a366b035bee49b709f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4314eaeb34acc2636eb754b96a68a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7f9d1ba2f24134bdf5e4ed5cf032e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643538e39968a878cd7b0522faf6116c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f2ea0230fe909cb09e59bcb605b78129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de4b1df67dab7bf25aa4fb582fa840130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10039bc58fa0adda878ac631e1ffa1c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb680136c03d20e3a28869cafc406d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fc9ef64e04839b8a6acb03b483d55133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c41f302d2ac1c410bdd30b13f23608134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d45c963ef862348fe71ee7fd2f79bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26345cc208bd833109a0c93ff6b92a89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccab1590ac1ddb1def9cedead357d13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165fbbbbb8045608403228417355a77138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91badce644d70391a16828683152166139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6a38c05cb1080f2c5c3cf76e20433140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc336d8572b954e3a6107bf862182e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9145f06a2502d4dcb2ad11b3359d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac423d2d7396ddb7df18c516c37fec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f6a4ac81e4eb444cb113b6bf0c4c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4018f01e7407b5b9f15fe137853926b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ae5e217add604d75a5ef42539993d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301e59b0c51602b23f713d25987f150147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7af62a66dbf685a23c541547788ef5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40e9ed52f8e9d3d5288135323bea1a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af9d875fd9195e703cbadff2e11a71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd83bfcb16f2d6ea757f0ed5551197151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a851ba500b6fb4e3cf1cc8ca9001b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0c877127aaedb5bb29b1600fb285e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a1c0c2ec4b73998d0080985770f40154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e859e39ad9562338f63fd2d691ce6b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6770ac65a8e688a67424aa46015d555156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a270f0990337226c8240513c2a7393157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e44b101d0b1fd0b5feb115336a397b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a012c3733e6957dcd9a0083ddb119159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531188a07e64369dabefd679331ee372160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6219b55c22952a135d74d0bc976b25161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd803e99d7252ed26210dd02f0d2e40a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd4699f7fe5d819f6fe5c37d559d72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8ca3cfd4bee813539de4940650278164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ba4e4a1db7e174cb980dd1da6d2c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b4b0e59fa86e5e2fa5bc8b0edccce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b759e7d384e24cc2ecaa1e3121cb9f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb72dadbbe6a9431c918e07dd889066168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9572346cd2d72d5952e76300b153f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb1b6a0995e335b43ee8d414ae9c2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db03410e7730757bd29c3a12ac58371171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217144f4c30e5f3a0068dac935d815a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d91b7f38dbb00e7207363601d7c5d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af97f8d50349836c31ad04d97c15e8f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769a35d99a90e24a4c9498066f53fb7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bce570eb7ceca7a43b53a4338395d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41bc6910aabbcf0a27c2083d21ebe9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed597e5589358808436bf83e1ab217d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdc8602ffb325c8ee41347e455a7d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2b795428aaea3b520444678d44c2c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a9c528b2065ac66e653c7a3e6587a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04c0c7305144a1fbb5c0d06eed3fd2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c445fdb81c5eb7a07e3e13b9101a1a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf095dd74cc16b8f48c849f79d24c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2113b54e47341450b101100c2498d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9d9a87f3b17c6cde72acfcc3c294a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce2e33b9bad53b43d7b7050cdbc180187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fd3b5f4bf684cfb6e1b364aa113fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cc344fb3b4b3a22f9291cfd1e7b38189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa249c73087c613335f9abbd0a41ebeb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd3121a53f3a97919508d3409dcb0c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c6fcfe4e85012fc5784ac7d1e9a92192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315c43e6721851fca41e796bce2b29e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182558a0414ae762580f7c50335914e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bc2a5e5b334cad0d5d72b9a052529195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455422356fcccb8fa4333e1192ce356f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766021f4cd25d7561085aee6bc3902c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b98c72c6e15d42edaf44f1e0a2d4f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3feed673fd26f976acacd48a1e252a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359a15e0aba0ff9079af26cff7e8c1b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8ed0e5d135a3a20763c038919abd6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced27e87dd6cdb0cc77a46af919d0bfd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e6a7db31d789f4b597c4ab6bb3938203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69434282ef24773f6e4603bf1baa9f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71625c274ddc51394f5f456306be0816205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86d4066411f3440d15d88234f43fe4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153164218a4ef9c7a56ba25a79f38e39207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b394114c264691b9d5cb1c343f99fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb58e671e56c0ecf337e7b92a069b9c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e999f769b57211b3bce2f7ec130595210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f8c54cbfcf45c151dc8be41c99167211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9e2822d69fe1798090a69ed36c990212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae293b92271f389bcde0117c54020c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae193a14e8039581d6bf66515dd13d71214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4fb86b0e74d549fcda6a3e7a8423f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959811377f52e54be5ce68e63bba64a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133feae170c721495f73cbf2232720f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3885bb568e372a43041a129d16bb225218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e70616a329c5983c0da755b4ef1577219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f70b595b8060cd7006b3a993aecf75220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b49fb293845b4f6e3587883d28ebb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dda84f81159dc06e4c5fe198673dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90ff2589b39d8313893475e13b3ed1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cd169e9605bd4c7c92f845ca893e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c81ee49a88483d225a9d0eb70797e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37baa4be29bf520ece360ba00b6952b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545d49449d56f1e9d955760521a408a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12070528495a9a01e02ee8575fe297e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e724bb5c81c5fad6b6b6de3f2a4deaa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7cc7b40d02bfe34ac51fca4a1ff38230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cf160e63ed5cdeff0a43ce96f1b0d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcac1922cf34234aedc08df211121f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b438b6d149a6cd5ab0bcf806f5e3684233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bbbe4b4a84352a795c26f6d545743234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ea69c48cbaeacd75b17ece8f5b86e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626720ca88e0e7f1f144bba92679e64236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8ea5de01eebdfd0484e98c942e04c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ab93808fce2784fbb03032ac41048238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ed8d0b5ac3699f1cd16abd88d3738239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3b3c25ae3adfd15798b0ac41297c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb6e3f31cf57e2337dfbbd7096340f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f240f39093ba0e684b3cebfe8254158242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f96a7d008e8f82f992be53b70c489243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eafa910a2647d0fa8a1aaf2fa5baf8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71bb62e32e686fc8bd40793a80df7d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37512ce416d464b2728f073d3bb07b1e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b2f6052f441e1a73c32872d242ce2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67629a2ed4bf801beab749410c8ed542248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a73c98d37d6e7ecfb5df6a08f0e350249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894084638c65f62dc0fcb8c029299fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f63c4fc8680c759f236cfec91f0bbf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95510aca76095e4b73f2717f5b32a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa8ecfe1d21d49c5273dbef21f782e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af18a487d13d538c66a65ec43673562254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f14af5d12555a0974af09600844d75255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b54d7e8f73b754926f9671a07e53d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0170588100d635fa1c1900e2927c653257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd407965a59949ecbe67c74b24b2aea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06f7156d6ed34aee0a8888b1afc452259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b0602bd05f986281162ddf5c7725f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3726ff95307d7c60420c1f6c8e27a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1b19876cb1a2ef9776cfcd4b2b808262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1137aa2991be6afb1609487710f40263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9e552fa434000a494ea2026346b10264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2905deddb1f92b252be28139aa29b4f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cc872f0416980700f34e540515a16266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67a4ce43a61d4351dbf4137a3670dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d07eab762bebbe56ebc2959659c47268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa582a19ae5ed4215634df906e3aa26269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb305afc82ec460ecd5595950188c9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b2afac3ac3cb88a5ad29b770af3c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f0a7e7fc55a90360a25387cd7ffe1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695276c4cd77e3853609ab7f3228354273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29726774aac5c9472dc49a8ccc3780ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff164cfb02e42a6e052c3146f15e9a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940762f541045f8f2b016cab4b5dffb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f8ee0c4d2aa33410177e1b8754ca0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066d75064c86aeb5de5cc8588417624278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd840c4b02a6de7e5668c46e389326279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1b78d17335b7d195e532ba4d22128280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3089ec466f88a42dc929326825e3d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c1dba060b1ad80397d29bba1df7fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bf8d5afeaba02279b63f552c233e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fa4960ae3c6a1fe41aa002d047331284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cf2187d40c25d45e9cad50ff30ba0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7f4ae31ba4b95b71514acf594d6d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b34975b0ffc4bc5ca132a176fe349b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c6e2d374a5086ef7c54f3143f0855288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db7b559dd5c9b14101d676faf9e3cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4c54f7f4dcadc3f0cb7f06d552c48290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c88f4a2c6a46376efee2ff2bdda71c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830d6372776b25651444ffb3189eb7c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee40a69c05c97ef085eadf7e172b73293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaac45a7770ef015752fd72913dc043294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51bb2d3e01c3fcfa1f9df561c9121f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4caf5a96824b0d267c9d3bef307e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599c73c5f0e2b7541d5c71b77cf5a6d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3191a053412a2010eede50b1d06481298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc3c7aa74b2dbd3d5f0e9577def3b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb022669c5ac01055c2a05872ded8f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d7b68b87ac77e34368b35fde2d27a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86775e6817bc1a21ff8fa39a90b120302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803e4341ec1781a9ae652f43110565d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a8dd2344873f5393d7bbaa81f45b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3de935686aab91c91871963a2006b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162346307046b60622be1b91a69010a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0652e57a3506b3db5f8151faf889576307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7ce89e83a4566857d46b0649f7500308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079b4ef34d4ada69c81d524fc580589309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462a02a85bdbbda5194d45c4aa52ca9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465c076e57a39501231c27ba3c4beaf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da402a2bb885f7496f102afaf6b2e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dcef1ade2b3245673ba36efe6300c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f28d82bc6d2466bb5d3c0f88579f8e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0688e2fba5881141db159ee62e02dbf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0513831fd80e801acb46e7292c417316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6e09b487e902db7710323c29e2562317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c28c264ab9c4c75855215dc897f919318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f3178b3060db631ddb79f2500d871319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100b8ecfbd4ac36a5078e1d6a7f8d54320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a6b97253dce6b091d5fb0628f0fe1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ec72f6e4646d02a547d7624f85eb4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf2907f7e04db3fb9cc4452dda474f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a88c21c28b2ef20ba1ef9431b261c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447452f03785d717d5d1f9e17bccd96325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdf54f768fa374df6ecb2fe53d8d0e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80204b6fa28f1d408bcdfb6d52ae15dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fad976d93eb914776862fe1b6a620328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b8aa27594ea80774d3a4a5ec6f947329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afe1af38cb4a77bfac6f684376e952330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89f618de4123c8062d605cabb0d72c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07e22e1ceb348c856f66b7f7dc3f82332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4195d1df312353018bf25e2de4cd72333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9892f4204e4237c47f844638b5aad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d76d9b2401a785ac01a934890894ce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47ad4d54ee0da6899564ee9d7a9240336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203878087b04cb4e709f86c47482b38337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68deac2f68c1ffdbfebd81b7401115338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9ceebb19dc26735ac0cf3860af58c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de594cd85c0b6284df40df69d3e905340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a81297d5a54a520d7a89c754779de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91fb3de5d733551cde0d09f0465c69342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb6b0d7f109f86071537f73385b480343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df24a9bbf2680de7e0d9b3b9de6b3c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7b7ae54ec14cea675462a277c3f35345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a689ceb3db3d153a930fe89009c508346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43708a8a4a4e59f0b9f22ad8a43ea81e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf8d128531bc3f2f310da41b40b44b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddb583cd57bf0c6912e7c1cb7292b5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85df97cfa1509489bf4fca18d97230a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356857f58c88a26f71c8b35fbdb23d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeaa012c61fff6e6ba2070334c14612352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d14d432b6416ff38c83b7adb2ce97353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700b894f08436ef7f2e55a399f886ad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a0d95d23afbb2200c2339b472ba55355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2922bcb87191d76f100d180544572a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45e85ff8bd3b44c23c7429078b6e93357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7e0faf761eea265cbdc56b2d42bfb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518aed1221382ccd3a4052dc9219381359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfec106bfc8f2270b9767bbb8be1b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546dfb56764dc5621650658d2a36f0d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa373db6c4c3c4d2282f2f24dc78c834362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06486b16fa6cd84db716d204680ef624363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c98de9b00eb0f1e217a203bf4b182f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b485a4a7e3c2291a23f02beef6b8e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46823118ae49f588156fb7d21de267366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2de5ec661a62f8696f11e9a6fef55367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512ff78f714826f45b1d545a974f89b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8a3682abfced318b5363dd7d70952369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486cbe5112516340d5b2785da306b17370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2f1b9ca79e67e6e1b7c5c1ee38120371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3b396c3f52f168d45151448c761e6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3796cf8855e98a2bfde8335ce57676373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7df7b4994ceed8c160465817a9089b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f759468e9fffe86669c172cfcd45f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849d6063f993f620fff7a1da2774575376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196b22f7e699716f5501181df282559377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e3d313ce235cc8c55f8149be1fd38378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219af4e7a610f54e8a50422d6d50ca58379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f73bfb4fac9d9c9339eb825c09cb5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893cb2a95ecc083d5c2963a44090b18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc8d8bc7e1b1c7186ad35dd3aa9cc8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f946bffe72b2ee47c95a9c0ff24eb07383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2b73a90f91d0ad73a383ef8b66422384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e931847ab817029465a33f90fe7b3a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeeda1fab285e195026cbe3768afc48386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d330ad3d8fc57d3451ef4a0184511c5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b2b497c708a52ff7e5bbb04cb14b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739bc10b88af543004f1974ccb638da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76c3418b01fe9f313b9d90f558b76e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6018d15de0f54e2f2c535bd7c08c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237f8457aaf8196c0801f5b87a4e2fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d1927778afb4e9dd8bbaa8c5cb2f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c0a70c4fdd84798facd8caac03332394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64791f9939d10f3789dc392be2043dd2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611dd32f259f41dbcbd38941208f952396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdbb73ecd21126a71762410317eabf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120552e2728756e62fd1d7d534cf47e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ac7363c1aff4abdc7b7966913fff1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0134170b277496febdc64db1f33008400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed1204c5b36ff4db5ee96db64ad562401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81bb6badfb3071ca0f19397e354476402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecf950af7f6e1da3f4845b6779143b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdf14962d50c5762371d985f37771d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab04cf18d9110e78e7c4b089c5cc05d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c964978dea70a658bd6189bd23422c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac2f3da732b763e67bc7e94d093a10407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1245654702b32bf9c1aa05036d64d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ee502f770d0525b3872eec8b039b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11b4c897e064008631786ee929899c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a8657a1137ee30f757d079557e74f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b4befa61900640a071434811e0bd3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4ef36d2dd8805c2798bf44bf395ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdbde232808a8edd8cda6b9ec190df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa352de17bdcc26fa5af4216b52ecb00415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebda910ad0b7716a9c7285f2e8f76d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743bc2a5436a41857c20ae05316aa9b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee64dde3e302cffeb4b5b77d7253b11418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3a57605d23bbc9d097612cd565b1c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a05749d9bbff429c74f254f9a39a8a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610d29f42b2a2d72a4754e7d7ceaa7b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e30016beeadf675e01bcd3d0bf2d9a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14b0474c2becc6915fe4c1c8d7c4e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e048333b81e8bcbdb7efcd05bb23b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfa52800eadf08ea6e7125888898df425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850756097b9127fe2eda37b281c334c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4928e31baee02facca29462a0a3572427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25a906120a6c3132342e23320f7bcf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cad058f75e68a0b90c6cde3703f11e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32192ce8364ca559ce53640fa387928430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424726601dfebf8db994f375871293a2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc56fa48107ccb35b01c611c4ac354432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520acad780b77b909eeb7b05ebdb341433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4dddcb7fdc0285ea01621b936be6d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dbed588cd1e6b9a7194c802610985435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62875b8b0b11ee2c888ec484956dd55436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63d8adbaaa68644782e6cae88cb3d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9c6f8f561e897e41b134e3957e1e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c6bd9c47762519e7cbbad2465b8dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9a3fd17e0d3bb80975b40b90d237c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931bedb8a97c3b5a6ae0abdac6d2611441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c051b091144335616332f842a64a28442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876218097c2ed7e83e95dacad94a3a9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62723c2944ba01f491ba3807cdd6c51444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55ce38d3d6a2b3220892d11b8b156c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6e5ba2babfd3150977b0946efb66d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29790c67df8f497c3b23bd5e64c3ff36447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc748a42a46d075ea1671ef997f0521b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835afdc2d8e6018bab0617abaadff67449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dbcd586796a9814750ae6cdb419bf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e244df6877fb52eda7484fadca369ff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b30cd75148c88860b160460cf3767452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ee8a9dcea5405cbe614de84ba4ce2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85b86b39478fee628c2ec1cd394989454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb0a8355322eeee4fcb4bd31d202ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995327c765d649df776ff6e202711a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397010c9dcf6508c2e876c92d4cbd8ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385983f6819476453871113519c39fcc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651def7b10b4353ba66e7960b30bc26459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a03491db052859ef244a799c68ac3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ff79b68deb438d168af3462864ee5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f274e1989e97c17658100eaa60b25462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8b465187a0fc54a2f28471163e8bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26375623bd818f65f9680a9763b1afbd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689f76c10dad92e2eee84eabb3aa14f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bac75be322c61d0d1f5b64b9b58f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed9680d7c5ddea544d0bb748e26b8d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200c6b031da9c9d68130ab30094ec30468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312762aa3ffb5865ee64460250f37df469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4cbe3707870b7e535114dd7adc932470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8052af51bfbfecb96847530001d962471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8263fa9ab26fd82f53c33b379803d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753081987b53d240e1bd2ee2ad9cd531473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df865fde36294d98d3b1e07c5efc04474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7ea992b1f213fdf1177f8a46788db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe170c6e57cb477c0354629c0309179476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48ffd88ce52fade6cf642aab632100477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766ecb498de7b2bd4f8052b8db34c6d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66647045e9916de1c909451242c2eea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cd150b742629e32954cfa37fd2803480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2182a16d8c661bde1b1f6ace40d71e0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d070782e5276886ac66525c8ab08d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d870d509989a5e8ba14ed50ff5c76483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23945d728f5e4f64975db52abba5f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89babdb9478da096849304f944eef041485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c4424a02248b3b257a045cb38fd73486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a200f76c25e56024e90ea5696b56b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061edab7439920d3e7f76ad4675ad307488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c4761276aee1816a51611c679b553489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d10327c0363833a3946f47e3e2a6a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f34dba9feadc0890730d75dcf0c6b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666c6a03f4dd4e5d82190960b33532e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605384281c7c7013a7c193e90412ee3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c47153b910654bc7cb2709a056defd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7e7af0d1a22d7a8459f26c6207b85495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7017a0aaf2a43fdd246d16f57384dd2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b84c701a96f899c43d4b4e2fd4a93497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68437e77891bbaf49fda56f959082084498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461f6ddaeef509b44f484c0263fc822499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfb53946651799970c934ce37866ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c67c8c55310ceb2836e87391ef640501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bd4b65d8502c94ab5855651f2af15502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101c12d94f3153a5a3094dc69386abc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad7c92a822b753bb250ba24ca5e58a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719db17af355b473bf60030ca027f59505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a41931b4a67cf9ee7526506e989837506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042ad538e76f6c3bc99d17a8534eacf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2e2325c67a8dbb866f5adab329512508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fed13c7e0fa307b4abca97169c823509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00ad02cb9f271057bd2cd26c9f411c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14e61f74778af13cb7fdf07f8f348b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e238758fb21ab2633122ce12592a2bb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4c3f192c3176c908426cda46e6c51513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717a87f7117ca350d4ce40625fad545514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52030e1c7cdd10e45d643fcc0f53be74515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6eb2b65c19a7a8ade742397e23a3e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9b4f89375659bf1e8f931cbedf784517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf23bf8d02871e3d6b68d269d5cea3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fd0bb8d606c114f10e91b509a34fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa872ecae3185417ea05d512e15cf490520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716a60934dc8b0a4e45161f6fad25cf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40526e3778cd9666b766a887ec2564cd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a4ee3a01f5f6f62c3d20b48ca7028523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df3810250a75958bedd1bd863dcde0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ed6fad4c02d0b0a30f504e48fb520525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40bdee24c31defeb9970e1d332835f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bff69a79aa1318b071ec08e5e325d8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02812c4a2cd96243941fbb8e97818c59528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bd58893124d4a3318c7b8cbcff544529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964dde81fc52f43d31e47c659f447f5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf577f09048189d587cfb43354ee56b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e684c2676ab53450836373ead04a97532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f853072d7ed37d7c7a8086da284c9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f921eea3afddd5575b19eb58e636e26534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68af683192da88c63f5ad26887fd65535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f135a1dcdd8ba871205bd80c58fb7b3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b85b9d5432bf9f5b5bf245d3be1a2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecc0862a08a39a3bcdd9c7eb2f594f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e495dfdcd3b8a2ca2538774dc5b32539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af643b486a17203dc4d106f478b199540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522c9f9cb1f2e941ac95da6e358c71a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd8b968bbc329e0a563e209af94332542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b82ab8bb28395b613bb4dcb64e67d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2073cdeb64151e5800338bf3fbafba8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4381a777a54b48c0ec9e22ac57062545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc66cd9e26bb7ae2f69f3d41668fc4f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f5e553de4fefadda7c6f0b93a3d8e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55457be80ff6c73bf3e40e6ccfedcb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1ec342c04a6ff290871a262951c1f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8d5f9b66006ad6f2803d7b2bf36fb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87321d89538213842c4079f729830f2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce642996e8e9c6dca2c3d243f2bc5a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cad5d882109e407bede0d428ec12e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd721515435502742cc63e503a8d8012554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf255d352b3e77cf690443c33c2f450555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa78e21f6f0be61647d31ce92216945556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf9322e7f7e0329b0572f567a7f417557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0938fa353703e67ce876b2c19163280558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4941936db07c2facc92b1f2ba6716a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2e3d95f8bdf9883acf9d06012c128560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818dafeaed7fb5d4c5f6207fb849722561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adcf95a640424c030ca7b302849c92562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5592be1faee7df91f25f8ec7429717b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c37c7fe3d6821f61cd2e86c7d3250d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698602b38783ab666b16a9345ec351c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52532f9a09b8d73cadf59d2ab49e082566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f906337828da761563002e4170e53567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fccd9224fd9b1ee431269ee56dab2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be429290f0b4ebd48cfd7917ac24cb72569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcd52fec0963fae44be29e304dca42570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb334735fc6bacabfd8ef15d5a5412571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebf095115a8a869c2fb1f114f5aaab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802f0f1c3f1db70bd6a1b2a4f4a5b43573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f5275c989bb309ff37b7d062d6b9f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23d7ca2e0bcbe2c1e885b3e1dd7163575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422621b8c5692b949f7fd88047ee7d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f54a3e2dffd25fbbf1e2ce18841322577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd7a1afb7a216a9ebb3c8f63cb600b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856e0b7a06c79ef735e5fdf63cbd92c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b27b7fb3de2ccb8bbc29fdab0fb70c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58494d5405841c706af85b2db21278e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da70e7736a9bc637064670db22b50b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3c3e7bf07ec81a97dbfb2454f2b7c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8bf22834d0e583b457a4bf87a424f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee542cf475e10febbe152800f3978b3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda80e5788933236e4a83076fa4a149586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c1e3b393326daf3326060d2989daa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8ca3e1e6094bcd4f5b4c52b719525588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86be911b419c58ac0a448b173a9b7d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f160e84f061dcd55ebd9aec4078628f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeceea2379e2f0111c92717d8a74aea4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e56f3f805224e41ba88bd64d0c4cb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fd6a3de55e1429f78402b9cfdd808593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692121ae6cec33982801e21afd1b0788594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae350e5a59a8d0ae4a289e79d8345a7e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafd1558ca0cedcd7d51b678c6b9de2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d3914d0c029e051fd51d1a4b203a8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087bc95bae5cb77cc1ca4c847d1ca7b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce731d59ffbbfc156982ba95d414101599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74ea5f7134b9999af24189bf2aaa19600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1efdd3ed05f06a5ab760622125cadb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6592e4fc79ec919c11a2023ee1a6e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfadfcde1781538d469e1da4eb6397603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1d6edc85114073f9d5bc8e9c61be0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5772dec75a8da1d274d6e8267c26a22605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb723990b6de2c5f712fa94f96bc0107606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb87d6c7ef8be03f76b416b0aed552607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997caf6036127fedc43ffba7a53d03e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a366d3c99c213ed525e901caba509609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0aba5832df029aeb08b3e9b525fc44610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46b801eaf473726309e49011cea3c4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849ada4a67ff3f760f2082e51f813e6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d684de108cbc1d27357246b5f6a14613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff27ea39d3bb47daad38c4ca09967ec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b7d3a5ee65fb5985c66f172a3de12615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac026178768023a57b2b523677420b9e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab310cf9dcd809ce8504ce7e3a79882617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32827c1c360dfee3a65b8585426b46618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85648307227701b47ada32a0ee26da619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec903f2febad5069fe5fd8926aa71705620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2874bc51d03af6a690a6c9b3c20d1ca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db8f10eb0ff5d08596b47b7fb29bb9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e45b5c0d4c1692b8273f40c3e8a2b0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4263d41160ec73703099b67ff3d378624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20686606ac917a36e0fd9f92f51f77625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afccc67b0209cb3e38b7340852027f2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06367e3e499eaf380dd9eaaf82c9ae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78099c8c7463921854e4251155907e51628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c309309376295c2daad7688ea85566b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75b25d9def2d3bf6861612222046a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffecd53309225cd7dcc462354515463631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3955064d504cf8de9d855b86a06b729632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b7a819ca60590e06ba47486319d16633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a26c9c8a33ee3dc58593ce05da7d5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62016575413e4edeb169eff09b1052635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18f5aa7a2ef10a6b2d99b97e429732636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab660f48c8b93cef621d66570b126f12637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76c4bc72dc0b9d4c1dd07394c98061638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691216fce0e3c849184cd6ad48b5cb82639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc45c0e1aeb44b535b0b78cab173d1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447be26c45552249f4290eacd73dfab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe13404d65110a38c4871fc6e9392e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173b1a031e828a04a303848695aa95b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f9864c8f9193a656f20a22eaf2c1a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f8602ef7c217b5621cd3e59cb553d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cb5efd436910e8f5f03b9395064fa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00dfa0947301116e3a96e3b4cc534a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15234beed97b718304bb8d344a21c6bd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8c148d40418104bc574f0c4abfe2e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c51890bcd807ef8724204f0afecae7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e997d32585649646a7f363f0d3dbd3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcdb8519cfa77e24d9731e277390e0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffee1fe163b53a085efa521b0a91124653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72078fec552b2bd32e5743802c01fda8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bc7542592ea85c72e59389b8af2d9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507569833ba7d6189637fa175f82f270656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c4e192f82762e975ca7b4efe0aade657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234bc71ee6f6c80269555778257c91f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79ee3cbaaf9b1cb35c82e127c03e75659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9cc976665f244a2632dbf6bb7e417660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536cb82b478c68447ce2a1639c1247d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77aa5a6ff0a8dbbbaee38dc36f674a4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f672913103bb7d2913d1ae94684829a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007eee3644f5674e7967bff17a009aa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6758d55706b7e97cc3fe6edb91075665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37405251eb804b51b5af824735fba4fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14d2b04ab483c442f09b9453d32c66667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad62869d07d62b68b1be8db2921c48668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a5e17411724e6323252698223543c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d1c8809968d3b5fb942e0bfa3603d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b045b1257e63fef08faa9b4fa816f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7856c8a2173694a12e61596221dbb49672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476ad33e376c6d232517eab82ae9c16673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfa729e0664a61e1fedcee8cf1b565674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2010bc92eafc84f5efedad008d6c51675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca586c1ac2c76b1c372d0861854f4a47676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff71c74641ba1e8c79d6faff219cd0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6979a44139203caf6020074c24ecc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2ced36cf47bb3f9f9d0b9740614c9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3f7101a07a8cfebe2700aadd82082680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb955a7b922b88804f3b117ee70629fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f320f3a5835be9f972efb21ae47f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50403c4b688eec887bbcb9e9490faf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d130d331a8a3169b42ebe752f2ff0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34326c26e18e6f38c511a59263391c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e27f7c0d4990062c2662fda3a2012686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b0f40915a8dfd4465b8a37de0aca5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dc5dd3fed8324f984435b8d9ae00a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ee1f356d55211d11ac9e124622d3c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ccee0702c237958d3364e34f59aaf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf026e6276ca789d86b545601e21ca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6649f1a5bdd0bd05da14b22fa7a4d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebade84034f09b6c9b50d8aae35a724693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2105a6c49edf9d3cd51e63682abbe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f698c4c1b3a13ab56ac5623333c190695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0788a9bd99227ba737839af03877695696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acb7a7bd3d8d987f6f759291346491697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028bec146c50db4f65c19a3024878ac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64d53b6d52ee8818879553eda3fe3d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce989a8b32eadc1dd21ed48c2b4f0a6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03c0f3b930d822a5b342a8b913f204701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8b7bd6d6a5c40ae5502909498c3eb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20593e35f0a5f8f754778d7477540606703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc958cb364b322fdd99d864356c8b40704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581a0ca5084c1c69a3aa45e75d64fbf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff14ef1f9222233d5205be005b477f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef0fd4e7cecb785712ab47bccbb101707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadae4453ab081915f82ad207a939db4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79b38334179c2824f592731cb3ff15709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b63690372bd25f4c61e5704b511b1b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d4420e65b157886976664c8e1f63e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e973b20045ffebac5985484a428610a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49b8dea5a5c184c4479febb006fc64713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2290294a313cd5bf91f83b9e5c77b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806291bee2535a0cf12d84d79bce9ee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a3b53e904bc4c08a6dc0bd2ce7dc5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b7dabfea70421019393190f6425e3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dbada6a495e2105042bbbb579c39a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280058acee45166e87f735c86976a2e5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744181d618e2bf02ad68c13e7f05503a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68787184fefce5b3290e46445fba4433721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62805c4d0196762fb93cb88bc42792722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fcd06262d3a953728cb4cd18d95ec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78265afc737d95cdb2a97df7638adb09724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7b3dae88705b90c4aca104a1068a7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e31f6079143ecebbf2ddd73d2cb66726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6137c15505cb251756e8a83d8228e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4a05c804ff8049a0eb4249d8edb37728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d704aa3874bffa2e51c1bd2074fa2c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea96b2e12be643b19f3fda25238be4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4366cbc7fe0732ef434d4dd296b307731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4ffecd6f79ddfe04c23cb29ddab3c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcb65a32636cd3b2d34a6ac756381a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f543abe46e6e900cae0ecfd998b7eb9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6d0d3d13141e95bd4516d8bdbdddf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb55b55d05a7e8892d5af49c7cb72f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d32a7e27cd1b68354caef9dc90941737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4d03e76b15d6923a1015273afa59d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886f2f6fa1a04ff64e4229e91cfc1cf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73344beed19498dd4e087b72a2d85513740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd51370f5ef45518518ca918896d75741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49528e665bb71ec4240e281852a20b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764013847407a0bf7a0a246c267b2534743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50331e4bf588b9375bc7b88f288267744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa960803fd8668a33b6e62b573b07f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1933fb2891f196d3856428f4b997afe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d19cfc89e66b6b6c03d9714f620a27747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ead00320a32ac74d24b7041b11201748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18a7b344731ff9d289b7c85a694d7c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba53a7e4cc29cad5e487a1cf232e3d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77315e979ec2907e2581961033efe23751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4744adfe7c8244318726b458c09da96752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9598170f088aa96e6a455c4c9fcfc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5be09e72e19dd5bdc7c0295d01848754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c39afc74966cad5f2f220f90bfd9c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1edde72838777c1987978977f2d1a9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34816af09273a6af981185af96814da4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299803c1d073bb020b28d4fa5ee8b3b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3701e88b5db33915326db88bb305085759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8efcb49f693ddac1ed7a2fccc491d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e8915c90c2c6591b7b7d73bf751a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f8c88383c4ad130fb9bf399bb027c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b05c0255dc68c7d92ff73f185375ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9a06cbbcd321c9611e10e9127813f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b5530acf7d553cffd42a87d8ec5026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efc525448631d159b65ce7fd2b7e957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbaf301a92649061f51a77bf644d4f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c9e8c17a96383608363b10c3eb03a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cc7a2c43195dae60416a8f7ff192210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d76081810c58a59c6078bfa761ee9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a860c4c0499101027236806583b11e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474a3ef7adaba30673048466631121813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd8de7f15f475f4d6c7b078d738a2914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5a3be66d247fa204fcdc618a49e5c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a301b8e320beb5ece1fa6767af370f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5affd0fde025543cd8f2df7f6d1eed517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f5d11dff5a59831e822375f8d6fd818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d2b201b2e4bf386567819df6bc7e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafa5e6d413af8842c63a31235fb36120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410f2ae6733d18c71a36b88d9ffe0ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228b177636b5cef36b86dd24dab456a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a9fa67dc01419ce51449f356155db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc68241c8aa3a36e12ef534f1e2b5a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a920faab902a17b89ad7d85b923f04925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939f4b30cf8be682890d0deff8d814826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58b63b1d7357f1d5f5d1ea96214b9427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7968a78b5c1b3e70f14fa6f194c8028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f680d298c8da3fdfeb9bc2b4fb63f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04ad5559be5891d33c364bc39b64c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0faee8f952751ac9609a38fc2c0109331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8ffad4d9700ef178dd978493f90e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153d35bd424ce3cb422398fccb17cc233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0ffc84ff119e3b672dd1cb247248c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fd027fb65abfd0e1a31da4ae93f6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a9107bc94c85837e85459ca671f9936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb52b3190924853a57d2208ad79dcc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad11ec07550e3ed1807f17543213c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a340ba7e0573a49c7a222bfabea588239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe89e4d60ef85037e59cf1e09ec23640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b54c5ed96377e472573fcf61b979c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4a7d370a296907a9c17fd3121cea942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380ced8546c848714abc5505cd9a33243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b660df3e22b278ae8d8ffccbeb7cca344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae2247c705794003aadf86106a09a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678176401d01eca313a10ceef3aec0c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd13138ff51bc249859f1589970d4847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b20a56a9d8a73de7f4bac130d0790648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb386c27d6fb26f7f96e4a7cb5d7c06249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4542de845965217a60a3fd1c818b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9d42be0a79443dd2385aa2cc92eab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321abbcb08b6973d7d2638c3404aab5f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce848ab1c0b1fc559217875bbb00fd8053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a4ec774d6231d5857fac390d8dc7254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ea00e4c35de39d6a095cd8162687d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883321476ed23e4cb8b6eb274120f0156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06baddf6bcad253015a883381c1716bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d51145439f26211f8a0880f5ffd5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5960aed9b0a6bc30cf45a316ae8a9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180730d6628213c15111b50e4ee775560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde73e5244c71f42ab5019144bf27d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c85c6444486edc6035461bb646477362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522119d87c8abae71bd6888618fabc0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acc5a1390d1e20e20bcacc7bc936de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c90bbc34768f3b2d6f6b618c508d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28db6ec1d2b19659d3040832fa5391966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6113a5404c3a6d7d2d5c22d44481767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898c2560db225fe3dcaec343fbbb39368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bacdab3ec38ec3216eb34ef231088269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5398e4b9e6d0814c8cc45eac3118f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee4cc3fbef22175b00c4b5089b2f2271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168320b55db984aa43d120d7dc3765272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389c8b005e6f94002e47a030323231a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5aff4e9133cd872abc44e75f9c0b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070702312b5fee0b3465213bb85d8c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4473613bf33499cd50bd89fdd03d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e4db07be6573d46be58989d5a40b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda921614a07789b0de5c4db634ada378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722c4e0786337fc2b5c777c7a7e890579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0704e48f1f9aa6fb2c647cc0a8036da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fb7ca7de703af528bff27813bf7e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3ab9dc7cc20b38f02cc87703ca4a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b951f0b7e89a68b6a63b2a761ab8683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daebcdaa6015d1b4b662f903de1bcc684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715aeeebe61e406439e243525afecbe685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e25cc76f23e1a1733ca8add5d9f2de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73c965ee704b7bd03f972ca7528de687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea651bcf197be2c6e3bc54e2a0cd9188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1076b507d2e0a9d8b40cd7e72f3809589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cec23f8e061b5febe85c6e047d4de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef5e21f3ab729926f7eecf1b62b0e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d5b76ae6c6a336ea82ae215bc538b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06d7306dcbc9c50110d814e3f9844693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbea61c6e97c37f08d389fe78947a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7468a29a4da661363a4be2038b9e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfe9e90b1739d5635c88a54e022f4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d155947a1105ebd5924cbf1f799bc7c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce14dc2c007d78e7c62fe1a2d09842f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fca05368e16b19dee2fab3012c175c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bf07eaa7127cec9412b0796913c72100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd423caad086d87ded62854bcfa735101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bbc0f86f1f56b14f3b8947057b847102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa25a417a02690e435fa85257b1678103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943ca5cc035fe110dd8f60f71371a96104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b9d4ec55dbc95ee0ddbd9380d2e40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68aef39234f2bfbe3100a20283bd91f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ced87ac9eecd4045c7f12914465610107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6a2f7f6ab27cde65f8ddb332cf263108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d09ade8cb4879bc8a2ff38b085530109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d107a78f9894bfd65f9dec78273d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e55e0f1a91dfe60636d6f7aa90a9f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcc0d9da940676b66e0b2bb3bc565f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ea48cc9b84631f8a9fb7752fc70e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca7ad00d962434bc391a79937a5c04114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced22391ea71755df105887f55d38bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24775e2b400d7fee3358eedee9b02eb7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92375db1da3873947b29a6a3f8adf830117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8164063dca131fb1904de647ff4e40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d45342fae109cc7bfb8a98538e162119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19402ce847d17273eaa3104a91363e0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177dcb197591aa83af1fb072d9268af9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eee1d4ec68d1ea68fa1fcb271f8817122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c42945e3a74c6a4f9dbff579ea8a24123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b94395a3ee18dc9a54c4dca296528f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99477481a3ebcd3a3d5bf0b632308988125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3318cc1e2b69935d62538dc66735b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925188165b568b8d56c5fca099ce79af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34b869bfe68fb5476da603eea4962b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776f95c2e6694912f50589f2ba1625c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce51386cab2a893d1f0e0e75eecfe41130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc4f41c2a38f1b83f0298a649a06e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d3474ef324bf4f1e1832e2cfa19ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c755a5f427a195094fc387841df888133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06d76f328485142b8c864c62fbac04134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e58557752d9cbfc37ce763e7761957135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff68a4c285664b8aea93d6e97ca4bb2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5d17c1c22e202402f1baf7fc954e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278d52619128abb3bc0aabc82daf01c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9baa65ced304c7f15d9d51be955ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928c3fd050b9aa6035f3e455cea0d61140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5388945ababa933e981b89004214be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0636ac7a27c68b3660edbeb309d7f60142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea41cf998a2320f7478e33cb99fbbb7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c229a8106205a8ae23e49b17a384e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4aa1cc1e0aac4dce9480b85c47acd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa033abbf35b480dfe003842d25e1dab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f081d6c8a0d3f1acda8b568e669292d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092e4afe88ed812c5c8b17dddc59b26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca168acc24eaa61fe368d41be3a01d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b34c6ff0df148bf9a267c6049a6304150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec951e94b0f9d2a4caef423b852b393151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b630ce50160ed3de354bc4ba017489f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a369e0c5c0a1c6c6edb344498c901153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04733598c517af9846cf3d483e51868154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a825749a8aaaa06099d6d2c16d86a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffefe20d2ab22168f02b7c02f8612ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3669a0a1f30e93c99256edd77b9cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104c91b0ab3b0c6140a6a2e2d388a10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d1af490c0314405df411e5542e004159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6796736340e851436325b9ba27534160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489ea1d987a7b4eaf780abf88222566161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb28ef33379544bad2eab7ecda5b769162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adf94e56c195a7d32428f9a056d7a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654630ef110299ac8ced78e839a48a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a943e229f2d44a1182075daad1c1f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a11fce51d2b885eab34092388645a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c9b81721f84abe11876e487e7aaf7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcc7c69f13ab835f5b14d88be90ee3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b06422d52fd9817ed64f703d7a4fdd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48193cc26cdba6e82a72e4180542a875170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63913c2f33612a5967cc511e2775119b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122019cce205a9320b093c061212351172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a45269d991047722f26306c2e5cb6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c292f55a1c49a0fb48cfbb53cb51a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9113ee8cfd3359201f251a25a6544175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b733bb9b309b356240f7ce2fbf80f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c67364efbbedd2d9ed8ba8d168edb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228292615b4d5fafed8da57566b2d734178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131130946ecb968e03a535b13a4ee67179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5322220e899867d4263e1c2db1253d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494ddae2a6fe0900e3d007ba0d5e48d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aeed0b67353c16495ee867e11312d5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9320233233ebd3bc5cc47d8cbbce7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55866b08d6ccc8de0f280fd1d2b04104184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50bae67543b7885edefa6d2d004e39185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd2f6c6757dab3885c5125912214fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7acb7c0e3dd765c4114ae3d932c70187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5158324250eb1d26cec4467b1743b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7de6e4228924a549f445c9b75c542a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b6caeefb14b2b2b819a75dd7ffd68190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cc412ddf39ed5e0428caf1b3ee701191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131af519e86b525f760919e6581dfc62192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3e10eaa0def9fb20f3ca7404c8f5c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec35358086d17ce7b6d94ce25be50f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77234a37cb6368ce86bc6b77710283195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e307c5ae75744b0666feee80751011f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc91b2804f6b6823a7509e2afb72f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52647c157ad5878bee544513718996e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c073029a5a788993b6636eacb08095199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595c10cac0ff673b0c2ae5f2280f62f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e317761cf2c5a53e0230398ded7a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbad6e9c778caa7246e54e7376fe15202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06536c40519c0f4b43041f8432e6b418203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04809c2100cef9ed48c16d9ea3a4cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef0f4e50caecf1ca754c6ed553154f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bafc4b1ce356cb106547cd00c6e698206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56c6cd5a9786ab49114325146a94ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fa3725a0977bd80a3ee1748a59480208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a1536bfe4f65c60d38908870ca2c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3964b92b6a9fc0bfe02253d1412b49210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8ba02cdfc95158652fec313ba012c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6860dc96178d8534caf2a5792d6f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee814c595ecda4fe83aa7821f0fbd1e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09528b8add33080b748af3e168b4bdf2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdabd667d679575d92eef636f17e5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1c2d49534d7dd21863c00b0f9c361216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d297cc436d381547b3ec344f88223217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe69a551b6806c0a378b4dbef7bf19c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8b47f87494cc7194535169ee22751219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8f47435def94d5cfe2e3987762f58220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5678c2e87ac8c71fff16a3bd664df7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f13923d9822c8c62e6df00e51c8d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59581725bef814c308b049938a422c6c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bce7977439d65251d970582aa117c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af14fe66d090bb0c97a5b9b7bcade8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a0c80fcb4178a7957d08d5b721042226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3aa54b6b7b14f88308c8f6b9261117227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2a31c989ae98a93e3db15f0745a05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d2ce6c85d768d9d16514bd692419f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb4d4068c85cebdaeb7ae312240863230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625328426c5d2aa0f2a6dda23c39deb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f13018ef847352a2535725d467610232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37355026aadbb1c9888b14e5c027f87233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd922eeb8029cc63bd42f60f54c5964b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd438615af3bd355706999b8dffb04235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d013461f9c27988891f24e95c8821a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f846f82b2afbc368785f2a7cdf2905f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e317e866f9c5c78917e49339a338a68238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8e57b70d603da8b5132b3f1a9b9b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe97899db1e6a2add4f75993aefc20240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4627c8f290d3ba8d2d9559ca80ac24d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd5ae4fd9f5944a236f7482543924a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ea0c6ab03459f9d94fe5b9cd285a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37cbbcbbea1361b966a9841ea745c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5c06053c3e02aaad9304d7579557b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627a3f8f8fa8be6d510dc399a0e273e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dabfc8f75a8c14c47d6be512d476a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11132a04694ab8191d92e832ca1343c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb456e7c639cc98173dfeb4d6ef5be85249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba97d7f84f80282b30ba887d1dedc9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b472839c32c02c896ad75feddced3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744062aaa33cf837d4623d5e5ce3f3f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320b7527bcef3a8d69c8726b5bb0509253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a81874707e23ffca4e85e6580c4f65254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1919c84d29d289ca016021c2df85b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6591fdbd749fe7f9163a2145fed35256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ae25d0a085ec774b2a25295455d28257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabafbd4ed93f0c62db7465f93f53106258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdeef62372ee61cf4e2f0f31a88742259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf06d1ccb23899caf8ba595a112c97260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc60e5f31f594b280e9b09b984aa076261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2de13e4d892cda5dd8c278f95228a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65c2a3729ea4342311a8b21a3df9f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79d7c8f3b67a76734b6570a01db565264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8657571aeba572b3173a4e8761a30c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f3243a62bef154b620527354ddc69266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111bf0181d4e5370a51d04c6815e963267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2fc0883fc3724ba976b6774a866e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5855ab3d70b2ec746275114680a6b0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb260ad4ab40a69a48de919118dc7ce3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa35ef6eb019eeb79b180179e52d71271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb9c64cee8998a3e766bbc2e8d89c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9e55d8b730c772c12087a95930828273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18087c4ff5f2df8f3a55a5cd34a1f65d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269ca9165096d04a0f2655dec831926275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1673e7ddd942f231631a637e0d1ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab14bed0cc42f43ec102c2a3535798d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6e338a4c1ef40b9da541eb31a6aa2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937d8e315d6a9dd53e4525aaaef2770279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafc5057d4e6a973cd6fcac820b38a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86ef857928a5da8f6e26a00aae019c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e16a0328494e7a236f60a4907e5a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61079458a62486cb5b3e056285c35daf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8cb35a8606405703c2df206823566284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80760673b4c533a4ccd2108648ce9f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3710eef15c9a9f927a62621dbf760286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a960bc05e298ae91b3567e322a838287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f2aae5cbe5cb1cd135f651484941d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa257a70f4448f29b504ade63fd861289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35913247e9dffb68a2afdd5a5e702c56290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb92bc488485c931717b022f3a7a897291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b68d731167a0171608ec7bf2dd9cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbccee276c29255467a543b4091abb9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddc3c658c553eaf0ce84abad57000b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a2258b15fdeb8c15df22d5d376ad2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23341bce910994b865b78402800347cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a83c3eae356a8ed64d379e00c46a61297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe0dea71b6fda061a0a5223844a46e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb765e3fdf1ea41b41e64018e6094041299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59920c94d3c21a6d3e77086937fb6cc7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3c379f1b630042db77e74d8c27d9a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b233a3cc2bfed64cbebf02dae708578302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b131e03b3d07be49eddc32c5d3ec0f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693cb26f90e112486a6482ff180d2c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fa8e81de00cb384da3317d9ab6e93305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035495617edca91f83dd59ff6e29fecf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64522bb1ae823bb21fb7d9966577776f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c05417ba3d3d9bbe358ae68162817308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde2a339aac7519b23fa24f8c30e40a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4b536a5cea81147ddb41e2a1a012b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c811daba98fe322175917771e81445311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40760bc7163c3c15e45f5738cbfa5c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a57e7f84c432ff50d4d6a0379309e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1739b02842dff8cfbfe1ff9e95b443c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48754cb7662cba49248362da3dcfa4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ddfcd7cf4af97120d38aca7eb4d65316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cdac2a168e8d2ee02b52e6615c035317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7e2b95c59ad2d2de5fc154e354801318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca5cd5b9f6e2f6481ca80385db65e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fc6dacda5a273095c06242cbb82f2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70949e922074dc166a1a1de539bb7457321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3eb6763a1bccf57ef169698a530dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772469a292d6772559d8e3eadf748ba1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2984d48e697fe8ae080befefb18bed4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc0333b2ad88c650664f0117af04e5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22962e8a935218b02c601c28233a96c2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7e09a2d3eb1f34ea6b00f09ee469c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8265f3c3927bdf1669ab538e151db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eeb57aa80acb311305b69940cad7c2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff91c016ed64063d3758026ce3ed4e2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb7ef000a2ba9258ab953b5d3d3751331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3230d8a90c46e28a6246b248bb3394332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d83699b70b1d3628d341895f0e3c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c2bd96d496f6aa273a50a28a438d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93937cafca47b6572a33760249191e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a68857e5dafd7fe1e5db2f48dc2b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bec4be0e54ffe0757aff024f67956f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814aef3c895b71a1d58453bcf458cabe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afa3c59d9bfc734c19f682d4ba536e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ca42d9f8d6c28f3cbfc63026097f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9beb4a2cc543e9d3a72f2c363ec18341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f62de4c90b5271262aeea8cd4bb611342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ba0d04af8171a1b0e40caf531bb28343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071462f1cb4fffb7297ab1cd7e5133fe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf3574b4792b9aebb4b8ae76c05e9a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9024c1b10af7b24fbac565bec316dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938c1b4ac53473ad1f2ea5c63764b88347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a36aad879dd2e481d0932f2e59f719348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b9f1ab5ccb5e339d4f20526b448de349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8f65a58354dc3ee9d1de3bd287fb3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f71fd4080c21faef05d93f54b1cc54351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691b5f6bbd3c1fb5295bc8f8a8a6673352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82617c2416c7731a4077fcf3e9ee046353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8f87b95d7f3a35431dab8486ed598354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d7ad77512dd98a8f48f74a3f01adf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c49b965d59eaf83f0b5a43569669a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe4714ad91f18ac1d594e166086a28357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29b403c32d3e729002790b89535017358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8926bbc0513a48a08eb5e7e922b239359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055421be82039148bdce06342583019360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47ea341f06bf26b8f263c37f06f653361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4d9493686733655b29fc1ac99a19b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019fb1175fd838c091b44339b37b4c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7d35d1140d180fef4faa9ee1de32c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c222521f87ef37512a669e1cc0306b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36672a7c6a34356d401f317ac21f7241366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054545e92a0c46482fde6d82b8ae0719367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0e9250d29c1a1745760c2b8c41580368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e750ef0beae5883d472ffef3ef63efc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db527bfc6d430654b6e8acd35b6657370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea9f436db5ac254e8b03090d0749cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154c2ba69388bc91379dc884f55b625372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da32441a8770fb492fc4b97e725263373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a26f9dd1e5d0d0c64d8c9d798cd07374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5c8538b7bd4e401e502c6a6fa79c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745bb1c4774155f7c248185a3757564376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd60533dec5c0f2d4fea317456aadc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d39e85092dd481316c9d1b295dd94378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e324e2e4e06ef3702389ae540ad7d85379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27129a995dd685f45b5cc84e19754633380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711ea219c8a0c536c92d12c24fdc617381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed4b05fc29f149f17fdb7048d9456e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bfada96cda3a8d706970f591a44ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df343082337837c8eda11a0fddb4a77c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551223c7796da43491efa7fe7ffd7028385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d448eb734ade65c7bee89797b1e300386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241b8a1b1cf72a6bf09765a6ee889cf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69b2c9f9e2af167a3f2ff3e2cf240f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313316688c7bc6d3ada7932fb54b46d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c95de94b2c73d39f915ef9a21d5cb4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1053de423fc881bfde34ccaa4e322e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b11442e245a3d441b653fcf6115ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786dcfeac632d0d5a8d589151eb9cdbe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02481fa63d647ac033dd99d3c7f9b3b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8984ccdcc85bd791680dfefdfb54e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a17be7710d1b087b9517c10c485af5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9759d1383771ccae4d64000dcb813c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a71a3effe1cd468330c50064c378a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063e8b8664d2a6b5b7750b621f5d34d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83650942af0bb6457f6e5b617e272d53400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3f259da2745605b7eabb5c672b00b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1aba4756bb36e4e78a3cb6d7d4d5d3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fc431a6b6bc4e7a94c7c9034c29a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a38c53c5d32697c6d0f0a6c1538cac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cf2ba9bffa7c5d4eeb0426490aec4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b86e5a4c255bf04fc7f0f5929bf8ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae3ae734c6a2c3d6ebdd73823e137a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153256f385d387f76282cc65faea353408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c0eb089bd10a93c5be710df265d91409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbcbc1720b51d9c9749fd811863080410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180df8a5e148b58f8c8d578ccf2e9505411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89997168cdd0604371b883449e5deb2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0c213abb031f232a756b12e03b580413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ee609b91614d824e0e74b0dcd42ad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2c8021b5bad0f65d2d333976d07ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fe55d24424eb4b2c76fdc619d61be416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280263423217f58867be5afafce8806417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad93b87d66f25e8a4787218acf3816418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e898acbd1f065f2c0267fd1814c4e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6603804ec12ed738f2c9c0a5fc039420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6a294009a3e1f8d2f776afe55efcc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65375559450cb05e725a36bc0baa5a1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630922db7b72b57ad7d5259c9b42d1f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7d78b5804fc68e7ec50cad5fb2c94424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fddd43d2032354edd8a184ea287c37425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f6071dea883625bd754d9c566d301426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a1437cf5e74a7a32e0b3a3933a413427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8db2659c536e53510f3df580eac74b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d51262729fd8c58b1c11c75408048429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14745eae9f4e4421682e06df4c9af1b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4be67ad7ac59efe24a01e65bd7aa64431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c38de272ca03189ae0b88e644971fe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb0cd5147f6a70391431bf0faa337d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d074c83ba43bfe8c5d20387bdc30f44434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9ab298596ef5f43f054dd6b2c9c6e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1930c99beb6b67cd52921cdbc8207f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad35cbc52393c7f88ca39517d87af2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb341576b184d05e74a59c547229a19438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66854af0011e6c768bd91d4e9bc45ee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b90294360a47ba996d0a3988dfc135440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d3be596b4fdb87c06aeb5967247ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282165c04ecc383c4206cd7ca5efc99442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b3eec1011b82138ccc27492aa8a23443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c5dce462cf9e8b04f95209f5f41dc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025021c0a7c2ae4dff60f981a9085427445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ad7b89e4591bf1aa1b5fd432163b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7402547d727f6870f332adb335d13447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e475091efc337723fcdc20f63f878e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78167c61b3fa91eb392214feeabf651f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207347d1eb8d4adfd21827737fd605e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b91f12bdc22943149d0d298307b502451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff479efec947e2a752a30fbe0d92e04452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6701fa9b7bf9bde34b38d6ff7c84a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe000401f0a3192fd156300456bcf46454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4986d63339618a1d310bdbebb2397455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c83f0065d47f93cfecc8a91668ef5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad609c42aa73ec31c306df1893c528457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5d499530ef37aebac5089ebc65b26458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818299728f198c4f7d2eefed209acac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13df4989981f351ab9707c4d02cdfe0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98764e635129cdd93d90d4774e7512461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e50584a0f83229fbf44e292b311925462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9a366a1a624cd383cdca5c7169688463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aea50216eabd8eec049a02ee28ef37464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a285da2cb359a1d317a271b29b49821465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcaca2e9f61128a3337c706d2bade03466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb79d696fefb34ff24f630d1cf2ad6d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851f14eaa6ec15d0955b2f893725834468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae113dfeaca18d59411a000cf9c5eaf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9ff52b4e8faae38de1091f7b71053470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedf635e3f6dbbb28aa52a4028601be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc14a2b0e785c384085fa369d29b318472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e11ace38498cbe7d202bf22e634f80473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bbd5c963960e0b3f513f93fd37ca3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef7df775edac698dbe84a3d640dfa6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0228dfd72311a1ee1bc519917ecaa1c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c8098b70fad8ca5c106eaa9864575477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fb53a8d8c5f292184f2df9d5c8a7b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9b41ba923158c292b5c0d3f23df08479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cab9e4fb0a6e4f1e02d4af2819ec4a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0d1a322b1cfba84017f6b0caeaacd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96d451984106d038bfa72379d88db4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcc5bdcec4ddab17f4602fdeaab5fc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54412c0bf1e376c008d12b500f9015e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384e4596f87876b49fe7fd7d904167f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a824eef081a110d922c7d3a4d5c225486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5c023e6df75b936ada90427f0a672487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdf7c36ffdcbf9f6bb103314d57390488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b55d3cf3b5d6eeab345d3244bb7cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb2b371f22c5b719a2804df9df38af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd07c0287af0fd76d618461afdbd550491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f5bfd3241619d0fd919f65a09c9a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e7d58f19a1d4cddf6b1f6a6b48942493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801119b2cde8778c332370c7296b80b6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77183511a4c34d4d237dae82a606c93d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73c5c29113b0f3db48d2e8fabcd59b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78b2c9af3446af58f2174ad5150c8d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3c898e625fbb443fd8027b05dd013498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0dbb2f6463b76692496cde80af7a67499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6414a9c82f0c7f889070b57e0d01e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1963b6ecde6b0a8234d94d29d2f9e53501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa849c58df8fceabaa90595b865469502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13515fcdadb9031fd33cee59879d4434503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2dc7a05ce97da797b3347d5e5fa15504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cad83473265be865938cfb4057b9c4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269bb0a4b77eaa6ffc1b3fd71ed52d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78b1bc88322d2b20174e589830789e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec512ed0bdad7dab37f7bdcb23d794508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d017efb6d606f02ba7d9bf6f6da1ee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bc4223b9f3bcd5ce9d7ec55df1a59510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ed68c5228db35d18daf43ae1aa31d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199be84950f9cf7a0ba3573aea75c47512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed810178e6312d69ea182cd29841de9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369df7c4656a63d71d38921f18b2406514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af94f99e8a9831da709ad171835f95515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243bcc4a0d81f83d038fc070e3ef71a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fed41c024c3f1ad85196252ec0c80517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40c95ae3b3d034793010dceb940a4e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713613b513ea27bf1a732a118921332e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37630abf9e3a86349e60a9d13507900520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000391c8cc1edabb89d097c490aab8c0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf13d7d3f7af468326255ab837830f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fbede087950f1c94da2e914bd524a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7be6d43d68eb98df22f25c04ca6c9a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b799ab6ce3c8f17830593f3db9d894525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10dbeb26716d5ba62cdda90bf84380a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b25bf4bf16283f03c4dffce44aa90d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c79805d951c42b5ee15ba63f043dc8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89b11bd2160770dee24c1a7f2bfc82529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5630ba9adac58ed54306a123e2a449530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f480605df384a9e592ec449982613be531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066b3253980988f206a760c7b73ff6a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120d92dfd9c625be2eab70f778f1983533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9c96ba8ba4f08ae2a451711e44487534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bc915fc538452b857c5d53a002459535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a18693b8a99a7bfebe1ea563697d39536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb26288beaddaf4c28071665fc2683537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a560601793d1fe57edc76c474c0ae58538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62389f409332289b19283f9dd3a3de6b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54152df132bf0ba7ebd7d8899b37557a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084aac77b0eff0ece2bac1a09f5a1789541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56ebc28b04fae99c46367f0144e803542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595fa77256818cb02e2395ec14ffb41543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c71e51c3610f4bbb2e5235307d58b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db835bb7ac31548293722b3ac53c578f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292a2abcd3f469ebe82a40404de9e5f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cb14d99bd68a1e4f89fa883d97bcf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237286b76bb0daa1148386decbc2e6c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041b27dbd403f59cecd36772149a0ed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf4e8c8b8186885ee347baf6df6603550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e0f6c35946bd39a8d0b43c4c27531551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac461105f126fe62922fc132bc25650552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fb416d6ce3bb36b36809192bc4c73553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663de19da81d64218541e0b572a6e80554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a8b70babb84e55f8d4b18ec5281c9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972887ad2673ae89eaecda24a0252a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6dc1090df9e8716c9966bbba1f1cb5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f5d66417ec0c800902c6bf1f4ea60558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc82f164be417bb6adf9c0e7032982559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a91d894b9833711bc861d2163860bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b1c98d933e289c7c831169c1189fe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e4ab2197f52f8a7a6c0ccbfd789e5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6639536dc8edb59c259145734837b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10739e0e65ba58f585478bc7b6e7594564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e710c08ab440dd9a68475641c1b60d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec329f081677a0967cc5aecd4eb13091566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a11fcd370ad2ce5551d5437ff06401567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f36e4122254fe0399bc8dfe5c958d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64799f0aba9ed1324bc525da985b4b3f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690670ba763d251026ce83ee55079a4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c29d8d1fed4cfdcd4baecb0e6041cc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353a57fa96c1b8dc1c610892ebf9297572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d639e7ffa1d8e7a700da334084bc79573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0410abb49889335b106cde4b91613574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce48cce45e5b0119d793a25baafeaf6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c81e1f5140d9cb0c694d29106fc46576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2ef0b29b8a136c0f3e8770f8d22b0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738122dfd41961249e785243921702a4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8465e8b597a35a4906eb889ac1e13d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029138dbbcba45e7e0760fb09193d04580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3335f3c5aca7f1606a6dd058c87c797581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b023ae8c19bea3a1d1f0ff8edca4f1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ac037b95ffd8917893b306a4a0c48583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f954fc6c61e42ce61e0e71e78e3f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2f232ac1c1c7d6858d44da08f745b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba65be79d8a964cae14be54078a3547586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb02420e9f946c373162f5e0c28a4a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06279a67ecc451133c3c6cf6762c34588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1559a5418dbcec8405aa920131a3b64589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94679662097c37c750452ab1de9dd8d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feefb6407911aa32730966cb82f5b97591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc693651dbb3d66c3419bde9fc4df1e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457a4fa065e2f174348b8202ce30e05593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7751412d51d1a2a94ea3261bbe0b95c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57662de2b822e68bc435b986fe2e4c77595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea65b51097ba92d40b4b09e5ff28a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7d03c0cca4df79dd0b477d9eb9386597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a292dd73dee8c6fd75a1c1879bd68598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1382e7d25aceab4d76d4473062d5f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1eb7386eb5b1248de3f4970c4fc01600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fd76a7e54394adf35eabd9c7c5c97601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6fd8574a5d23133115b0d9f58bec0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366f62e1116bcffa037fa823d9c7bf9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a8c3ac30e4e2202e473236ced581a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df20759711e30033cada6e497d8590c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d8c8f6eb04503054734a9cd820e9d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308d797857e9ea1e5986db98b5ea3b0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f7c09e2ee1212fe86cfcc38454dd6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27773d074cbb22ae3524a20d39b06d25609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d84bd583155420c2a832c470c40b3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0ab8314566a5329c11549e81cb567611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf6a0e3fb7fab49e9a3193ca94bc3b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a9cd23b837f85d9d641e54f5232c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73b5b21852cd5ab20b5f2a003b8998614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc031a1449f02e9a4a46e8da41948c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ccf502abbc3353ba7b6e3f3dc4cd4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10e04ed6b1dfd8dca6023a8d3c3018617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a41389df46faedbf459a3ac0993ee1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5816267ff5e7f5e5ca1a60ce4249da619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2863e08e3d2bff53528e7ba094617620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f1702a2cfbf8f1677693166b74a19621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38862c619a5d3a95fa99699c2540d3d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a6a264380468653ccd9d165258ac1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd45e66bb1fe51e93d10e6eeb9b03ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50586684b13c13a314d6dd73535349ee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99f16d80bafe3791671741afd66830626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013815fafdfd3ccbe358ee7489d1c745627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6f851dd1a77b6200fe23889c1cd12628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b8e34236d782300ee12cd3d2bde2d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f5330b611510e3f5b88cb08ed3b0c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f8b144842e329e004b8b0e1724000631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53966c778cd5c7a6831e533dea582220632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53bff2994b343d627e42e7d90f7a9e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291adfba500a4f199710072ad0ba2af7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f714b8d84ba2e437bb7472f23232a6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009536b712bf7be72b55f0e4a06a7a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff3c0f1037ec97a244073bd6df2fc2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211b03ce7c3a1c8de9e27aeabf7b7ed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8ee8907e8fd5ea2d2200df9db5863639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd55b356b40da5250e7abd662b5e366640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b5a80bb418b9ad983336e949828ca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bddc623971232db47667d9b0dd4e8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05765780ab4b454f70dd29879f465852643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a9d17d500c9c48351c64bb4ec791d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6d128adfc394e8ab162c56687a43a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1ea654043fe85b8e8c81aa073f112646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15e237b1707b584de58c55a10ef84f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217a5920d5dc6de3704bf5bd2878c25648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2637081d563ff0429b4cbb26ddc90e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80321337c963e244d3959e02be01312650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee704e18785d61235e309d5d2386825651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0797b2f918a03923f17276a9dab0f1f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6f005af1673d7f5ee443caff161fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d791892445698b71995368c77b7171654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d727d91b8ec2023008504a9fb4879f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a162f86653ec170e65b65fb11486be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02f33b8066b98984305ef19657c19f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a141b5d4b10dac060ef9b28f98c6b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ca09a45d67f7964e9e4120b84c6ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726ac91f82a918736c01b51b3da832c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb09ca2f495b5186a17aa75efd93a7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca4f7f311f0bc4bd99abf9ae22bcff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d1a1c106860862f31c377369e10d9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e908c0aa657c175dc168f41a1ac8e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec07e93c084b33c38baf213e29a7769665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08a5acae274fce885509478edc7f09666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c33cd8d431b9dbb61d5cd92ae713d0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329ff303c8d2730d5cf9ade6b57ab16668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e33ebcbcff5581c241d68f969c20b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f79ebeeba3fd11f75d20d5c35e5fe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e270fa491aa03561f9ddb022420f033671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b651fbed0cb7737c61b7aa14348c552672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0b44fd775248fdbfc997ede5514b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d320cbd7e8c544a015a35ef06eaff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc5fc87260c9071ea854832b22f9e0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22ae11292b4c743ec928ca0a8e3642676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb6c443ce1fc56478880d95be06c28677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a9198abb86052bbe7622d9e346913678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858871b473bcd193ed6e9fda694623d7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4b6b656171e62a4940111a982ea84680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2bbcb8afee32fbd638d0c735fcb98681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c462bf5dcb3a76d18033ac494fdd33682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5bfdc38bfc87a7afcd776966fa279683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157db0ae7abce4455501ec774713be1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60d9e61a96ca6b830b26cfdea644bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0559debbe94ec77c76fb2ec33f145686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4eee3bfe31c642f9025f583a29268687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fcbcbd60c3e2a52c09f31a5d573fc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fb293e8084d83c96d2377cba6bfc3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1080acf28491417c2abbf7183fc9a9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eaba554a00c631c94ec658bc9aaa7a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fceb1e6c53280867073b456e1952b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2943f9b89de89b96512f5938210bd5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cf720dfeec7c227fc90d25b3e8b3e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d6e42750fb861c7726894d4fd5785695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec55d7c8ffd8d6d459f4d9359553b7a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2cedff62f3d0bcd09f48302115b39697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2fc5be7304b00c798ec32b7004a41698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ec62125fc3d20f94ae3a43b642b2c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fb840f5ad13a4fe2252f952120168700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13394f1162fe4707bade3bdb1303ab6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffc3f55a807de167e5161e85a4632b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5eea0910b35aae162c741f45cc251703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea202c5c64ac550a66f36572b918dd0f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b0e3ccf8822a3bea25fac780d2d42705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051e8e13335c4320ff0be0bfb62040a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782d27b53f2131ac9796761a769e9ba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db610cec52035daf1a604f229e6c41708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463a32ba7e29c98df0b03aca5f741f0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71e6f4054ae89bc33a1108a2d0b60a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca4a19d6007da9083c84f696956557711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe51cb7cdf0639aa54d4e97c3ee3ac8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623c3669477d39caee252d3aba85180713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0332cfe9a9f3f042e8909b5770393714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6365be07d07e98433f5ad2a7be11d7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375564b6544923fae47b5d2d22cedb7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bff210c7e6347068251fb7994e5986717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05265a0159196417009df21dca659537718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9df7e1fe72faca556cf0f772c0d21719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fbeeb6961e194949b8076c23e6ba8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80240e32129c9105a87bb4893f5925c6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab8d3fe93f66e4a30bfb811c92a4e5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066e48430a2a172d448f24079edd07e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc7ed89249baf3b50c2b1ce7a4a0a1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235fb786e2854b8be8d5270809192b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399d2d9f2916d947b9bf0b54cd863bc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc692246ff046cc54187e31fde0e95d9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7332a874dc5dcbdda7bc707bca8d00728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11747f9d9a9c4de14a487920c466ce3d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833612a8ee54d47bf70fdd83f2d9c28b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8bbac52f59eaba82670a6a630e682731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe04c4bca8a9d8858ef777cd6060cee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067725aea56679eaa1f899e96be0faa6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ec331b4dc0b9a3423d9e428e19d47734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de97a1ff433ef07ba12a2e36ade382735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52074baec649daa44e81635284c78cc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b65255f75f59be51969d20b75bf437737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c2fd864344f3a7096d65a94d2e356738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13008ff8d9664e0509390c369579399c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7903eba9fb9eb23ec7a5736b653bb3b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135a16d26f163dc59d3b959c5aaedf8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135f9c73daaba4efda68feaa5a41cb8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b225376d2525345da21ec294d134272743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743afb13db3823833fe30be508cf832744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8582303d424e3565196052bb332d89745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ca0c231012f55e899403caf78eb1e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a9bfefec1df423974d8fa7dc3da98747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2112b1eee4fcc8c20d17bc3ca56e358748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae713b2ea1b904698927d14e2d3fa3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed915c4e4170ebfe9f5d30a437a42eba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408123c1cccc9a57671e10067ac89b0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded73e5c174beb1cf383e2f18dc0a260752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22addf2101f2d693199bdf28446ba5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c47f628b1ea7d7a7a38113aeace41a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfb6192f1d2eebc2a41fb68aa85ba9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490fc575da193e9b4a95765c227af53756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9032e76dc9ae175b97cc19417fb331757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e72fa9e0542a4625dcefc68a441b40758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142db38f6eaa855deedb017606385b5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>