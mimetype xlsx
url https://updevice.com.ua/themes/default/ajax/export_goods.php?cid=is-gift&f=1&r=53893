--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d468b0d12561fdfe8fb0a44dad6c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48f62badec8c31beb91ffb0071912a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e73f7fe053ec044500b87fd84caa193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1adc915bd0273bb66bbf9d26a057d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555fae9364d6f728ff1e5e6c23a3a6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6af06e5fd86526f5dbc238ed121926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb358766e4996716b41c0f55e5ddd1757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820e63db2234d1d042b075ac83b9a238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84059a9911c3cdb98dc63eb580cea79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78d08ca7117532a4ad558494953fae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e16e413f81d1b63775c04d18d84bcf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b52dbff6be637bd792522cb8ae49412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb9e2e2877460f15b936540a09f83213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e3fa972a7b44e1f4858824207354814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c2ed1b6b294b254ee8b5357c3eac015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05387851a7e91dea78f2f9cb7b013e2d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00af4b099545e32472ff3955751a11117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c545c2fdca9c9d343cb0eea780cbd4818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd51037e63ff401e685ee6e64febe919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99a1406da98ed01f6f8dfdcfb6b44920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02839c6c0b28fbccd23665aece56df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7892bb86b9e30c75863f61303b779e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2893e3c3eb1f7c05fa65be58244a5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9ca757b672d35b101d292123640de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbd36aff5f5bb850bf0a33ad34d43325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e182a4d6bc757d484f55bc8986c9b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea5fcf125d521a0fcf394359bf8f9427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91120d34452eadbe650acf12eed0d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ccc7721b2b70149e801f6b244a2a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a00b1600f25abf04ac29be36f630a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f66400488bdb27c46da89426f60b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1b712acdcb05e33263f855c0dc32d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa062b5f57600342b673aeeb23053633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b657e25d1a20c10751f5b64bbbd2c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2de264042becdacf8e97c7f3be69235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9258860035e4a6425efd495356fab5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8c89834f895a99165bba330edfb0137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0510aaf67633577f9c55b66eeabb138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25856c3d617e0ee388197ebf1539a3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff113f666615b6b1cf2884e499249540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d790f983d168bd33b586ce95c3e41741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08dc9c9301de8683dcad7613489be742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9c592b85b53af11eb95a4a9eaf99743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fc1191a65dd641a06ef5f6c3a1ff444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61dce6d1c2f3fdf56e72b48ac7ab1645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709be4cd00123513d8c06e9a224d81d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846b4c1739a9a325e49eb1a3a6b2d5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05baf3bded0ca1b81e687115b22b6d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9627cf4de8851c13464d3b9d7298d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033008f76ad22d558cc2c432960f8f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523786decb289ca83e1cd3fd4a9192251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80465fef64c7a1d0ca56757af8a91e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90bf94ef0119f9d1b893e368c7e5b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e622b5963d4abcae459093b24a1d3d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593674a73a766d68ac7769977c39f97c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a622647a2de0ed0b71de41f3fa767e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14469d1c4183f4640074636a7c65fddc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319f890ae109517726715b1538a556c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccbdf19c268835dea8ad859b70f9f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55a5a036bb7a1f0b038e1ef3abd75f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49adb3f13249ffc64ec1812edf67dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f1a6d4af1a908c9fbfbb2372e26fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea50d5e5b31d10411e11eb75deac75c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c9980cec2c2482f03ed1fc41fc44464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6ddb48cdc7b0685208c01f0d6064665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccab2dac7e703b7d6fd38e41497582c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9c631f27f2366725b1d364601c5d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea02a4c11b7f4e315009d58687993d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed279ff00055b05959740253b19cfab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedefdd50467dc7fad4354f2d16bc01570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc0f4c4b178868904049820cc7fbe071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f050b397b33b24f74d5ab6d3685ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa8abb10d7c8547e33aa624fd32ba973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043e6b11edebe9f9d61d4daac04bcea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f25b7f030464bb4ef31766c49684f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769c65ad1fc218dfa203aa9b8ad8fcb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0674706e7a55a3c4ca67d40d191ec1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863fc0b105a097cbc7e029fe3818d4a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9850339f84cc9fa249f78b5b0fd951979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd209715de7bc3333d571c40b2d3065e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dbf42a9da9935585478f4a6ac17cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f551e32fca392a140f692886f3305682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42ec2e52f7eeba3369a4da2868af9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03345d542a7ae919cd07ce168ec4b53084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce08e6347f0fb190cf004b3f3ae23985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31352818638aa6bbdfe302f89bd20bfc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9b357f5790c5d8c863811446d8a8187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff64637f561e4c92b91140e85e60e6788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac68b7cb2dfefa113f5fc0eedf17daf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103477641366cf29264c515316e135e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cadb2c7d3b014819f890372517004691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5164de9f6cb5aeac9c7b0fe300cba592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb9eca0fdb57a54c8228bee740da8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a6b247338a86bf4d7db0fa20f870794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fd5e4b69c34b5d9e0b6aaa390750795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020ea1af26d588d90406f6cff46399f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76498d56e27faa067ed36e75173aa0797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90191fe5b1b99567e8b81bf85e48ec1898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b544794c0c23ceff0d7489f98188f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfde1b49cd13848f26923a150d1b8b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414d2221c5bc61e51964db13b28efdc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69f24933f360550342f29b8ba2839c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47abe405d9c4ffd4db67880785da21103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b0ceb680c8cb65bbde34eb91429ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5c7e0e8d1ff7b39f1dfef5e13626b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847ae69d2b42529b1cec93da83df780106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e020c1df798b82a03461c07444d47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d392e4ff2f72593908fdccd47e3384108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1788ad854956635ff9ec4dcddb080109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3f37955b908c55acf5ac89312521e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81662ddb855bc0a6a8e605736b42e272111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c1b70f6a973b4340f7b957682c4ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bf71997f409419194a8abb820b7f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebadc3f2663a232f6b952391a052237114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d72204be49a1ce1340f311d678728115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe70d32fb2c2446d5bc1f94e13046dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3cc8a44be97b976914260d2cb9c04117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfa2877704f8cdeda8490f28028d32118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af29dcf8c89a9d0936221abef09f1c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a006bec4ac74e21cfef7b5a9b604af2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d1b22896c39d716c995c0ff007358121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db614c74685853ff94d717dd19578abf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d96e81af6b50b9530d485653999f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000bab5bf46a712207085214046b96c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390643b4f90c3f0d71888599fd69bbc8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203718c93abad32c0b558c95d8ad44b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdb4e90daf4f1ca78d20e254c92744127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433ec46e64455a4b380b8f2fa234325128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd202e9ebead9420c707c0f07bb7d971129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0d2d7852f4b6de5a76df6d66986cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08a8fe95763e53acbe3b6be2b032ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3826c26a71e9ecd1b38ee828b980bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bb252b2d70dd59af68b7817517c8a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537edc9ed21a62ba756dc3405249a229134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a2cbee002e5bed8eba5de7aeff105135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860faa1dc7c5e5ad9758920a0bda11b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718dcde51cf9d9b4af3d111e2c8dfdc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0668d4778c795852d293433bc4da6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d037cc8505cf49dc34a0729dda2a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d37bbea4fe9a1089e1c3803a47d4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5d749642f11b1aaa2398823ea5ae0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a4a716af030230738c3f8db72ef7c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b46c07c01400179d956502ec72d5c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17adbfc0c2f7ad0cec8336357a0cb97144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a39f0180083b302859de2f33e50421145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7088557a56937ebca7184c5cd9627a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95cee16ff75eed0bcc59f9a2d33e5b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055337931ad2a4d3bde59d27bed20a95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028896f413f7305a8ebec032cd58786a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7616428c16534395b376d3a24e02857150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92189cd2ec528dd7f7b18a41aa53869d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225040a7565d0deb360ea902ad8754a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d84dbc3db15b9fe4922b60e6b1f062153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e411c1355beac662b3ac82f87bf19154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54749a68c6a370981e40790557700912155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b3e64501644313e941393da76fdff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b01a4c2c1777170d8aff83bc1ec575157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b604cd8cf7d3944f9ee1f34ebc2a8b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5705a61f12c4df5c7253c47e899fd2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582551eefcdc471ff2f06d1b7aed8d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84e2f2fef1897c9ce5a3b2028ff895161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167333a38cf8e0ce3d5bdb5108a89909162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5e10708925c0d2e0f2154f5dd4c9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92c8a1eeada87fe5a58f06cead4fe5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec797fe3f5634ef98b2a93ececbc44165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e586fbe7e42a62c2458e45e784a61b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3014d836469ea005ab6e9bc14c62f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a42d0a9afb4ebc5f2df2302f2acb99168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb33781708fb8d9cd07387184a20d65169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908f229eabb801a761f93ba538a4df1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80646ab1fc2f83b594fe9a86263c1342171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308b7211a52fa57a6d8c9fd0fb1fba0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820967aad0efbb57f5b15fbd29a1a146173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269328aa5d80498bc52ffc5f973dcb5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8363d4dda1e66e19e0888b185e9460175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27548f4ab6fdc91c5399c75d78d7f264176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d166c61333110863245538ba2d569d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c356b4a493e634c0642b7e40e887bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4319194154b868791f12bca812509ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a371108fefd37ebe3c958f48a6ecc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9fdf52f3b8d9e6bd58079024a3bc3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2b9cfe094277ff5e8bf9582afcfe5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edd71a27e83b62124aa11f3b47b93b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d2a1307ea5d546640e9f36ff29450184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d877b49831db4166d4581e16746148185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e13046915e1fed5dd662c4efc6c5e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad17c6c232f13f6e947010f269e51ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85331c00e56c190e38a481b34439bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf823bcbc9f5878cd03a20fb9fd0a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96908785ceef2c445c7f6460f5fa4702190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ade7c37dda413cf4ed837d0b60c2d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921968837a882a28c578221b1818da82192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0002316ffd9057e81c2e7131bff385193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcde305d86380ea86f84238f2d6683e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd885ba0272a672450aac878024542a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f2da0987bd1a3a0545d40859ac2bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df458a0a2d5781048cad0dfb018fa157197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2500bf45b00828575b83b7e05b6f98198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bd062238367b3cd4cd69454ee046f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ade99cf4755ff45d9114f57067291200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9e70b8a5dbf462af7b05ed9c78d47201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462a1446da22bbf723d8295cb3f9d2b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f4e84fb06c1c1170753d810609fa7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9da3226f604acf7dc7b1c3acfbce31204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab99b88c6523500445c9c6918b1e457205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe829c7300fac370d938a9c0849ab61206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf243b5ae0c4b2be05ab81dfd314443207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3908f1a1de97d8f2007774fda527d57208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64baf0abb4c4f838707b75459d28e4e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6411f4fb52f30c3119eaf5de76c17210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dd005c58cf725af9d11d1fea42ba2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9e48c7c27ce37e66e784dc9225730212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd85a6c924e35f995a4c9251409144213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9869ed200d81dd363b62377578ee17214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a09fcd1ee4ca238049e3072ae91e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2321565f18fab78610b9affdaa56b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127385981518ade8d4ee17e44a64d61a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad28d373b1ab83639bd3194d3f6350218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897e4417d822628c9296db2f8f4b4a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ce8138a55eb00e9cdbb32adfec72a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c05ecde22ce44fb98b4fc5386c1444221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dbcd027d0346fff7d3c1bf04abccf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ba6111bba202dc0754645df9afda0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad475fc4401576616105ae5095528143224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddde077a680098fdae887d34142b2c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523f88bf610ff9d45968388f1b97b31226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4eae2f2d601c1c7c1f81f81164b8e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d8abd741d2dfc6166b600bdda5721228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217be5a22d783bc5e4058833feb16347229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c7775cd86f9b20b9dbef837dbca45230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef6a7eabe2522873351a563b66ee85231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823225619fca43643cbc4166b829d77232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e943605b8a614782889f45bf54901233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84286e9e32c176bbf7ca8108dd31e580234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544eb423226e86bab6cd5e3e984b3f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba22ae48d56fd9446861c07f5291c72236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fab66cf8688722f15ab4cc535afb12237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bba65c586cd43413f12bc25db7866238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863daca6fc65862aa6c78ff7f2f2830239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95dc53147e3258d953f93ee3a4f965240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa37e0100ef34268760c12ad9057030241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10e84bf9338f21d2cfb6b0c662f4bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f364cfe7bc1b43c05b97ba97a933d55243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987514ebe6fb4ea0decf4ba45a308dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bc26fdc8bbfae8a28bd7fdcd7ece3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60d56b3ccf9ad5170ce279c74d4665246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa080bdf80329ee8be819edf051fc94d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cd66d0e00e5d2d385f3aa8cf97f4c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4c2851d05c60f01f5993c6f9e5072249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f7bb59b4aa4f079c18603fddf6a8b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea28a4e36c2a22e1c823cb8792185e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b6edb79f166d5e38712a1df7b92ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766192f0e73c34fe5e2dcffbbacd3e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589e54c295a887b7fcea20da2a3d1e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a67c7db6ffa93bbc47fbabc7b51ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723411cda425dc228041ec83a3871353256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54b241f8f732e2b3f3ac651d2d1278257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee277663d0e7709c4ec00ea4851f2e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07289f4a82365b2cdec52b59575f81de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2525e59950da47a3465ba42872327260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c0d259788b5c83edd60d09cc68f76261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53132eb32bc4578af5a0129d05bc609d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b69a36cf11075dd351366a9945e8c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce9fc3c2866b4646c06e2aae5ad68a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc645dcfc44082823211a9d944fc61f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bee99d010fab7cb0227e77e4eaddef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c231188164cb5307828e44d56f6782267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9ad7ee3bb078fb6e7ed08bd78b50a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c95ddabf8854dcd5d38385f5583063269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee32c7658121520b16beb43884c3c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdc65c070e4ed17871cce022827749271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c269d1db3b3f2e225f5627aa2706677272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6e81318052bddb5a6f22c8c53d203273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e575d85fe41486fc1f84b7a8a5ddf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30590244db5981c1ec4aa01c2bb1ecdd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448b32b598edf887d62a307102cac09276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c48fa6ef8cf82c2e50d17ec1a4121277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e348386e1afafc412929ced9dc1f240278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25c9cd9ce2c123e8348c19f5c29937279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cd6bf011ea9a0eb9aa8d3213d0847280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc14f61cf3dac1137dbe9152dd417a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba29388459a75389ad66e156475fe3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf241da5d6adf06b65c0f0e88ee4c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1408d73d4279416f46689218dae18284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f846d59d6dadf8788d23ec383bd203285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70850c9ee5725f7aac0ab19cbc6e49d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ce76532a3f5724a2f1f9bb860914b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b16e37ba7ffcdd790fefea24ab6d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecaacb5b3c3f4768d6df32fc03187ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe65f9250c3dd017e92567fe0c73b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb547e9be059bc43b6818edb17fca971291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2635aceac147cc16e286a51b5b46ac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edb85505f78033914634ba30978d8d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eae867c59eef5e600a0846e46dcb41294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f482527ea78110be7158d32f28be9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d114049681b12e8d92d2ebfa8d32827296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cf308b2388e01345c6adf3cbf2f90297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5f0eac829444ef94f6dcc878cf81b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9af6c54817f132777a86ccb5bcef6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502719fe7beb837f4367191a0847486a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5cf27e4e16492e3c49660b96a5029301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5769387502083f69cdb4df7044eaa2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a7ebe9bd761cd5c174fdefce63cf7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd740c59643fe75792ef2811d3c9fad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e8b285b46f175a6e7289b04ea524a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd34a7038fdeb13c62675a682ac351306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec313b376ed0a9447854e971ed77e30307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7bb035e9993f576597a0d66d3d86d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a258de6ce50413f2aa5cececfd6d66309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d164f36b343d69263648e2cff73e79310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a915bb70825afff68cc1e45825338311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf84d008a21825eef8c4c9d6fa94959312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad2c10254ce63410e63111fa34d41e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bef5d020b5d429deb8c415ae2e1b66314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717865876ea02b621d435127ae5e1acd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae67ed815e9baadd04a357684650b33316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181d74bd71fdab232090c3289ba218e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b5f58ec46fcf11e3f469ee2f382e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a595dded35aa3c1e294b75fc6fe89319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7e5236fed6122cf74608dacda53ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0dc25b257a188310a684ef3e14b20321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b60719ba3afccefe0ec4b53c516839322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3781fead615c2ef3f996cafd54a37e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a146f1f351225d3c92d43a62f2140f7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f812d8212bc1a7e0de2b6a44f0b99325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f087e44cc0d0c050835b8bd720db3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c9975458b50442447809352d08377327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c232a90df0decede416cedaf91aa7cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0a0149c22f380eee7c60de5a50cca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094f4f00658e265a9be48b8a05d9c87330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1186489b9da0e497ea0523ada53934d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec59b218f02b0836896c35cbaf4196b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f860ab9ff44a68bfe31c64455d0ba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b40b03d2f4142fa3d019dcd0fa314334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad193c09f43a872849081211c69c2972335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087817ca34510a9c51c16103594fec20336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c344a50331e24b455fdc5140a491a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96769a3975e91b065b071c90d76fcc80338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bad31b98fb80d9efba22c8b8aca47a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c156af9bb3f4d01f598fefa1fa64daf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dac058df65531e5266927cf72e5371341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811638733884ca0a337ecf1b0454255342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d8983a6405411be417f34f1b062a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b963058bc52dd6687910f5b94df84344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879110880a6569ac1a6a2d6cab70a3e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f238d9275be519adb760aa140aa54cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991734240a15e79ec0320cfc9f85524347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5098bd19a66d773073aaa2de6500ce9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6975a6fffe41e30005fe659c21777349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b09116171612516da4f82ec27447e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12af3b731a8ebcf558e9f38a35395c2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21383fe14350a68d21b9ca446d4c5df3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921d609923814bef0cba1c3d7d77076353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229290efb9d5b1b414b7a1ea6763ed4e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cf4f7d33771028f1ec045e17e4a08355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f5a3d1c77d511bbb445c44c3632f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e257c706727dd27cd0e8ae7c213f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c28dbf8eb49aeffa73853707ac56dd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea176e0d0dbdca4da356c29a86d348ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a753c2bdc8a07da0bbcd635e7f2b35360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342d004dae7375afefeae967de32d4b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1c68c3687b90480b9592307f723ae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff96e436b1dce3140f1dd2276c790f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa60a67415df7da7a68430d291b6d1a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff97a0d825d5adef942c68b9251debb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d321552b64ad6e89ca50e7b6fdb22366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a10d4d1795ce2fe049cfef51db67d8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fff2cb2d9fda02a5aa7a8992d21d31368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939009f4aff1dbfff5fe6b25f89ceb81369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef418f76a1cb31ecc0938d76db73cc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227094c779d719151d892d82c05284a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4f1e766442e4a142ad66c66828fd6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bd9d791beb1947095237bc64e276d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b12448f2bc7adbbb6b5b6d84afe22374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f2389bfdde7bbd85bb2f81dbc2304375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378e6ef9a44b4a0f920d001dd90a5cf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dca40f8ae5ded267e1135952ff234d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48b6cecd5ff2091a3090cbfb80fd2d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd35954fb349a07991bbdabec4ae00379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec0b6217c45a060ebfb186ab66235d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73684508c9c3138d966860dbc4b1cd74381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54b825740b00247c3abf8ec22e8af6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030a575213947f0f0266bd2f48f0702383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0298d3f027cdf49c0f46f65c89d5ba1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948e47a546688b5878510c4f1674247385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485387299701c982ff3ccc396f0baedc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857850f48d7d7b9e31a1729c1469467387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104b27e0b90e29fd1e8c573173632cc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a8a5eb1e377b0a7bd88c5469bf4c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbc23afe68d99d182ec69761e114be390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f8bfb32b226611b7a8884120a501c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7537ebc2b3721e146164b58d75cd979392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01229a4151df287ed1b610c56d803bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e6cafd9e789cdce66e6b796b0514d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab238a050d42e3a30225aea7c380f96395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627893bec23b7e69afa19acd324617bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a9ded6460ed2dbf6e11d650194d01397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51709a61c6025c961e6f806a93584e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f732b30db9876568a10b2c5933ac010399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde8aed1aa5a967da44e276756401e8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6f4d4274e742963a8bc535ebc8c5a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f67f5e7ec481faaa6bd64bcaed052402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197543478390532cdeb8e439d012027d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9dcd567f493d65cd4b3bc19075b03404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968c82fc7e0f545e1b07428dd413339405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078c69e6a3befd824e3eac8a8d940bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b11068590f0bab6986f515ddb92be1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537c4ced4abd17b25f70b0d21286c92408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22068cdee86073807bef429bd88cf558409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f89b733c780a52451b5caa82ffb844410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e850b6b8ff34ccf8aae26847e4003d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba5cfd5f29f475e19c79bc826a0eb8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468f67233607efb0be66f2ffa4b570c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba250bd5dba25add7b4a3b75a4d1249414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e386982aa128f97f0482ee82c3c2a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bd1e9733b61b43a9fc8551185590a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b945e56ba28b2705eda82199a6ad697417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d1e0f59391f8807e0fe65f96e7c50418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c306b9115bc4fb58bb63f2bbdd2b6b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779757dad12e52ba615ff396aeebaf5c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cbed92ef579574839f2800c5bb768421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b4c9f1dfa3d857b967939d116a57e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf55716b467bfb47d982e8013a35b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4faa150fdb6df609faccaeaaa5362c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c016264e14c5ec8085f57e7a030631425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f825b318175f900ddf55c2d11b65c88426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac754a59c36fcd402e1fcc814f55eea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a440cc2a0dc3390ae38168d492de3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92a786d1df997aecae53e574934d17429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c25a64e7ffc843739fc60d1f0b19a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3592dcd8725812c61c3fdc1abc81b0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be126e7b36a63dccbe44275f314ee72432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d5d333f6b270f831770772385eed4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8696c88702229e81bc8be24009c71434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fdac3bf367725aa2247e1291842ae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9b91b85a76886f998efaa3c08bcef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce98ef218e5fd452b65270ec4f26ee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedc9819aab04557fcdaee781ab74a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8280c9f897f1423c25fe07c624f1e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8910693c9b493c8abc8ea75505b973f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef3d5a30023d4224a9d87fb2097b4b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54003389e316564fd43d0de7b979ffb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d1041b415be38f77611c7b8a88596443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40821e701c940321683fa37d98ed71d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a9b676cc558f4696b3360ead6e0b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2bdd183769b6385b57c80062ed785446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73218e8277e07bd1516991873572ac4d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d92abea583c3842fc5c93630ade9a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3232df790abc5bb2ee7c0f203a7a80449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd08021fd9e00012cb59c1e903de947450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27341a6f432d124de8a83c10adad4f9d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692c2956fb5cf15ed4f6d6488a3a6eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0daa832749f0c3fb25143d9f1aeadf2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4a14e16f030083ac0b66f6a2a2edc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6a7072e1ca85adaf183bd3b295069455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffa24ee821abcbe489f8d4b6deb41f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b155d4ff4b942b5054d78f09f1dcc2a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105facc286a9a6b0688a7d5b9b1c6b87458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bbb3cc7322291e7b10f625275b914459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed57640b395a83c50703be3a9642bd8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6150e1cc9f9af16c0119b69a64af48461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843ba48657359aa9268b9bb669dea32462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca89ac37d61095700a4697acc4713b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b442a1b4def081c8916ea724a981f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1f8d7c3ae51c451bbf05d1ae54157465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0960250d8e6fdb9e14d1aebf06e36af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470fe3cd2f6df98571fd4c32d03f709467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1e815e3d1339c29f092f9fe45d248468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075f72c1876cc66f95f31b3618cf78f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bce1263b11153a67427e79d1ff63d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00ba975948a7a72be156c8c73ad11e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67832dfcf6e2eaa3bef9c5a7a326cfba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d522102d7bb46f792c7f573d8fb538473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02decb507b7a6913573508fe423ec4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519531876423bd9e9579dee040608d7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e776fa22ff33c5634fac6b4a5e026476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062ce00e96cd7d36cf4bad553e9de1f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b113a992d315c6101f8a657419a1df4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9bc74f0e27d5e3606276f5cb82f81479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea055461e63d17e43555461ff7e1471d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90655b7e5e23c85fbc86bab1069d9b6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78888e2b635a478daee514302cceedc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9e8d2f9931743ef470035b638185d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2946e9ea5d3ed0bf1ee3969cecdce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c083ca68f02b3acd88f06485db7e2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446a3ccd77972303438c2d3ff7e4c2f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9172aaa3e29bcb457081f9d4952a491487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656929c751e3d8d6cf426d86862428d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5ae9f8506f645e304e2746389482d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3a0965bbdea546c2176c70f260cc5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e3a7eba337ee92bceb9d4bafe59bd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ac7c8e50de1ccdc8d6465035e37cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738215d1320247bb24ac6e37d602de88493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8a10760fbbfbe49e9effff460fee3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd6c23a585b7ef5185419298d9c404495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676433a1b9c0f507a133e89c2ba559d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d60ab9f837c998313b43a1bacd9225497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab476d93fa1f02216eb9f47e37a9fc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98aa01c01930c7b912812b59013068499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea14631753fa9160cac1346bb3cb65500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75dc314d832056bcf932176fe93b635501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d116ede1d232668ad7e9bfe69ef8f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ceb2ef2a0960231567076e4f641e06503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa62bce04baf2fd6875f9ce88cb5f7d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38006b94f17a8e75ad6d27e3d806affc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6dcd3cd17b1e38cf7234f0ab321488506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeefd77c5b6edc08d4ab77dbb157f09507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb2df2213dd195555243b0d1d26c0c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c1c529ad35972f806b159c5352e80509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719658d4c2f7bf0f10f0ae4a22cf2850510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba129216983250f5792ec989f83e7aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca06ccd6118cac2b1fa4bb0ec83d6e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3089678f58e8577ee5709614786ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a7b8aaf32ca04263684be7d590c3d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191ef1c1a2e4dac2eb54545689fb99a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72ec38c336ea96ddb83add2e4ad889516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b7550f428ca93fd7b10fee9f845e2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5aadaff7104eb22f281770d75bd4e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f118f76580cac4713602dbd423235d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4696744ed8e5aeeec5b2beed9aae8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0e5f76b3050e7f2f94d6ccfafa52d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d740fd6046ee53eda6cdd6fd7d1975522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53332313eff7af0f905235e699abfceb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36407ca234f806998fe65d4d3f97809a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c73b13a65ea4599edc1bf325557503525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51c8758843a98c77854c07bd1f1ef9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43941a33e1615fb8a7ffd329b7456efa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ceea9f2195db9e8f97943d159b4d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81904ae00533a5e83f1493b504c9bb8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b897d874dac6ad298be2d9deb9b36530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6a934e3b50c9263466e187011c57d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da7b6fd9055334c5977b91919e2bdb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc81b754f9aaba4790b13827c54a4d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123d6f5510cfa33f13f332720c700fe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355f536b0e0d038905481d0fde048a3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f11ba382e20f710e3e5c97a1b65b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535c4bd86679c7e680a5722b944b0f0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d504c0dec6c9b12dc828d1e30e915538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e0a4c26947e0321586ca287f4c2fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51547570c423500754d68f77e40b3faa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa56a48d45db7e1faf87af611ea1cb0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a046c5fd262f340f5c62fa2b514564542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a1c44557a08e555ede5a7621fd1fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f009010cf053b5405150d6b7b03cb6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfc85deb61eeca68f7fff8c638d385545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae8251a269ac2b7906f7e1a3fa1640546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30188490d1c4357d485846794722660547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb27a7b3020e84789751ee62e7cbb3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa40ff12097079be3e89212510c9e16549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d781becd4b33d135ece97f40eeefe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de0c77c0389fedd8468f32b7d9d7b3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87648834bd42f367469e658b4af4cd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615f95be64983bedde74634bad4cd9b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcb477e951b53097bf4bf269752f60554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4f515dd79c3476a1c86fd5bc36075555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3daf8d2b12b8422f9191fac1a9421556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4f00dc0d4b5a37fecb13bb8290627557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00788bd8b4865dc9ef38e69d253c96b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8bdae8183a04bea27d5d9f0fae036559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0d895871bef8b9a961b788b2be305560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54f51444a0ebce92d127da98814f4b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02741500fe366b955ad72ec88ad9358b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d88c729251025ecaf70723373e9b7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d525a94fcf3b92b468a0fc531d9c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c0a796b4b4a999f5e8d45a6a132fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f423ed79a1cf905e6480d240bff0b4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ab1a119a8f44fcf564832a26fa1c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d915de8c9867e4e9ed885b3c55f1a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420a66724e17fc62a4db481bfa64f3e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73b58e08e6ba3fbb0d8dcabdfd60fa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f76db4e3079373d74510f6d7d5fe52571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c032acd429691e5b9d37a9613fc1a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577f06513cf3e39c022d0368c9b87a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8948899a6c767c3825ba25b97d2761574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc2b51381fc0a6974aae7b478d9aa8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93430a9794b4d8b35bbc2a0a835fd7d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c87f6d85d850173e6c8bcc6766a27577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176a7f0d22260573ed8b9011853a626578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ac32a131861242d9d1acbe73dff4b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060347dffcc8b3ab0f7ecd6790ff0f83580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fb47ab22cf1e7eece16628b9d3b4b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d6d16eec333c7d8c5c43de80011de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62d55346ba1eaffb655a565a715a2c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1516419f40aab609026e1cc35f5c0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4df091fd349f7468ccb7a5a95c6693585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe035dec83af577fc55b600b31b8e536586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e0a912a1ce78071b3264ecefaa79e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951244b15a8ba97e577ad84fe5e0e142588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244f47aca0c82f356aaeb568a2f0bb6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545612a4034fe016bccac9141527d92590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab3b8c11e9cceba5947d22a6dbd398591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1c324d466859fe6ac9f5d2b1eacbd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205bca105df6d97a40c57f9e2d372bf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737125456d679d1a30305c14f73cf69594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cfe607ec1d5d28f153d796cfee6a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242ddb8a35b3345ce17334651a5e08c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd9997bc75e1116a804447326dfc65597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0d9755cdd59b995802436721b0b46598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b966c88a2ee0d3853daebec47dab3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e1d742f646d93f861f366b054514b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34e309d6a87dad118544b6647d8c18601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ea6984a4fa0158ad4c0d3c9cec8ba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e9d41e569471e4b9bc43ef5942448603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322af2e1a63d97b2595429f787acf96604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d57d73e3ba6b56b970a9c7215a29d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b39abc9957c5dcf67f7d7f6f1834b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ba5a1ef6b9ebeb5f19dbdb21a3545607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111a4fed7662899a57033bf4bb8e8d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50730d57605c4a9314cc2fcef640c4f4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8a1e86337f23480f74b2694c6326b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5d8a9e8b3273449070f97792d8563611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580901074f47740fd41d7fcfc63890a0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a743b72d8f33340c67450daea4198613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b853c44ce0c6408779f60c1f6a2307614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c2c696ae0fed3ccb19ffeb50ef990615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37feaf2ba86935d08409a5ef38745ca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2add7fb237236c147429ee07ec4d81d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979eeedbbcfa366ee13bb1be75974551618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19480ce2eb46ff4b00e609f99968f01b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cee322d874c651dd23f65a152235e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bc14b7ca4af94a58df362859cc7d2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb6dbd14df26d429e3ffd28ce1202c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f751e39c79d4a56e51e2e405b73b949623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b21f3fa2fa5a3fbf6792c8bb252c86624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f8ac4e08caae71fd6da5771a93685625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7866ad0fae36c7afde9c79457a5255626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c01bc432c53caf3af8c0c75165eb5a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bbc8c030fddd20d515eb3927517d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21a8a78f716f757cfb45a09b05b174629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9813649842945c625f6fbb2fe11f7a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355785593f9260be4e05c138ec2ed84631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d85eb7616c0cd21251442dc715b86632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c66e073b9286ba19e7bf5bb5298cd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa107908df09dd147c602f4eb534e856634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95651fd50fa709dcee1aaf1a28fe7d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229008ceb1f0d601a846c256b64af7c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba23c8ef351781220aa8bc48d86805637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4c07fdc9f25f98e56fe27a55a5de7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962e2d9b51db7fea12e3771fcf5aa28639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a49c0517255562c7f32b08c451d30640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c21edd2e30cffad51ff0492ebc549641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f136d5acddf18cdcdea5cf83e3f3f5b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3c6c57b6eba5b79ba536dcfc844a3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee61b34ae64e94c4fbd0ea09632d17644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48f571091d417b9034cd07afa9ba70645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1016405f3859fdbd6222b6ded25b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca4af7449b906272f9159bf6d50ae3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e4f1da469e212919685770336a11e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e68f376c0681c91a6fd08e5322576b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971945f6ffa111dc6c323fda21beea29650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbd38076ce16696e179f48dc4ddfc0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a0daf91b0787729a3eadcfa90d493652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e02164a3c4bc70e9465eb47014319653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fd0ca6e7cb772f557d166ac8b77ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2df76780a920badaf7be61eaf0b96d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3472e97af0c9f9f7bd04c1c9fffa99d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11246c009b680d3ced55aaa1d1cfef47657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c866096603ee299779f65c1995610658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1300521ea89ad616f02b2596e688a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8842c4f1fb31ae5e176119f60c850b6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896736a904c600b2efbd1fdb55df8647661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a661b24868f96f70f6ae4cff29fa5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338befc48d490775db10551325ba4bc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18655adbadd45b8a588db60924a203ac664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a7f3d856950c850f2c696c65d60c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f15d71f104863244b929bbd3de129666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de096a199a3c52e4e05e53613e6d812b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa94df85c02a3002ca6e3b6d00a095668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74957c2a1be786502f15a714872ee6e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc229815c0fb9ae342ea937a83f6fc5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2f171391b813af0b43e46316bd3bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07e20ea6ea48fb172df651eaa32845672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838e69f8f3995096b75d140bdfaa994673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80b641cf4fa69125d96f0bfb39208d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31414d54389308534e5bcbc77363f0d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a896544f756134b4aca9b6cb53b44f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1dc5d12546f464cbf9008f69aeae8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551c6dfd14d10434c106fdb7f528b29678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f8b9e6537fd578c3d063aacfa10ab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3911293fe4549d0845b945a15fc050680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11017deec9b78d3ef063ee01841a23af681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5fc2d320a023bd62bc944511f480e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dddb1508d2bf111e2aafecd039452683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383c5376c1c3a8049774d906621ab99684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624b02ae45484f383232a73e6f81bfe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fcd1e74669dbefca5c31e8abc984a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5966f2ef323a9395a5b097a97062bbd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbf00969db1e771a4bbdc9b9a772c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc506b423ff3824cdb050aa87634da11689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8276d2cb3426f2a8aeb8433570d05690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2b301d5f5ca1d28e1c84ec02c0014691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6110027b93585293d14469f8552f63692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d9262289e8f2f1a08fdc4c3d32c30693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a95fc5021c08b66660dc0421052c38694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4e86899f1ef6e3e5a985a759c6596695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5432bbcd3252c39384e9da1496de1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10db9973c73ca3c7bde6ae9f85f82e6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b452c7af86eb7f2554e8473e59a8686698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af599e3457eb8e39541484686079b0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969593ec056730b1502d997e484c4a78700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae3151972ca597d8884285689ce432701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693eae394dddf7ca587da7ca68f3e04702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c54c0c437c3640f36a27d0ea26f80703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23502f526eababf217ea27ebc162a841704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43dee8459a3e8110cc9f690cd8cca1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf09da06daeab61bdf91b77e7480dcf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12881ecbc79d20317aa669f879c1de0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8744915d0dc5e0c109b276796c7ac7f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055c7a58738c54f29f4553df2b9cf90709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2cb694db1e7364547f386982a4832710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255842890c5067f6b27f3c995105d1d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a251d77bb8b5a5ef402962dc6c690c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285b9464bc6eb14469bd7dced3f7dba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce6a412a0923c29561f7ea351afdd8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603432c57c75a352e349fe85c3f9447715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2a0648c2affb02a8c041a12764222716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53190164a024ec8efc727e5a4d9deea1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc75e22453d3284940b9384b40a81b7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf329763f9373399111dba8bd709b67719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcc44b5cd4b2ddd186b7c61a91c261720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41486b16b24070d1582aab3d3e3e1a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93003ed3a491377114ac30720fffa81722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb42469939a727ced0f47573f8380c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433f7310ce15fb4c0aee73fe156dc4d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164bfe79ce02aa48120e3936d8f9590725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c1fb0a691e3560458abf44b623de6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae0703f99a2951693453d6e698a223727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c837ea47987013397d53bb1ccf768728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411cef966eb52b955b71ef3eba2bc09729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f14ba1e17d9abdb577e415bb43363730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426592b5aaebf212d1fef04b4aa063d2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761b9b4be96c498bcdc916ee6e13a0c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21024bfb3b5df97d3c5def8c96169c39733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3767eddaf9c1c7ba30034e8eb7225734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5a0dd3c5653fb429a6e8568495852735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac354725219ce761424562f9edb73da2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9d00df9a65e6179143a02a4814314737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc8cc081eb742cdc405d00c7ba697e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4d2645a22024745801f23146dd7e7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09ac126cb76a34e64dcf09b1f2805a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5958f077d1f4149676e290cf320dc2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f33a05101afee82cd950111da0a15742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f9aef644d5a64d7ba6ebbe57d4a46743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75696f1c5af2d393946fc3348dfa998744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e6aa4285cdd1b599df151d2476908745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b06edd4b8b81c99b71402fed15070746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d51260984f6f6bcf20681377268a7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113662edba3c6028090b263fa404c22748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776dc6c4324a08d61e8d442970835f6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70e13ef81dfca541c1c7128cc89a8f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a466b187cd33bc154d158dceb4beba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1901b945d34c3fcc06ed4cfda7f29752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb251a47f8b248fac5b320d7e67e60753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab4fa675d0e5a2822387519ad94400754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded6047da26ea1753f5cb9ee7ed65ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87baa0df3fcd25c565b6eb7b66d85614756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93f55ed7f9c93d3ce372962c75c696757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f2c6d1269b25d376bd4b83f7274d6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396186f28024e10b6687fb3a386dfb03759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd3522fb0dffa10607ddad136234a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63eafa3e9b647e249eb9b26007ccb22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393285a2b9d8f7293130dbebd3d4cf13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae11a8ec4b26d5a82a98a3783ecd12e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740797e242708430c49b98f0f84885105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa30a046a89e6528a48ffd7eb6b8966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5d87555d2f3c6f6036e13f9e28d2d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe61c653e55ca0d61bec514756812528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad0baf95a74d17f490aa352783527f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3d9ae661ff4b8fc0669c754786ff010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc46818b478dbdf5d56e7c880a42c1711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c2fe1fbb2eccde9c2978b8b92d14a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30741e341573c96688cef05767b15ce713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4a940f4b2e3fd62794f573ff6a12814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55c510294b0052e687dda74be6075315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97044effb0df45a9a951736272110716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2127ccf13e0eb4364e99f62082a37f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e12b396f627710ee7ca75fe313999a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f9134cea7d9d315d8ea881f47439819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d007fed3af5d807e6560c84da1d54f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbfb2ce74ea1190bd54bf405e230cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6351cd8a8bf627a1cce9a8ab1bf4eb622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff5663ffd2e8269fe846a682af679823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3f9ac991a55370fa41fd078dd585e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeed03a8d51e938d9c8649c5e7b03f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec2c63717ded9bff2c1a004ff1031126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ebac3547e96e51770b7da294c0c6c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ee1391ffd029741f8673b63edfc6128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521a8dc790301ed2b5402c2773af0d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a5769579823a1ff08017c02ebf8d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83aa8a15208142469aa20d6d5b358e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89db809bfcbd94208a56d9b4b114a0532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef287b22401a4534e0522c511c5f23c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c77861c280a9e0830bb1f0df58756534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b9daf2a5efd69b55f447009e2a99d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b809f70e641d16dce4d5cb7a56f109436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536bb6dc26c043e926fc04eae87729b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807e3b3214323fc9a16e24ae920afe538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904388f35692072c96be5c87c424275139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4dec92cec47b186f1a6f4cc1dbcb840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897888882a7eaae289b7e42a7c2110541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9db38b66b2c497609f6056b9d744e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b7d763938f0077238dd1dc1fb96f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4296d58e92409768a23e89164a97d9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b481ee20100c359194609a4cda0e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb7349431f4325027006fda10139e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098b86bfe9eb7d218db64175bad770647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828752c56ffe15ad67b8ac00602a5dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97096f8ade238ee135c8e2d6fe6219c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40d9816e93a64b84598652af7deea450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eac54b61d6f5dad85e175dab45b4bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113dd91e77713121788863f544ae9bd752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87504d0831238ce470186db0011ade53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1474496554f1fd5d039cb81e410c9a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b20303b69a36f52c5a86e0cc89ea355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416f10968b2cb02e0a90fc10feabab656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3fa935cdd8365af67ed07581b4b0b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6328d1d51128eb43774c5fe8be519f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54878c4e407db5f7cb3c176d1b447e6059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d62c98a9b499343855f2c4d7be80460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b1608a8ea6684f05e7f2b299767e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453cd18ca5697a7ef73a305fa356a0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cf45bbe390165093c80fb5ed9ca4063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641c55b7234ba6875fb27cff05a750864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386cac710c8e904139f41308fea3fb865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47b9b9f4c1cd02e03cb3ce7e6a216366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ebdfa976da8a88e97b7b2b5d9bc2467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc741cbe9183e3cb85d4f298dbb902568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df77aafe7b35a3f06da5d4be68ec6d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1712b3dc43414d88ec4813c44ea52f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8c6258c47a872c68d0f4fb963158871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade6636df846d9a567f417e770154db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5673111876cc160dd175b74df7722ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf506380b386237a0b6ce18be9f3ace74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b402546ac04272f7dc89246fe35ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe2ed1c282fcce298efedad844a98976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3dffb7550f03bc885b7fd649ca5ba577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae121de70249717b4a883da0abcfd1bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b97ea53356737822dba32514540f7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7eebdfe0fd27732e96edde262059480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9b63a800111c7b58c454ecf94d29181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65e79cfb31ebffd656130e3d3648d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898348824f76277959970b96ed48f4683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d63d0c92b3784f679b074e669ab9ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c922081250fd55d33e6cb6ef0512f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b597ee8f932a66369de50eede6442ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc36d6c433a6b2c7c186c68ff99cd4187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480187370c28277c2dc05389971a474288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470f8b83389f19dcfc93a12b518942789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3809616e08d1ebf47b057e633b21b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e1d9525bc1f177a750b2b1d37b5f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c98410f270ff596bfb4a9979cf12fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b5194b9766920e337cdc1560ced0e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc78b9bf498933d1627fba08e2901a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdd4861ea734e950550b71aaf26ff895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe800f7b9681507f6eaf1a16d510830496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93429f35661af9ef5b5e16f0783fe597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b559cba75cd4f54d80d56bd2f654198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b176ed9f65bdd3c1038be676dcdf799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3461e685b10af8a74fba5146c178ae5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0612d344424d7346496c9773995be99101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49420582f9490b7e2db08c3beb43be84102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1c15bc1aecc58ce8c6c01b9b89838103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973fbec930313a44a207cf3bb4d9895104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156540160138ccdac263782fdcc7f7c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebeb8bbfbf6669d2faad95aff4ccbe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08eeff2ac1b7e3d969a3828275a46d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35c3c06f8f6ca11e3b0cb1f82282d4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bc588e1b365db9f257fc73a0267ef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287566bf1819b4c9261b82746c4d68b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6d9444623d3699a046db5185d6966111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008d949e025c0ffc170f72018d05e3c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57433f7edf2bab890237109a261d0d8c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd4033e717bf631d7ad6296c8ebace114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69b3cc76985f945bf539cefea5a827115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1e1146bb293388a3035225996925f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fe4c82c2e814b2f42062755edffd5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2b503681d9e3f68ce0c29364ab581118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8194f07c22993115b8b02bace8984b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0614d41dd56b1323cee3839b70d0b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc2adbf81c539f059c62382557e4ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd154d160473f4a1720a411ace6d7fb3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6df48788f56be6acb7490657233cf2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bae027e537e8872b06320b05fe723124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7cb5177174a38580d1c1e9a96982a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292122af39d7b905231c0abc2406e18126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699ea0d1c256ebe5a577e257f964c42127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f23bd747424fa3b3ef79f4b30a631128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18056b877a005929951c5b6c8f92fb3c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d1a6b585fcedf2b3e23f7756e01d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cb2e62bcf3df303518b448d1c6ea3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19aab5883acdc3c8e05e530a086def132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fe62ba40da5f5e3be9e313ad5968d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91753b9ae46f4207569b83eb3c07c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7dc5ac7a7b9c46ab4da65b87d3c78135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc0ac699a29b4c93af026e6501db2b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726376bf0798a2a417001a74e82ad96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85611f47db0beb97492e82c41693b165138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a42c8752a31a106e9bda1b1a3812a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf10c4173d1f1f6eef40e6c05083579140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c826f7688f628b2d605005ff2bac6a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff776a4a2283d264d9a311d2cbe28bc5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17d15778819ec25753d6fc2c2edbef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f56cae90c4dfef52658466008c3167144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4e536b413f38991b8ae5bbf5dafbf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5bfc3a8e86fa64da2edfc715fae50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23881fd1b6b62dea0adec1f1e722ed8a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f6aa94fd1ad74296277e8c8c99eb0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e924db3f8e654223f4e60ca70f50e72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81ee27bcf1ffb0a2ef194579fe098d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e28c794ae32b092d3a2d26bc969f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d6b2b38fa2717df5249ccf4f3fff2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f021db657a927df08d7ccf8f0201c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d1b2bf6af0edf2cdac838562eccb1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057af9695decdbed5acd3766b1bfce3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9210c1555b760ea9aed3c81c5455dc2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75643c983036db4f392da0f6efea1c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0f9d3bd517c7540e717cd3b096590158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600400a59c762414dfaac11dcd67452159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb949e60a627786d9db420eb852d189b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f2cacbcbf9c79674c613a1b850df7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82362e7298aa216268ed532107ff228162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e675c0bc8a066ce3da657d66f86158163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb91cb80372f3662021a8e80e96595164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f51d7cdb75e92fff2b5fe16811d4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5243927f70c9172204efd362ba10ab1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62466bc05dcf41665e0876a714228fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcefeb6d34f787b29c44e0c06a7f12168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04844b1c4405dc099cd3100bc47584aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf37aaa82ce58b3125a818500c425b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826dc1140f553de6765f2b118064f0de171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ba611645bffc38bc4b1855ce0c5aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe9305453576a26d6febb1f59be3f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac81b5ea3120366f234c274c8a0692174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acda05febd73f5ba4bb6e6bae589681175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346c5d0bf5a600737dbc1748f4d9bbf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b8cc4bd225e0a95a49d340dfb7fbe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea456cf516450c46eb3d9f37f4d86d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f6ad6b47f39be74d953a28babcf6e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99de94b41f00163e1fb49674bfe4223180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe6a69f1e6517bebcde594388cf01e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058072bd5d9cb46273e0a9bc826606e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177eaaf4109276ff73d4b6baaf6b225183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ae5e19b3669e5fbd7ca7bc9d7ca89184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac13458fdc887c50aeb75879cdd494d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fd586ffe5c4f27f8cdc1bc26c6c58186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e2fcfd71d0df97a6442ac0e765e04187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e674262fd290d69c04f55bb7ee273c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0d3d5029f4bcac92a6f920616c997189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cadd5417100219b46768e4dbc723c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5497d2667dee349ee430cda4435ed0f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eceaae7f84c414930fc41c0feb7e9ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21d482e772b61fbf1b424a9aa64b4c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade574cb5a04e78a36a5ca51399cc258194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4832a76e42780f60d582d0a2ead05b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5b9ecd4cf113088bf6c486aebb349196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a391806fa142717eaa23d67d5be55b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c69b828d79fe4b3954cf8892d0b29198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46faa76b6c33cc84638cd88898076b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2249ceeaae98644a539feb324003a7a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e028829e824204a8e9c91c4ac1b108201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bfc9e104aca938e3bcb9b33a5c67f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d51ded2df12b28256175707ef6c98203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20103107a7997477851d4301741a8bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69168a5810fdd0993f8a6e098ba60620205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d92453df4199754a087d5f339563e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b28aa3e987fb625da84d0f08cfe904207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3f2eb1c3bb6090bbba52e31809138208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14270ec175c5e8c193e21ee4434ec76c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1c5308e57ec66f3730a7d75588702210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60f2bff6ba4529f7d346ba7de86e0d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8617e58fbe586c82dd30ba35313a55f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be35bcd2d43b4e1470c4ae5eb13f1df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f85ea7285e03b5bc76be58104a7ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667a149ce7577e811cef26153169a13215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81f59e25418b3e4513cbf5872df0b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdec7adfc9717f3dd0f4d039c4fc79217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247a6d86cecaf2e055fc4336549e5c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675066cb8b504da90ff8665f6f6d566219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beff48730dfd4abcb233a1d1e2dcbde220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b5b0045c75fd02db24de2f713b0e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6c5da9480977db76e4af71015a8af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cd59bf8e8c6060d1ec7607f11d7b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794473c7dc077de84f73bf2ac7740720224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ceb6b1656d8b5371cdb375e72fb9c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b9a3e05fc1d3aff59f6a513ae5352226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863cb1441e5bb60f6f89dcc3cef05ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742ca2ff0d0c9ce6b1bf644af04078b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410b20a6f4123f4a8c28d188d1600f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e843b4651ec635606594cef351af4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8d748d777b589415562822235c158231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9141b1a5c4c171a7863bc2b803fb31d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d8e970d1acc8ad92e4288f75a227c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264bed0ac7be55b93c1197357dbaeba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669336e7625a72f9f5036c25bc22bcc2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c54a990e6ad9dc3bb8843be6862db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70e942e1b1e90a5f0b5ce19e5ddb70237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74546b176a1c0b3cbb656c70a7cc14a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3923e7120211e7510422d12b6e46af7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73ca4fdb6e95e6da3b1150901ad183240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f8fcb56d9ff5832032eaa12a9ae4a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8e3ebabd30c8b876a41d77045a20f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba107cd9ffb67d7cd703ea69106912243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524216dcc12deceda152e706acfb85e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36355ab6860879c6b024ce00fdb31f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a83212eed978c5be15258f7c242b02246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e9b05b076e915080be9ab2b9752f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75724e3d3b5a4c0e41a73e0d8e205f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3834e5bdd2feca31ac030ff899203249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a4d79920a657e07e7383a404e0bc1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63742bb603b374940631ff824b46a8e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e541a4fa931a96c110fed50405de06252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4171dbb56146a1cc0d954ce21d7b65f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f158b6db1007457218fceca690211e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5719016d03c4a418a3041863faa1b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804adbe24df4c1e60a294f49c68fc12256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd956a35326668cf4455be12a3e083d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5f3cd99e2e6ef89723d465de6ea02258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631195f51a9aaebbdffe8069f647f8fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29306c32ccc8236a561c8a24d49dbf26260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b2c27444f7c6e1fc5ed991ce07fdf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23719fb61d0ea408d905fc0331b1c4a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a3cf7c2dd06f8783bb54c0a00ef03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0414a2987ca728b4b8edefd1a6284be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9626e7e541ac96a87ee476401a99f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0427d7703644b899678e50ff86aee53266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b14fdcfefae21c49868254df2b7ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156b4b44319d234848ec04264648baa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3be7774ca36422c2fc511f3e74d9c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6af7e283cfc592b3574009baff41a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f4125198043fe3ecea750a5001ef7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50615e0e67c2970c467dd55aac4304272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970f7fd234934cac60ecabf47b387b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585492bc4fbe6245b0e1c7801ac78ad6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d750788d96ba1a26d063c1b496ccd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5f7b74670b4b36b5a9d3a3285726b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6725d7c2158b53f1f13951d1d5a85277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef3cd4c975b00c4b80da91c9dd7947278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e8b4c859abc610c316b59df996a54279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472704904c60e0f96c7dc9b26c60e168280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8d75542cfa9abe79348291930e2f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc0c24048eb7a662f07460776fea25282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7b571b93491480d1747fe26ccebfc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170380912251da43b99e13d151dd0a7d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564fd7d9624645dbe62c99f13315906285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9eab6deb8674c3e1ec259afc411d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb9c21f624de894aa755d64f8034ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339d1aa8bda2e130bac4deeccf57ff5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a48af8e41e2daeb37a7bd871de6463289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00d8a1217a856ec959b9646cafb6ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fe4e788e678ef8520e74a22dd13ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88621e316b309549b5310a9d2b4fcba5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38b31556d992277e8d256de0d4f2b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb622d2778a0c9df1d4a5f4f577015294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70659c6a5ff1f9f885024e8a0499df4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7386210a37d697f5a9337c30a04230296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e243c3abeb79d913a102bf4abdeed45297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e20f71e4320b54d00abfb4e1edb5a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a8bafdce2d02b55eb4183971369bb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b6aa88163f0dafb8dd383cf0189d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51b78d627031cb2a1e1deba9eb1606301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012290097ed24c2499ebf7b0f45b09c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac8ed1aa9fb9df61b08e9870051fc2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13091f9b39f7bac4ed5872e8e4fed6f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3381e329afdbba79af33a3b965f20c2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e549d09f62dd0a9068f72055bad401a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc3ed22d663d42812ec23d76c3bcfc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75797da977bd1d6ba57b5b3d2e7e35d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab5db4f0295960752237c4ed6949e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b4a4eef3b52315089fa9a6234f4c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626ace1a983b2b6238a1fc1c8dbbae3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d18adbc092828482774433784c1b0f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a055eff07bbbffd2cb8dfb98ed4b08c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90aad16b4b244fe3aa22106e359d19314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5af75c7381f961df524f8c2bee232315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa537e85f8a2f98e1332ae20b77c66d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095c9686577db3b5be01719a164b7d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb46c39449246d55f08731962e317c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50454a0b94796eb9ff331f6131c1599a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f44a346308f9950c5429804911dc3f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c94c0829dc4f090475efd296fd43c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cc7683450ea0834d37ef4d86a29a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff91df05d8d554907ee0cae9715952323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024f1468659277ebe74bbe21989e000324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f790d6ae83ad1846e6e31e61c476b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13414e907928c19f880c994ff6a7ba76326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305bd81460b354bf3d798491fa6a4b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6cd8c35475bd9c9493304d02e9f39328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea370a6ba2c7ea1d79cbca3735b3a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fafdfec0b1cfa960fe43dee993b32d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0d9e54140101f3465cacd997e6a68331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4ac84a2b1d5820830294c1e9d870b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb059dc5e655e8e978a2bb29214d8e1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebea9a490928653e1b66b3f9b70c715334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c912ea2ab60ee10aa4e0e5a40b5c79335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b4d91a4cd1a1e16d1125a7e0f1953336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a4b5a63868ff0a02f4e688ea9094a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e46ae74a607272ba796614a13576d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b2c56d89a5d7deaecd53efa7e54f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa728f9dbda9bad0d69b4c7c3c42f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708154ad998ec191d92e48601dd484ed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fb76fe61e532685483b82b68a412d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823da76752d646615ce921732dede43343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899108abe1194f7f6c043e51c0cc34b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56737b4fe8ce9441da6de7caa60716ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba321842a7d6b5aa24361975e01e6e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee440f7607a3f640707a2aa674a270347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20b533cd457eb02b784d1c6703a13a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49788882d7d870f76ff92d2b26f72144349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42ffa32ade2b2396bd19967426bbae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55284afa274d740c615329c0d74eb2d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f043e4a63d10df87549f16e808232f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae059d201506628e8ab8d680ecfd25f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740de57bb350ead740b9d3536c73ed3b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53675bf7800a3aa7e4e61bc347d6a9d8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8158822302a0acb7a34ac9a7b118158356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ca31a55a493f169430b4c69d4225c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194a205d91cac2094bd36ff14161b0e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919a7120d0c9da766028125c38be0f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28ae61a123c2d1e1ca910023361f4a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e7c71867c07c912f922ac4bccba09361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbf6837937facbd88ddbc58e1c06b7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938234c02f8b821e8dcc0bc7e95f8e4e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293439c38706ac6ae5a05b6fcba89def364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfca110524707e818790c2df4640f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332719f2c4ddfd1d01feec205d0453f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ebf3f3be9b91f6894f99ef8e7dba3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c514cfb36d4eccc178feb82de7a3b6b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90cbc46694622bbfdc99c1f303c337369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9471348780a7098767230272a65297370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aca1e9a4e9b22367c11e81294c7c88371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17747dcd39da9d5665cb07f0e953177372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329017b8960a8754d19a870f7432825e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1863ce03b7c1b7a315c4472fd4c7ae7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26882d370a0bd54fd93d216a1d004b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474efb09a7f22c8634b8d424f565a54376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64ab2a21936e89fca7327d86f62e8f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291008b227303db0e46fc91ed1d8f3f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b8391a8050d346d6e6c05d75019cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc4fd41bb1eeed30de423a6d02ff53380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f65a7febfd38bfad3e9e6891168803381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b35e3cf7620a17c92a67bd65a80c31382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febf9b806e38aed8816a39ec4826546383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdd35087a0f7a837136c2777b79d6d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64295d7f3deb408e9350b4dc8867dedd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20130fd37581109954fa403307754bac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3a9f6e95684ce6f4a59c28534d9c4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f04bef5f011006ff42222785922329388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327b032935ce65fe1e4442047968cc9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63102ca4d80fa1e3b02c2a6e9b327e7e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfa55c10fc0dbda18e34ce8660759d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204f36ccf4a637613b7dbe9bfe4ae69392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84233e5ef7d34883a732af3eaf0b1e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182d15a9910306aef14eed7aafb7211394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b13d1c48388f5001026a79b1592fde395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea91242ecec41aa101aace78eb4729396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b842785858e4a4a697a889ab3ed8d48397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f9ecab374c99e715119c10dc3c57e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb79d2733dd98fb0cc9700b2c219fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c585091141835c720a6f8779837247400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b44715b02707a6305df05d929d8f72401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e96c0c3e1780232174ccebde9be1fc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a17468c35795e5b4bcc23853338e5c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de86f4f26cac6752868fca44d82144d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abf82f82b36678e4f97f11b755c33d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a868265aa83853168de20a2611d29406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224fa0c29b86d40fafa2e8fe9ae91da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378d154237700e159e85aea72fa42df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde58eb94faf24529ce975b27e9fa040409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7867b6a89d3f3039d47cd701069f80410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d803f75120604d40f0d785672dcbc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cee1284031963741def0123fd7de02412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e279136774cbdae891d652c83103d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404be664bfc90be405f11101a36c088414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f0db1403d8f76dc6f6dd9efeacafc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8c885e2dc92f73d44e86365c7f2a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf16301d40280752738273ef7fabc29417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05e678fb8b57ff6be83b85cf6197ca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1871199d48b76342d5ea2b34b2062b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffece31f28fa9a796bb7430ade08a77420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335597ff19531d36a6170bf1e052a23421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89199866a061815c92ce4cdcda8296b7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179dd4238baa937c90c117a6485f1b53423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9e68e4ef12f9ae4ef43d369e3b34e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0d44f5ed3719449a3d5aaaabce9e5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49325da82be1a62fed487e28e2b738f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4ab6d7fbe023dc6568ef6f50ba4a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da987b4afd843d6a0fe1fe3e1b4028b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4414bdd2aec80315f880d2b048d10e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade24e7af86189f782cd2a552851266430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e5b18a7e9ac6cf675dc3f52acb812431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c59799ec1f890736980b86bbab510432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052777753936d79cfb004068a1118e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72916bcf8c3c671545c884747c40e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57d42ee5acba4990bd840e5f14202c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf269be83ecc9283d2b7703b6c5215c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916555a662a19b7d31bc1892d15dd039437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93925c1d662609b0a8639991f23257438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36a04c4689787f8ca39c9c6fda1e5e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0828a99d4d02f2b80ee4e5e32f93fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044135d678b59269756616a766d307f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553f561a35a4d8ff7f1d0b9c3aa4136442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f7e10d9136940a329e74fde23faf8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823064fda41cea3f7f453ac71b7a310444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26936fa863d82c990261af3b57cda3fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67aee3271a937697411435aeb8f1b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99d78f42fbef040df79d098f4ce641447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a61b0c1ccd2cb78c79b5f87142a54448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404b154e3cc28bac023eb9e72919873449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295576742a26402dcf93e063fd8f06f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1e01e76579cab50aa90d0f3ce6fa9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b099e3b7436f74df287c52f048a4312452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3f078d2398de25d66674ffc177b56453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688468c57bc6e46e698d3e9112e23a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2690d617854f4548dbc42411891f1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e92715032b870034b48d542cbf4b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e833b6ef1fbfa24f0436545ef44ab2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd8bbe5acd81f4c30b387213dac894458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f85657dc06d1deab642ebaf4f93289459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913617135ccae4594e285e26fbc874b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c3cbc4b527df8c13862fd6f438010461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2b70caca3a2fa9eb8262bb25c4ea2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0785ced54eec542875e4eef1fc102463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778134aab882b13bbe4a1a25f3a0251464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f69b446b74cbb72fdd1065daaad0a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12909fcbf4be2aac68812d75774b56ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0caa06f2c298ab161642b16c4fca134467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bdd2739db6986a34971d5cf41101b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a51c873339dc669c852cbd6cdf62e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482488a66a6935e795a1145b742954a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b445ca9b43d0d88177c78a1fc36f7a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40142868fb360dcce46ccabdb329b05472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49ba732cb9c8ad876d3d49444d5c2d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b2733b2a05f637c6dd85b3b147625474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63207aadbc541ac680192cf32902ce12475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84fad64eaa1bc0c7b30401e3e9111e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52fab5c19846f818e7f708b0279ef4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f6de05aedc5abfad3f91dd47cafb0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e457a1787844076f31462e84594b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d90b92a060896141a061c4fa0676a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277cde17aab712e5fa80f97ec169df6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9fc50936c5f9f8d2623f8d3ecfe76482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44f8d8dc1f5642c8e33702f2024a67483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c63cf679b33c909cf2a094971ab538484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cc63db4b984966507473af64b4ef5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f80d9b58711ddb6bb753a570e47c4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882622ed1920860e04524c9535f5b2f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5f5b9d9ac49dfba97dbc0dbe66ab2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeffbb0ba6e43801ae681bcad550285489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c94c4ffa05894830b4b7d053515f5f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96944a0fbc22f69419b5750c9a5c7db1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c081b73cee058afcb28c7c666b5cd7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e9b28783b6b7020620124a19a4c9a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef92d964a3dccbe9c1ed29b77d1b39c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df3f197559cf247166f75220e19c7f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78219e3b8248a409ab54e3a679c1d23496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeec59b558da4cbf2feaaf4be812933497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece303ba62d3b576517e7eb8867cfa5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c81274ce0b2b3906e408f5e977dc25499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ba9e5aea61ba1cc25cdc0ec5e5e2d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98458263a3294ca202ace844ba3f948a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4aa6d8d146120f673e0b9c4eacf3d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe890145c659cd8a15d8c1b3591d65503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bb44d6b33821f8c771d365801b8e9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08450dc6181e011730bd4e57e909f4ce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f04e02aecb417250b920554310c484506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb8ff7cfb09b28e56c5ec9579acefb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cfa96b54bd39be62e2de43747564c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a71d0f1cbcc8a0ec157048bdbcc6cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b303c842439f46310fc13ac99ce479510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6fe88a4a7e96ca3ffbbf62be410cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcb5096cdb0a9f5db7d0239c900bcd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325db27f4c945ccc5d4f0d80ad3b40b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd72ef67dde6b277c7098b1b2864e52514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c129fa75eb2dce771165d62a55bd5ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26aac46db2339ea660d383591b460d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643851b76f3d7c13e2a86b0c94d3758d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85a4b59f04c25f48c8630fe479e442518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c954e1e52704ba4612fb0b4d45761519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7d75a8c59181b5e4a6fc5dc09a3c5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecb7416f2b0dfa53c237b83037bf0f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e7e3479da8079e3717e34781a1c7a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cbe3c4ae6fae44a5100f369952223523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a13330f335fc8e6c3a1ecbd68506f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a3cb495827053ccbe349f51decedc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02702c35e0f4f9aee6c29fe16cb83343526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf7ae5802a3b21b2834dfaeb873907527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf52739c589ce39eeae4580545a864528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ef40f6d5a60af9786d1a4b234d88c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c847d6a5cedc7a86e688cf4d3242c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd189b7e985bb30d4d30ab65b276b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4deafc3a01d29c5a97cea8aef8d0cf0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f04a870ec1183371339f18c3e00dd0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fb9e2d70a0b3656ccd78d284e6114534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf298d80a9dcd88980049ada79e4204535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b2ed7e670a575048c598d219d6784536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752b6113ddd57322dbaba7a23fe14e7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415858c45011f557b8edc9d21b0a6935538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753dea1f8a1d8fec9933478c31db67d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad6bd8abac525ab9c7dbea29f688fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e797ffc0574d2d2af3b9438294607541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8313258e9972b439edf715816c9c161542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfb7d4651fbbde5b2b3ff338dae3c6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6648da8302a6e4d2f6f37f7d6ed59e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddc415fef47b1c09e21b19264c6d1a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c1df61d29b2a2528b424ea830e269546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4462c5377a34c373be4627c2f00e54547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45107c6a6cbd30b29e63d28751e3f0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594c29d4b2cc844eb4988b000a005ee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61952bbdd57306ca2c2df6d6971b878550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d15488fd49a38b1a4614beafe8090c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dd67020552d934b2004dc28c92f88552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9ea92a90b79e5a3a5708b83f79539553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e45db858c4da8929314594ba9f0e5b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4d2d42730a63d5e2c5cf218600e78555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce1c7833c23e27cd423125c505d888556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4a065ba50f6931de262098e21603d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40780576072772147f85a883998115ae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb444979bc5ec5d4013cd756d5eb6e0c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b645f3c327bd8272eb2c88b0823b9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce35c37c044b6313a8261a23066e4df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3d23a03008d92c64ff3f35723eb3d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4e8774ce940c90a818e4524869fbf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2c09b58dbeefdf55c1dd0d1ea439b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374df121ca80ba1f80f8ff06eeb5c96565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212a0f148b3a9b1901616c8f7e9364b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29e9eeb163a819beecfdadf31d3e87567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25975fd3a19031127d5789beb9e98232568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7b4e15ef5fc94ca83655eb02d064e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bd1d8a17ad09a4ebba6070b5e77f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7bf75e990c7871741979dd722c3d0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606fae5630459ee2a4044786d25e018572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aef148028c6b67e631a1a18ccf6e69573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb59398279c68b1032c13f718b2c67574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a0303502b7b17db185cf70f4a7b9c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925612c8972d36e2a8ec12d4d1ec34b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae24359bfc56a749d4d76c99606edf2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302e60ff982af32b89ca54dae5e0121578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e24008a70060b49856a2aa678c2330579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1918400c9866538133083a386c875d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1237a9b0d97fe3a575a15903260a2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9433e9f33dfcf95f36b25b7ed0585a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ae818ba728edf987d190b860f35e0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68160fa64ccc9295f6496fb545f82929584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e862a8005119a2093a43ba4982ddb1b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9f0ea69df8f9f3faeff42aae1e4fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae0cbd06e7f9ea1faaf3e8a2cf76a0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5c867ee0c10097aee1574e19cf7a2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca8570b47855dd16362f7fe0e032b0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3556d27ec69643d05e07931990b487590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48893bf0174ac705d45581cf067abca591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d0de97bbdcd3049b4c1a54b86f1df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7e5192a495a845166d7a6c21eb026593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76325009a82e812da05461ca3cd4b76e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcd996a25a8cdf4ce31905f270e9ac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928f478d9c470f7a0a7fe08f32ecb13596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ebb50f0362b1b779398b771f88dc2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffd47ad38e74ace7195bdb8807aad3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30be89513ba722a8b8ea5f09a1c0f42599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333859d0158d14d75140b6349da7c7e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49562874b661c65474e8461617f1251601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb5419a7ad354c1d7b89d40d0875c6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd834607e4e79d240254a447f72b01603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fb5ea1920409c846f080e5dc9e72c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63e9245883aed994e0759b6577e19b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4499d88cecc4197c02a3a3fde7a65606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638225ed5cbdcee68a0eb29b90ff345607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43653f73b2579471629b62b06f480d63608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5202db3bf6704b9b484a2b16ea5a9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e04e2824df01b6e31051f22da6e7cc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b97a704c673c5a85067571fcb5d85611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ac86780ac8775fb054cc843942bb9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1424aa4730c7744795bf849717612613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59845afd1184a78db7b9be234c8fb04614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f46aa7020e9d285d26d74d3345083e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa44c51d737f9e895c35de5767f4679616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b6b47d4011e09d04e4e91eae6c925617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb6b339cc463e21de85300c1ba3893618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82aa5dc4c6e10f24e75e5cb23c8f82619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fac3f1b3a9d37d22b38b4ab2755dd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca936e702d1fa7eec24cbc718cd83c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f18117a89949ee19256386745099d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced93888a9dcb857c05b548ead7b4dc0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e860717b1056093b52d77a752b28a7d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae30f97f518884fa29c29f6d6df6f2b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e249e35de337d0565e2e2a01854c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ad79b5fa256d13af5137d8519f1e2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44336aafca6d53f5d7ee014cad95904628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146898008406f988b1b5c376f84eca5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969329d5fc78f5ceaea5b02cea197a56630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23c30515ada315149fbe3be88742a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc646816de68343025113f32406adb1b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4968e2dec3aaf5de637825268efd18d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242d0a968e653ae193cd7b60c997cf9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7386c4aa70fb4996bec4dea3ec565a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0940bd42c9903924545d121fb8e8743636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1db8fb10b47088427dc5e194c94b76637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c19dcb54788576ba910c229769765638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d3f7c5281063b0411e31c432017a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255077f3c7a5b7192d1b34f55c9149c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4f6709ecb7bfa56aabfa79c85e055641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105ab00e4a3c2ca47743a675db2dfcb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982100b16a569b14595b369d1b46306643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c300f917ef65702df8c1f8fde09e7b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bd8b345b898e2c8d69abae2e17485645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca6c890b76aaa0b13c42e0b90e677c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c60230cbe30f1038afae873caf223647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd38e793e56aae9fe4e021137f07fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9cc2cb6487b190571acc06a137577649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4e7d858e6d1f716c907303956d78c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2703ec9dd80f9f1ebfc1abce29638651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c8533856231f43d6fdb690c02dfbe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdd779bbf90af2ee73ca737c473ca7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a61961ccc0c25d69ccb31d90eb865654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd137c90082911a80645cf2092618736655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c37a7bbe61eda578cf1456377630d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b751f22315c318030f30529604ebb88657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adaaab8993551ec863ae198fe0587b5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0a4ce480b7a4a71cf2f7f29b577e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e093f0d72adebc3719ee096e2f898660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672352dcad9c6e9f0b1059750b8d0a86661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39259b56c979385428ff4dba04f515662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a612d2b4d2a34cb0083dfb730e042eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b054e17f4232696bbbc2b9b90cc0bd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607a25177bc70775a8293cee0ff617c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6349e060de6e840a3c5d582c489e0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6cec86d4d28c39671e462c15f9067667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4350d2ec9b7fb770bb8d0925a581a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00c7f29eb05d7f86cdd92844575d07669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c03f842c3cf7adf389b50baa546b6d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c717db59da4e929fe8c013b7f08b629671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f8f3644d9c3950b921ced65cb9771672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058b781722f6f4321c3153087eefd9e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82023064dc1dc63222a90eb53c7a41c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bc02ff8507bee40a1f3ff56b36585675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456dd1cc9e39b31e76a1fad92d358845676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e64a75fcc18bb6fa2b4e4c7219386677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8284b3b501e43db0a46a59bd7e89a4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7427ee8dca55b035df6fb9f5cdf0c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e7467a33f958ac19f3a914a5f45f0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70602d445926bc6ed18b258fed0138d5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10eac90cea7d53c3f2f55a893eadaa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e4deaa1ae3b3eb1feac94e928527a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c843458e3c0cba7a56c74b6635bf0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f302a8444bd7c6c3b7390a7cc2dadd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5703d16832028f7f57d9f76118dc1f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a37c805e841c774199dcd0c60de41687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057e16d4273a50ae2ac52f354c3538a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64d871dd9c7a58b053a64ac9567ba9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edadc217951c7ae62b81f9643866d0e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1ffb4c42bdfa1f977a975cf360df8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aafbb16cf7a50162e0973dde68993f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795dc8aa736b5b256b6abcdd5ab7dd5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a5a38a5c48c9f9784da037d3346ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47d368f19d50e72730dba1e637d5a0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd68902a5e3fef1da494303bb48e09696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6b241b84de6bde9188840328f097a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc8f3f765e99c572f1c97086884222698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f97c892dd816f43dd8c15cbd15c02699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2f67f4de2b0e923f6f0cafc0e3718700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0544dce2570c0c85929d9ade7c12f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c77a073f56db4f6f878a6fc40786e5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4988ac63b8bdb62650c706666d48cf4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c78fc506101e35252d77df751227c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1c08c9eabd092824971a05355df91705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179798c387d313d954a6233bd1b11950706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b28a9e59f7cf90b10ea6eb06f3289707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19e6155e5c87a1551d84f5d0d9c746708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341c79d44b05e7eb1404948904d6652709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d6c7009b58083cada391bd38f8066710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d726bff156e7669e496ff4525f9bd88711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59156d7ff922cc8ed5059301e8b73128712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b279bf4d8a363632c2de7110de221713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69e2e0188d86b4a2bdfea0ecd29551714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68ff4b85acbdbc3dbcd0a31189be76715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab578b1cdd02f5c9887f07da5d6e3f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3080f762f21e6d9dce17ee909cbbf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73863fddf603cc2efebe7d70bda504718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37555019a7fc5d37eddf0b31bd0e8ba1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71504c820196109c405722b59da5a0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b214402f4c81bee35e7adafe982202721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372663a1199411aa720bc139b36382e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7944b37c8e74dec9c0ea0a1e92f83723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d942c83f650ee57662ef1cfc6ae3f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed619cdcf66414095937662986a890725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6372a62b1456dfb988be57560ddde726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9572e090b88696f193248e86cff1a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18476bac83bbdd58cf97be50320d079728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2b73f39aa85d673034aec18e31945729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1520b6b45d8129b746f790359ca4249730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec768a6c22fd2c22e1ad286736049484731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06d6cbd96adac0b67eefa34c4aa845732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541dec0e83d8e510a7a3196375b7e3c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e0b5a5ad02b490419fff859a557ce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8439a28dfc3d3cf32822c1234ede63735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da38fccbe3024537c4d20e6117a909e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0696f8777f79c9a2d1ab4f786c561737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd166ffdae8751758e06def08382b71738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64debe9d439d2ab9ed25a63e4c18ca11739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929feb80dff02174ae25a90c0d0f05d4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb30bc772269d473a9193ad1a0ebd3a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9827592db52b57e0d3e59ef4c6f7a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1864896a705b694bc4fddda9fdc5ca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a030a8d67dc41e036dfd347fe621bd2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a82e45f87a4777dec0799e07f019f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10050e643d7d0691aec6bc43e86870b0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48d2659c0d7f5f6cf786cd76653a7a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066107931c1997b68bef8d4c5d30e24748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05ec48500d2c354691be5d44f06c21749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a95f32066faf9127ec873bc155450c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f3b35b229a2a97c62a845d655db20751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfa6f9101475f67d3d8a0f54e21ac9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11981465c88acc7398f11b7ae69e2aa1753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>