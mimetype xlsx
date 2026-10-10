--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ec9940aaf6a5a37aa045a78baf26b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b33cb9d498fd9ca0cea758406d20e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626ab61a864065b0143ad8aabb93d913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48075a4636a8710b1d604d9f59be5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4558bf93ef38b03b4ddd8df8a59275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e20d4f0cd065700ea2fddaa8eecd816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188904757ae8233191d187fe95ef3e607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347ed80eb44df8781a384b210fba26f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845bfa5c9df4b6fbb93dd9f887d87e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8433cd7f86ff7e2e7a6125653f0c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250c72b14407826ae75a3a1f9d0c81f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7983189cbb2240ea83a294ad39e94d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ae066c2244bb7bcf405c3ddcfaf2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528b8c136a955cc6a7e0176940d435814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b3ffeac0b83bf4b512e420ba6490f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bdd28893c58921770c2a7acc2f9cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7d0a1fe86e053f633417b2a000a2617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a1460836cec46d8c28a569537fd6718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705b12c3b2412bad82f30244b0ff6b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f89601f97dcc15705212228395a4620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1019068ad2111943075c20c56c97cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1cd8fb1fcaaf2998fd5a403d0a04422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cac36bfe508bcfeaeb7b4b0683212f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe033cf2b6539fd10335537dae6926724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9d1fcbd04c2cd68f512f1220f7b8125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8716d25a62e2b78b805158b25c894ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293e54a2e1ef053b521e2e0eda9a21627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd67944b2c325ae9545e10ac69b981328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acd1c9171705f8b84fb068f6f9af9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53b1c465e17fa1c4b7409fb471f03730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705832b15aa39016b5677403615184931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360f5158eeb816953f9e6eaff4b269932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4ba7c51366c37de8ab3a45bb0580d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7adc1849dce276702486249bd102a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8bc7aef4ea624fb03a356ca97e59735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a7af7971491cc604f339cb5ccea9136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfa996d72d38bc84c8cb7ce9e8a8c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c61e8e292c5b1e82cd90c05b3df5f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69a9b2da547dfaadd4e734119cacf939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a4d6207388510bcc2f618cc04717c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82fccdf26119d15880c7d6660a028541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b4c3187cd04c53095d0a089ca94da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d4bd60326f75525f87f7ede48c8ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29358c9de9ea42e996ca3f43dbbda9244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0c40fb429eb81e5b8c7a0a070ac5445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2296ad1ab717f3018812efb64763c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732798db8152edc92b5ebe031189799147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d0a1fa00076a2a26d41c461ef6fe448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef673cec58b6ef095e05367a181adc7249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0462d0b94c85fad8d6e8b4518291650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c7ab0e36b5e28580eef1c95e0888351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ef40820abedf1cdb91d0aac52539852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c67b368993efb7d67c908439dc57553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc6c16ca9c5e0cfbd0adfedb8d9d6d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab8c3d71abeb15ca789196e83d507255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9547ccf9851534936b160f66f8c82e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5e0632ec79f57183fbb6e12d40d2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618cc4b36b5e5c23f30f30ead7414d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3835f46ed2feb4bca1f9c61798f29259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70e419967b646171efd71f86ffb7ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0668f1b7e8bbdc743665307df0b1d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c400ba6a1172af9a2892b82fc8821b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60545977281a9101893191c02e316ad863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e374eff43f5a363a3ed7b36c9085664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d44d3afc602c0b20b1e028ab14adda65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b115c23d990d645406081f6538de866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15379d2e5db7f72e6b8bdac0c58d20b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510434ed9a973c245f59cf850fbc4ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d2a9b87da6865d6aa46faa713fa3869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267264840a7b806b149454da11286efc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5c74fd2bb38ab86fc1b213ad48e0271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c36fe8ffa116578afe997267af401f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6d0a391ee147d49407e3ff0dba11b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ad77e4fc78bfe0c0af0827edc63ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22f5f71d2208c44fdf5218857f684975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af73f42788ee9021ddadc407bbeb67076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461a6da06a9461eb753d7c35165966e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e350aa83c3d0256d1915a610416e5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187f9d87553c7e92762c7230a8a1d9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e891e532cc97158df41838b5c1d503780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e5eeca26d32ce0e33907c114ee8d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8426e68dcfc72b70204ae04a03cfd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9233079370fd5ce339cc73f596960383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e4e11575292c677857296988f311884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3030dff63fc6ac1f7c69a16d5643e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638b7f611cc06c2223757a90cf45ffd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024b712706f6fbc35affca564f7950087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332972b97475f0008991e525664ddf788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6be4040e2811edda995cbd1e3181489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb734b416c7c3138e4d3aeb20bba43e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bc4aceb4337b25b63809789a7012991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a1ad16648e95aa60011bb37c9968292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179279e26fc32b9f701d2bde165f41993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470bed08175ef6af8593d214c3efa7294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600b136cb9fbc5d22fb138475ca1e4f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b67fe20d4b709938d880eff52fad696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfc51683988250a88c21f681853fab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7bbd4fab9b04101bfa910665db5b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136541ad9e3e8bb9886b36cb6e7e969499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c32fe0a913bf4db18556540fdea74100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd19a2dd6775b577d84e1ece5321ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343f683872f54e858117a117c1c7cae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4754d209019f1a342258cf605b6b50103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc43ef33f6f1ac8fa2a31dbc88593fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97414dae044fc57ff6f7368cbb2cac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51613031b516f71a21a21b8c7ef424106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0ad071606a9b02911e71094356c34107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d68c5a304cf040aea48d465084d4a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4686645faa73e995a8abe9d3e9894109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f473c46a631ab57488243a2490827110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e4b4c3f23172f279d18bd281db7a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30f985a59b9582c4aa43e62b2ede88112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef2ec847851f1503071b5281d5be79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446ae00b86455136c791e7832182666114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9cbe82b571e4d45db90141b4d4d8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71262becc14c9736507a9a8e66a56b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5e8ea65360f31c4b8587e8f3413b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970f87ad2fd8098acbd19a2b1525223118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837fb45924203fdb16cfa48a2273b29119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0c8207a58696dc2ba23920ff95fbe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702291fe9b1d628fd89727eb9d10b4b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1286610f13a902cac1560ba8de2b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834e6736c723a8a0b7b90bbe259b5cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52e248708d496cb797ee58ce1cfca9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbe35c4a89d02890afb045f1d58aa1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026654c44844a05a9a22b85f76a0d46126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6aad754631bbcb0c8e22f1598d19fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de1cc2fe8628658dce70713b7af2da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76754541ae56a176413bd3b32d2aed94129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4527a2754fc31cd97904d7785ffd254130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b92b21609298bb3dc7476bf6bf9ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fa3f5ffc3e7893825a7f0afaf978a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a462f05f84b5d8402657995fec07718133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765165d6c31e1f7c7ffe75cb07b549a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348df7c0cb5987c9107bd890d74ec8e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ef32e0475867bd0cd888ed444069b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7f6372f959afd3cd102e470bb30a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb6332c8f3fcc3a86dd536aa534105138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8a73ed15e442e13686e66290fa2bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b3f5f7535bb29d15f274b2b4add04140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ddc53d963384b2e8acd725f5aee2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751df5c529f3eb7abf62f032da1f78dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e829e2c7e635d84c3ab8a91f72e147143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bfe2e6c86359b87fab0b21464e123144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677330c6347aeb1d4b192fc49e7dc52145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fb1a956e71e8902e02b07fa35fc37146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f24a8d24bf795882489b58d935ef69147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954195817e58e1080a280c139dffc1b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa383bbd97dd6d8642cc62267f3d0c61149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a60e7a490ec59581842b8a1e71431150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4f9ee2a5251216307fdb5fedff83e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358d57bab073aa02f7da3de7ab1942d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded1e2ea2de9da66cc9b948fb66fc22153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ec1cc966182527fe64207bd4bbbfb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa540cd2aa10e188dc6b2e1c6fe3e0de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fe7716f99e14701615c48bd2410ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f011071ebd75924debcc3802f6383d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869788f7f4ef322e36ca1eba38513057158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec861c878a61c99af0414588b32c1ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fae8da8e4fa604c652829b370c35d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d27b7d8ebacd1e12ef05aa8cdb7e40161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf7f915bf26a7f56d889d5682d9fff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86882a40a2e8f62902509ee06fabd5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d5b811c21506e7bcac9b213d2aff2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7c8d954f0f481950056baad975213165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bc9fd745981a42fd6a67ba528e7ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5d12ee0ee859f5ff4d6a532e97aaf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea4d4a359eb91583150c32e5e6856b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98749bf8340b6c583baa7bbc4e22a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fab841db24d7415cfa19021b950e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d099867b990bc62a0a46264657912171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368131e871d4643a172080b4b863032172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa4d06234e638b87541e8543b0e231173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534aeb0a8a24486a1904135a1fdab17d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed491ba6ac61f6ada071001e9f064b53175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b900af8fe1cc09c1b77acd8eda9e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf245f2180dda40857f09632ec3c326c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81b9100e5e3b71b346b2db63a93506178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d8d7e09d11d5064b4985daa13656f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48fc1717645ca11426a7df1f2d0a5d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8befe2821aa47313ee1890e9cd900e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8fb5a1e3107743fdbafac65a240a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917024d439f9f4d2c8002e4bff96c823183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba82b1ae2c3ebd914804be8935a3006184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe6e599a48f9f6f0dab4734e552089185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37bcc4a1e6ce595b99517bb9c83fb9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144229c981228f4e7178c009dafe05d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d0f016128cc54ceb209388f37d8da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7eb13bf43bba2d48c686fcb25b4034189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ebbd7fb0e3ffc67557d3411d4860e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05b956de28c34d692f5d63001971cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6ab5d35b579fd26e82894a41cf38f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869785d41c0612cdef65bb36ab28e38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bc095ce70859ed5953ca3c6628b49194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff427fdb2eeac6baf5643ba774baf60b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99dc1841fa4de6106c29f70285a717196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0910faa7a14fedc17b9029535dd87197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7869b3b742484f95be5b8154f55abd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01863327bbabf5075a29cebe0ff8d90d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620949d40f7cdb797cb5a8e7eedfc3af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41799b1e0a32aa43e4475dfbb17b907b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c26c9c62b31fe031217a351f765fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fb199e15796d69e9051cdec93cfe7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33241aedc6b33cc8b72802e080d81fb1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b52bdf04cba9c1b74eb81bf3a801ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61933bd8ed247e633810b8325fb943206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f0b53334dfab807bcd862e5742237207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d3d8330eafc79999295c9403e9d34208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009d25e6f677c06e9516c81a91dd7bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c42d3ff1fc1d124d9a9f1f488874d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06bd7cbfdceb93c62e65dedd63cccd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad837b6aec9aef8e037a608784e338212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4967687428f10b36d6c831f5c4789213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388111b89cfdffcc5c7348331257a081214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d399a0bba087c48a429f67505c41baf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e596459a37ef768ed79156262c111216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d8aadaca6c5368b57d1ad08ffc65f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d734c016f1e9a2d0d454a5d3914f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c24f26b44a29a37b3016d80eeca8c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20d85d1c59cb5bf4d2df61f52c4866220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0eb53729312227464649762125879221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe533f56a46c7e960cd54c6093b95d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52603952a0a8a5d8d6d78b8b653c0115223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c44f504e36637d80bd873d2041b11224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ca87b3865996812078670f44a3ddb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad8f837fd5076c8f0c2e947d3fa811226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f2ea04533db91b3dcee298fd84a3b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a399bc9ef8d74bb02f725fb61e7465228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2fdaf3f4e4558cba13d56efc7f5f8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e0f68a157f85e503cb875dbb4d13f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574502dddd66e7dc35291203675da2a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a80b7100b3c2ade02b275c0da5a2c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944daf0294121e18bc82accf01f2233233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb408c0b4f68ddb3b42f374ea6ee1e90234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ccd01c3877b62c8cb7cb46069d862235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fafbb231afe95490ee063a3873b128236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7e0740b175e70a25ba05f30f047b4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9e151e1579d75f185a92f45d87e9c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e363467af177fe5b5add52c02a91c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12de9318c66b8eda39b30cecf934e81240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97e7efca9302cfcfe7c53660d9df89241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedc6b326319d3e1ffa88543a2d96b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c9bf753c6faf49373c6423ed3b7f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9873fa5081e4fb151e4f10b95a49c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0ed8eb7f31b0c1f01e755f7372c0d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19199e1c5a495e878480adcc202c1b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe21afde88ca78a4df361cb0a119935247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cc9e0edfbf4f6a44d6414c1a8eef7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6113bddd12579ba4c44a6eadd4113249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a8ac4bd57f278a6aa1d9ff54bb147250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72a8202f52156d54444b3176259cd7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e662b83aeb7b33d16e65120427da25252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d992b3c0aacd3343c836b3cbcf7cbe5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba788a434a925a0623889437e13d7244254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82b4c5dec8b4a15d2a50b1786bc6ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca6f725b38c754e3e881351ee71505256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e699ca3f3f7c7902186b904c3972453257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c785ed7136004faf51749f8bc3c255a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b20077f48db2ac932b162fa52a540259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57dc98fe0c0e48444f2f1caf4274e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d237e4793ae55acedb38af2b078975261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162b4163ecca2d73f7a5dca8e1eb80f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7676db276238c4432513f6297b403263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ba2b9ff72e7189527782891a6cae6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355f6555e45088f576df29316320075265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eaaa9fe3ba7c97bd58a0a9e578dd5a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3507f920f0e77c6767a19ea5f634810267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732507876435bba77ad89a0dbe79f75268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e50b5fc3383befc57d50284cdbb0f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21394d440ed3e208f3e364013494ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136a6e4d3c69a4a723e16c80a3ef6bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c5784175de33a8016bfdc8627be5a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd496df9233119a45d458fdfd94da7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd1d5e937abe5303b6f91c86b193cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f67ba162cf3693a649f55625cd26cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73520da2ce3f2f7260f614b022a45a2b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01746f5598e853ca0c0e2eeb5ca2c3d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11530c67a2d6aab6732cebe88e78acb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27f30aaabe955428f2818c6220e57e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945642515437b4b03001671ccab8c79280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fba5ddf7e1349c6fa277f27f3c641281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8186bee6e1f620b928333a11442e02282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72417f9d68c0a40a515216ca8f6b8b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890479a19ec1a887a52a89c5d4228ca3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf147f7471492cfe55db49ef30ee66a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b77aff2ed4fe18c84cf38701200a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b65d6ec35507ec94e50a6ce386432287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe085b45e7e8efc83c9f18702b10d3f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcc7d6f3d384e42b8c1dd1c42cf364289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bb6de113c0c77d1a4137a355dc389290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb28f1ebb7409cd2d25ef7b75c77fe8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b49c28cdbc6465077e2272d4a0dc2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ac1d7be7eabfce73e646b0374cfc7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc7f6afc64be0762882ef937be9eb8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ddd8733306f99db5ddfd34580e454295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b096fed39dbb8b6abec2bfd9cf07375296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628c837d1fa967f0b9174782dbb9be2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597200057bedf64804d48bacd289576298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d180fa78d893c5ebb723ed55715a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b73e37a326d9569288bba9a33bec3e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc446fd0a2507991c993ccd51980060301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65c32c9756ae77d96846a8f608f18c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2638e9278e7f581b55c37f67e627552303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3139fae025d2f3b9a38e8c8978902d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b7ea8a999938e998f609cbb59c3b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203190b240493748c988410449edd57b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb88c62bfe2955435082c252fcb3a3d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b79ed7b662f662a6b940aea57aed01308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ada0ccfbace18f4c986a06d7fd4a57309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97165eeb132aa9b45dad63ba6ff89427310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04127c724a9cce3880a2b91e93851e3f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1472a258a67d399a6db5f192fd80457312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f092ae3f5177e5e6be118436dc995a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fda576a76e16a86b36a68d1008bda314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061f04ab4eccd6769c93b097e48cf69315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d02fc7ea6a594266d80168fef49a11316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a48b7415fdf03da31be504bd79de06317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02df7f3e2f727437455363640eb300318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc49ff876620937d095b870a66b3e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4641de5243d5575f9e5328714056ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34bfb579a338cdb858a5ec690492cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5387393fe15cd774588e415134c70f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91eca90ded35263441a740c031076c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c43fb558c7ae14a3fc138eb53f473324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d509aac001a8d99f80e147e6b80dbd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dd47f731a75a055ecb3264f788f63326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fdec86fcd659ec21e98cee7b56880327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6eb74760fbb4082a3cfd8806678c4a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bed1ab2b94ff7951adea1dc515c2b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ea5051790c77474ef7b444091f913330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a229d4b1005238fddf3a6d8d79ba2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14315262f3bc8155cbe0bcf80971a2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a02a6165ddf67773052739ecb1707333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000925ae9109b946162a044a67a6fa2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c577dd65cc89c6397d4ad88b9cd34e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8449365a40472817235485a87b72118336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cdafea299f120185e8afff797379d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad330434b74480acb763dec4add46b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e11d97a2dc7d089254649ec60361ca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c094e1cc1b43db06ef636a40ad80b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b04083a77bd949e6d63e5c93b8e0f7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c345831f058eaab4ae95001d942b2b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a755557b8c84189a6bebc1a667aa20343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386751be06e42387a6637141edae7e7a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764ca426508f83cde40b3d50abccf72345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2fc870e207c45303ba6f2866053c1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb31aff10f0c8914bce5d5760b32f97347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4b63d29524dbbde308c8cb7f50b6b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed066b0d1acdc1e85269c831aa685d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460419578a1dc326d5b752a58e2f1024350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103b9bbf61091934ece2efb99c34921351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43274b49c58f601434ccbc16a9227a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e9f721a0770d9b8c0d831426e5982353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03999751095ecea350132363c6282069354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7dcbed1827f3133c8cf081bf61732355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c89fc6f0d6cb600472776ac7fc2255356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50299498613396cd3caf905d09194a9f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd2564c70b69e8242ea08544194fad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883d91a4d0769c3ef4ea6dbf6b66157359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd653a0bcacfd0968ddd8367b45d18360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5134541ac2d38cd2dc709229faf37361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f318e3d0ad7d20bb7bc8685dbc3de7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b9600a931e1b5e61f4918187ecc11363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2c2f9fafda83188db8bd5166f50cc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef481943182db18132427a24a0e4dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922ebc1d11f9f88aef0bc892ace5c1c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb16f1c70d07a66ff3424dd23f8dcd2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341b4fca77144742c7bcc8c5c7d3ecb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05df0e9b1177a70d6f4ed73904ab08369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f683eb9f53b50fa32eefeef946fda370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28893838811e80d1be8fdf5acde66c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b871d6879369032d1c1f50421042e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f6a101ac5daa1fd2096793d64681d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffb42acda003551d7840b1527eae3e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac0440e2ce996dd3c3a53188a87eec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fe1b80f66eeccf83da79ee3452faf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4798eaa04c627fdb18ecd6b6a14032377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01937f724286125f081fdb6b6d08f27378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a8bb4948d86b725fed1922efb6f8c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0d684050ce61371528465a52dd6af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d975004740db38a72f3f225dd4df7b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578203fb517c60d34ec618f01242a41b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9d559747ece188803e15c40c2895f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b46e566a38bb2e57fdff2718508f7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e283a907ba90b07c8e28835ce3f3c32385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506ad383c209526b2bbb7cbaec28d7f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039bf2c359342db45c1744352181b89387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26a9ddd93af835ac376b94f4aef770388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e55e1ed10f5c77e5240e92c1da5d74389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa03af8760a9372b5a9e5b73d308d6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb60a3b21714c3802f963880d9e60b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506c560e34272816220539eb06b458a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3b6cacb2e9d38eb3d10819f44ff36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d582afd061cc26acd04b5cca7690f1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48208113795220de1f0b467a3b791c61395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003396b3bb403f879b790e5251fd2ce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e6a02b1759c4538abc1a4ba7181a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe616667eb8179558dfc066a97491a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b6a9bdf5880b6ca6ceb9ff9bd2a7b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09387e09a565a28662c4353ec9c31256400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5303fe094b9c8f98b3ace09f8d8ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9152d92c644004a9e55e14c529dc49402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d4a4f56fefa2994065b4842536d36403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d18e2344917138b33d42fc54f8d35404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b36eb3f49e65951322b15e6737d90405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9a90203e08aba3109e2c08a678b1b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10a36255bc1725dcedd9e8a0de8420407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8e9bca553c77f3d9e9fcfa586275d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e02600342c856b03e6d36cea59edb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591053712a4c04a85475a8d5966b0dd8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757ed04e6ee9e66f21509e3f3d91628411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66540560076a745d38226176d7e1077e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da287cdebf80f2058b4749687230cab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74aeee92ee180268d131c54d22e890414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ca1cad3d603ad15eeac6f8ff1037c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351678b72d75cf43357f7bbce3e839f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef915194bfb4b6eca0e69ea4e98b26417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334717c163ad634686ef9a78eea0f14e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c10096ddb094e7ee51bb98bd2920a7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd691a51e48fdd361d5e9f4133f5f6f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0ce548efad87ec8cf2f29024f2f6b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7838699f6e9031853d70e5f750259422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33530f347f3ab353636d3ec7d366a563423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f33fef2297520508e7164182303dee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd32d6093c59a39ff629a3e5b9846f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d290b477d0224a3266f2c8e5c099a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcb4d429f5337840c681d14b908678427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b572ef8aba71f4774ec1150226646a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9106364a6489ea2b70ec0c6a1d6ba34429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100a0fcb9772de4cef8a074e40534f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f6e4b1033ce01795ffa358aab7511431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915eda8b9b65e3592d0d838ef5cedfe6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591eac9facfdb08bc4645e1ed5a443e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b658b6b27fd73ef6d11eb9e024f0ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faaff1355856564365a0dc6a3222bd7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9ac67f7cec5d39eb06c85355e6422436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ee852af81bf3c6f68c1499f02cb5f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765397136f287ceac106358e2eee59f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920854fc6477d6a76ae8b961dfef36ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ec08ec2aa6c7cbd88950ecc9491ce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09af464f7785718cc13780b12f8f8a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cca367144853d38656307f989e5ef5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e77cf371062932443c384dd985e74443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c8955b1525543c545203accc2c3bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06874ceab77008e7e4db8d04f428c7be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26108953e455a55910910b24537ea512446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542378b95722ea4e5f2b375d501eb87447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e2cf3cd353e29524fd1c4b27abdf3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410982341298439412906d97ac5b1f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb4470f5e36a06462214d3add899a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486f32061407c1a7be6962232dc1209451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a757b84a1b92ca18300de14f2de828452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d97461acaa4c950fdd9a731eb89c89453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30c156df1070890e90d68ac27cdc44454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a25e9ea9a7d2dac4625dc7f4bde6dd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402aeda09f8ebedb2ef08bc2b0a4e59456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd18b33893bfa272b0a24799dbc846457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7012a28529ff412c4bd952afae59c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67743ebfd3d8acdbb17e4f74d995378c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53775717cbf51f031d959b5f53c32d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c96001fbe19f9a1d76f885c4427391461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153ebc8fbcaf5a1db4277214944bd0a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0161572fdb75a314d875c886ba550463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268328252cab3925af187275a5cd6356464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928d7e4c5c2f9fcbcd9c34680907e02465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8250a7c69f77e616e8f5d87921b6b5b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f537cb655fa3dd837d4e22333571b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6ee01f1f51ea14d63799e7d546359468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06669e177049cd8e56c53075eaa70604469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf23ecdcf037324a2b0ba152679d1b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce196ca2aa0ae122a0a2dc3e290b1cdc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1438566e8f0878f7f321c3e63f92ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b999303f14fc9b5ba2fd5ad7e7b9c49473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22de0efbfdb71ca5f235f250b12adc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0e968f3962c3fc2343b4abb55f5b6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7d4203dab304328ca6b8801032577476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c95104742453d824f2d07b4a7b2a2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa880abb7e0f250f155c838cdbc97d5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc25f135df2a13a3a1fd1498c0653c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c169392020dcfecb60e1ee7148b90bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5be1f74347d49d4e7439c98053054481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe5c91eb83440c6bd7e99195fd34cc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab71b7406d109f67dc6d32a62ba4176483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64cb80a8caf8c7ad483c6d339577c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe047ab1875ec840a6bfe1f8e826742485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e8674de525c2999ef9f166f708ecc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37854b90badc6d01b2090bc49ffcbcd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad1cc1f39473e59bd2d7e6b40cbd20488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfa292e15216317084a7aac6c35ea9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5170dca90f0909cfb0ddca6fb515f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4416b78636c8a887188ee1b47310c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ab13292f9eb56a2adfd250a233007492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76257e3039e8b5e6c525a83593eb34cc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc70181030fc9b109e6fa1be8d6dfb4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35586970ff8dbfb0df8599c487e157495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0323a8da58a5167948b00e839109da496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2a933f78a5c0401fedadba81f8f1b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7879f55f1d845f6d3c9c50ad53a10498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34115b85423bbaf62c8bf77e38ea3979499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62d1a633b6fa1da18015d494069f85500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0217ea24ac4e4fb358d6a341eb8259501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c8a959ae7563d4c9da1cfdaaece1b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283a9eaff1dbeb57f60eeffbad33aea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd94ca164c29bf14a5e227649fc248d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f2f3ba3f5fef22c725d9614ebd1d9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5189a7af0c5846a4896300b3775ac6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcdb30da02b896a0f36b016d741145507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78db4a265323c3c59ddc58244a94a65508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9a6d858e1e53ade06a6f8c30967bb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727b64c3ff6edf662dd6e4c58c8e4cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6718ea84f45b24545934edbe11e376511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a42824d1ec0646cc090f54e7c720b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6463d0a26ceb2fda9c7f3da07108b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9d121294371e66b84ab1fd1c43a7d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a353aa46311ef2e22b00944024a07f4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd683116211cc2155b846b177f22870516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736a3fd613d6b348806557f91de8c3b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c129ecddaa9d68c298a4886720f9c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5bd2efb0261de18ac393978c77ebf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d94a03553bf3e0e87eda6c1f473597520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e88855a60a5c43dc977ca01c8e10fd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338f6774cc7c9c7b9ae55eada52ba75522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5e47cbc1ba7e5952aab7569ff643c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf7a0e0e892c1f8e10725fce3d757c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30b174bde3d2ce92b88e74f3e1975e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c129c437d697cad5cf3b11f3bb25b57526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1c730c764620eddea2da0a23d3925527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46e48620dac246bdcaf68bb2c03d20528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91840f952966f84c2d8886016d7ca37529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11432571789862e7d3a451e0012362a7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb38af0d5f44afe24d01392506f792531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d941eec20b136c3036e240d1046df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74933bdb01a3e466b459a1d88100c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb9cff0de11d355a6384263bf3d2b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4abdc91fefcd6941701f0f9a9267a6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac328191d1cfe6793ccc9d7f6276a8f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11cd78c970ccc0394c09a67f42344f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a1e384fac3e85a3342ec3c5e5a2d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e90e93981d416992fb92cc18a26a53539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab1297dc1acec5bce7c58c1ba39a14540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f60baee59d9411db6169d7245b5d6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b14f676f5f5153a18b138b596ec0a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca93841974a49481d17e6f0307baf1a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34919a9575c5e063575651f233baecb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9775423247fe7c3b451652d266b70545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f580d2f702f69920dd766bef5fafa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393415504b4077ff08f1dd8fa0c64db6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117712d9dc6f7b32c479c5fe5d9b8edb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9506922e516fb7ca396c699bcdd3a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fa652d95509003b4a29152e9cedb8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1273c934c25670646ff96b0cf98e85551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c609103e20c105e5f890382ebd8b6d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695dfbcb7daa632eb6f49a91023dea0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954cdd583e3443bb39f7602a341c478554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec69c6eb5f1fc72c1cb38fffcc7776555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffd705bc8c79279c7b912406c68223556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ecdb5c7d5e251167102512ee0173b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be2d5830b1d41a8c7233e1ee9fc149558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db6a5f5e4586c8859b1a0a4a5dab9a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5f43ad2e389a49d3a84db9e297356560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40150b9287120e3d28607cfe729031561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f780767731ce4e6a53ce4afdb60d13562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d2cfb57a0e32c71647a7257399c6c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb733229646ff66d3c6897a30558d59564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367ccf21de524a4711fe88e821b3f4b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe6535ab389e5a9b65d640db99fc2a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa660e065f2b5c1660d203449f2f3a16567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa5f2f4215baaf7673870488efc8b3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c36c55533cb0e814cc9bb4bcd60f5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ac5c48b9b5cc51c1e213ed4a3dfe7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954a5d61aaf235e5d39ff0f3c03ef9d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e2e509a9804faf12b2f1dc8049fe9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb9347917b34f0b1919b0302a06df1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456933538332fca7be32fdaa2e407789574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbda56cae5ac215cf0906411acdac14575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7708158504d784203b9a9ef79ec81576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d34d2ba193258ae9f13385c2b5461577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3d3dca3a98d46a4aa8bedbd58b471578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a41cdadc846a2bd622778d191a4da8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54a5829c8f9e4900215f1112272166580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e78b04c5eb2921741e34b4b23d354581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957ee47350102dbd293ad963944191b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5967b6c91a2cec38a96e38d4fa0f83583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d131e88d764ab183fddb18b5340c91a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b75d6492b59287f541c6479f1e514d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783747bff8c67b9eec95809fe1eb396a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f09488c93927b4095ee864b8291fd6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b62d5a5cf730091c0d1e50f28d68b2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82059c84f616a36567704f21cba7744589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671d3f675bb7815e8756880f87fdcde590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ae88695c175178bf9250786b82f75591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d905918a7af44b75fd5bb60908be175592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267806e6f0cfa06c2ba2f6b7c60462d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ba585af94836d804afd7e203a19d0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ac42095a959f0d7f070da921d8e42595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0148459619019026e985fdeee9bf25b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b349f5bb09840b658928e65c4d84dff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88796fa7adcbff33284353c1fa934961598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9733693fde9eeb88f5474bc47e71b3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3ce8d296e2a04d4f300364b66a5c3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae5c657ad6533c9dc2a4c57a847422601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affb3207eae318d3389ffaf4f310464602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81f70a557802206db428993abf224b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba56fbb39fcff472cf8c495196f015e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65f601775d54041354e8b4295bc6e0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e966fa3cf08f89e7a939134bcd14ce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cca9a5faac1007a1e52211737cda6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4de77bd8a18350b64718bdf22c330608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877ec87b88010ec926963a35137a941609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31529c8ba2cc00ece76d83e3128dd3e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc476adfb6999af699474009e0cca17611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871a60d795c181c7486fa4c704266e6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49c8a5fb2baa8f0a05876b7473c34a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab48e4a6a2f8f070e5e44709ed7c8de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238603c8247ca526960af3b278d9aff5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7f753684242f23e1320f2c29b97cf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b4ee2e33612f5ae4a8512ac5afda4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a774446acb4e1ecbdff49d05792b06f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5477ec960ec42cac3f1ff3d6020a0d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88977795c03f0a0e4c28e8d3d760ec2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99b50057a818a7ca9542c7f574cb30621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea239122626a9728e7d67f0518e5a45f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0b0e81103544d3d23ceb4b499d73e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45efbf5783ff951671f3572a93af239624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba560d44c405a48f4e9f50081a9a0f0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44edd538e45aeff89846ce8a4f32ff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b781f6cb72536095b2450e910a0bb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f2e085dd8692314f7ab3bea2b3350628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62768c4ac8851a2c72f97dbbb2ae6af1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd944bdb0235852363cfebaf1f1f12630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe24196f7eac29be950b6383595e49e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8dee6f96fd41e19309433b0c72e52632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471658d10cee84d528d51e800fff5444633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5050b82f77b946832fc70bdaf996196634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acb8695ea547cd9c6b35c7a6237357635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928db0fe55a5c1a981c5acd9ed11d1e4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a53545603582cee6b3f5247f4ee133637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f987f1ac0d2d27ef66bb5e8a0fa313638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf0a7dd33903a0ab7ed4c78c1358d4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb43d9350a0269f8049f8321b71f90640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43d9aa4b79d72064a41fecfdca3fe5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212f1c241d9675d01e74562d03d6f61642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab245c659b925ac4a1cc54766d04510f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80204970d5da6bd6e91fc0453a9a18644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c63d26f7193412cdc0f0ce77888ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc06ffb3389710456e7c7d07c1eee7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd1ddd7c548cd8b6f4b9935659d96d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65780e55764b311a535349403e032ccb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658a5f45e9a44b566c83de349925560649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973806352c5239c18986cbe9cb836e44650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ac650dbfc9975f96cdae4f6f0cd18651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4664ff0c05f02059dcbf736876869e7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df87688da8bebdca219288f961b5b7d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428633a8436ebb5a17db10a3c56e65f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc253635571232acb6b2bd92514f619655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05435fe701127db64b65b509edc7fdd4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85a09829023520d9b4ffc47c17959b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca0fe75f920c29b24f6c6d32a39d40658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740af06e61be140ec02f18023eec435659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a89310b47105522e51ae8cf2969594660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10496ab978e6520db7b14dfa27ebc40d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a91e77eb9c3d4a4b7adfa5d86d08a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16a92bc2c413478db0be355e0b5c21663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672323b24dc6a4afec12be56635a39e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3543d97fd810c7610b09b1e596fb6c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444de734f3543237cbcfae5ef1a7b8fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1955a5bb4e65432bef49cef0ecb7165667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c59cc3469913f88c7fd922c7a2dc8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0d2efd5770f69b2de9d1b06961d3c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbaeb9592408640bd180ea82a9fc5c0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4348fcce7a2f918ff1390b19b6935c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7323757976100ab0266d10fe8068f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a881c3e26e7fcbc6bd8414f77388906673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35b7099ae1ffaef98ea383b6621e5b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930a681082059762851b12c7b8f02f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a648eef4e6e994d5f4f8f130fe3e51676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca41269ac311525d774d4fce300277b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b80cd125e60f64f3d5ab49bb8ff54678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d8bf3dc8c4f46ff1143dd410cd84d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66e99011d7926545db77f0638a8718680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b791c6a5729064945d3343d18d7d768681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009001ec2f595f648dd7898859c0560682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c3dc88e076762b8c39d083a5cc2b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2571819c451d098eab5c9a6165fcae4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052204d751412d310707559732f771d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf66dc0507c04e36e473f05d46ecb5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b19c55cc8e31fa7f975c2ad55f245e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170c7257fb0ab6c8394fbba09ec42cd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82978fc73d7838d0913236d6126c556b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f6701cb43246007e189c7b420991b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469a961ab73e49ffa9cc1aa5c923eeb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd45e4cd3c8f279385abeea43b8b666692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde138642e8543f978111ab675a2311693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05296ade4dcb43c2af0fd9f2aecc03e0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c46f99cc03e87232e063e1d3d07de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271066cc485b9afc7d028a777398175696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c40b69126de7521d5f11fe810bff1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48ad1d00c17654a765235924da94e9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d7cbb377946b3df2a058e0342e792699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdfcd7cc0af8590d93e018fba1e21d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37859a0f568e3b8b583466ff7640ed9f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431579e56ef3c6d9293b3e345eceaf5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9b5088d58163bea2a75fb344f35bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd1652dbb588133feab158d68a0178704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3bed1b92a944e83506f0fea21ddf9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef461dd0d9be7a35878d79b854a4a1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de839dc64ebee607bcdef6f9d136327e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ddfc3e6f1f9461400caa06c57350b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b229ce065092e5b1a86f0c5b215c50e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434e0500871523d1964791968129cda710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61012bdf32946e1147f874b021921c4c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8177abd5fec89a18e89c10501be4ee2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f0fc2add43781d908c566fc56bc91713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce180026e4cb362a945139944f51fb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05146f0758955a3de698b1dfdd182103715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b41827cf51d6bc7c46659a7d16e36716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cc87b7daaeba531de1f97b9bb5042717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05e522cd0f906728e764553e6f4528718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb384219fbe69746734840208f90e02719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740bcf8484d56d122a076fcd6101ee6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebed44ed3d4ba9bcc32dedad88cc1c5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110d4708e433e8e916a7461863c4043722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f2b18ee196ebde2f2a7046c747368723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badacb5bd5e6888b4b9cf05c3cd2c9ec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a057599cb8e30bace13c66a059999725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b043bb1601d6fd61b2ab0a24f94e5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fea09b1c96cc62f92e7c16787a638727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6dd0f6eac1fea1c74d6a255d9af32728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b3627f973f2a63742db2fa9853ce4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b757db590654666d0dbe557e412b90c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f738b5363cdf928147248dcb142e9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccfb736ec15a311aaf4e091709f290732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8171fb98f6590c1281bdaf07d4d37733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ccbf0fb0139797e7d77b2892e1f0d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1944e51bd07af458a4a15e1dd5dfae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fb41ddae63893b59e6f86b896afa7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37c57e9f5ea9063e49d08c8f989085737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a269c6b5a2f7b26133c9ec5dd3924738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981fe14bfa93368b8955d976f017330739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8212462d80a58fd5c4b5e4437798f9d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449a137bd6d86a4e3042f07838a5598741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8e8c23c126e16415b371f314958d3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f7ca23785c2ba832292a4ced77f91743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a1158169ba86646522da1573b3711744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7795999b1cca0846f429694908b70745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7f668251a5635b067bf740fc52d07746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132417305d4b1fc00dbaf4ce6a7f37a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb20ea8a4132666d76461424ba57580748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f159c6d2ff5b279c7973b9e1087050749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86d7c6108d30574e5d3c25d8d9cb36750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ce87298cf4da5644296d31f090107751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea998504f6144ff76b6a6e36d6ec48f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25856f2564d567b2d130177e75468675753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5228854ecbdf82b7167204d0c47f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77298ea14062a6f3cabf83dde1c7cd372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37ac2a121dd35a22af2ec63ae72d1a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ff26afcfb7a03379b73b2b2eb18d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dd8bde2fb43fe73e5126acc417a705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a392b9bdbce3a5ad49e3c7b44d4956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f368ef647c7950f1189e6c66c1f1067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e84cd41895f4de817eecb4da1e47088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e84b6eb42539a40fd17e68d70abea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171b13446f499a3f47ba7e132e39f8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83d0796b7f5dd4675d1e44d5464cb011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad045dd47e7c06ce713430db461ecfd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3e037a8b69fc73456ea9835ba25ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6396fdb901a357cdae5ea7ed3058e2714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb4e7d6432786f6af26fd60c6b136515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66fefb901ff6aaeb56cd82d761afcf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145aa3d9c26882f4ff1082c9ef1b94d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d26c34f70a263c868b792ba91763b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4c854430f876bc73447eeb1fe513519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c86b73d206613ce14b3d535e2846720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0151273d3da40e705ab5cc1226b46cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda8ef18005f373c5e942d95a12652222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24d3ef43f712663fefbbedd6b220fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e834ae5abd632ebd09d7b071d69ebc024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20062f5cf5aaa24c9b8199d9c8e2ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db7e0303570af5181068b1e2184a4f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc109963faeff943873f2da329ca8b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed079efd9fc1669819d7bbbbcfea746a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d3f20811bea6ace79f9bdc92ff09429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f729a9641579a96d31e11a168fab84430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0add7e4af13c3f08da882932db8c9831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc2050d790a43570e4b60939d9818332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40aca4db526bd0251e001937d340ed533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df103674fad4dbde4e18b0e9e4c43834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf780b2b5a7c38ea8c5b0bc681b130335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467c00ba6578a29e4cf35d5e01a443136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1d41a388e42b5fea21e08770e14ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523767379aa77dae90b1b590f4e5d7438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb920612ac0a17dcc09f5ee396602239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37a553823b3f1fee33c18b1bf65acb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfa08acf1af61aea14bcc03adfcfbb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c327efd89a7d550da8430d04ab26df042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71639f5b01130ab6837a3130473c42b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c6380a0e6f342903c5a09d0c7b4f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e4fae74849dbb87f3c5a223d28eb945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165110ccceae93f38d80a43983ab47b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dc85cd14516766d81ab0b4d0cf8f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99929d700641ad17ee948d25099dcf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3089cb02ce4d4167445b1a78af36d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5aca01cf506702b2c5e62deea6f72b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fdc885e1eefdf1e1529ee3e4d0a9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87143817f23c1d7bf467a52115dc7552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d891c04b53d4f3701a41293a2591f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87370fc3ac1731ad785249aa934e5e4f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23a3477fb55313d567f4f6c361100755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a87dd1369c37a889125b015c38a49c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ff679226fe888b46ddb6bde070e0757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff61c8c76cf616d454ce8b85c117a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b9ef6d1162833ff7b484fa8d1ba7d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e88a524db08883b5428999604f6c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a85f6938e67a71fd85db2887e18f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec6a1108f88bfba8425d5a374071d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c33190547e24b819e710a1fcd5094263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b9cecdd40b28cdd03123581c5e8b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42911ba2685ca90ab0cb5549604bc34d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee29f3c173fca1c0cd7f662dc49e5666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c412f4e67a642564b1790b5b49cc5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de93d58790cda3f316d73efa68734e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507274d7cc9fa1576bfe4fac3ba1a0a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371d34d7c224c879c39f1091e0897ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee6880552813fb723409444fe50a1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840f184edbc1ba1cec48569fc3c09e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb08465c5f01a208d956b24ca599bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e22d842e358ecf2529338fd485da3174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303098f2a3686666ae4df6218b61901f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d461689b113aaa30675a90a6fed9976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4718474d50822ef52a7dfda227455577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e14a1f719bb77ad74fc4ebdb16d7078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7102c3288a079b56f99c99428706379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff25a69253c24d0bd433018bd83b03f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc103a76254257a9beb3586a6e57883281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6708472f3c2e28d0d2e934294c305f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b008fcf10331809ae271fc58b95baee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3aff22099be1038251b3957d10d1984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d85f2bbd92fda3ee44b74b1f0ef0c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39853472c1559a29b247fa251716a9c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277035b39294f93363f270058dcd07987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d34c9bacaccc0d0778fe6d5c1f2db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0bc46c486cec4602ac5fc1fdb781f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c32f7391ee4b7e97bf9e3f3f7ecd6a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411936afb84c2c80c63534c899dc94e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4561c5f17ea198d3d3a76c5071a601c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33234ab3472bba96e7bbfe5b2349da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b8d908b877b28a3cf05849d2fede394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd9ee7e9ce520b35892f2211714d8b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519a4320ed0519b3376751a599e428596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334e32e5e039238320e7ab28e900cbe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ee5a2fc67b57bcf13378b2d63cc3498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becedadc48e619266b65e90419f16ae599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0884c53d905d8439141a729a2437b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91706a00cf01e36a3d30cbfbf949f41101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2229f0b60848cc9c425943ea321ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c146b3a2562167850857302bb97b18103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204751d0ce0fe29e2a6362253e97592104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1cd5de57240dbe01df9ae4c7e1e1a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabd21f9eb115e989ca9af20c7b84de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76462698a73144042d70c5cd2b768ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2458c26f333aa7cb392ff6488cc37ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8777ab7e45bc13d2ca46ddc8fda8ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdbdc5719c5010ee10bd3a746af29c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774297f7b052e67b6a00a3007e306dd1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778914f32b2759043087d7aabea8854112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72064c62c75a5ef11110f1a633dc816e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf0c1dfc6a52b3eaaf592d7e872a2d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c5b16f025db28b9b5373dc5ac6b4f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225749c4172213869b892277318f8bae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ac3fcea93bfea7f66904aac0e49c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748fa1562e598ea9575ec077e910bb0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6ba5b7b25363351dfe9d3f453af49119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba659688da4a69380f637c173b3592f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69caf6e61dbc7375e24b65f512040aeb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdba031872bb2ee9217aeca5cad908122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b37e85b00759f9df495fe117a125a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008306100d329e38d43d5317b62f1636124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10a2492e0fc898658da188daaa2b38125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abca3cf9c0c56ce76f06ca0104a721126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4da315db6c96f3a2327fea11ccb903127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133477240e3dc3c9b5132cb0a20974bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfc9ea5b5c6a7eb1aeda375903894b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fa26bad18da162082d8b64a0d2b58130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7dd470e2e46cdbfca4e1418fa26c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2433c93850a1298a5bd0832bd20b9e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1a365984dcf596838c0b1c28ab0dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb5dcb014ca7893f369d8b6869f5bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3fa7114c332b2b6e56bfa359a01cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c5b9fe504695964154d4f756e31bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46003fb86b79232b39a08bece770bc0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f60a166f42d2a6ba4247deac968dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09a08d216882c99890edb25cdf3f04139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e7c9c0c06246d3024570037dd8cbe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d2a2038d1c52b4a98d6dd9efaf91b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a3bdb6aca73598fcae520c8a80e8a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332378a61136c76bcd81ebe10444159a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebacfa63340831a5bdb174b8d24113144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f3d1eef5162fe115ccec388b743f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dfa68d3a2928730b351f9d8ccdfa0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648aa0c6ec52e1f91e152854c95b25aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3a27641709358256e713bcdc84ce3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e3c34c14d563da89bfaea10f67229149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8661bad877e08aa79f48176388ead3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5d30b53569f80e38e8cf48e95a01f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f146efa12bf1fd96ee6d8cdd2b738152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c96966beb9917b528a7a619e2cfc3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95781cb16b13cf6a4e9335e277dd46de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd37a0de836431d7cc733fb13d899d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4ea70675406b95f9fc7af45fca2df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a02d5b0236deae178583d7863aa74d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0d2f61d38231c90da1ad1ef9a493d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5315b819521195561d991b08b65761e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49dbd8486b5f53b40545724a3ee3ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0f974ffb14b8c1f4c3c3e09cd7f1a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186a553b68b058269990a497f76ea97162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14e81b27150cfcab695b62b37c3677163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b020e2219a52bbd8cd519529a8b0be8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9fa4ca60ca340fe66c2bf09d3a0f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2657ddfc2425c9de7e748b4e5f2a082166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad385562c5c1e9e7f9cfce923990fa85167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6aad5278c3d23263aecb1e5c4f9372168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e34232c6d356b179adf3a151fe2f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9327ce7c15652855fa58433bd239a0e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7e3a21e6f362c017a4fe780cad690171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373e7fdcc379ee534d2ca923a432de0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cb74a698b0b077b23f80b71176bda173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359cbb98dfbc88ec571ba6bcd3fbe22174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5dd8c6d13969cc651bfdafd1d2d3ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf161314c221d73cfb829d701d48ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57126775dbf6f70b518f26eb5f06fe4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cf0c815a54628a578169028cb1ed4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67741733bfec0b3ba724528f5123c28c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370239734d097c7baeddbe857883f27180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcaae0b1eb4b90b7450d97cdfb2d6c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f261abb6e5ea6d2fb233ff01147e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fceed91d35b6e7b0f86f2cbf777d38a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54478fe9160bf67218c5a8f224d7df63184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e41a6a966f39607f775a6ba5e8940e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc359d569a4df18e928e675372ced3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffec4d18135744012d1a3aad0b17b64187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407e119b9302830cb62f237a6b09ef2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b565bcaa10af3fde36b3d7b424616189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf80cf99158472335aac62415ef80fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f41f24804c37ca61a61b709853423191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6f10274fc154d1e0f4e4fd7e8d09f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d7826262aa33b3926d3efe7f7dbc2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a396312823b645bbd5d9164945357194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287f15f6470a4f8616a2762e9a8da01195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa7b33981d23d374ec823a80286593196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e134f7c7167f0eecb6e55de1b115683197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80997ae80a62fa264c2397c4fb63c03d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6f521fa624ccb77ad4cf53d15005d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee77dd8cbd3cf35c2c10ccd8fc2687e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc485a20138268e0de92b7be8405ed00201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caeb837985b6136600ccad67ca4bfff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f547e1d1291bcbc9dc720fdcfb15ef5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149c2835851df417b560409e62eeb4a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58612a3270f91f9f042fc37c8d9598b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de49da1fc5a59b19c3c63347a19884e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1a92dd4a24b50a73d7e2c88e54740207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2e3746a8124803e4875a6200a093b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557c0b7f4d77ada0ae1335dbfa2ecdc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbff3f2198c0bcd4f9990f4dd1b6acb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1efb7392d6f5fd39b7711ce8ebfce1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cde4db0467691ce3d0f3c7f1af1c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1649ba9dfd72d4448663c56da85401a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410eacab8004c5b7d7c273a4b4ee2e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f5acb91bbebd9e027f741c55429e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5784a76e496808681fccc93ac380cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e4638e3fa327f5179cc1d19f851f2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f09b39bb20d7541cf466d0d0ec9ea2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b9e9db8c48493ea5ef6a246616bbc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0900dcad91558cba2105f26a16a73b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec5009c9709b99a1d0789dc1abd54a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f0539012377ba1d219d9b27421e3d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889a078a6e83675cfcec7b61fb52321223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b75816277bce3a87277932e1d6725c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df08b9e6d3fff23ba43bb313a982770225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3860eb9df74c9445a104be03a3d797226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddfec036a139d790f305172c3011f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c881b42e52323753fd090763c07d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81019307afde3b28cf8959e7b9c6d2f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb57344af7b24361bcb2560f3aecf7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3b6d1e3577c696aa086ab077d6863231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b895f84736103c115981646db4f5fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48539870cd0d2057459c4899aa5b98233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2d3a10df4318fd10eccc292ca8b47234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e042e0f03a0ff789d3b3fb83d046b06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b39ba5611b73470879219b5d5bb1ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51bb412bab8da7fa067561bcd0d2e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a90537e03fb06ca6c9309025acd489238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454c07f26fe26817ed46b8226de2e0d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600463e3ce6e266d75f5acfa08cbadb5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24eefac7031cae248349ca6679508c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301c7c9d0b528396ba423ed42151824242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb49242e2ed16a8705de0b4f116dfd6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7ac2538a42ff1b2819df95313917c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779e8fed5b787fce8079bc242a50407245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa75119eeefa7c7c07911147cec2334246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b9d632bd3cb6dbf30ad6fed2c05e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7cc3bdafecec23ffe5db74b571418248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1066c000e7d61438a9f228d214fd94249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb233bb62daa83fef748e5606abaab24250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9718807d7f5eea1a60d208fe093352f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed302f57a9d3a74c29bff54eebfcc3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34377dc563cd1217864c4e9cdf547972253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a408784c16a955b1810298f323388254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97eda8288079213c5a20fec914ae96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f70e6509fd5bbe1c29821b5d81857256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5481fead51e9fc7dd21c4da4571c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3842eb392a1a642cc41da75ebf9f33258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06198c7b40309a6db5676a0b33446e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a6efa67927c5110cced2c431484bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae30f24ff57785ce22635638cc84333261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04767bc3438fa85a285d58c40a2e1602262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d76608651527c0c9f9764809a6cce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1cda1bbf3389563e1c74505ab053c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d1c851afbf87b6c6ebc598b48050b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a31fdec33e3f286cae0e17e92f881266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843db83d95c0cf661cc9a12909dbb560267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972232452728dfafb85369bf0bccdbb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164997bd290f3902e0d29bcd54985a39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d93e102522c053a12545e5c7caf0a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9df1df7c198054e9baafa0a2cdedba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa15415a56345698c0933c97e4997d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e0d083614806c28812ab7d8ddebce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d97b3a89a7fa6f73dfd17e6e1d870274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcf0242c856a3eb9c1f86ae0482514275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796012ecce3e390891d972026b419cb8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c534d5141bdb4c4e86d7cc776e38df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca35ab20de6f161f69bf3f7d2e5f49278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad62b556b09467a01586fc35e93268279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac85f01eee7aa0708b4f01af46346e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16463149338ee38cdd01ecac81edae9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40170d52054fa62eadcd2ac61c1bf50282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8df4ed2e16f32ffd1464e289161ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7f312c5696ecbc928cb5b11af3f63284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2dce197b052f87606aa379228ddb58285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f79dcdbbfabca9bd3531b2b700f426286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab130be8e48a2787c4988f88f116bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3812492bac0d3063c97b92f037e63288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1fb108c4e9444cf931a3709c80a90289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3c065a45877c19366bbdd1f270756290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e556f068f679c6dc138155c58c534291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59d1afe5e3094b67bfb940ef7cc7fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946c38837ca9f3759ab42913bac22e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6195f2b636242f577203785509eac3a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59586b3308c5bc5f3cf0413e79ceecc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2d7afd7d8a0c571ea92eda03eca95296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cf4cbed5c4f60153131bd237ef38f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c47990216c455a91434bfe9f49ab7f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca9f10d63e7abfb8bcbde23849863f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52d6a41fd5806a121ecac54d329998300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b24e87ab5b6140b05297fdc6303ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f020f4e7957b5ee1497dd30ed78ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e300f54aad02be63812f2f3c8203d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91dd266960e4cb03df1597c6e713249304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b34df91ae9929371b509f89b9b9985305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0ddc5b02602fb7bf9fb99207700f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60ee7714f6084558a9d507af970fa6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d996d3bdafc5fa74684793ddbaf26308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512a2142e35d3ad6327d37bc13b282e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d1eb371a7b300d952d33678b8c541310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6e88ac1efee6e7bfe9a8f99f87c74311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e9a2a4027b4d9fb5b38b45504cd2e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f0d5bf331bc58f18bc4ec8138bbbb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f604c7426216e5d61d1946c3823483314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8f360a3dc7401c2e1a5108260acfb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50113ad2e2533dcb4b07edfee5bd2fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f72103bafb98019a2aff7820bd08b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a8bb716c59915f0b186a60e76dd2b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093a700ba67305a451725090e8259c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931ff69519cf2989585808a92d1d4de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8c61f1b571706c34e21b95259604b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642da99cf1ef0b3050e5ed0adeca31b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1c5bcb2d0115c8ac2f7987cff1949323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab39b2f5ba1f63a36d31a1564453275324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea0180ab65954215d19dca5104414b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fc48259fb0be494d23bdeefc684c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4ed7718e8318dcbbc617e618f8108327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3747187e400470a5595f985e933c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143947ccdb3b84034c956bd46a75f180329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42fac33188b8251e14432565a698e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55faa96b93c5cc0d9de84be0dd70a2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb6aba65558e0cc1d47855c3b767f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f00f25ede4a4c7780b537dc9d4dd5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95880f429f0ec9360a5b38893015f921334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbbff0bde35e92eb2c1572a22373c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081f6062e88e282dc222b20e76a8c60336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1881a82a85beff6a595c23d7441a274337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdb98398707cbdc0a6be5d3a85a96c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f72d9a052810f4d374cfac9e12701339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc7f4d11621640bc6c95dae4fcedd8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ac73b571327d45ecb74a601c9b0aa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc408f1cfaee8777721f4e22c19110342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea759b418dbd27ffb7db282cbc2572343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9780f4ce7c355150acc50db49cc66344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04376c76fc8fd8bc644e9c3a5a8dca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2411e6e848e57637e9b8baa063e31f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcc9658dd239ae386d856cedb59105347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d662b9b086d9bbc8a3c6c57b5d79d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd66afbd0e59288b387ec86b94641ce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bfe61fbfe4e8b80ab4ec593ae08f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56902eeef069ca4c2f99cee52c6420351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f063bf86daa3473df851ace0b50916352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeabd7ca7452707301365e72fad82f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5a2e9a81e9d556b276e0622f0aeda354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3bc36cfd30388016f1eb9a1a2f38d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d04b546c677d07345fb17b1af5a493356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4166ddec7f7576789fa1664fc500b10357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d10d7fb671ca9a56a3e1c48fffe00e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fb1131bd81a07d24aabf157d7c79f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cad7a08f544d2b74c4a951dd68197360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b789f6c34e4a5aacb6eff25fa1020361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c44152b9a0016f2a40d89eae2750c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecbadceb6c776531c0a84441ac2f02363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23684ecaae1b2571b4a921c146b333c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35112510bb79cb0c5e55d5aefa32ef8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4e7528d19cfb8d66bf19c062b473b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f5a4022e35d6df204d83752d74574367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f1f63b2e9a5f8a4564f174d6f9886368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a785f73187ead6d81b9ef8bc8f2b06369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74a628b3b55549d43459b1e897e2e0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd852ea5fac2d04e33807747245c3835371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a56c8d4f2241d11ba1506a7d4cce8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7005973e0c98da78df914d697696376373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fc1d32bc826f863bf206547069393374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63299581d4fc7f7a063288c0486a9ecf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf84314d5fb3e7aee26ccbbabe0139c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f1d225301a1dc209ba6fedf7f22fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72385eed1541b73daba4c637f43de7fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca96ff076f538361bba2d5ebe36f6f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef2fa86aea997e8c5350fd6b2e534d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044e0805814096e5c39990315fb455f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4171782bde09027a500960f7f634711382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c903692eaa7c9a262d5f2c9fee890d6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd25c3ed62eb95180c3e0151407550f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdecdaae02c458b491e3e5e97d74ea6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19c09605c222997d8ab491d159fcaf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe33d4c3f492b4cb8c8449ea8f3467387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389ed210efc7a88c41831698d4d4ce0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caa61d5ffa8c4173acb7017632ea0c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58ef5c1a76a50a3bd5369a8a4e46c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4582cdc3ffb5bea079faddedeaf99391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8d3a3c26e975bb2f8cc69b22cea55392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a756c8877fc99c0c8f9f1b78c8bd3ca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fa8ee4c225cd3da1ae37fd2bf8cd1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd3bea67f684136d4ec2de9313865e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b608bbff45acbab43502d326ecfd9db396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddb6d133723b8d2b6863f4956ef1aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d19d935a3e860dbea80303a15270f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3238fa402f7f419850afa70c0cd09399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd424bd59d00d1a239b21ea41fb656400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e83fac8cd23d6215ff89a6a10ea26401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508506474fe95884eb394db116b7dfe1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834a5f081dccfdddef33dc6a8bdd981403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c192b7d338ebba80cbeef50b945ddd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7ed5118c14eb0ab65ffe4d168b8c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399990a9fe15cd11ce6f1652fbce246406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d9399c349893587ebf197d505721c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509d6a2ed567f6133d7cf36dfe00bae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079f36af2bde73ac57993fbd0692e75409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac855735073106f029d20a8530a61a9b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae999d82345ceb73381c0dacd9be01ee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9e3e6a4ce1404d5ce556bbf920739412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0401a17d6069df8577318a0fe516c78413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e57bdb040a6bd5a2b922804780eba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdda50568daeec46c304fa21a221488415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e476702c9fe2d011701b1ca02c0a7c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f12fdb4e3bf4c7d2c496e7984c51e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6063b8061ca9d66ae94691696e8f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26b097102ec8dc68fe7efddf51ba45419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f5cb5606088fef82eba337e30158f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781eea0ae2119dc1dccdbecdc9ef22f4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5b8db006ba5327cde9e25d8bc967f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3f0349d2134e082ccdf85d3c4c365423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3de26149127ed081da6814ad378e71424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d58a1dee269da37ffb80735a5224be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f936fb61bf221bd1aa2a7f67f9b5396426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ebcbf782cf208740b5e06161aa1b5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343bd0712a0be47d81d926644132b20428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289fe187eaaa1b61baa64542f1a6b60429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f800aa1677270b34052a3307d026cf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1250878ebd4d0c1d39ea4743096c89431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c533e9564a5e78dc7d67bd95940b5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35a23e1296d8ca8110bc51ad11e731433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85c415a1bd95529417f5523d42c94c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab20f1cffed2b7193ec5207d643603e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fda55dae0711e4b0d30468dd92ad84436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d2ccbc8089ebc959e09d061450d7f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5ae36a5bc6259d896309f9d52dbce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34352875570ba396e4a084f23f8115439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbe1ad4b4b9d3d575b103b1b56c3e9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b2601119c38e22dff1d3a1e618501441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bd8d691505c028d738cd3f82080ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd0f00dd7fe24b8a597e90d98d1606443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a40d25e317cc57233d72d0c0aa1ec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80809533ecbf91045aa6d742c6c971df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69289239b6d48c33a9e2a218773bbba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaedd58025465d9c7bebdf66ebe8d8f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0500bce89bcfacdd57eb58ff4947d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e782cfd65eafc1562a97d2f8043fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971090a92b5fd124ff070718e22276c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fa2bba2bcc58b2e7d2484ee6ea831451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5451afa4c24a055a92cf0c3c95a02452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62adcc4e02a6f964b2b2dd5d76576a22453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baed5b8730c6ad768bd7297459f6420454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf4815ee65b7b9c461ec3661c8dd5c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775225b3e20d25704a4a790ba6084d04456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9c59d6ced5abc150289cc256b4eb2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be2144b5a59f5deb31d4f8228f90df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade1f2b6152f9a4df6649cb0692e4c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77392edc3fd01716df5fdb012d8702c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4dabb44472afc77bb6eb2ce197c690461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc39e2708d1a8a339a9843fbe48a20b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a82ffb9cc4f945537fc68b03972cd7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcfb70957a0060f70582d88dc8de8a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7011fa13f01d66d60d2316b98d5196465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6548801b65128092c6cb4033f1a639466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4354d730e3250c746cbe8f016cfd226467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5df9083e83322394886c3e87639410468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516db3f509aa088772f0335d284e8da6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d560b52b78ff79c6c45e562dcc8b5fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc4ca4f22c0204c838c1b98d381b1c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9c7330617c2ecaa87ab0ba8144d46472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b8f2272ab2edb51edd6dc1182c7bb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b482ade383b268c1b1b3339a9755cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2eb13237964a803c12b2db5801a3b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56500007aba49c76abf8116560e5b12476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2a18490b689b04a3259f226a8e4b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9a0d8476627963cda2aac8eb2a5e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d249526d32945805ea7f389777e77b7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42dae1e09c2da2cbe872c4300ceff0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f42e1001482e6fa40fff72f40628a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7285865ba3a28a123eae54765fe3966482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868848ad96cc56cccfc538ab21f0625483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48129f8bef412847cb207d5652ff90484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87c3f9b11f2fe3453fc1ed54ea817e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b42767683f90cdfc4f0a433945aa5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923770ce765c83efecd5667b901bd7a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf1371b57017c37c0dce0d8bd54768488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68300b5580fa451e35497e81eca8f433489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef50d659d7d4cbd0d0f2ee18f65ff47490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6f5b539ba32fc4c524324cbd80d35491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d351e1b9074e85430e94084b42626492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0c367c934ead56afbd658e468a8be493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748912213b26805fa4e85de6c231bfdc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6b1ee80f2c60be9940774aa6cda08495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39280ba824a913c2406d9a94579a7107496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a98f5c20b53e082e7bb97f553a510497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805757a98bbdba45f15bd883a78326a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba391486083875cba46c52a2783fb3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf23cfb94c6117eb446739d2117dc50500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df13a52563f78d670e7d9b7b5696064501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fb42b7be8ec3849419de658eb8bcf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67846feee2002ee988df0964f3e02f7e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f39e68f8081d7a07accec70b311f9b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13847af7c2592e9640b3e746ab3877c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c450fe751472080d048ef2c112a827506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69afe15a5e06262beb5b1db29814e91507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6069e4fdad938a27c913f9696391c1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc254dfa376715e60bff6cb490f47f51509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201a03a14f08d870f372a9a9e95d512510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ad55e565da8bc1e07b472507390ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466da751f0d6112743710efd6e2db02512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217634143e24c909aaa0d548db56154513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f1a2f7e0ac10e4d37b51620c4d4bd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abe7bb690393033fd4b976ea380afb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62e4f3d10acf15b36be737527de185516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ce7354e7f42e6008c4e494cfbdc78517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d7c10e8214d5c75137ce477447b5c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659446ecef7380132e4290d395c5378519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057fbab155390e8389d5b5992032c3b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9f4cdb135a6eb44971597b521a02d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1f6df5b7aada8d2c846ab1f8b8a1f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffe949e5a52fc16280c08cebd2cce6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e740982e3ce1051277a958d99dcf9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82ca76bf0a620cf3e0289c9c3fe796525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc645fd6ba7055f6f2536d108f10e7a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991753687eab3fc3eccc49bca903d245527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c85f39b90ac894629305b7774b7417528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa21ca4f855c24cb26d44a3f72c1c7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cab4f6bcd8e31d5b486a735614a71530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f1606c9bcdba7c1660cb6a1619e82531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa521182aac196aab5fb657c106ffa0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33aad869d0c8c5b0628b971f70ce29e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb281311af196efe35f8dfa16c829896534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50d1522fe03218f8888fdfeee6f54b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34527a02850951864cc258a199e93523536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f0574138a5f079ac27e3cf7aab85e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d06ed4587a9b7a4ccadbe8d4544505538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfe76be9a5aaff62a139eac44f64cb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce191631ca6993bc9bebced29537c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33dca8e00bab030a55cb1aec8ab143541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74af8128af4d90ca4ce142a35496e7f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78345ad2644323ad9439ecf2e78296543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61390e6da6795cbdde013aa49ba2de63544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dd64ba97604b854ec1326f61fb428545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3744fa8ab010fbbc7dc524b9117df4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a7e0e76d44924f7ea1239a83c3a2c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58e73045e13dd1601b170cc4334cd3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a013920a535f31500b009155eaae4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad09c6bedbaeea9580531e5e62aa506550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c244fef34c6161a8378f5e0153ffec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06989d308121c69debbcf7b50b8c0ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afceb4da84fbb50c1acd5e71d1f7fa8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9f3142f6faea9af4de6b194152107554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f44d450da9032d85649dc4cffe7c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3976f1f49406032076c984330961928556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a3392869f042bcfae9c4c5dd4978e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd080dd8423f361f603b0f47ba818c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619eec9111a92e8432742cf693f02b7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2918d62ad02d901fdaca3b2e42c7153560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a228245480da7cc0946f5fe9c0e99561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3503ce1e09ccb2b91f112ac28f03868562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a74447f82b05635e0bd8e86a63f651563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160e3c606488e6afb5285cd2705f7bc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4187249021b86f9f397875a0e8cc05565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43620ec7de1af093509233b19c0c24d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72eee9dad7a3002f1c4308bc058b661567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b905317a9c101abbca46405a15cba04568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24220d7a69db38bb6aa29b118fa2b022569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e612f1e44f706fd962c71014fce5964570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9df923517f39e7b5428a375afe63c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34a788ee8707adee128e711706d1cb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e95641e527bd6ead03dacbba607be573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f59bf5cec255639295f235586e306574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab59f287cf3d53f25ae2b3eb9659d89575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e099b695f71277a5c17884f76d4c73e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fe14d9d1f6238f549def5344632c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8388d9a1e27db196a16d015036778f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea352301ee00ed5876126673d4dd26579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5350839d84a0362209063ca1fb2a69a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7359e8f80767dfd21b28e8d85c785581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fce5fd6e224e65f080cebb5a7d4f09582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5f5138f42f733f1c71ca631c6142b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd660409f3b67cfea21618cb827a12a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4689aaecf0163cc0bbb46791eac5f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa07e66599d75e022fee1ab05dfbd6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b8c701e1d1eade2f830f6dfc8253f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097e3a85bb27f9d5506811ce9b7e366588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3231314d020406f148ad9023d5460589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacef2d2edc17c59ed67301eb8c29ff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060562a1da8576b51930202fed1e3fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500b6bed83fa53bb5a76e66250610c7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a92f22d39a4c1a0ad9a1f3a9d2650593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe32b244d9ba64ce22c679cfb520897594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54589eca078b5c7ac13d150e5424d6f4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3253581829441717346efc80ee785596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19d0cc58db85631ffafff924d9ad39597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690edb7125741afbf6acce5149ab06f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2b6d47e30c75e7ca546058a8aa4a1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468dd3864982fa5cc7a202c036d62761600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bf75b129ad5fc94656fd445fc2ac3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3446178fcecbdc6d6e73bb2c0118bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d5496b38023f162331608b0fd916c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed58df57691719ee01f9950103baf9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b035c2275c796f7e9dfefe36683e725605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a625fba9d1dd3362b541de98d9a31c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad6c3d459e894806401f4da02c9134607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb345ef3681605a09bf3a31ca05ada8b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a9d1b4290da9d705e93a48626b8d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e51b66b6807d7b641558ad5fd8b77610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c94773fea7f51d384d19b0c3fb9d4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63bdfcbe133ab00eba408a66fa5418612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a559a273ccfa38ad0587b44935aa0ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e20bea7823859500722c16aab8de0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48a42f2a4e77294c148e046162c021615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ab9696f5c9a698e405dc1594155a8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71c03c42e5b19f528b78376046337c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891a8ee7c4c50b1ed4232a70db76a6c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1266eaee5e7d2a0036abd8947d323619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b8fcc204310065076f050e100b95b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171063829a8a55f95019bea861d757b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765dde1dfd5adb12c7d1988277480ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d9a238b263fa48336863d74708e59623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec06fdeecc0fd9ffd5636897ee2b4d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253f5cd1ad12f08bbfb08c7636dd835625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791935a059396c84391db13339f546a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde7719dfcf9db0c6a2a695b2e07ff2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82d709ecce076b419f1a8ed582b3fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56256c5df05ddf25feabf58bc424053629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdec933bbf38da9e31810e6dec3a244630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683f50933f9ba16514754478367604d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33f51267ca730223ff8c64b36d74aa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3907555bb478233ed785eb2930e3d6d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb59d0f8d6a1321eb3b53fdf5b6a03634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4e72a7d4242d1058eb47ef586ce8a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b002a7adae17127ab0a7de6890db8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ee65410e961f95321a06a2883eb17637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d73e505968c82407761481b202983638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c0cbb3745460d4edb5372c0f78966639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a449c56ad76fc686a7723ff541634f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c938dddb3cc3b3e1003ab551594cf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c418b14385c5c69dac43af7d43eb7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0118659d9126c5b114d662b14d4b90643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d183842965bc5c3c6e80934e6fd980644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768e32105322d97bc7c9007ddb4423a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724cbbf3f00623b48feb395769f0ea7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddd682e532869270101b074590668f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287641f52289002ed10f1a553cb1630648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d94ad21787333273e3edc1ec29193649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae358bc719c306450e94d9c2b97b7ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab3da9d7eddde1fec3903eb82e9d3d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0de6a95102e0f7e71629a704659e8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc366230715628079fa0e45efbc876653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373cd7a8c9b827b27260938d81be85c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6de4ea6e4a4fa3e044ee5ae1f9ea9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13724bc1dad7630d61283a584155d8d9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6615a76487d5faf3848a86d22a64c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794e9e5a949822d0838aa73638f49d5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a98acd9827d8cb57a8398a06916a7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98bf20bbe7543b8760e06858db1f73660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ffb4ff2f05efa3d5c745768438732661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d402cce01f6593e3b06380e0ae41b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427f966a9ee4a573a1c33cad0ca6f17663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f1b9ca8e6548bd69e58d70453f25c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fe8248320fb07fcab8b77aa37edbc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23592bd5d877b0f064f95e4d00ae9a77666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57314275d35dc0d776b077ca7264af667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e60f16825b701d41bec5c56de05da668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44238da1ae9a6fc6e897f8cdc1256250669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344368f279a30e25e97cd408c4fc280a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca04a554d925c4a28f318ffb8f83d60671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363bc5ff49422cbac51c9cc0edd711f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b72c124058566e5b4f0038659a5e0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d185414dfc996b800379ef31578fbb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e57f4d2b5dec7c915e695c6359aa8f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b53aaaf72a502d25ae90288c1f4dff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7da013d7b63f16f020539408c05e3f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143084ac2d8e62b97f0741bba4d5289678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e9e2608ba13d4d3da6e537379f815679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b2cecae67ddab2ecd13aca46856aa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcca0b97ee5d53e7fbf8fc130f5d2e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d959fb927e725d094df2a0342401d29682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2ce81456bd1592d14b19310ce111e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39bf9d02b4cb5ca91c68ad386432b7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0769e68ca0dbc77e0c83a808a811f80685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c30a29307e3bf5db9c10e8959fcd40686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969b92e97a89b7eeb9644db532ac2f7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4afba070e452cb3db3b97641f52a4b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3a9b89d0c91fc9d174ce91d89ee15689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f492ce22791e185543b3f22f390ab4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88d28ae6786d7b046562cc384865f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f247f1b13c2d4438a766532dfb571d8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c87454bd3838c978578dbfaf3edae8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115069638167a4c16fafcd59ea0ef9d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489dfad48084289ac0f2f015b5740261695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c7f87bdba10999d46e7b3f6419457696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1cb0887977907ba0b13a7c79d8c41697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860fbfd7db2ea4ed09e591f7fd3725a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1532c2ffd1d8dc15483abad9c007cb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399928a713b46eb5e7093825ca176881700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781cd88a2d71e1b5a1ae18ffadf7dc8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda54b046be3faa88b1f6e86bb464f0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16a2f38aac5187d6a4807f7eb0675e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d082f0b7bf12428f26a6f8461475da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac941e769b012a4db65da841b120d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf536e847d28d96072c5c0fe4c3825706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a024f3ba1f361ab73c9f85c0f228104707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e87bc089a03052dc7d8bd1ee73d6c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ac46865900e777f41e2427baa6b89709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981af4e45a33d7b27ce6e20fb7da98e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a394e5b9c7ffa88901e5444dd87f6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdebe8b476b3495e255717d2b5ee32712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e0cc4cf3a9b6ca7be1ca47f911d54713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f59fffc3655fcacd88cba0701ba9b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441b71a0be63ae6b6b6ff30094cc547715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35bd695b048e3d98131bee180c9a8f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec747e5ca8ed30816c6566ff69ba6bae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945093ff409726b090969c2d8d8b1cd8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bd06d4b4b294f64cbc8bb2ef16efb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f071ba2563b84958139fdc290094fd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e766aabe44f667f5869a28c92253db721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7369058e19b820c539d922c231e63e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733b99ab12f80d3da12774e6feb480c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98b6bbc508f42e20503e23e58760c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a22816ce7d1b3d8f76e630fc02dbd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ddf31b71770e8371194102256d05e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c76a74cdc400a28176b08f5007883b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672e7f865e988cda9ca85a9279f3d3a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878e0866171cc3cca4c38994df94378729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc8113eb1e86f94c2b14e3ef9d49cf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bcf34d42e24dafc9e144b98cba0c7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00a7d9bf7fdda39b4291cdfea81864732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2292a54bd0d2bd24e91336aa311e6b4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d1d1cbfb38fea064b27de1a2330c4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123fd91a48273cd253c52bc270420ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a45ec5a08cbd0d5861ea1e1e82f8a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1e5edf3ae950265f7accbf3df71a9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e1d4ffb20baa31765ac4e1d827140738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f209fd81cf8bbe3410d8b38c55fb267739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d985c4bb691b113e859adcbd1d6b345740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369216d9ed1089bec70f1002d63e6726741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f01386617fca081a2af2bd9571b19742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906007618e26a32e7e6a55829d82848743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3ac2ac64d0998622f842de686ba1e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548496039c84d096f99b59f4f55d2b6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b8b55cfa8285748cc302b4931bf20746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174821194fa2a0589f92dfdb0bb1fb2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f39be69ff9091784108a7fa84ad16c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf313c0c0a6be10a85632238cc35471749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a40d79c43a1bbae2a7ff7cf3ff71c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581dd01a318a36b28de40fc062487c0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78694a5c0784c00e35d17828ba2ca2b2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b36697a7b42ba8a7e554870352bd57753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>