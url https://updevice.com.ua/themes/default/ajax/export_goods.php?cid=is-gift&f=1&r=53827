--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ba683e2ab697e023c2f6bf5bc54ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2255a578bdee224d896a2c7f19c39b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840dfb6a23d6584f455e54aa229083a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb801ae8d640c4035d4a7f32066f88fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a534258b18788a745e46ab9511e3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179e80db827a8b602d61ce92c562d8f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b668f0ae8c1a36d4fb545e4f488db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854e9a26d67fdc27d5555b36f51d0e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf5a0a831497f72bcebb7c20ad6d309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03531823146f5d88c45e41a921c6a8310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26d90bdb02ca2a9c7aef23c587016611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145e1eabcfba0bbf07a8e094e2084e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1bd6c8490091e5fb19215506e29d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa9e0dc34da169b2f683744e225cdf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74795d67ce2916ec1703102fa7105ad015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c4f6bfdb89cb4be2cead8fc46141916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb0168c4801a91734127f275fb5d4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe0e36a8ab72386c99fbd05ef8afd218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35cae8a140f365f65786b862f7f10a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3467518dad73ef4b621f8b592dbe820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38448de44ed1eafed64af5bb515d8c7f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8d3b0c7a95f996145008b0ad2def522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727962a2baffd95b7eb2dabae65862a423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951c983acbff523ba24ff7c497d2ca724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cae72eda53ec4fdb24f155427b485325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b5b096d0d4e3141e82781d957aff826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48e8d0dc5d80dc9463e9cb2ff1b4aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434209c0de40e6a3730897b565f53f2528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4f7a8235fe134c1b868a580a22b7d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851509ec1aa76926d8143969046a19d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34f29ad2d65b013551146641d29e8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370aa28c9e3ea52c7c222ae8e6cf58d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb77da27c5e9609565e9b09910adf0b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1b89132e03ce3a13348b678e933a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f24cda7e484161cbf90b658e2139b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136b658404ec71b1afbe72619f2c4c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817d58693a42b04aab284025d85443537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fad66309e748b7179185187f16ee0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda06d48669923deb169772a82dfb4d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12b5167877a4570cc21e1945dbcd1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecb3fd1c1c3149e85cb5b96fb578bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142b8f12300dc41156f1e207286af1e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40525fce152efdd79c97c1299c35de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d080c0cfb25614ea7144046b54daaa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc122982b781fbe709e7f13f7ac91c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d52c2c9d10684b368a41ff9c44881f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134117bf4651d0f4ffe1286da827b2f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18339d92af5c1d6048b606070d62d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c27e88ac3e03b7efd5097d5b76971f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc89146c50cf9961e56ac5ccfc434f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0c88e4a23d4f489cf0160d1fabcb651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcee84168689e6430608191c1fe79e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6ec71642d492ef5fa30714ab8ed0e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83347393974b8874e8fd0c2b69e2bb154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390a6e157011e526e43c4fa3537eec555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad949b1aefa4dbd7175a42d1c9259156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167b80f04581395f65477428abd577157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7d5aded68d897c9bd9b129b017c4e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba105f01ec8794672c60032cef6f3fcc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3fa680b53610c48b0c26840bc6a4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43942d857a457504f27c8fe1bbcff7b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b4854acd8c95505ee807db614b01e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff56d00f0608b925bffe294fb908bf163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108f3887febd91415b8cac3d218f6ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5634f9f5c33dffc31ea99147bbaad265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c806b41e4fa3ae5b8b9aca3adbf02c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95998215f0b425855b6096df7c1021c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a382d616c730a467efb7153b7bbf8a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf004dbb3710afaf86f59d23724539369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f472e214aa638992b9fb18dc19900f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476a329dde356a8852023889f30ea7971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2da00e8d3df399714f0e1461f0a2372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3397e14b94c83714589814d7a195e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7a244f56fb2f593fbc8a0c5d796c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55e9aabcd9ffc4ef30c4d1f3c4efe475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7c8422287f76399a4bd72e89a047076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d48f48b0e64c47088bf5ece05f70dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e76c7e79a2502dd81e1922391d4d3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6882bdf547cfae81e53ddbde3e9b97779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2388788df8320a13c8aef7a9343e3a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f95635bfa5d91ea8752e9804da766a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec57c295303c54d74214f517505d5482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f266e2959403359839e8c73f64c0583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f3239537c2fc735ef13761917d89684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355fd31ca9f1cc815945c39f0b5448a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736471daeba21c338ba7fb3eb20eb2d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519b7b6861b15257f7e3bf9845c719c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3538008834118439ae874182b979af888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b165afc8dc7d815f3976818032617cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b7c75895a1273476d7006da4d3e3b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c649824f5e93ad2146ae9a6529960a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa51a293f84261281c918834d7c095092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d14e7a697c8b89c96aea0b3426f5de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b9a1f625052b7d2f996c54a9fee1694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd287a3cdb206b4284764ec6a270d0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06c64f6576a8201321e0ad197c38c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe2095102aa08caa5bf9c5ae51c7c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af865d71ca98b3779979f89ac4cd0d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67f44dd7832e6dfda158b7814607bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef257e9301194b7e22203600c1dfcb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410b67b38627b1ce467f79ea8b9ac5b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17806095bf3afc072baa6f4baa5bf67102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9da079e542c3290325a2bc50ec918d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c43e5b33b3e3cbab2d3b9c3ee092a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee649c336278346857e0be7cdd25634105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27b43723f719891ece0e5a15e5f706106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c73bdaf4e13f7d5838b201c448c99e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9ac5baafb68926ce2dd328ee4cd86108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116421b5d3b43b75bfd3df4ea0cdc02e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fca9a2d0d1fd19d2766b71fde3e7f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91654d3b05ff89f3a793621a02ac70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6ea188432a431d14b0e7ef54563a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d06ee847bee73195aed527ffb374d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bd0c9b1d15431266c131b5166d141114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999fc36cccfbe9607460811bf494d87115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2eec5d02e7c319e4013e49d48ffcb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c483309ab5abc609085dd913c83f668117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c83332034e21914150640e8f2c1686118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7fa4290ab9c347e3a2292824154de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06e45e0930d10d1c6dee2e22e26ede120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e958c15761e9e0c6b7e48b6d0fbde7e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd8ee068799de7e988ec4dac7bea44122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cbc7691f828b0724aa71d3004ae06123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a694598a796477d8c18be015c45758124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dae718c9a95dd9acc29520af01e95f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2402d0c6cc830c9fc7b788fa233b76b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a3e9c4eb7032b870df01c60792e63127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350f08c1edb863628e530bef118e6cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa4895b75b51742e3bc24e0830360d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b267f0e28ea95ef155cf9e45d2212130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062be810dc41c21d24c8901fdf754221131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d55117ef815cb99b8ba152aa6ae01132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af5f31bc842e3e3a3f441f09f9d4b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f09eaf0b5dd603ea11ebfa8af0cdd6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5ee1837d6109f91b1a88ce8b0608c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e879a9d62fc9fdc2bbd672a23a45e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31716541bac2d83682319bb917c7ef12137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ef0fc465833b876c9cbd75d80f5bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f43fde7e605b3fac81f1dd4d03214139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb70a046e71afa52aad8a07055058ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a323b1f60589b34260b407237f567141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66b1bc4708c48c95c50168a1e09367142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63fc2c31fee0aa4542b0893dfffd0d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85552afd91190f5051097ae20d16609144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1589e4aa8d4e81aa202e132fd2d4bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466b696a8498d9b456f281636aeed8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983367a645025e39bdde34204252b778147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f988daa2024fa6f2011b4c59a2133148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bc86f77a9387259dbe24b669ee1e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e1896d6c557c8b9d458a08bcd8642150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657d246334f45ffd51a08c87d669bf0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ee6d3b9a048046abfa5e6d6281555152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f978df9a6a7e0033b5a9799b5a60d87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ad7d5f1e725ebda8a9bfb335b29fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd287132a0f3bc3c7ed3fea06c3f84e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef6a49e65e3cb2ddf53e44705a07a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42692633dc781f3e25a2cb8bf4ab567157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8493614c7bbb0e5020a3934dc5f7e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c7202c2c2e0a7476006b4730105da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cf306e1afbd8ccb3d4dbbb0242403160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870aa7227522f0b7e73b2e6385de588161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9e58a87dc01fbe60e8f33ab74bcf7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc505353996ed070f944e6eab6ae5f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6713d979b9e7f1174f84b34b12d542164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84095aee4d5c1687777bb606b6652dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aabebf99c116a67be054a773f9e4ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbf8e1218454192b9ab6664da7c5db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedecbdda856ffa065d61fd6163dec76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c7fc73026e0f2a5ac5719520f297d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9de3b349f1830685b89d9eae4f553170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eeead77dde785eb637d2bef400e13f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10f249615bebc3db1df345ceb5cea1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27146660a3d7f79662ffa0632fd5cf75173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01d6c2f9f1867df0f87b784bfc56de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933df091bb4de161bdf2bb5aaedf2728175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4f9d2f05ae43d6e0df6050606a6c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a9a98f6102cb88060cb7999cc7e8d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440ecad73fe7247ec74e279318fca70178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986dd3caabe61f9a5b652e7ef4f6fa5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4c819c63acc5087767836cff20041180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2bcacb6199115c7684db1f9336eb7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c56015c581f9110149e51498577b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bec5b0886c2f0cf9569855ef89baa4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e8a7c810541ecee5bdd098386127e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7263ce2ad9f12b14b634a6d63a4c3f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896141e0afabc496e6ec601fc56ac15186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50061cecb638b9caf5ca9adad542caee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307fec2f5d23346696248a353564d46188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c619d24aac761ec937ceec80378e40d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abf3242f8fb96659a3006fee3c23ea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802801cfbb52df23883d7ef3a3c7999191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743c2791859a624304c406c49fe5e0f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627880d699a6d46090a60861c99502e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81cf154791b2b48d090344f6f5e0c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b1e0901e615ad3feb0dd2b55cc424195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab34693940126ec0849b6476a5045a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355c1d3d998034665f366eef8dbda5e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e964c5a980961845ec3db73a30921198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01272a9949774c3630336a170fbfcd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b6d0d95cb2f6ae3418edef50f012a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87df1c95adc43e3f13950f60636f0e6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ba5cd080eae3250cba8ae7385944c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d30280f0f0641710aeef565665dd0e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a950d82d9e6f3f5ffdefd62d2a3b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843d0956c4c5c7c1075af238483a036205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6363a81ad8dbd8485b48897307df79206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee0b13089b49a36114db59d29873b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e34a3fa96da79cb341d1e73accdc3b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4f421880aa1407509a9fae66c6dcd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7682afecc9dee388ba27be7d4797e85210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8d25d32223eaf26af2dc50a250b1a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9f20f0fcf6fa1736f611ec9652f01212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba488b337d73f3a66105fef1cee085c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3affea5918fbe0c5283a44cdfcd38c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d86053cd59f62141fcfbce6bf8c4b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dddecc3be0d33bd9072ffd71ac5460216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa36f86aff07ca35e2fc07158ebb612217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb457d72d25216a2c3769758e7a4150218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f063710dc71536256b6eac1ca9ec9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4f9cdfc554df2d49787311ef674d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bb30246783ff49ce10e6e5c1ad8c5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88eabcd711dff5f8bab57417630ac3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d755b404b8dc2bab102c68eabcf3d9a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62252475bdd87d7f7564d5006752ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2e21f3306669fcfd9103444118f88225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608a66f1a39e2d735a31a0938b5eac7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b2bb5e01a06d6b1481c2fb8c0d37e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e73037282af1b4c24dff1994c2d539228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b93a062623975da8ea89acc38c94d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5835018e20b5ede0924702a72c9ae7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fd9f7c50d9a45b85239f5795fbac9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fb5cfc347298a12a63f4aad9a69c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628052da40bd8d9bd56ce1faf35c8623233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf942fd063fd2b6f7aff72550e5a3cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189b4773f9d75a914639e50e5fc9c74235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf3c1ae7814b11dce00be77fd8f558236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8ce788127f7f774e12097ee6b4f3a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42faf600e183d86187bced8975e98fb4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e09ef840085e8f3abed77e14f30a80239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf8a247ff5249a7d37a69b6107c877240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae2d2a803150ade52548c49f03b377241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb500c7341b291f280664a2e9e0fcaf1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a348cfffcddcdec2449401b58e17e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f0c97aaee52c311bbe49b03510a92244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a3075e1a585b32ba6072f5f141c2a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3c0b32026ed93669f12fdb9b000a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e29cae010e2cd2907140cf047260af247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b736dc4a417d5cb2a854ca727e40de1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f990be6410302fcc4ed9f6fcafead249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bafec2656a8fdbd184adc363631042250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd913e974a89e750dffce59318db7b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e82daa0425f7447595a55ffad67e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82dbfc952ca696646ec0711ee1f659253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0abb5ed393e61cac0cdee02dea757f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3942ac7ad65a47c59a54754ab13e14255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47969db468a358ca8e139723ed6b6c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0580f6beca7e236bb31fe502a3fe8a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdaa408cae04e278945794ec13f7b65258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278084f4dd733b127a316b65834973f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea71d42d832636bef35746190df9439260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abf9c037b04327fc6a05d7b27ee922261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd61b34918d22ed2cc87ec9ae14a034262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51ec772df4e40453602adc696f60b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc2925d24ebfa27dccf0046aaa79c6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f91880b1b16315fb91c1f8095649b0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c7c66cefaca9f4f99e00bc29773b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5378d6e14fe0311387195ae338c82e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74022bd234a94a2abeeb2d7eb928e7e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9662833f16967637e3af7149eab16e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a86f5805874f1a94e8a6a10f60f68270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72d22d99efb21a26aea3d43eb474fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec456859256d98e40e5fb47c5867d19272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea033a1bad371b3c53bc96ea8e16b1cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecc3227c31c089c67192fe0c83df86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d4e65407e71889efeb9cfcee713db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f47f2990d066cbe864b107f5bdf0d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724fe61c4fc38d5654cd71f960d6ab2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068e425135c7f80cba5b6bd4f563d1e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33dba248264bc698616700547ea95e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8cb2505292ba13ab64ae56777bd5f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5010f6f5ebbc62b54797addde41f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574daee6af14fd1b87a9ef6d37eb0a9a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32329209e38b797468d86a82a592a294283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaae399cbc4e1decea7c00d4309fae1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a469fe429f3754edd5b206b6067c29285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900d0476a8ef92c52cb508abd45d323286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f865ad2b93e099421caf62fbbb8bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dcbd435b3630bc7b2a5e3df8f996b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90774e88e0ca1210f44b74fd62d5bfe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb4dc97facbbc9e54705e4f3fe02c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4c561449c24a8bd9f07d84d6295f9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746685e946f7b6848977891c986c57b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2afc57fb00111a9e5da892bff2b14293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e1605d51ce8837e14fbdaaaee86ef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e71166cc9d20b88cf0ae88596131d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98b7d17b72cca18ea68b64c28c8010296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909c4f0b502767b60a411889d43d3c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9240b2ea858da7685e7e2c6605abf4f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0644b76654197d41329bc4320f4409299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6213a690d36b52b91b015af6dc9a638300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129520105c70666b32d6f472449d726301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617ae6691ab39659bec01f6fffd50f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604878a2b52d13f12bcd962a175f935303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5feb0c0d8266b655783e4fa4632c52304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91391bf318496cf63d7546569315b3bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b705c740781630256ad414351ea11306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2394b6319de57243237c37d1e29d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0910331d9abfc43fad1b04a08f4fa2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da093a82b6f99972efe89387875be8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b75607466af19247dacc7eaab7097310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39833582020b99d7159169d50a02af6d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d8e2d4440c553ac7f0b5df5d3fe1d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e83d118485c0776fcbc1b6d3dffe8f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a75b1bb0a876270c6734fcbd2e3cc5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444fec03fd8645b7aaa64205e8625d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377fdcacbe605725b1a819a8e0975a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb089155cbec8544fc56e173857dea6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08a4037f400dceffb44e33e6f96b9b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3b857a901fca1d118688b39b130fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc271bb167aa39aa12a7668376a06334320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e266dd47966a835dc76d687a7a9b34321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd44cfb38a48b6539084bd4ef427bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7656ea61705224c99a1b4461fbb3d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255ab96776a63a1a70bda923fee5adc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283e84113a9c4d82f24ae16298ec3aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848541f0a4d9e1b98523e8db7a67e1a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06891e1039191357a28ac7de198df7b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0aa3acab9682e8432a13815aa797d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8323f0f605f093a6e20e09b7bf81e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6b7f530000e568af6d24f225ee8c4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee41a4ae7d32464fc05706ed0179724331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf9e22f6d65a20192ba6759cf9b824332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd0f252a5ea13aeb7973f40c27e4c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45223236cf8a2ef5f591e0ba6bfeea8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08d9f4a6b0e821992e054838270205335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5580fb47414c8527cf532e206df166336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054e79a5cb0f8e3218055043f928992337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03813db62fadde249986169bc93078338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d2d57b637609e6ece9c4fecfcac51339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d40b1a343042c0c7e0b30b53027d6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15432ed4f3a64d3660047661073f06341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf4f12b0986a1e264cb4f2e03dafc1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35516314393297c95d19b11ad332b821343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1351627f5f4d2f03584eb1d9165d6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99499e1ca34fafffd799910cc718d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007650a526a500d656feb88a57be35ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccc38d6afde37e9e203bd1954cb4f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621847ce2eabcde7d08401f84e45a0b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6499a289c43fbe4ce8e54bd9e3dce2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4b46c4c9008e22a868775661ee4e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078a0ef9277eaf42a6effc2be9a32d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ae8b2891c5234085320e789a1fe53352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8b4502b876b9b83773344d38f7d75353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c96661516ccc24adf79ef798155f0e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16667cffe132eea92563c83a53f6088355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283eb59fb3296aa678109d929bb4445356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ba85ed5c8a6d8c00e6f3ba0a6bdeb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f96632f130d6b23ed0762ce7c6c1a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53dde8a9973cc46c0f34ae62270ef9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764544e8ccc9881044b4f750bf22e44360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2af2f42de088382dcc3b1beff85ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ce5cd83f01218a919471eef72a45a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462dc0bd4346a90035bd30903a19a75363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9be7bdef46c4b2b190964f53ad24e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8a5c922a8a16dc4c16df9fd2fcd7b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bf58457fc40d10368cea446e0c45e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ff91207c214d743984e0546eabf49367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4935ddb24738490a8354d5546b7fd0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d333a833fc537ed98f147022aa61f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b391b8b41ae239630e5a109b1e71f59370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f276e9964dc0b78cae72648ee44f3f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcc6ba9f44d03b0858b7dbe456d04e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348466ea359d307646f4e7fa6389ae58373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cde9abb0369707f5e1e73e1f63f05b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cb7510c9c5cab512745b9f2c6207e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952a20d7c95d436b7b287bac4fba493376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30144ecf447b92787c2a934e7099531377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6d7c7647edcd7f316090c73c08e27378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6df34492118913cfea5b44397ab8e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdb4a990097a68b720ba215caab8fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af79bcb543d7010494e7558f4c2c95381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3e109e821cd9a882e86b8428b4087382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5720ff809859cb9404e7b813d6b9492383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0ddb0525987e3e937fb39d8ac0b13384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266c62248d40dee7075bbbd7df27d09385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ec08453068d83128a5d06d61402cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214704c7e4daa90681c52d3ea60d4f4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b2e3ad2acff1f5957dad8e718cde0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276c3180d04e1ed5d8b69a888cfe4a1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cff5b4ecb7fffd05e47d2018a8970390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ec508869c154cc3a3301292fe720c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2cc39389e1981d4416be27ca9756b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3296f03ca73d76455412a6bd49f2830393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4055d5c216bdd3a22b71b5a01ce201394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4ee637851758cb70a08081d1a07d2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5ab0547c471e2bef413812d48baaf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba2118c73534b90d4ea497d29f6a6c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78687a9577d32be9521c648a2f3037e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bc5e88e321225f32fa67378fb22dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f7b57ab0e3ba895f69ff5f6825a72400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27f337198eca19991b545beb08b5bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9f090d4021788223a1f3e121cb7f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1884f5afdac264215b8090c997c999403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602abfe8fc09a0e98653909baa9025e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22055f5cde20d1c0c8d5a13b35357b87405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946492c40a81d32b1a9c0c70f93dfc20406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1be1c771ca151b277981040e85021407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d539b7166d80e359a87148e33dde28408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52234ee7af079f456466f2e336f14b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ebe0f318a6cc44ecefd421f8d5fa4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c90eb9bcebd6d87aebe1a8bf5aeba0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db09202406e3753ba2ea200361a764412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcd0db677cf82b804c6f95870ebdba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985abe4905a7aa17a8314b1084ba1978414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9253f190d14036561b357922706ff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54898294174a632f215cc781cd6f25416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e580bc0e80617377b354a4241d56e2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19b0dce1e98e992520148b39c3632f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b85fa74da9c4722b2329a9c582a57f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81d76c3e8f76d599be573a1adacde4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c21f411e7e61e432aed4e7310fff0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84f10f65c1627fefa4ee01b319b881422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7f6e787d346bdd7951bbdc8d81c15423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e3c8a56a60e88ad406518bea9e62d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343ee02d8c3662c74630a951f95f555425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c688438439809384b983307586adc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef7691a11b5c905016d9abbbdc9f2c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3c7bd3bc5c80a4bd97c382e4ac14f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f7db7e5e4c9a6970d6216c94fb5ee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9612e0a8c50414b11354e3e75e522e8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffae6608bc4a26de6b6192db93da0f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb52cd26381b1987ee25daa95008db6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4b4f7a94ac8be926a0d0443306623433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f56c2d854b6c2a41ee65bf734f271434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b07356f2168bfcb6c8107176839556435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb664701b999de785fb41ac03d49659436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186c9735b84091e2beebe7ee2177a43437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a776c8256084fc4b7d17242f6927fcc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58dbe9d266a42b98de8cdfb37f9421439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3111a0acffbc6eebd4c2d28d8ab6f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f60bc67ab0cc255325aeceaf96d328441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887062ddc281e941bda6116691624970442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61115db40ab7f89f75d25002e9a5a2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5eac11b9f76d26708308ec13299c8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e897677fd3e124ce2f873c4e6dce8ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cbf505be057496a727fb3336fd1a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880afaf50c74ca66eada05017897b96447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acef32b45ba853137dfb79cf7f9c7f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a90650d70d6790331d93a9b14ab2f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ee80c80ddf60bad81cbbb41c43101450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc03f9dbc272fefd91354cf32c51434451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c06b9967afd34b5e6968dbbbeeac62452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e108cc8afa4b678ee3a226e391d335453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8c90ef7e48ee5b5c3cbddaa147820454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e68aa7929dc3479a36a142a1f458e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ecd00429925c4c488b2a28478bdcf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b555542e704eef1652256f4b193c3c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9f4f9fceda56b16ea4ea8efabaf0b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc9cf2b53fbc90c75712a26d52b676459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42107ecd9a385facf4962cd7ae059571460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936297873fafbabc53a7a6f99cd4d270461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098e6b4f36f04f42ba60b65380a7b89462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624d330404705ceeffa7164ce7ea8bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bff8924927f9832ecf238edf78b101464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda7f206cc95d5bd5effc4ea94bf5a5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331dabc5f040ad096a8563db50b801ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43ab51889fb657b77ba8d5c609aa7b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91235e64854950ff6f58818d78299ef6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c29b3199fe74e6cc269296845377d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8690dac9512662b7314cd513926cc1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ac835e9c2d8099fce8dc40565b47d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1d143ccec335c4a9e635745bf1991472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b25d4328c5288371cc676427333b48473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e8c26fafc62d0b539f7e132006751474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92819585e3de8d561aba1b48b9b2b49475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce91ebae37d591894e217856901471476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd03179fd612470204e3007fa2897e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9109ffcc07a11c5cfb2ef5eda2d82478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223b0998a8e9780581e0f11067a68a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714a8b511c0ab929636ff29c2890d8c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ce38180c39a8b8ebea9c12fe20afc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285f7fb3cc3678529c1698a281e8e36482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15a3e6a0d9a7963304355f135174ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61145cc5a49051c928dc7417d5275811484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac961d02f1421e82aceab807e6cd81e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e152c01398b7c85775b699e34a425486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e75c810a7a2f98ca4503a84ebb1aa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465dd4547ac80f8fd9b991609cfa2697488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af626a14764a74427473873366ff78a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6c52237b7e96f4369086a2d19155a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12d624f6f8aaf7d40edc3b57a33205491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb3765d3d585ec05745db080b75958492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc59ec6e4f1e6900fde7763e36d2780493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef347e5ddc422c4d4e2c7281fa1afc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a42a03b7446505372360f926916a6d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e628f1105eb1a8c40e534e1eadf4d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e4ceaf0c144c0c95e670f52d8ed22497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671a8e507ac9156d25d3e3b4575e591498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911269789b55583383f91738ae25930499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396fa95c1665c079e4121e4f484d111500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89cdf7f64bd8e0b9eeca17a4789615501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be54166f26c926fedf80600f5ce8551502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be50d930761983d0989fd370a96d353503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880f23f58f21b69ad141f44bea0588c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598674dad8bb8044c5f7578c69ae98ed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6490e4cf107032e63d67c79e3d9587d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0b5b2d0b27736c5576baebbcc055d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a693fd3406076136bab4c45722e33f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19ebc182f4df0f85195883471979e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712524bef69dc0af7cc6bc35271de44510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34b4dbe0d3c859f44169ca05002951511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d810e6a6a414258cfde1e6a7cad5f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d38a121e0ca6a8b8ec8c31aaa5800513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5907915e4301323e0ba71c6c1db9665514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1d7cb10a15dfb31bc9e9dc9b40a15515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324559e627dd8ae111115a233b423ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d262ace288716f915a6ef92528a74517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29110d228330c06c83219cfc6a95c636518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6c0ff4ba18399bb3fb98f6b2ebbb9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce238c074d8a5737713acd4a3b41f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec68898bfad9e02fc0eada3aeb1d54521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde38268097ec3dbc70527a2a784817522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a011aed20a98b3d9b0d12cc755cc0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dec85b5b9f25e2ede154c929cda734524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8e86fb9559c8a1e255a1843608444525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dce66f5441a13d61b0136806d40e72526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022c090523256dea434af957412eada527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a85334195bc0df6fa86d240dac3311528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f377b1428ccf0f53a825cafee3b3e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2fec368ef0c202fc518efa7181394530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5ac7921c8ba6c6f58673603bd3910531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848fa9bef35907f6a2b64b443f06990532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d068da1b484849ae85588a07c6474d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923129bde45f395041b7cad235a750e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44237954ecb8d127f7789babdcf345535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34550fec5b8df698234db213d0b78f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08cf51c44133e6077aae438bfd063f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882822df6ff8f2cccb8b94a0f0d0b12d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3d0b1b9661610a184266e11a92a9c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e513eb57a3eda641a12001a1b0781540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a596c8f75e63879044e7987537ed8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be152d220ee55ecde36bf16a46080f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387074d6a11fd316b9c86037ac6bd884543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d39074c72cfb53ca249bd2004b5fce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5371ab24cf50371c94c3fe07ddf75545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa59632c056cb9ff6f9826700bee3a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840b214fcbfc2d2956921dc4f904fb8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1b70fa89acb370659b4dfd013e987548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc08103f2e78eecefd9728e13fca95549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d4a5cff68cb3b79fb186c4f9e877e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ce2b87d20b184ced700101c52a6a4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be56fc14d89d880b1bb8e8750a49682552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78ab7096f2650c08f1c2769eb689dd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde5b5075b55b4a756c478d05556185554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b841e385508307b176206bf8fdcee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419ff36f9c4622f08b21d277ed565fc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd30cffce66ec504b36808d5603921557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98d6eb109324abf39b97b6e6acad31558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659787c4b602c0743bfb4ac3faac264559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20de8949c1e125089019bc2c0f9cb81560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1663d7ebd9c1a3c1096c5e8681c5b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d2267347512920f2d649f38482bf3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d3636373590cebd20fe70d3f12af0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bfed25e5dd15013fad6d5a91275e5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b155f0f0a4288309e900fc7ef6c5c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e955679ef76a4d20407dd0c865fe725566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232eb402038510a2d4e547e6bdd67eaa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d68e440cda84d2b74f56e87244dd3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c3cb1d915b513084c3bdaad063660569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916732e1feedaba138425fa788a6b89570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fee862b9e25e3455281f2457782516571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575e2cba7a70728f117cae8691e2c23572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429760afadb6c2a1743e4cfd4dc5b9e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b80ca1da0c70df0de1968db9be324f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b92d27c4c0ebe43dcffbe362d0df9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ce421dca75c5e5553155d22b8457c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc50aaee35a9e7e48ee5660906cbc54577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a72f10dc25b168c1a802a474b85ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79e20d74f8632b56efdbdf27a5caa6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce20487320226e8d6d66313569cee69580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128068ba93ffe43315fdf3269e52418d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0acd5319f3a9c4e8ca8b3ba6eb044e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f139351ff2e4af739d25b869a7bbf1f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c75752dadc2decde79eeb4f5e41dbb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa9c1b6656f55ca76c7abdcc0d7423585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297a222890574f07e30fac3cdd5e14b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8631fa5fb53b2ab82c114d01ba97751587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e58e213626aba3dc1d4e465d27a81588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20caebf66a036f963bee3c4d17f8035e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd11751ca2498cee129fc8695b064e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45706ff4afb5c8625bdc7223d17b7c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9339e26f73b2ee7bc12d09996bb0a19592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea352097b9184de04ff6423a9160a76e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cac237bc4a999c912d90d4f831b5f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d614d9441d5984883e06f007bf2f47a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532f51791f6e1575d915df6d7723deb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25d6e13212f60c0f76dd3bc0daaf49597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86ac9244416b0a8f62219e46132fcd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43c56e249a555925f67d6fe58b1b9f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60a28f85cd5bc991b357708c807213600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e85d46258456426eaf6fba53e1b252601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b79b93a40c384e920e1cc7bff5f04a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68d6cb3b3c8e655d980c6111817d2c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9361f8dd01d4b28b8c8ad5be01a2d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65650e4a5776d9b6f909dbe8a2207755605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed26effe036623625ce2e0f331d1c16606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9453174140e904214c6933d5c678411607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163825f5211e0cd49ee62437b7759f6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9c69fc4f94c6b04065592cf8a06e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2dd397c0add6e512e1eca3af1a7e51610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf71b213bdd8966eb0ac49f14c2efa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41e661bfa6e8d8d721679a1e166866612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874234081dd6abe6bb14befaca01c75613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151094cecfc8849fc395950c6b23101614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed608ccd2dadd60ddd3502dbc7d0f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa09141adcfe0b863ebf841fd35ea6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187e014873cdf92aa9578074030402e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876d37c631635a3cde5eec5eee926e1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf897a685dc5a140a77b2ec36829f8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384786fa2ae2c0681987c99c2351f346620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcb98dd601e0bdc4886dd534ad127c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3af9ef41eae62b35179291642e3d3d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52309927c7d069b18e3bdf8276f4aed0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0653f9995e3fb49fa0397e9a7a3c5cb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515e469dedd23a629d74c0c1f4b2c34625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c3ab97e31e5518c621c98e052b6be626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c719e073955d66088f16340ec2f2c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c1e3e52e3f744e53a0eb3c422ced9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d938be2d6460cf56f5ad7d5a5676e34629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583239312bc699574ec930e3dbb671ba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5934532c9c781f729109401257d0105631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b54163065c469fc03be1799c88750632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81e294ece83de0356076e4a22d272e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1f62d4ab9323412f76fa7df7e15f8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19f2c4d0830c2c216a0859d7c05f90635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902ba8b0affdad858607eb7d6247e08636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e0218d380b60298b52f51fc6aa6c6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2acd95f31e721a4cbc263b6459c10d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba54f7d413623aefdf8be6e02b2421a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6f22b290ea93df49bf0aabe86c84c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8459dbc1c5bd727a6b98e36a672a92641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a795e0c9c7ea3b152e1e7df45decb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544058fed67d99b8686d34cbcf4f6ae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343ad9f09b5955ad9312ef0e9cebadd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4beaeebe7106fe7735a6eb354ff882f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9598ebc055023f2fca5bb5b3df85010646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2743b83aae7e8f5eb5334253e324bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526a93b818a56aacaeb69e1d1cb903a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c86569add0f3946803eefec1ddfc9c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12c8056f87ca7fddf7d0f3252af14e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1857c7dc4d6a318b0b7f8a4a6dace6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dacfe44557d0566b0d912cf9ce0781652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084830cafde31815bb6d11c081159ab9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8095449faa150c0e99473a10e5c70c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea59478da7e9ed3964262f46cf84a2e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa283749988b8368a98fb43db2359992656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6208485680d1c70a713606cb67fa5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dffb56f1a027ebd69b68971ca26d28658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3d70ecbf5cf0317c3048dc956badf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729f7c7f42118fde717df11d9202463660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954d22018cc1faf827a6e4c14cb4fcc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923169921bead39f40a2591993f2998662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2666c2da5e77788f8502f8680c1ec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2a293dd911d55943867f284d57b2b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ef7f2a88332d560c01a9e8a900f43665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c530f3a028507b18a83c257a0275b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cacb244c443ef72f0b5c1ee7a197f8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568136bdb4cec9a6cac27b17fcbfb2b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20091fec651f462b68d61c510a832f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f81067bb1cd74cafffcbd7d8bc1d4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef31e2085345bbe54f360a3ad9ef3f7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb61c0539526001de38c5385a34acd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07852b3e49ad255ff448cbc1b92628673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677f988b002384721ed207877413d8b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168952c245347b3d04ff1a94c935b32675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702e06fc60afdc95945572a7bd11b81676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ee6490d362b6083abbd2c65d6ce7a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa797fba24a4f1cc7297838e53da0ef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bf2db5a9fea778cdcd411ca9ff2ab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b41d5b04ef06dadbed4718e5d15d7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22889e2e05b352549ab058b6c26ea946681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61368ad320f345a95ffeaf58dd73ac33682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13041c8fce3bc69a4cf1a0caeaa5f143683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e70389d88dd0575d6114424af8bb83684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846be2d109761a2d686b2063a7b65f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687c7e30bac931c2fdce866426bc1d1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051307facc92f7ef2ffcb512d7f8802d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909b87e25e8ee9ee0c22eced2b65d22688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4b9ca28248735f4af3341300f5df9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287ce019cd43e6df05bfb02e677a8fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a563ac876a7eba8c16a1ffd2723f09691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2377a57d9935ce03c8b5eb07b257561692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72d02cd61831c26734c657cf949ecb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8126ed66b4075bd9e4bdd8954ff3f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d76d68d30a71aaba8f52a1f8b0422695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c1bad8fa17a54c3b775f180d6a435696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385908c28359ef5b5c647861a953526697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c926ba531fa7ab7d9c0fcf68f138d95698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fc28d7eea6f5057a620a66aac0d3f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f77cf2a97351807d772a94dc0a5a4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ff11166db1a843795c3bd7590163b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192b00bce9cd8a1fcd9ad1f7ed1e998702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981fbb23c5ff3a6cead15cc948ce56d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e5c1b01dc83c17ce7432736e0846e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d308b2916c4db95adf343f78f58a43705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ef96d14d05fa5509fa7e710bbdab4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba2e3d4343630a5c10fb4528b0621c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb223df4cf66f40118418b403c5a8aa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0444bbeb0b16b695d0af5f22264109709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba38031d7487a6945fdddafd76fd43a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c611bab4cf6820ed76ca7b5782589711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2535e08b5c8cb1b6ce44c05ddaafc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f9acdb8b7624faef17afeccb4e8af713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f817e76f86d7b6ea39053551ca6c7c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c51d1bc8355045847b7356e66c7307715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c34bed117b86be53f6fd7a5c4955c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b27c3c544d1efd82946bd5519a2aa4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb83909f1693242bd1ab1a0b114be3a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d9624417b08a9f5e3de44ccbddda0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d47d1f1e528bdcce54153fe2cb3125720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08f8a10d65cb0cf1204f383ffbc805721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af560ba327c6178b26f6cf67e3346a03722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fb635263af50afa7f401e65954c91723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99a9aa6d7172ee755b7801f5ae48f9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d9ff29f1fca2dfc015b167cacbe8d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf6db464b5294f84d6dff96573145b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbce9886a1cb27b6e4bcf92de19a957727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e035524a9efe18e24cbd6462e5b76a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed013b47de6e35a32d691094bcf507729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76e069fddb90c298e1e18361c1e9fc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fe91f722f71948e7d397d144144d7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c3ab0d97088fd3686cf2957f3cc0d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10939eaedf523b279c8222ffb785ebdc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456d5da421b9713ef83b7fe346005ff734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402b29a330366fa4c8e04fbd2ecb097735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2586dd8ad1e29f1fdd1fb1fc43d19736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c1b7c70314194d16f813fec909548737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306985af5b4a8aa2a022e253e13c62a1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14452651135a4eb219fc15f43b2afb2d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519516938e1ac77abfa9dbb66cf3527740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c4b8c395f3066ad97c03ce428b0a4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705312b372424a7cf40e724cea12996742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619a6b977dc0a7100c293ce26ee0416743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17397ce5df2fa24824cc1ca27c21220d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe38c36e351bd1c6ff298bb51b72b7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d790a2e2fbee9fe2c563e90b09b1bf1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a59c48dcb4881adfbce9e0f2ee69d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384ef9d207965f63e0169d5d5cf9e3c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e43d862556db64b26f0cfb38d887e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0acb6d449ce603a5019b2d065c2252750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f693bcaf88ed2a74b60cb598b98fd9c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41035badc6631178e5889166324c29aa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983b96097d6d458a3398e7d9dc353f2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f339485bb1fc684aa4f4ff6fbd97dd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520838f006340311636892035d215c0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2b70eca91d9bd912d1dcdaec831a9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31098792e8985ce1c506bfaf8651e245757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33e33ed2a509119fccffc1ad19e129758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0964c60e39262b1a0531846afa12bd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533e64af71470ca20ed7191bf8a63311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a006100e75163be5274acb56194b2b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38211ca0bd49d076d9fbdc0003ea7d283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd85779857ebf0d3758b87a275b7334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905ca0986f4e76e938dc374a5cc27e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10aa7ef7eb192bf99234191007a9a296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06402969befca3bc340aabdd53296add7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02208a09996f03c9eeeaf0139ffbf7638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627775e417e203636151fe2cffc7bd89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5f0612a0f101ab1e5d25e0d04efa010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16813020751ec13337c22378ae893deb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd7a7e5ac90b04300470ab16eefc3912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405508e4fb45921d1ec8751cfe1c8fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11895e1dba93c90d08bff86ceb3cde6a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234c9858ec3bcd8ed8610ca4d8dadd015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331b9afe3e23d8931624326f6454bbf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f0bcf0483562406e8e3be77d7c80217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9c8eaf16977127d74675a58c2391518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e3adcbf9cfb73c5decc989182a3bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aaf2e8a4ae140db927f3a5b78cbb4520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca0ac7aa4f70272da5bd55e9c5d6f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcb2bd22fb35c91d35f5b676f04f6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d77a4f44048df9ee2d380246ad6a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8c1a9447a3569211f5a19c8c8ec5124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ed6fbebd9bdeb4e1981f2ca8ae35e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1a9007b632238f84e68f9caaa168826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822935715ecabb514bfd9d8903e725827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489252a4896fb75e8b4305e5058170528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b8411b905bd6506993af7dba0a30c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233c111e3ed2007282022e8e10af22e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71128fe64f5a184d1ffe47ca1536c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3c30d289b1163fc39f2cc9c85180432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7d6b87f1c2b5e0e0f001c5cab8aad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1fdff6c5da16be4b779faff979d2c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74b09050b2447b2778f25b969fea6035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9438d5d13297973b8d7355d59e4e1136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c6a4bfce0bab9dc61c0b6746e2ef437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00c19ad756412be6bdff907f9db51138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39063a335634dd8d3643623282b4563539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051b740db85c310553bd160460728cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a808ea13e341f4774b0947cb1e6797841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87856e51ddb29753c1ea4b78cc7606a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1aaa2c499c4398e9010dca51844d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f028baffcb77bc8daaf49df1fb97444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050208c5b21edcefd6bb0be6dddebf6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1685adc70ad9e3153463650e985ebae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d85e5bf21906dd73d077206a57fa6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629ffe2bc7a04259ab25b8a040d80d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7ab9ef51242bc6fa00c0ed5e10f3649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf7fc32ebb5a5051a37a7ff6bea64750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2f5a8cdfa43f17f92901d2477bdc551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3307e116894cd44ef09cb748e4b69f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868c3e53332a158afe3cc58b14c008953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a34045cf791f072168bb325587604054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356fdf7dcd65dedc4c84825bb3d0c2255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99ae97a7bfdee55ee74a97ba9d508356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8626347d94d4457d686d2b8ac89c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50307f0bceef2ae8a4e44cd42d463e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a1bec72c5a3c807c33207c90cb5c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38c05a8ded4bba012dec3510d0e66860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c4b05fbdf07fab7b4dcddaa1c873d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62c43d612d6c3a5041e98e02afb38462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f7d5e03e93c7a181ed3cc54afd78e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02008f427b543e6070fcb46dada0f50864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2532ba875fb26b45870f916ebb2c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40952f047e051482b5f338904d174cec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9a2e4f5c296e3d9625124002ea57667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb74de3230a8e1c71db0ab014dbde9568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddaf72b07acfa27396fba153a25dfb069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15f418b9389c636538fa9276b5325370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77617f703ad544ad506ff0e3c9cfef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c431360317f58b006bdadb37b00e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3acb9149588a4a6621f20a6ff33b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef9e8e432fa3795994bf5e10095dd074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1c2adc591f6f7eca614228f5c197b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cf19ad185823cdeaa2ee2d509883b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fa75be08356a1bf94bfdd8f827ab577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85168e42ad10a02fe99fca4f77ce8d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeef6ee5442cb95ea848357f92c06b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a5e400bfdf9d3c98b941d2c80d6d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9132d6f1540c1b0d783b0a15bce1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31555683de4c24c69b30908dc4b31f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2e56ca00cd0a8121a33fc15992d6383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95343ca43e6c891450a0d65392dadd7584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ff24b230fb72113be9115d26f62c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44750415dd2e5d1d4dd354b58c45be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460f6dc98dec5de93fa283b61c22f8087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9127d674592c5911b1bd7ebff079688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f150d93fe70c858c6ec4ad223777c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc96d9160c6a6619327ecc5d19c1e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ee2938194fbff3da7605e8f4ff3d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcefa81e71da6d841758676660a7b4692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6c23b8d20b1cc13b29aa20688e37d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b84ca65ca8a0b98280ff71228ef6494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ab6daf542c67e7e5934c11e787d4e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016102a696d92781479528d23b0b6f3e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975cce43d6fe99b181e73fcd281387597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c9fc417f2be0f5afed9f5bd737b6598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cf154dd5105b765af1b3df0f4d67d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb53034170f1bdf9e2c4c7ead2ff73100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b182e15013d80784cb4fcd1e448a659101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a13222f3652324346493274e583f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935ca2d3c6fb5b49a48b9d260ff921b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdba8dcad7696f81ef935acb8d8554104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c322d70cee73653dd5f1100a465933f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffac8b880d2fd1b27a0a06996a3d08d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d8c3cd0628a1e5d460a9a09c064fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8daabbce9f506c4ff5fb4d1ccd7198108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c74d2d4e4f541e37af0146c73e4a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a772ef24bbe94354885140b86648b7a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec17bdd28cbd3631a8c06e693c87a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6514f2a2ceafdf95ec2c4e73bdf378e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2b04b3f826df9dadd71517acdeb45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf44a8a2900278b61a152705c8a1af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf26817830bde014b2e984c816b6b62115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401492396387281c4cabfea1dc2d810116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29261a41caaad960201318e90d1f52117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7228f58992850f41d3a7c906db03b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7702c551d8db388dbbc680b846710119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d32bf8e8b5b38d4c0ac22f69cbca7d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b951917a0098b0fcca0686a58b7e33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82267a07f6b12dfcda890cac5c5ff6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb650d4385c990e80ac655d42e5e26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b8f447d7a0c22e9aacfe6a8ef90b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652bca27d55b6441dc2d8ea6040ea41125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c60f65538d0c0b214f7546efd61cf2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696536e6a465c0c15604a74f3c4705e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa043e0cf6eff92c95b7d5911d98199b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c71b5d31e3080886d258b847cf224e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e0eea655b9fbf28f197f763195008130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27492905d49095d220aeb1747d137b9d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafae7f168be55ec589ecfa84ec78d82132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bea22246c2393a94b28157a53fd32133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd053348b6e9318e6a3c77c5d0356e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393920fe09f3f5120a00306c036855e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c568866ef45e600c12058c03b640f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bd761c24467c4b7080339e6222f16137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a745c343a73864f93bf2cab45139172138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74724a2e4f4b3f9ce1be5ddcf1ca54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd9a8a131c7e7134941cddbcc81e33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84b18240ce2c3f58a1f6121595e41d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171da87da5f81895991b696d17abe3c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d0ba0665d676b9e10a80a466ab5d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab92dfafe7cdc5f5789be543867a25144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6412a5e90b4c05c7ac4bcef944d5a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f34d225607beaf02f9fd8e3b74799146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc8377e435977c4f35dee86a0117ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a0df4eef25348f09b4bf20566325c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3a771777e0e0b0f17e593c0f074de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a6154e96f987936d598efd2030c88150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafc0d25629f91e199825a659215939151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc70e9b79635cece9ffaeb3038a3b22152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6f42025a251a198dd3ccfdbdf06f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9527e81fc56464bf27c158922ccc9a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff61f86093fb16a6fade17f567580c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dba26afe7eb88d6d9a722a163f122156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e72f3a55f3bbe414c80a3c3e0fa0e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df005dec99cf2bb0ff0d78b01fc0aabe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd1459d77ec7bdd392f2be6423093c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63951e485364d8dc2f06b0d50af186bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612a7a68f65159461b503dd61b1ede4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4218f5f54ca46abc11a3b990ed0b06162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4416c583470b8ed3e097b528f01a938163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e40cf8206142f57fe94a857bfafaf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819de873bf1aa6b850bce2c62550747165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966f37b88075e7ea33dce9bc7eb03de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fa69ed01238aface1c664c0978925167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade15de0ef7615ab41e2018cbf37a5f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0a9e097a4cf877c12ab929a670814169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374169d13939248ba10f23214f5f3aee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddcc0cc6518d80c67297d9a842f896171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655b3ee45536bc17e49fd5bd7bd7e04172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f10903b88f06748554872430796cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80151a4c84f34dcaebef32971b4ea81174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec709d25520513dd69ff2d7e2545c0c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b039afa7dce48d62bfd35b390be4169176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cf4fd38cd1a6113d96ae90a6fec9f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4e992bc9d680e8ad4f64f7b8f2a61178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb756e0a566774f4cfcb9faf976ad6ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904d43ee1cc1300da685fad889059bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7575762ee6a8f7d3613bf5403043e4f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19b4200b27c5b39803e21665a7a8dd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c111f6e3000147654fe455994923d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbda731ed8da46cdb8fd8644985485184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78ffdfed92b3f5a080d8353f92c63b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fabdc2ed25387f0309c4636415a21e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6834026cb75e75eba1b0dae644e43187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6a2d64c8a4ed5466e746c700d44a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c86f633c42d3f71f71baa646d3185c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa365237a45f73bebefad396a8c67c06190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb6c9740ad2b9a94dfdbff9bbf3aa3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9d93d33f9a0475bc30c5a2da29f96192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50571d8505aecfebb89a988697148b09193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7946be420976ca6bbcc9afbf3cc2e17194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3ba76d5cd701c5d2fd7e34bd6926a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736db7c4101a14deb703d7d5bf32f5fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75230d8a5626a4c717d7882fe7a1bf0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88963be18844c7d91131f2f37a118b52198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89c5ffbe497a8f860049defed6a091199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9335f7d0ff47119a6537fdeb060d8b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068e657f06ea1f0c0e7329f3e8de4d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f10751dd7bcd32aafd4d94c7303f4e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248145f86bb339b31409c71856e65ec0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcf9f81bef4b9fb5e1e9dc758a52f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b6e5add3913aca3a716fc271691c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cc52eaf3ad48c41f0379bc7332c30206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3d9616808e3c1fad7489da23ef994207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb62db2114456c03d840cfad6781392208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa2f97e48af93bb6635c7f07e1458e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6adec4728ed73a326181f71058853d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc02fe744e2039a4bb7e43074d26e15211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d8056e42df85127615e5addda5bdd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221e8f5f31cbcfd1fbc79789ceb7528213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c546d2d4c33f81daa95e16aff9495b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07404e9db9fe1404d40cc00c592aa31c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60a3f0f238326652d1ba8a8fc136d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af33dff2fc060df864a32e02445b3d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fed7c13e119cb5baffb3b183f17893218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa38db614534cb852718b8d61ca40e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889022d090d477fecfafd1f559f42d20220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646a907cd73f92e55c41152617c1ed5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff447e2df71d2d075b5b307ea8d7b96222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459d1a45148a5ac29a30ada4b2c8a92223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9e363f8fe3fc1352a9dd2434dfeb2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a6d8a755c4932411d3be7f61562b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b1d4584c8799c3ca31cbf6e36bf3c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a54a285203be01a0ad25aedd934ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26187887df92dfd896ecbc185ab257228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9644d7fbaa367f216aac46f5e3e982229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813595532aca554b860cb1e7f87e1a64230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120cb3e42b2412493f1b9e6c4aea441231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbc32e79c0bd89a5a3dbcb26bf7fb4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a741a47e54e5038c8a602b0d59a36b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963e735ccca86bcfb12999d12fef00b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc90ee6aa34bf1ebed4b66846122e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b293dd8db70f0587bcb7aaef79106236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684d54a5b8e9e5eaefb668ab382d00a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf4755398608a8b713251bd6758c47238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a581f0de14cbd00b80ef0524251b1e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0e644f93d6de31edbc8a2512ffa47240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab0f15f55e234942181fd16f929d52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd9220787145cf1bc646efae393dea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553353f8896bdf538f0ffff70623e477243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1505ecf8428785c8df950bbe9a94ef0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd723b50b1495fa619c6a23d25cf1d1a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab40be73a3a95088f5e836643913fa0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d247037d067ecb2edc2ce09c51890b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17571d46e23ebdbcb70b0a3be264b7d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f29fc2afeb66911bf81ebe9b1518b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b07434d92139e58ad25f21e732f53250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09074a37a3c7308168209b398c52872251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2473cd8e4743032df0abdf3280f404252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c88909d0a82937a92b4af2feb97f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a737a9cc28b13648f1e0d3e6efb2b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec386b41343b6dec8023b3ae2a596651255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c189985a49a9493f49f38e9c6b13fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452729af8db943ee4807410e48ea128257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6fe0c3f5a6c6eaf662726b3249640258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e328b582468d2389c3d0dd7a897989259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e1fba24369bc65f786ee347a6344b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f851ca305fbdff16634288695c68d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f227d1f34af80c6d4d455e5e2292a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fdc4cd7ff28ad81c701bf33c4bab7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a264b402ee0a92c21dbe873b5e9e0dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11cea3a55323b6d0ba8237100280dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559000d40768b5e2debb08ebcd3f4e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f1332118fd08ddbf873cdd9c85d65267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46b668415b16fa4008ccb2645a14fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee8310bcca359cf77b5d5502d85355269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b09626608d2443dd0a8c22ae0c711270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c887d46dc9946cda7ce106f10e3225271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d52c8bdd42cf17ee10e78e3e65e70272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca780aa7fb55251174faf9c63dc9a92273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd4a8a67928efa7449f07e2b84d9b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e01b1f51a3a31f33d2d2626ccc71a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae62c3669a7769eeda7a07456b0da5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaca9c7876cfecded1636ea3fc2e3a6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc755b52045d1c5ffb935cf2f82be9d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33f3e44dec8d03c33713a61963d625279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdb6440bba03f25fba11898a474159280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b7b17b5cddfc190d7faeed882a65a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a118340d3a6a00b8aa9bd4f5487f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2ab6f8e748d509568a46b32ac2f22283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90ba3c79b398ddd28f2ea1726a3d0c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d543bb3e0a97b6b4be69c5fcf811c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af90a3254f666a779e0d73513375a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48036e3b7c604e4b50280156c55252287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127ba3836f0a4504ba0fc0cae41dcd1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e672e2752b83a0f4ac0a4bc0d3a6a79289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab279f90469ee7503b1bb4e04b3f683290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533b2624251796bde6250946d51092e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5f352a4a3292cd4a8a11e6343c790292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8c39ac757d83292c3ae10c4128a5c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39204b90c100602a8a351aa8e64bee8c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de586d9aa7f44cc49c90c52b699fef66295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fa61d50a1385fd4792e9e5b88ba08296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57779d50a51922eaf8e5758d507d0f2f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb32a2ece1abd11ed213e30247827f6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bfa5ca9713cd126638d6e706fe1cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3e4014f20c69be586485925976695300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d625eeab0ccf62fe13997a34eecf7d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a95fb13acf29fcf8260407e86ff2b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49002023f6abcf38d66b7b5a7718872303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c29dfee3e5f89403062019b06d499304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf7e17013dfd46ff561bafbf15fcc0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7dbfecf4a4ad2791d835b8ea399ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3a8a76d110d5755ae4a96ff46f542307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c78e9b99ff1b76b0654842139f9d4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2059866a9eccb4f32d3fdd0245b87af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f4dca150dcb7060d004ccd2e158c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f50a3e72e17ac698c511387b036e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344abaa075bbc97edfd194119c78778312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a6b6764df87bb42ee3b088f4517b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08b326abf60e8323ab30a75588631a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678bdfd73ae2ab29ca62b87b73245b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778364566a5fa6503cfee2e9b680b0b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2a7ca1a639d16d08ad87497528d2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3aba4a083ad6acb46577e0e7d271c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aed4f324fe0b041428a5960906eb78319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e5d99f84f40915d8429e2c63eecf3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327aa62be28483c326e1400038d244ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6481d15b23de3b410d2dd320f2789322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9de6bb11e4143a08279e1c51525de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4960f67800b6fb71145e24bace47c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7754cce6691dcd5e50f06b9ea41e13325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe1932678a95fa3d4c786e183aafa2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd5145ecf1c3b6a00639be5e53c012327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488a1ba7cdb2e1461626a9d6d35af50328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba76394ad762e7f85ac78262c972cff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cb000ac61c239f6f88f703d4ca1f9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17bddba6479a74bb3cc086a4b3ab0b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa937ff093db08561ad5865b026c79332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5eaa316c01d9b38ead0a775a6a0971333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904382e7b18274fffb84737517ce415334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3532c618d2b898073134722f703ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e648d63ad03859679986059cf7bfbec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179adfedccf4118b348b99bd231d6de7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faafa7632f41ae060c1ff76b51aa18a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d264ca75db1239b335539f2872089bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47180bffeaa2df8351e3e2ebb9a0bbd8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078613a631c8726b43964b75630f85c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519b066a21b70820b27fc5003905c33342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720fb681b89c5620d44c24642c970e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bbf97892d3b493567e85241d0d17d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5373774affb708b2e17778fecd7816345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2553037f5a4f3c09778f40175cf081346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55fcbd5ff5708e290096c33f93640a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa447187158e9c49f1effeafed1b4b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f6a9d92b0748e9246b21de51e03ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a81aa82b64a0b6823e7d931719ad1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b7db05e461a63b1cf905ab7ed5e7c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbe00e1185f2dbb7958449a352b791352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5a6646a9912d8d22a2df52e3d16fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130638863cbb98361156e62f8e27806354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb13d22c6724cfce08cb40e96d5d9af355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591e32546d7b8bd10b14cd20a3cd85a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8d1fa683eeb74d2d6c0c7faf620c1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548f7bc880e492b376e014ba51e4ac3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd4545da8d0cf90ffcba46668a854b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19130d396bb7cb04f8769fa18c75369e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cf1e5296d68c0564896c1e5a1a04a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ba2645584d4b01703c41c4d42d13c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c7fcf20629c2355bb36b078b16108363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bf528fc03d664367ea67c149c22c1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda395fff672e75d1154485670c1fe27365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad894acc6cb2107ab976d9efd4288c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49af8ef467571e714cbe87e971432fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a203071c8ea589d7d088b38976db8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe58c26ede32075bf4dd932fe23bad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01c6c671e48c26e4691439d8f9bebd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449d042c1ee7a072435834bb729c26c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40397161ecab6db68a1faca21f967d7b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163897046e4a24244465d5a10d80e2a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eab628f0aa438f09fb2301218ff284374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47556c15cfb583234e74afb74d2fbcb4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef3b6b332be01bec682f66494078e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bb57eac2209001c73554d35c846e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697b48325fd48c6dd2a7d34ae93ad20378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432ecd21ae6da6b6b613ece537f1414379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe89aed48176f5f68bd585a67017f49380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9323ea4d8346a00537993d0b1eff6f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6984c82db9bdc7f5806dd619046361e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b8256b216df26a54d345e746c1be1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd10d807b7097b6b5bdb010f0eda711384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c8fe4dec8668be467b4ff7d25b1ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36df498399b594507f3d9cc72ec9ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc291d55c64b779c309fff8bed42713387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e009eab752aaf3fce1fa2750fcd75388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14007aad43bcf1716fa1e4939c6b75b3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb27d9ec00c303bb96fee749d061cd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03553077eff43a373d001aee85bb61ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab5cf0ffdd35f29c5b307fca1bc439392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa0d2a5030d16ee36b6c57b2623098393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557379a1513240574c5a44427a5af2c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d749f3dec166f762c1cd3b662870c04395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42092d71f659488ef923f2319c892a49396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c6f0ef0db8b34529f22c9f7af6300397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e150890d25c44a38451c03969e1e8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a975b841970f319711eb8f054939ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa501c5d563437de41255666239e0117400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02f0e268c2f51622bd5a6778c7086a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3233f69d6c2bd1e58be5f500efb75c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a481476bd67ca58163ff6a223069bb8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539449b84144e96fd5360c5418d2d4db404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57f3fffc857be2e90e416f08d4e525405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f9d5327ced08b74dc0f8820388502406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a219b55f5d6806607846e9cc5c998407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038be7c6c4a7457e4851b34af0e5e4a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44f42dafe4c991871e8da4b30f77fb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33714a32cb9e703117fff2f080cac2f8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76cec414bf3724ae051251f2239758411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5aa22cc21a2a1bc3237019c50573c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144a720690da2be063eb28ce758e187413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e63fb9c6e105b0afe9ccb382aaa593414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f605839411f531974bbb3ae22cf86ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c19a186bab818f42296631d7d2c042416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3788473b4ca3dd2355e5eadc39c409417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44f61158d5ab8f4954ed27946f80a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96fbe6e0b54efa8c0e2437d22b887d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acb4244e5c4512411c7eb9aec125a1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04a4e8ac64e65f988af99984e5cc86421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032601ca96c9b59d3761cd1a71e34ff2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447157c9b576e5e016a85c3512a83d9f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35eb70e31aa709cd3fe1364ba4107ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789d7857ba4bb56674d55a9f1fc7fa1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24f6e0237461d30574d5ce8783dc6c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673c977cfa434a32f6d97d8deee493e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c14bc0d48d28bef7f5692704de770428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc07a61375deaf71c37fb627990f10b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65b09125e4705129b0ad699b18ca45430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6839e1b6db9fad9e9c69a37ffc8979431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f70abf69756461d19190b596d4b70432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51a97b54a66db89b97214805b38192433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e208fa4bd15bd0115369dcf74cd4dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef83460e859f19459dce67c97bca300435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2a66e2bc2f0e816468b3af6952431436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac0fcc82de599c4069ec1cc000c33a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63e4bc6b603f2b3080f17a570d69ae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506756f446456c242e939b26ca9b6f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8792b8fd48dcefcd589e544bd2d3218440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d1efd65ebdcd3b9909b1fa6cbb2bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c07bfb2558ee7384faccb4931dec88442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37305f705f943fa7e154eeadabd892443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d3370a8cbb0f3a73f06fbea0b0690444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad33eda8127cb0830619c16e678bc7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7897a694f91a6521a66b1f20dc972db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d8dcf8d4b9722febed5c16d187501447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203a2c8c5d364f0dcaa1953db50fd11448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85005782e7990b5b2bf0b9dcdd7c4ee6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a61a4e9e33e49a0f5755900147ef50450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795a9fac8dec87a39adcbf05565b25d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea75aa349a1a80cdd2074a4c680e252452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7603fd6ab016496cb88fcb246d52beb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8856f363c999a5c3c6af7d908f3a42454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d65bad587757e4717c33a52bfe8e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2e9dfc35a14b07c5a8357fb765d52456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd868c18e1946ea2cb5735b8a39dc5c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351160d626974ffa7f9e05117865901a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21b4a0b36c7ed9b517e425d16a2670459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74152fdc1e3c1508367ff21af31cb5cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b01d97418655328bb747d18570516b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68859ee7e53704520c061162b05c412b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30a6a97b26c2c45bf479bd2ef945ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d25207bf0deb186a524ba4f99d5ed5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8173d6e4927adc36ba70f77e6e541b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbf2b91e5f49bac5a4ab29a9bd7c25466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923e0f6aaf494083d0dfad674317d58467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f807e1313bed1aa67460f5852984e69468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0690a0072bb5c26c679865c9805885469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529fc8ef9b081fbf14890f2901b21f3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32818c3fbf0d58646f7cb3abdaf1c900471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281487482a324dcc67f28ed68ba14439472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2314abc90a7f197bee6790d1f3a3e83473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a08cd771823d5190e5d3fd882350b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fd6dc34a93a152d94fad03e416633475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226945adeed717d24dc1ab9cd3ffa7e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf88428e2f929e69b3b32ffa7c1a89477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639114cd4a4addb0b24f5c9682ddb29478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0343e55a48c63436513be65475614f3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f18b0916c6150e4e177257319d66ee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e76ad33267a13b5f331b35014ba6ef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b64eadd34b8b3920153c9c7a223b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64088793491e247d09f3425bafbdef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00db220e6d2dba4994c8cbf1917ea97484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ec13fa9fd06685aeb43ca58a0aa7c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e07e09fdfb35cb1c20f6ee46d7ae8b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0787f312e16f46ceb931c4ea80f11487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61371f9122cb035c958f4538a476738488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99830e9b04eefda8e74eb2eb33b7c0d8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b29dc18b899be2d255048d5d56964490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c13c37084a30af53cdd46c7664a1a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99c9cbaf4f673f30a2024a1cee4e04492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068107ee8d9f913dd57b62d9619de4f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209856b17864e08d6396231863b20cd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569916584ad9c70e330134af2089fd1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e3e751ab1833cdeab281c1401077a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f688643293a0aa2e698b0b18f85d06497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f819b85c70db04a4ba2ee8148c2a1c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17e730bd3b39175e21790d2185be21499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fa6a240780ad11fe6e446c3c3e962500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36589f7376ecb7146729404060268e03501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296a9ffca37dc6db0ddb10c9d170be8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000a40999917ca068f9cf8d40461900503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c07780f56aee81739eeab9e98c770504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cb08d88968c73b3f42508d9858d48505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54d709a327579aba07e432224a4bb8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4255be5db3a2212d8ef61c9950e30507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998327d8d7aad3c7caebdc5183feeb00508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfd261deb7b892bbe8a5f9386cfe27509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a7c9b94279955b9c7153b134dd518510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3d93405fac89d2115b66fea6bfbfe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db7f18e34550af3cadd5a10b0cc3ac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346e26ac37b84845115070819134314513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917700e51dd7698b4c01c8980fb0ae8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bc040750020cfd58252768d64e7b2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fda42a7ec0700957e982555bbdeba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42466cc1fa6bd57c96714a81ed0752c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1a7129f4750c1abb7f5c356f298f1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29817b911f79386af687f9cec7b5b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3460f7c6d6799ab9247fab8f78090a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049b509780feee1c1360252b2a40cb9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5346005d9de9292e4add1eba8d0019522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23903e9846af6b485d31d3084f16aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9989018ad23cb8180a9245c7a5f7b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b752838c9a6d806a8f68346c3972cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0881ec581d2ae284ab4c9d30ff7328526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20c37da75b5d23697386f99d9e1bd5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373f27147cab8a257eae0926c246a8f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5439730448602527e4c07abcb14fd3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace35e6a5f3e875ed50c90049a7e1703530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a558b86822c8e97fcb79e6f9cefe399531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c8786bb93325b2b2f7fa44e8f0bd1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70546e57fdc8071bc83d523019c4e8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6872f9dffc28b729b39b5f74e39627534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad40a82c53928b861b627eed19fceaa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e167f7047dded4db85e002391b30d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16958fcdc621a013034742b9f078aaf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5cab7014b0eaa752e6a5f7b59b264538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f727d310ff560e4ee855d1961827a9f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a838201b21ace8d9c5a0606655419c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b638314de92a7d8927bcf7deae86a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699e74e61d2a23591609679a15d045f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7c706905871df26ac9de28f4fc0f0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e80a22fa9f17a028308bb38f5498e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f595bafc3f4699bab82a67e5061fd19545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74109a22a86195f818acfc7cc4611368546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78638c9e8a12634b9547abba454de269547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da519701e5a1e1fb13f05613d3a67ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7356411841900f8fc308fef87b1ad41549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ec70c66fdd86d96f566f6d19ef224550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb420242c1471614616d789379b0d4d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bc3fa55f5a804e4cc114d926950e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c83426604634efd7744cc2a483228553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc2d763dfbec10f9db95121b72a028554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1e4559d77c3d1096d57e72e3927f7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6f62f8318fd40ed0d136f8c52969b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdf7249da1c382135fb3b3e28612da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36b5e7b1ce6d3a37f3b5c444ee0651558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75c97926211f0d29220960fd802342559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79febb91f9bde5d153fc6e91ded8694560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279b5e1bf23c8d853a765fec4c52c98561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578eb64a3116dbc91a7c2a392b51666b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5039dbae7d1bdc648caf2a72314d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03350a30d3394f8a4ed3779682e2efeb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4492aa3935771e1f4694a5e3c5342565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ab0201776bd0b97bd11353a50db3d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc53f8daa4263fb872f2b05c41ad027567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118f1e24076324698fd2fe93808bdbe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49be065b341274c051091a683dab0d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74bcb793ee57664fba91671be42e36570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059eb3029b8210cf5f3077e99783a17571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad918470db75818fa2c24aae7e3f3a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f1ec757020044f1851712d2c0a952573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187bdd2ab6b9af0e39a2710fc2638fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75826d822dda73ed896d50517a267e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b007a2e2ede80e49a2ca1b69faa6211576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18045f1810f2a9fad8cfac71bdbea7b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe9f37f646991ac96f124b25adb7f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b4a01b8a63de762d5697073e4e4c9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e2337bef87035a2990c312787a8ef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff7a751e9401e426072dc8d54bcc4c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379fd6148c51fc35ad06e8ec5f97888582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535367f4b511d4cbdb1f7a05b689a623583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a3746a6f5491295f117e84d14a616584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86507058dc4a4aeb68e854bece04e75d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75375c5716997b153e3bf156cae76a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaac54a50786cdc5cafc1cfab93d608587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a25fffe73f862652cef5f66390f6f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613177b9b2f83f2bb500e50b8dafa2c9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d828f79fb62975a82c95524e33726590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5260f443157c8bcc6b54ca402c9b72d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aae7a642907e0403b77f01e92fbda1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a631eb6242512cfd7641eeada64f358593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622d6e4d14394df0d01c225a7a2916d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e34a94cdb827287cebd68fd5320c64595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b17259aa997e997a1da16ed92c977c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031057e6a6ef08cc7e02555f913ec920597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae39bbada83dc9049c6f0216e3fc02598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46858a10f6a1158ec688d2751c517f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8b6e247ba8a94fa168293bc973b12600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926633dc49abd92139bd39e941bd416601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fd58c3e04fba3129071c542af86f3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b277aae7a2935b4de9afbbb49be424603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104985775e50885d9ca44c4c546ffaa9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812403b0487995e44ecaa0e63884b05a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcb106f3f5d1c9e22bea28ac6a9196606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b034a9b66dda491596387a54fbfc4a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6d4d073f3740ffdd37b0925f2a862608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2964b9e765dfa74bf06aa334ef039b3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee18f6fcc8c6b5a5eeae86b3fe7a8d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0b94530624fe29bcdac071c65b179611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07841f58b78bc76f9751ed0502b8f9b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116062603258157c6aa38569c81a3f0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f68edbde50d426478523b5c4e28c0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982d32ab049102bd4805313454addb1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31648ab716e77ba9277168d15bedee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447fa875d3595a2e82455e13e500931617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb2319f35527db4b0c3814bb268499618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b845a9dd7a15fcd827d55e47b4c73619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6606e391af0c6b911194399fcaddb2c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5011a0a0ddb95c217fa8f6a3ead123621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd5eb91dbad4c92e96187e2924312a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4a4299feb86931dfc7ef546351e5c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e34c88bc3aa18539d6dee53061fd2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cbb24fcc11361b18ad08c29515246625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a534bae5c75bf8ac1dce1e27599bd1a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196769f99b470cdfc110a49099f55a6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695535c295463dabffbfcfb7d0e96ca4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57d04fc84e5ba29f27ab41d003342b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c262baef62e8a926efa646047fa35e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ce9b51bc17f13fa0649d4e2d614ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ded6f19bf61b7f6e5d8fb3056deab6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62f913e32b8daf41f243b22ab08b2d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb38390221ee8b84b881d0954439326634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a26906c5775b25244a3b6360831cc2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5786660b1631ffed93e7d1f45f0798c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55128d8c0c49ecf313cffdbbb40e273637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed308f5013c39d54681f11e80aa6fd0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512368d8babcf50a867adb324aef3f1d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf14e681a02412d748994132848743a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45503c84daf2724fcd23860cb34f053f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f249fdee055ecd99acd7376be99278642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acbaf0e4ea8f7d532ec2062082af5b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458359a1c01746ed238d6eb16f9b25a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df27461ec202b1d973912d443831f34645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d41587a67d88850c8205a0fb0cd279646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816801df43f1a827cff23b54a5907005647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3a91c9fd52c092662f7d5caf24017648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ebbab795d2618d979f1db71888894649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6c2a850d712b3b81277b1f88e9fc0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049d6380bfbf9f076c75124aaa5c9eb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9668e7eaf5334d6ad4ac9b1792b936652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245faf1ecbb578d582a1d7a23ddb1169653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2d18eba9cfdafc7f21ca12e2ce937654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096126f3b3f8b6c8ca29d7aa7f7523be655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265fea6efdaf6dd83fd8390ec3c9ce0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ca7ada3d171af8c04ba9517b8cbf4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996438440d60eeed08f24a39f60d94b2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46db7dd9b050dd1dd576bb482109890659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01d0d1d4e85cd5ac4477df2757c6de660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a379ed51355f0e2264af1c98da0fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc2b17c3f6a5afccc58045e16d122f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb3fed2c452eb9af7af4d8dc052027663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29002275fca87f286f36e8ddec2fb8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a0c2ba95f46bc8d4ae49298e09cf1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa549dbe98586e67bb29b7e4e217d8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164852fa710e33061456f006d5d03850667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5bbaf5b7828b988d360c142beac1b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b9e8feddba62f3ad584f8952662a8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c260f02fba80429296a79e1224c57670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e062d09e6611463addbf3ff64f7e84671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeadbb2b9c0b827f40db4769ca8a74d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31996733806029a688161f1786a7812a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c3b5a35e020b82263558f5b829ff7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afbdbbd924b782ee6ea990fc204b8e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd968e0cd3b973047ed6a760812641676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3da0bd0f86c06777f7c53497fedeba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da63ae2dbe986f629414a70712dabd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658af9f2fba10e7daf6ed61e829f8d2a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82dde10256d5ac452e3ac0f12e16d8d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c2980d841936d5136d0ee9bea1706681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a821938af18cefb9c03250d68da893682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75525676c296f68156d641f6f85683c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941a944571b6305a64bc5b3567b75c9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed200d1a40fc146d7b57fd67f165175a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656b01c4f3e099b4dee0297bfc37b65686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96a7f8539ca6b116176999524a81dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c5fe13ebc514126532a7908adda42688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb216623a0ab8932482095aa6bd1b284689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b596f7a7a2bce6e7947332172dd7748690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970ddfeb07620bee4f5c00f13f6a9cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf253688756647a8993ed749523146c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d51a66898552d62cd90a203bd9a9a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696702e5fd8eaaee6f898cc0691b0d63694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4636444ad1c6995bd23d351ce5b43e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226f6d21efe24d351f1618d1014c689696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105ac65dbea67a862e82bceb60d5d54697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003532ccca358ba7528ded01fd0a3b30698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33e52cea14614b865e92128745d09f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26225f42cf84d5236c92cc00a5abe8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49a9dcbab97ec4a028025c7c22afbf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f415abdf3058c082ac6b73dabf1e226702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83565e47627ee5afd6ece44c90bbfc0d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204bc1097c607bde14ea83aa3669d4e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a02fce63ac785834a9da42a5a08e6f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb404f9c4b84c97436ac7af88a67121706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6961882be1c71c80b5df511a68e008707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75aca0941f63fb84012c0a3adedc359708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0840185b37b16e7dfc5d7f48261be9a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d972d407dc86cbb1b0686283b3cc53710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d8fd4b07ad324f59dcb78226fbc22711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8e2543201b08b60e5f6add9e23ecc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e377fd51ffc17dcd5ec0382fd18c62713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd67af8b439547b638981f943e865a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc19081cf5cdd02673826e90826efd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6704c3e48fc16a467bf555c430877d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767c4a050956ba6eeef7d5a4dde266d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892d2fdffd1b5f0697220818995f1d6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba55e4d9da4e0685cff892bc44a111719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399df33ef9f6f6c03a97e203319e817720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aaa9dac1d50b3d2ee68a70ad26ce98721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049886837f57d50f5622485629d87ab2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeebf47fd4556226f2e70f0150064d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499422f2b3658f17eed2bd23dbf4ea5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf55cc973fdf4b1a5942da6ecc69591725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf89031e95c2da7bb1d52e4be20f92e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ab69e61f23a6111eff6ad9154c48a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bfebfea5316e12938438f5a437b60728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b927ec5849abfa7783a4a5c35c1bb09729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebeddd940f1bfd0d62ffb3e0db12176730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690956300b07eb8f521f8e5d9487f10731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d4f17f1901d4f0fc2d20232fe805e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277acbea97c81c612bc1a079ad990ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f6336d32d50ce218ae5ab0d206875734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee623596333f03853ea0777aa36a85735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963064a03e798cc56e3879a158a5d2bd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04944c38c3879028f759be2afb5193ff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ef21d0acbe178b32b059fa1612e89738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecbcba90afbc7c744dd5bf77cd8ea9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0eb5aa453b9feb217744289f61bc5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca41a900d6ffd48cae99747cb1409e6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf694e8dc238cf07212bfa5d7212156742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5024466e0a155567a85409d6fd0c62743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa68f61638f8b00c5fbdeea1716aede744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5920aad87cc28bc92aa1e4ba5eff10745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8c207fd282e6dfcbe102937619a6d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292a0f6cf7420f85ba7348fb05f4285747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b471633039be5e3441d80a6aa3106e0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea948649eab590feafd6d0a7131621749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18598086bd625a025a82f01bff1090750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c87f4a83b08732e79a8084b0ac59d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908d9ebba1e13420189f3a8ab427733752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d74b9a707a8122a542c3f218b4d4b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a883112ff3f11a9442e9fb1376f4dfa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846223013679f04b74ccd5f5c6a5fdae755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d438b39d1413ca7e7fbb4e3d1bfa973756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14494e404955c6bd6a05f50c8bc89bc1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a4789aec105b4dc834d63f8a04fd3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2fe46838168de3bdf9829af0ae587759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>