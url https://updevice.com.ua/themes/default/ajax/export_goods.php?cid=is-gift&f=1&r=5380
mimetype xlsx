--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163e285cada78e6dcd5d09a0022c8e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba51f15e4c8c1d065cef9eb632e91c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45895e74a5db25962082ef393c3487523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54fdd6455c8c87d56c60680f0198b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12644c17b687790ee19ace4927c6a6fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b166bf53c647a647bde6f029939c8ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88009fd33350554bad97f1257be3237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d79328adb5a5e9d5dae6720418157e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc3d46c4c55a80a56314f701b008e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c973d7a2ce640ffc46166370210b6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2de5301afa59c09ee4ad23a190f52611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef25740e16deeb53013b68548079b8412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e20a3306e5d3916a6700a78245e6513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0f5171bee5809208948de5746b32914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69a5e1edfc6823f95a62c8de09f36515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41cb52cff79309c7fc3bb67a312a1216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015d6b3bd873fe2a16c9e6d19485cb817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d20e26a11f2597fa423edd6db796518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f6aeb036860a87765a5dcd4f7e29219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e90821e88196b9ce3bcf47d4c09e5920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef3f437b145ac555020ca4fc4543bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2ad691f19d9257edfeefe18797b9622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df288cc383c552ae0cad324dd158951923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9028eb2a2ac993d7ff5052e25574d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3621f00387bd3ad1779154f77d20dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca42a28d621d425b8e3604da11457726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711e512a8e5063c76d87edfa1fb38b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7ff2879ba5007579df56b3aa253f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e31d92856b42bb98b9e84f0d277b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c660122cb7907176ae5e29dc200116130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5bdfd08e6d8b3f60ae7a04c265db731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d6f8b24a4686c0af0e809dae745f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbec14766b595dfca4c0a17c4f50db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d74d6a1e316ae9489bc65d75bc44734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65024927bda4040b0eee21d9f2e9cf7f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f6959fc194099462cfc7ae130c39b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe623374d3be32b89e671b1ca6c24037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7ced31fe8439e47a96032795f5e4b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e62e7841fdd21145374283dc7451639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044218a57e58d9cabe061e92ecdfd5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a360a687675f29768395ffa77dcbc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cee68b8b85b20ea61c108407b6d54b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab437511ce33d2f887d52c9be888cb843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3a8b57af55d0107c58ffe674e986144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964b99dadfbe1df1c31d1be5ee5a51b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7059b0e027890529aa1fe8366b1af746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e155ae1242e075f2e8ee8206c062e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d36f09fc73306a6d44a0aab9f0a7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ac391ddbba03599a1262454a6f17749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd77eaf3d4383a914eda1ea0e20f17550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a55a7fecff6763fe47c350aff5f02051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32472cc993e2b2a08b74ab4fa9b8138052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46ea882ffaaeb1bccd68643cb67a3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c3343162eeef576c10c2d270e1b1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784acbf96dc5d013093931de7d309a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba058078f82458991a81619a6eebe4d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b9f96c7f704fd99428ce75845879e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1713ed49369f7dc1464a367e1466f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5e891ff8c562ede35d524ad8a7be459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ada3ce89f93d43535a161bf8cff37e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d15b79057d40b7e9dbcadecb9e03261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac664ecfeee4536e2869e082a896a5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d515a4fd4227bd147119c852da25863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d40cc95528a6080cec7616652624ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b38802c63ee0626ead39878ee119c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997745c5f3c280aa51852525eb4239266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260996ac5be3d2e6b03b555180d36afe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71378c9a52d212dd66b3a3d741615968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f7aa8968cb9c8869a8bad8740f70269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd2117b717813c913d3e7bdcdaccf870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faba05b7ff68b03b540ee6e389a3ed171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4ffb6f15ee5eaf6d14ba9f415a4e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28352649f8463fa9facb401435f558fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b2e6635a830f3ee3925685def613574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cb9d3181ac925e36d93c646cbc54575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2669c768785ea60f922a8bf73d2ec476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b70e1c7a1125ff90cee05c43cebd377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d662369685f646cf69d2eba61d9624178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d10105672005de8c8f13057200141079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f828d7697f75eef084c0ce2ccdc7e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cbe7f89db627d9dacc52429f6c5db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad33459fff8087e5b839503774946e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914c2308eeefdd56d1d462ff6ee915f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fc480cefe035a00e7481c1a7b762984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e3b8149948e3f46c94d2c48c2cffd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659964f41862d4d8216e4f5512c3a5e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672b04102c6ce0f43cfbd276f7f886287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8557ee4df219eeedd7b6690dd6d3f6288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cdef4f96b54e58ac6090dc83888ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab18bce1f8deab662aed6da454e60190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dc444f4f8a0b1886e4c6bce42956191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e0f40d5a3d5dce1be97e296469dc092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125eb87e726cd20ea20226e9ba5ee0293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c49e88772d8480c2eed191174bc4d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec318608f355f518f99656dd705b4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bb78f796152d7fc05f578c14e887996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262b8975b1cc919e29d7c59c4e339a397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169ccf796ee147c98cf2f88e3543d3e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898c0d084aba73cf9b951d91052e28199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558b78ee3697ea8853c1231ff750a6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43272b8baa638d0ff0e1d29cc2f4d186101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24336f3998ec52d384fcc326c4f18ded102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c5e0b1e486e4fcd04f8177a12b2e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57172315b33861cc075e16e4cb9219bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aaddd3bb18b7b465207104f314723b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f4f20ad90b3ac3bd378b5eca1e0ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5598c9a42b9cc624dabba76827c9e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b4aad1ecc068c43214eaefbb36957108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52d73490675d6e1b217cbc050255bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acb32c1149291946e1f7a239708752110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61588892483b3dd4e7f1b09f727987a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d90dea02614321c41f3e2e87d412bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9b9cf252ed787c3fd400fac1ba6ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90900310181250f9dfe4abea602ecbf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6f5267372caa29b65f5ac8145ca00115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2006e43d05728e272eab9680031bb32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ce54b119b384c4e1f65030c9789bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0923a35ca50493a21755ae75d51bb4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c7eeed4a98cabe89054f9ba6179f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92db448d5cbbd60632a99966349425a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5201748df873fa8279e56df5218029121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8ee983bc152b6dcdb5c594fe3e2fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2235f5751a8ef468697ac4acf4242c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83144d4877c0060a9be75544e945555b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30465ee3a411037c5b571c7dbd813b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba5182d3f22e31dd883bbd95b747b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22438d3e16d107813dae8d9164c61522127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab23c5dff57dcfe65655e03dd74211128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2b14b9662550a7b61a6395bee058c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9eb819c52f24e26c736bdfe7de5a23130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058fe1f03009d9e6a67bdc6fce2a5af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2c981c1f9add66ed2bb9a280d6115132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e05ec497a2886ad6c611cd94d9ea1a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b817c144024f49298edc143747acc02134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b688fbdccd22a5c2ca32e7855bc254135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843244db5d3b70e1f49e1ca91dbf107a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5cfbd41d279e73fd7a074d34b838b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52ab6ab1c3180be28daff2477d3488138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe6821f214e9006483cbf8a503e8e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1e1195e59555c9eed79bd3a848d39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2244a6450f64550ad4b9c4268d590141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675c48d2f31700c0fa03fcf699701eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32efc89d39551234eae14609fc3c41143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c069af38a2187058a9800e35f41fa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5186fb7205be2f09e95341b6d335f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba359401a86ff44af2e03d902f0742146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49371b0e83466cb1cf01f8fec1aa1257147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31858ec1dc250aa78cc83b816fdca06148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd6ed0133ae187a0df04766e7625e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83a4e7211d6aefdd136a650b0a502e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91823ee4e6f68d62b844ee914e7e882d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd10f7688acc63dad813e7cea5b1ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b0a0cb83fab794e7596f111adc8d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1933e07815171255f88468c05710c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323ecd2668c2864fb355e40eb1801b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72eb2579caa73c9aedfe11a4be7852e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b09bdd499770f6e29a15ee639f1678157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db7372ccea718fc7b306c0624ca069158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c2e365ddd35fb26710d3e6fe45fdd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c5d948b446aba3c405d80d5ef61e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e280ac626982b2ee506ea9f9f751397161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8a553760c3b9c267d208099b1f5c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63256062ce2722a27b379f4a07265ac2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113122cd908caee6fa69cb3b51a103b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5edcc2ca82e0671a13ab747a51123165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a7f00e8436b2b80460151e395a5b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e4125ff9fcf540d7fc46d79bb382a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a89f3cb9f6056b81b3d893378c10ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124a060a2e31c9b557a825ebbb17652169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0b9ebfc6512e655d52d8a3273b3d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed565579ed853c78800f17927fca81171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5ed3d87c6da17bcdb0dd1615437cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe61a6a0da300ffa9d13e9dec69974173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a5f26a002512de54ca0ee1fdc8bcb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7210f4ccf4e3415e6898fae09b7c9c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72305a74028a804efd994840188c1581176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6ff043b3a2051de5bffa3d9edf959177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6e036ebed2e1b435a3c9666a09b6d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0266724d2b6c013131a567f3e6e7d40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f4567b8ed43cb5833c98665b5d91f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebb848f09cdaae39c618effb53e50c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46818fe2b6e8d6e53794b9e9f5b2c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525a120cf5e027f5aa8b755547f0f24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7b6d4aec26756e86cec02d661439d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152568099a2bf197af537473aa96a46185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffba6cf81a9b850629bf3468c66869d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef57f89b7fa8fddfc7819b0e74f9c10187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef42a65c4dfba3abcf38fd4ee0f9de7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7f1828abf5ef7a0cb8c05285fdcb4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e16d3dc4b629f35fba8a2eff343af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1f219a130f1dad0987127ec035ee1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70c575b1b809e1e0849cc1b8865901192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504423ce5b4ff92d4f9ed77e1199b19b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153d8930fdc2701f6e429708c23dd8d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3580c48a8dc3e4a22340eddd6d26077195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c9dfa068df7d9a979559a6b85e1dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ea238804804feb3482935dc032954197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e67994475d5b47a7a87ea7f18f5e56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bb7aeff9d1d2e43f8ea34e4c9361c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38562c8f9f3b4feb6219baacb1fc1e47200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcda7b2fb5f6be3608b34aacfe65c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3daf6a71724964f9f4383c73fb3860d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbd5cb3cf0b1229479d29acb35b78c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5d9b582b94f3f863825f701a0796b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b4ec0d976eb6dc9a88efeb3dba72a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7004e6039e20c132355f8fb32af00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c61f56982a15688d6607ff6ea551ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958411befabf8585fdbef232cd86faea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1a15749d82b18b9646a8b42516fef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bddc85652180c90183268e6156ed1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5347f9b96107005bc6da5182d3df5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d388743aee21e34d110a0af815b34212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff762bbc6ec491a5c684b80d70d1a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8878c0ba9d8ee907bc3d0c7dd376f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e285850534227111426c3cfae0ce9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30349a8d7aa4a3f36afee42cf423a8e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526348bce03d0c3d0e942471abb1e5c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72602ed67a337071eb1ef8e3b019e23e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced64d162e191bb995362c277f62d776219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146eea5117c811442954b6edb1f94c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd54837057486367f50502b4f99a39221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddee6ec688b2ebae851c4990a680de222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32adf04d4272c982fb465c841ecc451223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aaf16e6ec6c2752ffdc08fe0f908b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2dbca724d6589bc88c1056f453ea8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a1b53e88cdb5e8bde4708467a0f27226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7c05f4c05d2b730bb399062a8429a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da057110c42a36a8a1f3086e327e08c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c63f7ceb676faa3e605e6b44a81d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd387fbde76ebf67c5743c1ccec3f169230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b2e25903083a13b8377755481299e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2db779bdebcbfaa83d7b1e9e099c7f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b4d46b9305ad6caf51f024cd63ace233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497cfafb4c34c646dbaea36f6e195a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316644f1549cb1b92ea5802038b6c48235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b206ebd9760eb300eeb9d66f579c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2bf70e7e3a7601a141e2114bf0c2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba84a3979c1a33b571a896c2ef9552238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdb0e18574e4ad22678abbf87d922d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b2589bd827237d533375ee40346af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a4f6fb33a15b70bb1354d50e289b8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950863bb02e8a73316657937884cdf9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a47843fe9371a5d1824a6b45ccda5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ee937c9f1b02cfdaf30b0d88290c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a078ef87033c3dc041b68dc6b2f5068245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65351315e04b1507484f81c44f70e6a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701d796fec698a19229ddd683b5e016247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932aadf454d8526f81c43efcffffc105248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4623a2783ce656016f5d3d34c2da5c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2219acc77dd28faa2a4fc8d67c0c10250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76553f622399d23a1787f506190540c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcecc83b4dd7f37a1412879143256d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e962211f1f8ddd87fb818327896b3e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237130edfffc2656310cb8f2398f2d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1d3f86e5ce2c01ebd3cc037e4abc9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1d991a014ea71a17d10eab67032c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97659a988b3ba7b3f13c84b9f4074cee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7f236e5dab42078aa1a7d83f88103258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11593b5954d2751969dc760aee40ce0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c14c14a8cab0481b3ea7d7f8859278260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a2a864f93e004c283f6d22ae38d6d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1694e5477a83045a5b053aed7c6a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bb3b85bb09f47b558352d64709183263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60c80d7c93a24178b04eb109828c8f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab24dc738cde844f0c4bf2e413a181265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94dda6c679d900e18c07a62be4fc05266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb192dd530832e6d67c15e574c5d37267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702887a3645dbd0624bc87f06e32773268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdecd269fd1f5dfce96087df83074a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c563fabd2cdb7621ca76f6211ccda93270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b94983de915efd96f1828a2f52c93a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f877da3471c6b0ef75a8bdffec9c65272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57fa2f1b5092e3ab9219847f109e07273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5c9968e4fe98591ed501e9b4073f6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04704ddc23ceab788821aa8d8c674291275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07e62468aa5b55a52df95effde7e40276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2c7d3ee7ecd160795baec36bb9e60277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b96989f2086f44a792f022db7d87da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658edac1f6dab6de5908276c61ab90a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0643838110782ac1e8de2024333c5e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d8c05388d85a98b9167a8fe18ce1e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2392a65728c84d2facbae6b68266c89282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bff4f3d1d56eacea79a194da8db6ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b63c705fc7367737cd9c71bd5c8f3d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf616423cfff6636773b35f1226b5e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911caf715bbb8466071dd0ae2b69974286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e90261aa51bd4b866d5ef1e500d8f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0e0acbad70add8bc544ec8e10ce4e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149cf5aad044f3e6a8ab4b25e02ca01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6bace7616b37441c169d455696ed7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9691ab108b1c6ee2ddc28e611f2ae5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5fc4d9194a3382656fd473f23d007292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c08854b7d919a71218bb13232c01d5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0b44ab0f4fdaff9a1bafaaea4a02d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d955e519096aecef76ca9f667768eff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ae84b9c5c4399cc10ba127bdf25fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcf1e83c0863b56cfe4a21d700de2f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd7e4a9d5fdd3f4b528fd6c040812298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75fb10eb1902d37fd1a4ba0793bc7a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f392c1008ad6d74e9636decf846b90c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681929a9ba4759b766c73d062c8b2145301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ae9203e07ff22811ae87b73060c48302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979aad16579415c9b183d2ff98d3754303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58464fd1d351dfacd0cf50f35da67f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b8c40d32d40b046b33119c86787c0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376114a3128bde97c3b9e6371a21cc95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd902c8a65e2ef0cb3dbe3ce16a4d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb345230e31371e5632c5d75e694109308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364e7ca3a706a54841a153ac80bd7dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6762349f2b0dc0f358e5070065bb1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0706881c6eb76e1dccc1948870188311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0874d21f04d16693975f20fdcc443a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf74f3339884a2139d69974f37357bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89c91c0f8f1ccd5e79787e619b0a3c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0dfaa4a03acabe8fa87fdda4f8e41c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71788cab33797149094aa4e603efb50316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093d2af4f936197c4af6a5847935ff3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e6fa1b28a367df1c89d907be9864d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7bb7905d7e8869a34ef2aea65cfa3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5dc992491eb27ced7dee4ca8fca73320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f38fa53670f7b7cb82c0d49370c9d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6eacdd191e74f04708941dc1f444c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57b3b2f94a9af0b5bb7317aeb4b4c9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f516ad76f930755dc40e5e9ee034913324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad082d204b55e90a459f63907b96c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801342c1f133419fe8dfb6f31d7a3b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0b597830cbdde7d16daa42429e361327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea135028721d380a32d3085d0ffb51eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2effc86fff1d61c8234e13e70dbf7f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530f0971e7f4638901300792d950481330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ef19f725b413efe84ceeb4fdbd557331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fd78cbe2ec081aa0d9662d60b9382332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7e45379b850b0b1a334e5d6e505fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3762831c9173d8c417508f8895fb8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7379cb549eb59a41226414e0bbf88335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7991f3b7f6348088170a659d9cfdd0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6701d416e29a6ec32d3ae826cc3c533337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf040d4e91c23aee4c63a3f93072d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6255755c9eb91a2a3ba8be8dc5b8647339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33d583e29f2858df8cc60b74e80a7d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba70d601e34bef3ceec6f0d824d7873341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04c463d01bb62f5e13156c655afac6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76856a6795f5db2d150e1ca437bc23d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5eb1eaf91918a35d2356d6badbb2a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d62ee7ad0874921d2337cfd170a0dc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d024bab953b21a1a09282dbc47164a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bbf95c34f3f66039b885a44d3a203347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa062a751fd7fb48a80b1c357f8b87a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434845e8c4c2adce162fa8380e165a42349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570459f1cbd5700e99e390760b43f01350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ff7126cfd8f4f35d08f0039f238ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1609af7b77b22f3467349f2ace839352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044aa40e44256f30217930a58087514353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16421ece723144dc163bd3ba2c7568354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649245d0fbfcc30c07c5e43646fc871c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2387da041147f14c51e9635be804e5b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33542efae44db45f7d1d29232b893e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1abb72ce7ed0a450d5c5a61fae2524358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563a5cd3323a089156f08f25ca279fb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1601a341ecb6c9a9c9ca734de40674360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09310be4cc2c978a6d3962c95327ff40361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298a27ad342af2980690772f1b07bd8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0e0bb9c02e5843f4f4a430dfbc160363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf96ae51c96f0f6404f80f2f8841d09364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b4bb87fcb444ad7e6fc9b938e984a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cad515d7f75045b76718adb02b50d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea9901dd8d6e1977b373e7568ce471367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877fefae67460a272bf0122fc31f22c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d0b01ad9bc958f94750d3ad119ae7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dff5c3cfbc2812e855901c138ccbf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8edf881a295f316deba23c2c4cd0aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704da2433dcf9d848d8c3b861a49b67372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98850ca442a1594118757b9a3f2483a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6de3c3cedc5c99c77ac39f143b5a1d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67a13a0a2194d9f8a8e05f59030eb8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b7ba72af374578e36b290b468c329376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c1cd7541f438c3254f4d117b05d41377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c97fd42ccbc3130d1422c87950047378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c94d4e5998a3286d0e5aca22fd30e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fa15f55bbd9787c6f6bc9534bd31c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d6d3129e6d75529d73edc8c264888381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb990c505ad0ca62a621d6472402f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea375eb69869816d6ea4f5bcf1ede4bb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b664636fb0b7e533058966dc067f5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55010acc9f84b41edff48841a4ae5d58385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b97280f6d3dec30750e0507bcad69b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcba1741ab9c35099a714c35fe41440387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e9ccfe5c3fa18bf884fcaa5476b56388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568b57fd5d9d221090a75c5513e969a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd940ea040f345183750c0f1d69cd8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b796eb2ac33f673f4c1ee06b9a552e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb9608874e86f6ddd7957b047af103392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ff209c5f872c91c82292309589320393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f189249dbad16ba026b8da4b571666394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dba91bcd3147a028bf815ffbf13cc7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc344ae60105bb47f402f8925eb70ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904ce46e6fe00e71007953061cd4211397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bc2ec327844393dc0d322f6cd3918398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c1d389d523c153220aa2076fe4ad3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c5be684761959260de1b69a984ce0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fdc34f73863713d0c009caad65f96401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8d42c297f45d7605ae14220d20b1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a72a8e83ed5d76bfed71bfcd9d1c4f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839627a86ec33afb8d7527c0930e2fcc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308c288605ab544d1ad1544b597423c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04db9ccf3957bffbaeb64ba3c942ab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ad09034b47e35ca8d16888de3134e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8f47c85e851594971eb6314bf9ed5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cff606582583809a82de66dd260207409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efa3ae1023e3b6058f131e647c6f79410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e36e4f059aacfc4065a8764c7e1ead411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231bdb86a3b759d443960dbe98c6460412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06813c7c6f0db9884d7956f2a5905e47413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec077b875eeef6ca1c9375f0f79112e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9d0d8a7d7acd58afea2c6f78e76d6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721507ee47c266689805e4d36ca7647416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4a04b8a0cbe68b842e5f90966ba0d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80368fbe47dd996c17503944086031418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fdb2fc199537191b5e11b395ab5ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fc8c70550ce4f0ac349ab0a3a8262420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0fe8381e937deab8510dc098273efc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2952dcc7523e91913f03f61128970f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837750233d999c5ffc448ebd1ed09dcc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4c19cbb17871bc1fc7d9855f16e73424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c1eeed521ed7787f4a277b5020058425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e105d475f7faabf7624facab249a336426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03668469b1c26e6e05034668727dc148427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92614868bb0716d545267914a4e99a09428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad21a59767beb0704f4d0f42cc04b6c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6e24ec708d555357e7212caf4f42f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8818024f01d249ca759780a764444d0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49587e51aefdc67481962d4a31cb4d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e23c5dd3b4e75ac17edd028a2905b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd22d9c6c68d8ab85e786956ff8f38434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ef2b0b9c3bca923f51d8551ef5298435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce1d7276e8f69e921edfaa484e43cd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276d25039d944ebf92af3ef403fbe97437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2a170d995d27d8dd3e38165392bcb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116bd33fe50ee3737487048be472bd4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820741eb30dcae2f39a4a33c25c86fdd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9151b4670c0ecfb23477bca0322a0d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ac2e85edbb1b00476d270094d5f20442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fca865c2738d3c8fa4f2d91907dd09443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb868647e1554dd489901cfc19c31a69444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679af419852c03ed8bb2a54d6210aac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3837010066ecf57d9c1be373daa2f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aaee639eb72197db6551a353e225cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b422ee83cdaa9c886b8667e9646adca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7ec98a2cbc72dd5e770745e1fceee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0e27bf4acc8e004f400128ab344c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b5c742758b247c3937946cf6db4c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4493152054c212bc0bf489c4f3d61452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042538cda7013abc9f855169f9007b9d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d56f3e774aa02e1f446fe0cf391c3d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8140ea91592e49ff548c84ae8e2cb04455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd867dbf23fbd0f634cbd9da4733e934456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce10b3cd0b602da36801b055521a41e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b9b7c9384e81d5d9e2ea52624bcf8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4dce907110ee002aa9023f6834e6c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614d48be9fd7598ce39b1d8c6e8a03c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b4a2c71bf2651b0c485f44bf10083461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91f1cd4e219b5f609815f22072e7ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5299a5385de48ebc7d643aff40365463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47926dce1f892d86ef177fa0b365ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97844ab528bf11c5bee5c3d3ba876c3a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ecce8ab4eb15911dfd63ff4ce6e0d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca456ef51f25883ca6bf471ac14330467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fc590f38aeeab9e46ae8c68e8ad97468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1117198f9913ea2a0b71581002967e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafe3b62f31f05923b71d1a6c677e77470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aae98950da3ef32086eaffe6d23db5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f080ba74e435a9f752ead771645704472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58879066afd6ebb111cbe29825571e1f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60971ec38b8364955c6bf2a577f52f2b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b87ec84ecb271879860eb02f8a16a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308788f866de9d6979dd6e0aeb001a7c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed030096fb9e4c8b46d549fee719ae0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae83c200b72d83f732761470dd5a1e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc7ec476c31924e2c5775ce830eaa0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e74de9838869a80718fa14713bc4a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6733563d55eeb3ae469cb1978e035481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b16959d10ac2ba572421d9a8cb494482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e1a5d403a9f450aeddaacac4d115b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f2ef71e36cefb573aeb87bd78906e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e16fc1d0c1a80225d3f74e9a6e12a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e7544fa1b6ed52e672b8a17cb637d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17623a4d9aba7bc9ab76300f3853d18487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92b8eebcc68cd043cf6b1adbfd2c72488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998de20e7ad6b1caf823776907266304489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc139f307af8d06bc0dd9476d3d0b78a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df52525d68d6aff898d101e1a61fcc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c8c2424f171edeb1b711b1ed3911c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dfc939b6f137d62375a7ca5e90638493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343dbd0d98ab34e30b1152366f6c2e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41a76d15883a74b85f5aec10211ebc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5598a872fd1ef7beecd0cc450fbff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c2a1426304a9a9f06b75eaca071b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbe8f884a737296b5908be69281371498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8ba5f9102fddc074b968937d6a892499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0b4636beac8ba1baa7ecfc9fc746b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568a419d1864f165ab442cc76feacf2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6912695dcb76f95188b08b237bf51502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342219213013e9b79ff825f42b562a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d235e93d89842d7cde4e94c464612504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a28bc56fa27fac10fde08f7221fcf3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943a0fd19521dfb1fd59d053e649891506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dff0c8a0eaf2c3ac00ff97e6cac989507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac11c94e2466e6721fb30685841b7f6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8f405bd81585e5833b6ad390b3bb4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ae883be3eeecb1b6a184e94310ffc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130a93736d39aa597ed8148cc71cc12511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51df77b70a6b077c8ca3da183d2fde512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63693ccf02a964157f7cc90ae1143753513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31f10cc8ed71a03c8a6f4a8962f85e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab577a9fec84ea602dc6f5e880485425515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6f4ca492ba87c4506132645e7e97e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040f1b0cba3f7b075aa210e2ce21353517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc22f59099835f53e7f53095b6124c7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b780d88c8f7065250ce8fb5bc66d772519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde10cfce0c885649d5b49b2a4a92a86520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a1c77fe84407a319f914f55048150521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2dc975257a9903d406f75364a6887522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babf7cac33ad438142b766a09f8ae0e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f20229bf619fc7a7a18b2ece219c58524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68e21c6bc1987fce65ac8fdbaf99dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5169a7e7ca99acda4c95e4a8ceeec0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a22b35d24abbe6dcf6795a4d421292527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb4f043974598e979826a41d031590528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25db4a2f750f341c34e7d48dc1e85a7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a0019f4eff4b18bf5fa28f952e241530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11419d7c82f20e0884d2bd2747260c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e512fc9ef7ec9e2cc59e5052e089cf9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cc807790ff00d29eb5b008142ed12533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10218c221df8360ac3b7bee6c8de6ae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65788cebf5edecd6b710ffd7dce32de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced66fcdb06f3fa9fc22e946960eca97536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b430fac8415b6210381d3e5acb7e5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ab906e70193608f2ac6b4cf602438538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3b2faeb6cec2a97e46c1dcc0898c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcb3449324a63ac89cdd66429f1daa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de06ced0ba96df8ab10770dd849f795541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9727bfe3a2b5f024bee9d4c09150fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444984eca05a12214a75eb81488817a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbff7b018e387e0d15e4c41bd8dfafd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910f2a5f9394bba1ee2faa96ef39c4b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b733aa59b6263209a74a13c4e990b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bfb0513e00ae64f5d389b8d6ac972547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3785fb5e6f60850e7df8bcbf8f089548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977262f886a36066420bfbe197d7542549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778744f3570abd106c9bb0e71c5304ab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995bbb60e1fdefa96b44b49bdad30c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfb566ea8006505869263ca7520a7f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed72786be3364ae554c8f49df81c05c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e06f87e5a6b018fb1b1ac0f0fda20f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b054ea1c1a18e72f0b3c5ecd6bc3b98555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61410f8409b25a496ccf20f83c11a7bc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18176affdd33a1ba8e1850b6b38ddb6d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc5e8bf49fb922bfe3b81265cf9bf1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325047b2ae3a083b292bc96300a6139559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4c7ce107da79cc2933b94df186a54560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac385b13f157bc92a72443764398e2f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b79834e480a282dd8b16dc2dfdc12f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7cc8e9f9d13656d1d268914132f94563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9515f02165aebee7e26435f850fdf8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60e5a35d03ac9552fed13cebed3db9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfe00e90e000bb2d6c83ceccf42a8f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73b2a916dad1aaff0b407f740e4306567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffaec619d37e23b7943f1437e8aa11568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cc9a60b7e905fd8ae858da8a247ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45656b427c74ef420cfdbf12bee4e6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428970afb1500479437f8855f8e7f48571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975b3694704aee1d8ef40b04f7f1ffd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f0897986133a0572455bba6a77375573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb990c9f0d2d9617dd29d13e228caa6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5eea0d77c9155f23225a3383e7f99575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4717d2ee75517cf4bedce4cdf7379576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8f5c4cf735db42e64c0b8511af60a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8941ace9e84db65780980a94a3fe4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f1eda1d57ff161e8dbc33ad9b12f3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458153a5611c80a4b048f76635524bd7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8975d027134bd2fdbd35eb95a0e9442581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246342284aae5b79f2ce46bfd55507e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6515d65093ddcd63fc9730d1c569f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90c5e10471573aeee5bd259db43e27584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437a3fcb9475fd3fb2a8c5bd7943317585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58bc4cae0078ce4436e383d070cfca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d4eac6aa1cb312b5ad7cedb2a25a5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c48efad0d3839d630a4fbed842fed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba88ba0198b78a836120ceee99b30e9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746956a2a7e4fc39db8429523e4abd14590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2b0b41383852e20e1d583112d7fcd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39894a4165c631d506705d6907c4eea2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbcd0e6843f494742a7c351dcf7bf8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff9898e658acc0d63e44b62f9a77ad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d129a827adaf78662c8a0d86787869a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99f0ff1c809f03e643029a44c3fcd6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c597b20d89fad2d60d2aaa9348d82f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a751ee580d7510e7526bac45fa5ea2f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44ccec231a4d997e8494d0311f79ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff8176cffd56e009643312c02c272d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ee172ef6f34521942de48af5a9b70601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af95a4e7b48b497dc5d34f433f62cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bd51730e26634a06e3338032b7906603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef26349d30e2dfec82348cfffadc5d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069a5c2b052d601d7dc18ea4009651e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79730dba6889bd733f15d8462e74d7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0d1012b088e78d2c12332ec8d0b38607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9dc01b6a9ef18ce3cfe205f921442608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5958765fa0994e20798984cbb98f03609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35b4e1a9b7874ff472aa638d9323af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b83ba58ffb9e848e0d3cf3819e057c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1634d65ae597af9328a12c442de3dec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc44913a102030820def1ce2cc6d0e0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d2434b3edf57f772660032771a49c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbb58df6994c8114693327fc69755a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728a0a8f28025723aa267cd065a0522616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ba44b507d1012f00702a2ff964987617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f15b911685dd1a3ca09db28d2b124618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a24347a592b322aa8eca91fb9726b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcd2448aa00f60437ef3c96a312b2e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f520bdad8a0cf5ce506bd17eed79d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf281ea75ae982eecefb648de54bd0a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6dd686bd7702c69118505bce15d99b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827025e304378b8cc970a5f280128a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376e9e8808da67d57b64380613feec9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38235e303fdc93f7d1fdab63f6ee87626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32738bf02bae4ebf15a10d9aaa014f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5ebad228de595447d22d4158d71c6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3a0724a8737ab1eaa1aeb4ea49da3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3b8efcfbd41610546fcdae9d10068630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1914af355723e12843ac3a967ac43631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726178474c82ec5d61e2aa5d3ecbf31632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90a576dd4ea74a3d69327f9110b937633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebe5fc364c55608a60e81145dc922a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b725eb8fe3be3094c0f53bc9615abf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269a0f272522395335878c904dc7d56636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90304971fbf66229f1961fbc2a294565637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c736fbb7aa886cd0dc3989b5a085d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a2abafb3b6d75ad83b94f7e4c4233639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17b14e0baf16098ce898be6f5d204a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96334a042cf77478357244de32a54dbf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2cafe0b108499f972e9988f3b1570642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f268989c79dd17817eb080552669ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa25656bd51b87ce43bad6bbd83ac7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff380cff70b48b278859b38cef0bd6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd264ef08ad2b7106d09e681ac8c46646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db7998f54c0dc5d079bb23a996a817647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69a00769ef8c9e18235f644b9b11cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c11e1acbf35a3460b3a831b5e9c567649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1f91166926ea5647dda4d933ff554650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18332f7ef863310cf6de822f0c85c58b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565d725682c48deab25f2a0a962ef09652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ade4743a3ac52185f308674a542c78653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e881ac30067e49794a5af374318e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ffde04069ffe58ba7f87a3fa05169655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdd387b6f02f02babfbbcd0ae31e79656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d766d57b027ca16b2c29866c618e773657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8b3861c30052962ac74130e7585e8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0833e1fc49ca59f1255370a3b49d30659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28cf7931ef1e52f82f90ca5866c043660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495321396feeeaae1ed8f00a1fb85e6f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11033e1a8c9e1a39f0613b51f64079662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b69c676f818a20b60abdf6a4bd6b3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdb509ba6ed863dc3ce2ff57c24d4d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a928abad7ceaa3a3128454cf627f0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77ccc1146cda684246a143a894c8bb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348eb27224a7c08d7c075d42b6848fb8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76fe9382fe5ea7aec013a8ac8c731a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714392d43fb5fdbb8e3367a8a1de2f02669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c653654fa8b9960695627a84b528d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5458feb7cbbd4123657cd39c85af9b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d94ca646a4f071e8c0a8eede8fce26672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a35db07d2852fdf75f84989c6d9d3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c1d17dd19959830411fa0a1e8df4f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a76505550ca76049c6fe1763f943b7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99439f47b95516498a244c84343517bb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207483da22b33722bfba5f914789ac6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7fed8b2a8d7d643d2e394e5da3527678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06658245e90d65ccd1a4410eadc16bec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d08ead6d5db27a40b7d4ecc47a08d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2870bde9b71fe2afd47dd32ceb57b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8003395e9425537e729fc2f7ee37600682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04fcec8e02621d9a3ca51cfb64d813683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ad8456002a04b00fd4a1626b59978684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd626179671cfb92339a948490e9dfb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d8cd7ac27331ac77333347f6fa7ce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0c00083a4bd05080806166903c9dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bba26418ddd4fc06ca2b83255d603688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aded50dfe997e21b296c3e57acebe82689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ee047ac1326ab52a8f2145c0857b1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98854c18739090091344a4bd963079aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184172ab6e7e77df5d136d99f4d9b91e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fe0b16d065e350e3c695fcec01c16693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14bb92d8dfcfc92654942f695f252c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44123d9f9da55e5fd57ff39b1e75c394695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846077e8b1bb8522c912c04fea77bca0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106647fd498c83c76b2922115ded6c3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07a395c8407df8f74435992ca7467d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04a2b33576ee4ef12f105e8ed07021699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae3ebd3c525f77208a741160b38c6c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b03fee574860c85a7779a143855e09701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e6107ade6a75dd6e2e07be995d632702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ae372c5d72a9deba8caced27dfe0f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa593bea8c9629c0ffb89e14d834345704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7467a8a8c20602d5242baaba74306a8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bfb46b7886424286376a3e39e0bb4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63442ac06b90f3b43640e21eac983d1f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe942599c75f6d83ad59f495f0d1d8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42e5c0695c4b06606941e9fa13a04a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8ebea7bcbcac50fe754c6999a9eac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24328cd609985592f2c072c33add008711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acb7b17c0efc7cc6167e2f8f25864a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584cb83c81a04cf968d9a0dfef890bf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392f847d3b22087381456fd94ee8172714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dc07137e61fcf9a1e2357f3d8b498715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9182104a084b5b7e215c72bf5c6e7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed033ce999a1a6d49c0db436e9553d74717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9a74dd7b3e3189a207908a53986d7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4c392e0f0f975f17baadc5fae8f20719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af819e1bb1448b62fd28f21a4f5afc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c453516a9eff390b721b4474da4dae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf18e86fc93239d32be316eae19767722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bae70d450e13bbcbb7bcdbadf3b74723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db526872b3976799ea61a88f74b68210724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be808291dcc820d70dfc00a83770c57725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda5d00b66e88700f35f348f72090e2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d39e27d815aa4ec91b88d3b880c8f4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab045b8740fbd4d9ff50c7766007c95728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da99e9e1508412abe0bdd57e8d61ee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e103e67b5d0f3f39cdb0fed17e4a37730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da054a5e5cb7a81654cfe757ceb8f5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa17651eddf47e00ee5450c02236d0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38265f32c40c3fb79d2387d45e2bb0f2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce8c701e8b5b5c6aab3d399dff6e04734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d109a127173c9475836434f4bb52292735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071478c3caf9b54cee818a96a45aedab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a69862c54eb27e9e9972de4d033ba1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd8ae7d96c4586d9f00d9168cca3a7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907490dfcaced874c703e33bd6c534ca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d607c421106fb68f20d36fe26285a92740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9955be5519ceba74313e7f4d0664e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a68ede01d8c08ad7d07b74c9b0861742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d7ddc879f3292456154b3df1e62cd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b8d3a9945173ac72a46b0cba8901a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382e1d11491dd15e998d0a2dfdc1da3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946a3771920bd62b958f09205225488746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ccb6c860bf2d140ac08afe4375cb8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a90f0c5bd8dd24f30a80e927ef9766748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d56a7050296dc680fca3f6f617e3e8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99767e7b9a27a4e5f6907b992c8ad34750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87bccf32ca449bcb0d5dbf78ac3006751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18df0fec85ae63bf20ff631b0858484752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652517f999a7fe460964a2dc39f6394c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bcf6ffb8bd4148e8347421f0206bf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cb4bed8647c9db1ac4f602a7d239e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95174d4ef0c80ee5be059e4dcb044e70756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eabac120fbcbb839f02bdd66276c2a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dbac6e53f0a2f1b5054e09dfd8a48758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f95edead9212208d8b4a6ad63509e1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b07625952ac730ad58ea179d27bb61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924b44bfed1bc7623baf501db6ec5a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382308b60c1f08c4190a628d05a87e103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77596106d76efa5f90f1268ee09a00434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe4d9748092fac21f070ade75305e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9a3741885c6758d7e8734fee755776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa0bbf226d489d89d4e3e537a9edee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86a4d2aeb858286951f6eb3a6a80658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e942976f9b52c50f48499255ec8449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85516c89f7020787b7970f1dbe7ceb3910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536dc67700a1929b88a43a1d3a922b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10979b77d0c41e782463478cc44ed2ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0164e440dd8edda475f79f224489813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f71eccc4c6bcfe686d28f414b6848214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953d5ad36cfa11d87a79088a636aa3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f458b462ea2acef15414c299843e26516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2b4b6758eddcce76f672dfa1c696817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92e22b3c0f8de098d58e70c7d94bfe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c6bf86cacbca2fcc79cfe2e3d186c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b18283c1857711c0e5296f5980bb6b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054e5b7a18a64a46c879118ca02076321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a32c6f30a8bff48c190a060cc98efe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd2a6daffd0134ead872e1d8cb0f3523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26cbd20af36ed9b532211eda0a3e1424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49337a70631b685b6a735869167cf925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdac20d6ee0fd475b93f5ec151708726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa02a8e2ac34d1d16c5314722d3d3ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9afa7a057644584ec6e2fca2a2562028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d7f65ade382c39fafb2860acd392129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e465f8aa1d6440236d74fcb2d09e6130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bb4f45f86d3eb1ed07041c50dd90931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33bf55eb3ec5142245db2a387bed1c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540230e45f0e7948182af80c892a2abc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642f09c07a867be74feba2a2364971834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd9d63ad928dd803a9b36ef27a36af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069246065720579756ab783bd92265b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b716125864c2ed7a33fa00baf6e79e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9f35d50aa8196d989ee9c5a1cd67d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5952a777ff7a173de93e302060941239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b9a994a358fe662ed092b1ea322a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259aba0610235e6343cd2c553a0e09e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53966451883d52015d192c7972a10242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd81656a62a754cf924158fd3e2eee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d93ae04ae4642479328dafdd70e88b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243c0055080d998496be85e8f83e9f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beda5991a56430e8e151ba3ceb153ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92078aab353ff28090626ba556a70e0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60916b0f135aa6d9f2549814db907548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7536f4a1c7b3e5985c0296731ff6c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03263e1fbb228f1df6c658bb125e82150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd62f6318a0962411bce853b551a1da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41b699754c375aefbc2616b2d8a9f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84191e18d90cc0b6fc127bcef48d086f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c872810689da9c48353d89c7f0f10fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91007234137c19173788f0cd70bb6f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187d87ae627ba4016858f92976483f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f49937bc537299ff5a195adb8004b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd477c7eb4bdf7adcc8311c65ca6529258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b937aacf12c5204734d14a08b3143259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630b0237e311bbe6963aae14e2ed9e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418f59029762b06d4d23e18534101d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc7e9a2de054d7a0eb177876ba0bea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df1f85c3ee78cfbaedce077dec9e4063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a087cdf97919dc899635e0ca218af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e99f3b1a5d3a70db59942013bf20b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633d36a7c52ce0b1bff97c0111763f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0a0e217dbe179a09bf39e7d89560867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a271d9957114fb4728ead510c32e8f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17eeff3ab19fc6ff18355b0287b752369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594182c7188f7baf400b87e24170d58870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a68c216fd7e002b3481e83626094071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923d11f90b1591b448f801a9c3491c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a39f1c12bb12d9d26b3d1c277151773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cbf5652f35bf7eba1db7169e521cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a4cf663a71435a0987a0aa2ce60f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef26835005593bebd16682fedd241a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4b3d67e75f6d330aba3b75b05fba477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f19b4c4a533b118765e71ad9cfa81c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce37b55e3dea27bbb8629aa3feca12a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774377f1bf27e4786ec95b83c86d2e6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb62a9220f08fcf1a0e1d6e38721dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c0c6877bf891c7bca815d6289811a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098756fde8d5685e0a8e72915801970f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35f1027dc577706cc1ce694e582d9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0554914b572243ba58121636d51d51585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8772f13512393010a5034e3a40f4086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f1be04aa0e0cfba74939d14e3741a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f022a0a8259f56698eccbfa1880e6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ab15e7fc38cb77c57301d685cb9af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a3b2e3ac9682cee4982e7e05507e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84896acbe79f07eeb3136ad56cb7f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d1d7e4b3b8dd536a4498971a2750192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc460e1670dac7b048080a8575070a5793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d52c1f197c985b1da8db34bd5c07ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52791bf910b35e8f6c5314935e128095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fd1cc81d2deb3a8bf3695259e863e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ab8b88efbbb5ea02bd20b40008e1f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639622983543c4e98e3442c21abee49798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da113d7bbe21c1e9e5c8ea2257560599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce7f5046131b27e23b492f0e05fc2f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ff4b90b459e074b12db850d86e20c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395e583dc19198b55ef5390a2a13b90102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a383d672e396e827595b581f52fa74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aaa7a9ad010656958e5b5dbade5564104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1742fa0b59776e4e61d4f2627b10703105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dc42d13acbbe1592a7018bd7835bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4aa86eb1dc9cd02d4b04ba12fb474e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cd978191bd73b8afd31ed99b5d68e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd496454ec37c2c110d4f77585a99e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90c7957eb2f63697141e43e14e7fe0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eccab0da16a11ad50dbd28259b8cbb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee05ada21c1c79474d0bf0645b844cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dea654b7822a121083081a86eb721113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416000a41c7fc4ce00ecca24a94cb874114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18c13cc973431b4a82b553f1cd53d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54c04bddbd2a61be697c5b04a1210a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07322fdc8cd4aa930fc0f118a36640e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522b1089ff3972c477da28ab4b33dfd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d57686fb7d258fc5d0f50f2a5822d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecd7c182165a39d57b47bbb9065693120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a8209ea3a0064ff382a3774c6c34b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017d85bcac82d057fee701a805c4240122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4c81026fd6bb1945f9a38e91bc91f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea549ccc2f7a53f69482ba696d77c5b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96132d46421fe6cb3771757f58eb6f42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6433388dee4c078002028b257b31df7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd9adbfe7458a7d9fade6338e4262c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3e32199574581bded46c3261abff2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4aeecc5491497ced6abb65b5353b9a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098e8a616197fa4e884e1b403af7c7e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1bf2b6f40188911f7fb68de00e215131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8608de03ea2a4ebb5f839be9ec096a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08b0dba3eb07d3919281a4aa546930133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f36afb18890a0136b72b64c88c0369134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7a4cdcb32af6f3a6f743367a2db7f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cc021f0f6047d86aa4e56160e9a2c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8b5c1ca7b2d65d86f6d1ff62e27fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4491d22a4ff4e65d29cf7923c1c8bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f86f08512e9195feda315ca2ba2447139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68250082ad30cc211a26acafeea4481a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54eeebbfbe3caf6cc5c9f0a709766e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904f1ccb35d1cdd125dad375a8f3f67142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c3e787b746d6ac79f06a74dac4467143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ed9792a8d49071ab369b77de7d61f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4182d72bd14df92d2b0ca65199d052b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5a98f15d07adc41617847f904759c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab47c52a585f7605bb8cb038c69ea6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6431bac022fad8a851533b0304f337148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d18984eea03bcd1791a2952242b53149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa23baa470a6896041faf943af0f4dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31dcad98622bb15e15c64b429580d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c1f4eb0a8f55866635a28e4613b95152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18c6d6e41c54e990c8daf75af849e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee639076ea3c57572beb6c68dbc0897154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2482e5262828bf3ac553a32334303155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0421aeb8d23a8cc498d43d33ef704156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864bd04308d2463460f355ecfd846d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991344f452b4e22843083691fd08c3c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43784f45704ebf23ce19367fdb1604f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ec6c2945cb8393a1da061a99db39a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7429bcc67b74100e2862b47259e27161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff5ac1e39ca9e3ae2cf003775a983d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d111bcbcf0fa92807fcd2f85e3f5e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed826b607aca24188aaf1baf910b624164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b79d41b819608fd0218a61a74cb54f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c0f52f2fea1a15f49d1a0432b4600166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5d534710ab5c23ed00ee3b5688846167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb8a5a8c309f80efa8b6e1720d87ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9e2d42af1b93e1be4edb670d3be22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefd943f2429e8b3460af9282f8893b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d4252b6b9d69ff17351d9fcc7305e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9e3d842ffed4ab201ba2975aed419172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f802ace6e69363786bde4fa325646173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decab367ed7dd68cae1f4c90fd3d8032174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3ebc5bc6f19357a9c4b31212b8a8f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0c77dc0ae6c6b276b011dabc4a2ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cbe8a6e186f032592159161348146177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58f4258425103eb4d6cd323b0edb13178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbed2ee5596558d2ac38948d13d7056179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a6ee0518270bb571a5aa2f98da0ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651aa4267c868cf43b11ad24e512972181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c244bac6b06c051bfb0a1e7befe157182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cb93ad07bd5007d93ded45c0ad914183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43363db12156907ff02794472cf52e45184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5244201403c84d7b66248a0990ec97185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d0273c05f2c6201b1ae80f8c87058186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3fad5862eed4ddbc1672cd353b81f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e558901f246bdfe82e3b00198788c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a82ed0f40305b7d92943b2b5cb9ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52736b65157ab74248b0b77fcecbe7c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08231818a9fbac65650c9f773bf8a504191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436771730dcfbff3e18771cced00149192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc8c1261b09bdfdca4d742f9b3a0e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9321454ce5f449e221c50aaeddfb560194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f341dcd680fe99f4f193d3b139e2f0b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a1fabf0ceff789b1d463ebdc30852196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedbc6b9303e766f3e45e7a2281050d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f006d2e2eac10ca92d92d71599835c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8d157a2ee815d0b36f49bfdb47c7e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53022818484a8f92f0a9081a5cfaf241200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c412cf97d91e7fac9d229479c15947d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec532873a62aca15ba00cb21369c92d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d359741b0ca0b50e6e785489c416c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a47c10adbd8d71339a4b46a3105fec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5e4e8781e767c364813b9b18df3ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f8f13c17b9dbbf8fcb3800e9aacc7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146cd9d01323c7e420d780a7a8775fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af25cfe57c0ac15b335a876165540cc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5fb4d168705ab2624faa6a303e878209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b8926aba691483c9f39270ec50c88210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb535f8241f10155bd57dec22c6283f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b05d8d7857f5df18df7b70273140b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ecdfdfcd17d743b52b11bb213ff6f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968a0743a9473c51048ecae183845bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279de9104f9ae8008825328f98b2ce34215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3d0bcf8d0425ea357ed41dcff2f41216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2fc340460b1556ac42063d18f213e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af47d767b8b8d352a4b5dfb0ce0c8c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c61710c3bff99ef5de8329d532a42219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a999c08593c981422fcd67c3dd4a3d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76090c7c05601b89952e0628a6b72b3f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3bd646c2c801a26b88603d11678c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fffcb566a5f7ee80766b34d58c5251223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a341afd72abe4e6b664d60ca192cb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88305bb7f24bd0052c723836db895a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdaca6360374828b51f7870d0844ac7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83633909a3d68ec2490c493a4d6a1525227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a9f2f4c795c1049d6bae0d0448838228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d259d64fd1dc75e9702518eedd96dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc570648bd4d7f9a6982095d9d5ad7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d65c673ace929372c58b8a50d5cb9a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde34adb23622b1e1463566885000a1d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2dfce3af5247c0b6945de5038cda1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6f4660ef378f40873ad90b5a1949d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22ac39b3aa022f50609bfeb7513fef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a93a4f3dc31baf70286368fcce55ae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8414fc4e8bdafc3ef7854ef3288ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe4de0a5f098bea5f1eff4760a5826238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fc09caea48218929a12c6b23decd0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6865efb276d835cbc22f3d36edcec8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377109a7b382dbedd3f8fd475848bcab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae524ccd7a4ff0b20a0a5f7383371f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb143f46c47540d53a1c866ad7ff5cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104a60ad9a09ed603147aaac5207c90244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d743ab05d720031edeee2aee06e8f1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480021fe2b6d7c4d4c3effe5e4f7b01246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91b58051417dd5b2267ae29015fca0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81b6c4bce6fde87257c56cb20bb0c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85966130f5adec011c9c2bdc4e5d762e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d0c52cf38196dd055e5e5c648bcf4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70f714dffbf4f23036d28d8b35c9f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bfe365d3888ab61b11fef1b009c24252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520909bae195cf9b80fbe8eb0d5a2ac3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920cb053730e6eceb02149ad7d5c2c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984846692afc8d1da2d60c5bef911b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da938e01240ba633229887991c83ea4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93021d6fbc7fcbcf2dbbd851a37ffe9f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366024dc6c25acf1db0ff0060177d6a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1b46199c87fa10bddaf16e9fae9b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa83bf50c93daadd27c7a487aec48b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ad245def56893a03a12095f708120261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be19b20888cb36a5f8dfa6c4b6d896262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b5c4f444f24c7734b2d7311e4a0de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc23b874fe1651e9c020dd8c4f0ab8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a42c13085a20d578b13132ed87f517265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a8c48f4b7329bf6342aaaff49bdbc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670e547606e2fe2d4ba29600ded579a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11febb7b034ee8efb156b6c4a5781be268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04ea5937ed4da0abcd009fef914f8e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85285b46ef9027160d20c2a49383d5ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1cebe176fac805d7df8bd3d052ef9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8be9d7076d24065bec41e15c732e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76856b9d32251a53e6d31cba2ef6c1f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc1c7e9bc9f27eb67d8ccb86249376274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721b42aad6d4281ff7712510d81b243275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13802ebb2f5ba0382920be305a8d611b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357631bb1840224bebd3da2ba80f66cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9af807dfdecb745b81ac4e26dbd53278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572eeaf37f7c62f3850bf18f2ef15e21279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b46b7d36bd347277caada969cc7a3f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f7fb5bb8272f22655ec884deb5482281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a36bc5f6688871771cd0062aaef29282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d32ee5c3609b9b111427475e25eba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8903a08d71d04b89df437803e6a3d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2899aba45e94cb06960321259cf49285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcde7c9fc529bd0e0ca4d4c71279ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a093b98a30c2bbbb77dbaa1d8e95ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbd990481c709d46900634b1212375288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26567e224cf0b9731705c87cc270abcd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9aa598018babc0bbda24267cefb68290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e786f18fde69a215a90a6bfdb6adb3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2763011219981fd9afe5674d5ab774d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb42be024a03b5ba026737387a3892293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43129255220c29fb8543c237e4a025294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d3c57a13e8480776823fe877e4d07295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292da89274094c04252736c7d1cb64c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa72d4bc55beca6dd3a2c9dc13d86f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac3a1bbe2de6d63bd8e715eda1b108298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6bdc514a3ee3f3b86ae6200f06ae7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e726ba6d0add236a97d89c8d521befe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daaf67e4741f254176573bbda3339e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e211d4c0234a461856b10ebd849654a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b9da8e2928efb7c6bf055617f9e4a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e63b0dc8f1c0243b505ca1c433915304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e524f1e751277eb7f4eca391a46ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbb98476ce1156d246f75bf07bea45306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2025a02dbcd3aa679b3bfd9f2e4c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2559718f38da28a8b907c225627a84308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d88bd138c24d4c9a8d387f3e7a4f83309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45db9c07f6570823476e113a3b9f93c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969992bfe981762b147516306b3b46c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d13a73159539aa8082c0cd2d57031312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bb8ce7163e67955cc88567551d724313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfca759a28ed08365803c7dfb77715314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f587f655985cc0ba72ef4bc7ca399dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487f87c847bb321fab703cefada36bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8799dfdc40954758f4af2787888cc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0477dccfb8fe76fee09a73b9c94782318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195db235faaf1e1c7f3241c7d3ff9cae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e0fe051a25301435dbc464ce6f870320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641b685259ed324d71f4c330bb4f782321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c06fe6bd415c43000c98eff9f3156d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860e59d8cd8ccc3705d555e8f27751f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2986f16017d26057819bb23f162c9c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016bb216a6bec126feddfb03c054dec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcf6d9acb8a3ac56bd5ef341d0e04a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b71dd7190072fd93a538fd64688e00327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70246d1f133b701f7972a6409d13fa2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd414e0685f4a957089fd03a53a100329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135ed87bb0c0b38cbb5ad512491db55330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fde4ae719bc31d70cf82a8adc2a4ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf077c7be0fb23678ee0fd11ec4b21332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608985776849781d4659ee36ab907708333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80898718554292b08871e79414ee5cc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29686b388582164e71a658387d9b2980335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3ad6e2237ce3e30ec08f392c1c585336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3021fa363e34cd80429f2ab4b74d29337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d0b2f00cb5ebcd305d685c8a9067f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5edfe9fbaa9ce43871950deb31178339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64d4ae4e62d4a17b77bbef337191f7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5cff09558c6fc77e2348cb42e83a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda6837878b27ed1388f4fb1775c81f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee06754e8d27f192c1ac04796e4e4d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59716bbe0334b22f3f1a6bf5f82ddc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049957b4b9dcf31b60fba6b13e9e9310345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234e37e1beca4721b53ca915e94efcd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac65477fe4a7365bb4c9a6fcfe955bc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd303839abcb13fa91aa9f9958be1d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed3247a289eb548cedcb014642ce5b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e6fc763e3e468c0831faaaa19d33c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a709874893baebe24149f615cd673e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ad618cf315aee5187af2e0500e16d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c002a63ae7304a426a1f3307a0499353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7940344c97ef686a3811120b6747541354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3302d4b92065f47662eb8c0150b2f1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ad88c4dcad15a558d77b0045a33d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b79f15def8e79e3c7351336850595357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fd46061488f9ba837e1f8d910c04f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57c698b24ca61ea4bd361accdbe086359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dbaeea271b8bec2021bd34c2fa663360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3a2ecab24bda854ac9f1db5ebd4ba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75989d5295bf3ecce8dd4145ccd6fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1809c12026894c12882f037032e70363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba60272d56c0aedff12bf57b399d16364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635d35826c00443b66d542273eb2bd2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27227f09681bdebdb9e49e262af83fb2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b295fc27f636615cb4911ac3d90de1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804527d6a1815ff30927212284d17f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6dbefb27e0d9226f4fa0d58691bd9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ef706ba486bdfc83129e7a453610e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba34141583e83efc3198d7b0e2a650371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a8801395a83b11e09252bad219c21372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302510384aaf6423508e5e5937da0e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482792c3a7ad64e6f0cb13764f6fd906374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4de8810091bfa499c83ee1cc49cd50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fb238ed4eeeeaafc06f4d56ed6cde376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c09adf07b01231beca576e6a287bf4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d7036451c30cd4a181ccfac0a7e5c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87f487b59b680e0c24789e12aa58ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab54ba2d722e4bdb2c3e30dae2b8c8d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90817b81975d9f1949d92c825b6f96381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c2e28ab60f39a07fef88d0a6c8f18382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111f09b6db26b4c112ad82a5da4562f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366eeb5e9d167217b714a4016269ad74384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a47d216dc962f682eedfae4d2a2883385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b48dd6543b9258942d1b6c01bb908f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee4821c797ffd671682c2f1f770bd4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de782627c0e37c63088d057d2bd1257f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832021d58c3f6d0e51b66e2ab7e6b30f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9615a705d4ac1b4388d3b6d59462b8a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc75adf11611dbc93e6fa27a1bddc67391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696261dd1be8b91a62e7d9a476b2fb8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733ac804d66f6c38f776ea7c965eb9e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c1df6b9cc3cf88d29a15894008756394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9059a9243f2a5aabc83ec007635ef71395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ff4906bed5833194755dea1e0d4b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da891a31b37729a537cdd98c917b18a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62cb589ea34a5ef3c8705e27a88f99398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2464725f49bd36316c0be5066b182c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1146f1681098ebbb59ec917879e825400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc294fa6a54cd70f7ea069e8ccfedffd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8834402d23ee208e5768101c060a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac78e839556614f8e8283e5effc006403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67ad437ef2f3ee076083eede2baded404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6cbed8a8be67102fa2a1791ac13f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501cdae4928944ed7ef27b1cd79ac68406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621c98a55b7aa04c38f83e1f8bc1316407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c253c140e986991c6f16cc94426f60408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe882b707d575f6dfa7ffd1106fd606409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacf053380aa724cc0e7f6c2f3f219b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a1984eb6524890ed3bba30084e326411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea8b859d761e1eaafa5a0da2d30b62412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16616afe8d2816dd49a51b14f67871413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75038f00aa4dd3629f015ce2dfe7974414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0d74f5f3ff67667779674497f79a0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f16a7dc8631a2a03155d246f4712f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38192e28f05c1e8eb5255fb3fa9a36e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c8758dab26c50e693703eb23eddd7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e3e4533575f47828c9cbb1ee87698419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c6f8491c5fbc506db45ace4e7e830420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a48f0f0a573e895b7b784d5a72bcc6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38a4c1bfbec9f4588b6f268ed54a94422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e880599bb77ffd40ce3dfee90fd1b2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968106c5d35962fa252371d37a3a9346424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca855bcb646239753ddb1ecdb1b655425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb249ecc813c15b7d4a7ddb28836e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b5abb81b6b08138d2e8af7cdc96cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052380330a368b3d5812962d7eb022c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a939a63de136956c1cff804fc13edb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711420aecdb11bb628314a1d85f21df430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315d3f38cf7c7181a8b2a558bad0d74431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3506a6272019a8f2566cc622754b61c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2138273bfdb2b1a911829209c20e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f2ff2496c77f8ace9ca255f50273c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5702116cfbc87a75d5f85d1205b0d29435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7d40b199f37429e2588c7d66a4144436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b56de4dc785113ddc073292c6c760437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a84d0789d94a783728bb1359939ef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa06677b9335e6a58a903b2246e84f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e0b803a0848cb04cf591ec1b9b207440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d53fad2fc2a4989cd1e10fa692679441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146883f5f7dfdb0a67895d290bbca5dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f131d68ac76268360e3d37c56185a5e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daee0317484bd7133c1709ae099949e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143ebb8488f02cc06dcf30c419db8b2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0afaf636eb1f749bd7d1214385ce98446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b56339301433c1eac00fe1214f6bc6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e81815875ae5ef58863941e5cd76c4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf243d3c920ac9e5aee1ed7b2fd7b88449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2e41eed72e6507425d8907b09caa7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ce2f841d0c8d7b18d67c5499f599d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab392c4384c5dbdad22de4c35886ca87452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceceb475e9473afe4726b9de1fdb2bd3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4052bf3c966fbbc74e3e1a229d269454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9356f29c1f97226fe80e63cb25f3c9d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9aea7ed6cbccced4f2eff773c8a2e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5708fd5c842751b7109494ea41312457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f85525bfa30a8500088adbf46f5d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31804156f19727504604a136b554c3af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24e9f79ed264eb3e0b89ddfde75f23460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a204a877307ac98b6e32eea0fc76350461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9125a0fdaeeac5a7e2ad3f9e829b1f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6763ad54e41db20ecbe9033c7dd80e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e36281980d20105047bca0b34820f7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263359e5f8035e44707702522954d58465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8adf8df555ae16d9bebd418aa3750466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50561627d6826824da348a08b43314f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb4a668e78c745a018629de7bdd94e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d3ea31e91e1fd7a2047245536b1c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049ec5f5647dbacb14a3b2d2cb243d2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ec792ac845dc6748e8c125b72667c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047b7640751151aaaf3271f88d32415472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489a9fea8dba36ed5b137f899c6d141473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ecd4e8d423d4922b532df906845bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bede3c46324d86bbe971f3b6218ef1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d508fd0b6c119c100d586a74f80a81476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bbb1ff6e28de77d06e4f56696029b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df21e7fcfe4e9a5cf0d7169b244de9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27ab31143365b964c228678fc1d058479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2241afc8252ac72a7de4890cdcaae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120b32c80c2791d3ceb2edb163b3619481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056621281acef19fa0675b0d0c10777482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407f3f96164c3f38a783763690ac1f4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0428549dc6cbc0c41ada36997afd4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbf39de706687569cf598112c2ce42485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6bd42691a1cb0a4466cd975977c54486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce53f273ae96f2550460bc5acdc8646487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7f5b7208f8bfa2b7f5c124ea96410488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69483b5d0455ee5b2a8f04df03a1f3c9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad60ba92025fa2b8ea02dd10608046490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf2903f5383c0c132b00ea364daad5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86265a8984d801f543cac2a07f74b9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373243b17edfa3773b17e61c975c667e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1f0d1a49e62ddb2f20c7492b3c123494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7c990d1152cc62256d64fd7562676495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033912b0256dd385a614af7342abb54e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8aef655c721b5f9d0043ed97c719d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585f92eef980677fcc1e05ee4bf2d42498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c9e49a038cb25b63f5012a1bd545e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29f7d587be2388f7a7a37466e52b62500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455ec67c3b1cdaa450117c7d38875fd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae0dbabf41370b886e601ad528ba11502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756d6f065a93843e2ad804962efc93e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351e0c8d367d4cfed08796eea946ce8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6dae8908cec0d7c4370ee457a1a5ca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fceb1f28b5abedb61be62c5e649b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6af3fac19a7b5aa9bdbff883dac092507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286972f6509048d5932c9c2c3258c39b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845f6b95e171044ad8e715768cb9bbc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bc714f062ce3f215c0918afacc86e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045b946111a863f3b7e2a005bf7347a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a0a99fc7b49b562fe6a6cb76b7677512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c7952230e3d41840c3a9cc83bcbf0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184587217b923ed5846062359bb806c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ad483ceed418e9e30c56b42bf1f2b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2e08c2a394250ef516c3a61bd876c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f23c34c31dc1283c22ecb479d856f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b7c729a839bd8c26b1e06f2c96f45518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8e90020f036f17b75a611297ceb07519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4371b97458947b01fdcdf59816a00af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cea3a5b6f1a1d2ccd39dd53ea3df77521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0df8de3521023a8ad11b2b8c4ba053522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06497ef4a21a57b5e7a652bf62a5e549523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c81a2534bea20e93642ee46ded49f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301b57c21d2301b5da857cca2dbde9f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bca341c2acb10f9d1d1c23e7d363d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5b7eafffdc75121be301f48e940e1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea068ad623fb744a59044e13da61908f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773765341c5882498bfdbdfa1affbc8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef64235532ee3f9358933ae63e4adaa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f08674a5f20bd773820e702206fa57531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc044ee78160ef9bb104fb796841b2e3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a12ec17914b51ed713eeb486eb07c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2803271b57cd2409685139c161f26ae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6cfae4a5bc04696c871bd71141619535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8dea3e461472f89f3b172861e863d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65864ff128498e8c81497502d443619537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc02bdfde8371b6cd3132b260e3fa5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780ba043ae9eab279dc73a0bfa3977d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ffef1dc3f6fc9b3df0f6007b881e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9d881b2f002f0a5ff4bcebd85f358541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fa5e3cc1b8f8e101326b7abc17337542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1819125da6a3bb84522d8710890339543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4de20f95a426439463bd849983ade544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f086519f1bc15a627dc7cd3aef33ed5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75509fbcd8c723576829e1e17b86a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fa5edab18a6b8ebda0c7d7e78c35d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92522079f76303cbf8ddc49e3c705e90548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417060332f731dbd9bdf859beafbc936549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa30618e5a7d24a8a122841d361877e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfe8384ea76c74f5283485ef74e74f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128054a8248e8b1e1c70c700cf7545a2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dee2889bfa8dcf43888a8a1b889fa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c60d084e6e0acf63eed2d0d2d02903554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf6c76b914439933f2f3ca24ee4fbd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf96f22a3b27f5240d75916736de4a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e820547ca7f4f72908aa6daa68220557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951da0713c6906b7a34117670cfe3ed1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802852495618aa2c93533217f869ac8c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35603ef5e3426d720d8c43c3b7f782560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017d801baf1ea1e97d0841b16b54f21561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667035f67485b4a7936366fa59170c93562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe9dc95fd038c9d993669c9e711d33563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fb0ef3cf3e4497a95b0f33e096a20564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785ff8ad741f90684070c9a71a95538565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19d8cc4c5aefb36c39f10e88569646566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f779e94767d45fe35f6a7fa768af7a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ec42cb5f1dcf1ba5335f56bec67ff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a654a370206c442663851ea0825bee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c575a3514341a2ca29c28fedcc963e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc650ca2d18e8f6bbc4e48b3b96d59a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b1c3aedf9c1e884bc14e69ce5c735572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f0204cd760af59924246cd6ea9fcc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329864e40b1d035d824b9a9663dfc4e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b8bbc470c82180217ebc59005358f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2f68fe0330d1fc1acd72b8d1eb218576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76943ff0ba4a142b2bee1c2db4676d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5060acd32968f742c3e248665ef892578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b9186e0c57fe7f62f0680f4ee17e2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46e0f51a22d0f5da68ecf3dd95ac5e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace6f35c541f9695ff0da86e6c401fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bab1c2db9926e131aa6e3e7d16d21582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07f4231e5ce7b6366a8c1896e51c55583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9d990d418a0dffcce6e02cc466743584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35d3464043fde8901a9315ed67e814585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b560c1552a5aaf22d64f3a5055f3c5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e28ba4c0f2e86fd482ed8baddc8bdb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d700e74be1db2326b84cd2d0b0088588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a51dd5a6751e75e919219a8a921dd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934593d2b13b97e5780fcaa6774ce5e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db429db3b83eb9767251f46d48825790591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad503e452fcae104115235b98a0ac1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c051ea3930c0e5016022ae9b189c5f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8325189a64ab3b7c206f06461450c04594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd021881a4a173f7d19e5b1a906fea3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36f7f1ecc76af7dfcc368cb4d2bb82596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85238374bcc8d7c59fa3e8c52efeced9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854b08e42610e6b5428a2eabffffc97598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5850aedbf71306844b89470d9ee0e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b99689ab699d972595d9ecc48c1ff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fea3d5ec979513cbade136292c5ab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07e109d0508a50441cc3cebc3c524d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee358cbf8343afec7b8235a07f7fae78603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9486e98032983701d03ad1167eb285a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f00f3d232f0d33dfd4e5478621e14605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118622e90622482a341b269177c2771606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0492dfcdc55d04fb395199732dfbf63607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441456798e2c7cb5b09a1a45906ff7ea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381cde42ddc2a937edb5c8cfcd9204a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c839a9c54d51954cc919eb73fb53a7d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62dc660c146879c9b4d7c7d5bc48d50611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934aa0eb1b5923a014321e6bd041921612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b138ba1ecac830efaaf4d1a9e7de0b2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a702c6cef3b4636af515f9c19434fa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dc8a073df3fdc770ed288aa9440d5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10f4e2cfff95af2d251d5efd1b56d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fdfc4b48acf546f35b0e008efbac8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367374ec763053c6361f8a95685cf07618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c383415bbc3c309123e226c453afc3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4318707007f6680f7ae6746d01fd5ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f655a8445912c71750df8c5fb61a194621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e54cb132a7d6282ea64a314dcf4a9e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa59078a6894bb09a346bafce38d1e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d8cbc2ec2c2b8a4278eb12c98e32d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac378d2bfe4399cb1cfdaa23fd15c51625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24470178dc13b6b023e32db31799c7d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff5a6a1ee345ac7b470c660e28c6f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1b6bd12241487e707904b7ced4eb2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5a499233568e10d14a9fde8ef2339629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e09b48cc7c01f4cda31d739dc0b47b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9385bf0208f81c84c841051bff33ff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cc16567c04ce4a3242727f84e12fd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1eadb1431cb3219b83b5d3ddc11aba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d527ecdb71199e1e30bcae044aad0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee3288c1b88675e18f3d37409d8fc1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f45884ecf22f67f3bb5b0c3f272ccd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34d77e4e20237eb136f4db102d2677637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aac9cfb8b6bffd019d645a99fa07cc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9f7f4f00d3037525d92fdf33ae66b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc6bfc1202b0808e3f7a8e350d702a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2019b469732c1fbb92e5c0d276a32641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7c0ee8fa05278e3fb403fd6fabeb9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ef8287c769de691ec9f14dca34670643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e03e0f87dc06dc7c26d1fa20a8477644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f722866485b90671d195b9a77675f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dde2e8845b254765235ecac35a727a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf37e98a5f9c732acebed57cbe2f0f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167c55a1f78ae6ad434751b3b6f5ef3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018d0f1dbc26b9d30bfcaed56779df6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b0735c0bfa4e733f1b04bf237bd93650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdfbd75ac9a8880b1d4d97b16c4c96651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830450ecd576fad8ee88f15d52e53c52652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b7dfe8e328397b9d8ceedd06ffe77653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111edfde5a6989c930c6e688c769d79654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9455f9fa7235d104ed2b518d2b3b47655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6394a42da3b7fe53027419ccbdc62656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ce69aed4d6ffc6be77d39ef4eb650657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f05b8b34e410d0e8f20e00c512dabd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcd9fb78a71c4de26c4dbba5f0d936659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850959878ae5a087e20de48e7043146660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80318df01f42b5c5a78d6b55362e8527661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11cf6c06fcb32cc61189beacc66952662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc327f22a7fb6c30760d494180f0b255663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7da03600938c1fc57035aaa3906011664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1241c25ebbd6f796af2c329dc1fe8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7987ecc7c932fa0ea38a0499cb7c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea109dbbbefd4729b4f6eaa3048f52e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174310051488045b46204f3b0bd2ce2b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfc3ec325d35df3656e0eab67a3de1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3299405df7906fdad818cbfa9c724670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45351d2d5d0cb7f8cad20e00ae0fdedc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf819bc25d3346a0cd67886d752bc6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d83c04a9168982c90f8ebf2b9d6f3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330382ace2a3f7b06340df0a1c1538f3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8970900da4b3965ec2a93229fa4a04675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a277c124b6d5f712087516a089a3b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209c21786b5e95ec4ea8625dd8c0003677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d0cc2572d26a1ac444b787f062fa8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab5be54cceaa3b0a57c456ca8f19b0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e79290fdc11c48a72cc90d9910c99680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4175fe4c19bb6eb048efc341b46c15681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c79f2eee6d256470f002327fe1157682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18d2ee8015d66482ee095c8c0dc6cb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71461a28ee58bdfbc76665c5fcb8ece8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d883df0fab2a7cd11a4632931864f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d14e48e3dccb88cdd1fa8d8bced7a7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298a1646c0aa2a523616cae869ad85f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299422312975883154d4afc9e4eda8c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76c33b3d3335d78cd52e56f1d725a6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcc6e73748074e7fa2dde2db84b0f2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37486a8b2813967d64604136ad11563c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d45065ad31db69cc34ecb80c2c7992692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab60f056fc843949588bdb20279d620693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712f9f4a5527c88712ab344a6c92eca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdeaa765abe490e4ac6772596696a9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c12551b1ffacba648867003d4ebada696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93dd3fb21e0176ae0799a7586ae318697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc112b81dc0b6de75e630a8a26c22c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82300946b4729070edc7f596cde06fb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91972248ddfb2b7c01c2631c001f3724700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfce0f1bdc33452d2fb1f13a7648c0b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfc9c9bd0ecad3d6b2b6b5c54ff336702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6d7546d4125858bab8a19fb69e4d3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85353bcd8688323d91abf46f0a68b042704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e255eeabc3f1ec0a3d811b26a551ab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a39f5ebdbc951a2f871e43a9401db6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d0721d42ffd0bf9148df2e78b5b7e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d4ef605f32b31e4586c020e641a9d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670906fd46bcdc6ebb0d9a8b41da9b2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07785cda2d63a281f3c7885e4b3ba1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159c2e4f9c19146a371bf1b8dcf9b8d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b90468590a770fb6e8e98417a3cc1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3371866102a1b6cc5f4e81a82483fdf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccb2b0cd95c3066152a9e7edec9a53714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47326633e9a50eb5171e8793fb658b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ca5625483de71e3df09d1e9c0de6a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a299b86af85dbcd3ca33ca05931d7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a614cd929eddd6a431e0e116c8a893718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f35c3188600ae2342cf58dd36d3ae0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db6f8fb65e8d82881ecb8bb91f4423720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea5b8b4663fd8c29789df1a204629f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0300254b999d4af147f66faea1631fe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3219bacfa5d2470564b060dcc5356723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe4aef6e283faf47bc9e072b758e2b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2f6f0e30f3b56493d16050611b8fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a82ce0263dad9d3f5e5814792398a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f137b1f5c84b8fde0a63522d54dd330727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966fdc6f5402051e697a446a21ba1ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6220302dc44a21cf1f4a563be7af9c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e5d44d8d3272b20a7403d0c971f6a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83971fc7f241bc276bcf3f1f8794148f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d37044ca13a3d8da5734d32e7a591732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32469d717224446b75dae7b260db5ca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5d317e706e7e54d90b16421394b11734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a718599d28c704513673b461174514b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbfb5a88a7d991ae11d59439760593736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da54133b72446aba3a46a6ad48e1252737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0f86789c7f5fa3d75b2e53f8d465a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5369827ca2e6924b1c76924ca18854739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e7279e9c54de552fbad9391c55b3d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94222a6e2fbf068bbf1ad73c44766e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7659ebc0f4f41e321b6474adc9baf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb7fad9ac8daab342062ff7cea9936743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8ed9e4cf724b6adfa684bbd7d2035744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0081428ed0e0fcde0419170154af2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008efe498a5b7ca4d2b5756c8067347746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23580fb866abe4a0157d184fe8b4d969747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ece76e6b565c366ffa459232f1f22748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0cd239a47fa3cb12629882f12ab6f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2421a20daf53f9d0ae315df7feefa31750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951eb147f6593a404f0f431e0eac8c55751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fbad03fa440b02a39045932c6986b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cf54fae11e16c5d742516fdb4a7cd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f691eeb3cc66c72cf3d1a06cd4d54754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ad5a9f40e78fa47edddeb803fc12e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023a652edd8ad30694f492dbd24ebe5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9a7eb21fadcaf2f603a3453b46eed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a999dc94aba081809e0995ae12e5567758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766670b2f189a325090f8975a14c940b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>