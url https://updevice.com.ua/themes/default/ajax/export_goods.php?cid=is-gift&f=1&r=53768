--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a7571bb6bb6f21273a279480703d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779782e696bd43152dd78b78dddfa6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a917b002c33df685fecf1cddef127833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5e167d6eae51ba42eea5d73ee83964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbae3741bea86c47eac5c23a87ab65c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ead784cafd78f05b894c575622ea96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c48d3e649e03cf8e731294c001ab87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacd1e5a4780c682ed3c8763a43b9208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105831fd2ae674c50a04728610b90879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16341d9a1a70ca3870425e4d44241a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3522670555ef9dc96530b2d75f83911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a1716e60bdfb8a5f6c6abd01196c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980736179dda8bf1adac407af28787713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592efc23103ad21524fea4cfa6dae4d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730686d3257c933e9f599b7e68785f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2681c66dce96665dd614a74bc1d1b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425761b5f2ebad54a4c34e8b9e3b117c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a0da6ae1e00f0452451d1cc5e234418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b9e40366564d3f7466a398a76c1ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121753733d47553db0789743c4f9b2320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f39deb3ced92028032952da612c26721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa8d120342fc9dffc3dba9a78df8aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2833f708d74568a0df78aed6ee36a1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376e4c47a68a6314f7d859332fbbe3924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ed01b3d45e4af7c2a5002133fa05425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bd893133e19def8f511729063b32026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7106d375427876472446aea11c3139127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aba0562975a636315d2dff20a9fe8428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed51a29643a5d121b1690ff820dd5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5fe4d28187d8ee9851b3a11f0452d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bf64a24ae24135ce194b2f908c00431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1c33edd327a9628daedaa0a84a89b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803e8b8c58ad120eda771c4faafcb9233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114ed0d4299469ce9c4d585a1893fda34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f10b47704726a875520526898e189535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee635fa23785d85f528dba75143b888c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e487b4c64c775f37cf14a798fe21937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729986897efd5e76090008da5dc889f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088bafbdb0691e655756ea2625b069639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40acd2530a164fc44f3060a524e82a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e059104851d86d3af189cc2ba1ce1f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4685a1f7314b80a500e5b66af5678fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8063145d3e0a3255e81f537a07fea343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c137be24c487ad9d25b0abd2a043a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0c8e57fcba1e9b2e4a5605c4d37e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b98b0cc8fc00e71c2886e7bbc7a26a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ac7d7881312cb5b1d4f9f812228ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dae5d3aafc45d2d7a0ff05e128e59e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da482b891279641cb255dcd8fbae81f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e570a45390d2a74323527e97eac14550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71a88d28255ea029b2963cadff9ba451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a809d69facc54e0e01f4e2e4b3a7d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323eebde1d18f061d6b902ebf09af96b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c6d15152c2e3f203eff85e6e7b6c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533073ed8c8a507caca3af9135d6b41155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31391e306d4d05abad0c06c4f4ad0e1e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d48f82404fe7e36e9dcb3017fc45457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563133fb6eb43efa9ce37d93a42911a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024af4463de7ddff4ddeb2f97797af559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633fb00b2e10a1193898869a30efbfa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480729a3e89a2a9442d94a9dc9a3b7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf88d461770fb9c4cd7effbe053ed862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8842af21cb7772b4f8fb4f4c5275cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a88ee5b2586dd8c0c38672396a8b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809a50dbe9ec9623fff869fa880878e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3375f2664e19e78c3c759bbbf3cda66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2eb440ce1b02dedd74fbc5b151ffb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821432f3bbc2dbf7ccb5bf649f6bc5ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3e37ae8f82519dd50d73e00ae95af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad17427a15765652a04250bf542fc1470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40746f6feb3203d84e7a75e72f15266271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19784ef64f8eab70fa2f32a1c89e079372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e78622c40d33cf7a64c7ce39c2c86373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd2e2756e842eb9a22741adbd9e14074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89baaa5a28d065ae80360efd403d2da175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc5c87802b8f71c6363d1b54b18e7b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c30f396fec3c6e0baf496786f2d7a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c7608fdbce92c78d01f165187083278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7846c94bcc18a6160fcee8ac05ca579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467909e42a7a81ee834226d7a0da0ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5576eba4adc7f80aa6aa8fb69802d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddef20e983526c075fb3d0b8ca5cabc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7725cd439a26e06fbe37ad0411b07c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe85ad4bb0333927064a7e089fa814884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42899929b44c4e97d409ce01f363d4be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b08fb74ae0e8d210ebe3b9829c47b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5c7fedfb62717c81dc8515b8c4d9787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727da67d1f7a6927f5eae76bd2cc72288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2bcb9007e9b6f27f9e8cdf69c44be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ac805ba6f3d1176259b1a12f2e18690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06013b04fa5471e1b4642442acd5a79791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641f5242b459a295f1d230679dc51ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38bde8cbabec68ba01997f48e2b08b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b9209869f159783c6b775bab9510f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de39aab1354fb33594f037e94c390495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8eedcf826941f131f133214fe8f6a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670df28452dcaea261a77b571e2ac20197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da660eee3a825e77d2f8696cec851df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038802150e08711f7b11780c4cf488ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c38812043f1436e96c94a30d6e376100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023124d8945c846315be863dfe37dd2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962414969a5dcd01b1436ca8a2278b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260cce764a61bdde9386ed39fc0dad5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5918f3a4a9625c9344c0c19f65baab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a846dc83425de8d34413621d316eacf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cab858af8978237ca2011d7a4a890b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b3c64be6ee8fb3ac43f02877e0fe6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44961063c10bfbea1e0af85b3aa5505b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a03a89ad6635c2fce4508d3bcb6ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81362ee20ef6fa854ff8a578ff2237a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a4713290484194944af56e422e962111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1492b0f7dec3969ccef18c2cf3cc85112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c29b5e606511fe81993b95310bc9d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981ce5c01769cd00052662d005de091114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3409a9fe3b6cd5e6e85214e2203357115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d3ceb74ccff3555b3021c68b61157116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5dc9c94bb8470a80deaa3c660f7c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edfec5c0a9806ea8524e111fcf04e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac900979fb9c2a16bba976bb0f27b6f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f634a5df35f77ee58bcf4c7293419120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f205fdc9ee5e56d87e348ec2be64a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731387db1ee7ebdfd5aebd5dafda282122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f30286839f58f107a1e448a799e05123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b567b3a79c8b785f9a67b583e938caf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966aeff38dcc30f5fb00afc8a4c655b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da468d976d4a3e1a31d4cf8a4f76a0aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142d78ee6f342a865a7ee8300d3c32f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf895f464f455e83178a38193ed4a6d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d9d10459a352fc6a71c624e099acb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45724e9d83e151f99ead85dbed17ac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac9dc0547ce5a5dc7da4ca65425a2c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7ae50b9c5b3784041b6f776f749fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577a72b700def4b31e905199de77166133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16694afdffe7265077299ea1eaa9af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fd4f22e316e875dd2b4285f4f6ffc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbcb79896582ec75d6f81fe1b1df25136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869f59f803e09990a85d9ead6141f5c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c20bb76d3432c2ffebe6399974365138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b2275efa9561935d92dab763d81d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbea2abdbd48269ddea78b78176260140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015613c9c96b09bf2ba4a7020a7798d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639210392386c8b87509ef823d20a0f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1054df6f8a37ccd89011d497865072a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b31244e1f5d359682afa8ba96df346144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ab1951adf257a63f899cee7e1d2c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa85059a621a3203eab21187671856146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70046c44a8cc04ba920a1976d4e8c6e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8236ed85358ab574fb58a3fcb13d5f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db302d694a4182b1379828e42f86ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a592e56c8f16215151a0e4430d859150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d73315e7ee3309d8e605644ad624ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1304fafddb38cbe21358b60e6ec742152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a4ee98919a71fa99e84601003ba84153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6676f5c80ab29f39d4144aab23ebf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265679906dc244443a1d58da3dc19b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4928f4fc16714af464039aae628230c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cee26abc3b050a4646019072f54fe0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed759e5e60206c948b8746706caebb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb60d33e19fb633281b73342e0b7f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492710054724bf27b96a761219f5cb2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864c30de469149c63a91871b35c6ac4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f85a43ef366f95e471e40ad0b7e789162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cc63847620937d8d73d3793f4f402163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29f600de413dd5fd86412a54a78033164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b047a3e7d7e596bd80add7af67b610165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b041d66a67e6620f86468f9b615c8ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c5a94364ac7c52131a9ea57547e2e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a1e37b0f72b83d8e906c2ceb67556168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61d3412e7a4fea490083ff569e8336169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45036eddca2fa69752b7360241e83caa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761eecd350d81b0e891601d80340815171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e6b5ec9c4d3a73e7a37ee6eb32a6f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b00f75b73cae83300b8060e62f403173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc107781170ff1c66b79fa3f7a8523174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9f103b4eec9902c0812f3e1d6c233175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa39fe4dab7fa6dbf3ceda2a722db4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4467881a627d66dd57c0b6def506c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f0018824e09dc7b4b3fabed927336178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21539b89d28768ad6d9cdbf6051fcc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c629eb1621db9f3be1d6428bd52b845180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb8c37f1a9d9fce595f5bee2293885181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec47a3e3c5076ee4cfd0ce19612083182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7446f945d32c3fe37e20265e25c5163183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237b9607505711f65938ec0c21d763f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2540f680211cec2deb50c3e2d38b51185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a043520fb4c73821bdc3c8acebab02b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746e19681822a69da5e0977ffeb3df9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ef591f36901d92494ee5ae100e6e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69a81cf90cb624b3b02bafda0a1f4b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ccf9cb0c267feeb49753cc3bfd346190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b57f1b2b3a766f2d0e5fff917d505c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ec0572c6a6afcac0f88d5010efd58192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65c693c418a5b8c1cc2ef6ee1ec87c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb5ce22c55870aad97195db23bfb6c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7b125729ea162b25e73feedc942c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071394e2b28874d1648077fbdd04cf80196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d734eec25299b1fa9caf3284d8dfe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1390912c21d09eb0fde27600761a9fa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4c6d2d14f0966aec596a7cf0364fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f596b5b714b9e9144781896537529200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192a4d5cf8443a2761662b48ee42359201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a798268b7c2308e0ef120ff113d33202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e2c132271faa3efb3ae7d4db23c03203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bab8851871a4a94d90cb0e7cd9979204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c549585db99bcbc7060915c3464c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646b835e37000e505684ddbf9f1b133206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b8193406a4d708b533026c3c909d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5f0538bd2cc6fafb87c2bdd394651208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dfb4415f15960f726ed378d267ce9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db94160894c8a36903f4b67103cbb4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07e0408b0559de6d18cd109dd9b45e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8251c6f515babd9a0aa63dd882dc5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed662b0b6f8bc4d65d5d9659fe08cbda213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4210ec593b437ebf8aba99c650ff47214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b543bcd6e8de6da1856dcc7ac903f18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d498ff73e037c23bc73c4742005bd1b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9736ef033120fb9693c8d228a3fe4a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3811942b0d64531464b12e56b13bf5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdcf001e9f58bbc0ae882182cc8658219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196db39ff92325d48bbcbd44c703113f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a87a2871c77ac86de140f93faf82e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c3fbb7a5f24701b5b889629cac770222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f789611fc3b3c01e9fccad0d5da71e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41111f01ea612d4eded590af8e2da088224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3ebdf7fbdc73dc57c271c176bffe1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29eef858add9aaa697b13ccf07149c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e111125f4a8393c8b2f851843a4f2d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65873e0366be12a11c029fa6e846f4e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613cfa883a7b22d13b1ca1ea21f563c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50352de3d55945d26708c87b723c93c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a378bad3f15c70cf6342e783d13db2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0e0466d6d443397743738bfa5f876232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768a81ef090b0f285e2c71aecd64e33233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dafd2ce8587f989023e06e166b855b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92797edfed45a650fa14b48b9a1d85f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33ad86524a45f94a126cf206da0349236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a981cc6d62421999ae5e5ba7010cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb2b458f5bf81c9b16571653b23195238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e229a65f0226446ec7ade3cd10814a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41767439b86a2cc6624099b6e81d65240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b5c4709a6ec0677e11d378dfc8034241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833716536810c8cb3b971804b77f84f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645caf0dc5d0245d6c44924eb5d5777b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cebe45e4ee9bf5e18aba57c1b3f69244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62d8a56a8016d0ea431ec5c206b8c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42566fc47cd74518ec76bb6c8edced86246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccdbc3bf2b06034c034a843b887767247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d75485e46e14e12be9d303bd8eb9a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a667c0898780d9721641703827b3017249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8f7eda3355a5c4e989d82f221ccb1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d62c0c4781c3e45192db1c8d76d952251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623b0c4df4b5d80855efd8061431ef2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cef1bb4e502bf8d81601e267a2729e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d95ce927213fe28f63c7c82472a63254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310ce8495615c7cf3c184edf160be91255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e08da45b9cceab13ee2b5840998af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865cc34a2c7d2e9aa234511637e2498257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7200132f93a545a565ac0c1f8d938a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3316fef522d4ce6313877e1e45df13a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508db443da18f1be11bfafb3f5e3962260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc2a24c4c355e06ea6d7392d38d8db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d46477dc48dba7d827c0caed45006262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67051442ba4b1de08f90dcfd994a465263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0d8d975ded957c95bf93a5c522980264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f10c601dd828966ccbc9d7eaaadebb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc74bccd665ece6242b436cccd0958266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb2435f3d2070f383b27b7e9c7d147267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06069191fc5f327983bd46e1f1030b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d121acceeb8d80f03705556ddfc03f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b60c366ed39f83a17a8690f538780270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6157d427be1a5698c16d0526f357c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ef53a0a3321735bc66c68e22ac96a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820834d58f8ac27070562d9c5ac3266273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19bb9f8f27ca50e5b49cb4db70d726274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c157340691f306602bdb355caf55d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca680507d05d1c97b3e67c31b3f762276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6027b13e922a76b893edd8d3c8db6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e4ccf6ad59aac735842f852c3278c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9229ba0905fca3940b5080f18f3e7b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ba58ff55bf32b983aefc163707b5c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab001d62b4aec3a3c15e51f5399f6679281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32260834e7864b6d498b6156a12e87282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f30bdcb7783a3cfba41f28f3082476283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a84560aed6b63423b282ee5917aa9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c6aea0155de2cc3dfc946d96a3438285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d5ba0760338b1f3334b5cf16aa08d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc15bd08c19f4cffe41e0c3758e45ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9456d3900c1c3363a84399abfd827288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b596b20b6b7258b5a09579c07f760289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2f56e8edc2ae8cee4b96a0b98456f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a5ced6aa43f78ee960526de4547f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de7b3ec132ff5360b763dccb6dde26292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e2f3e2a7891eb933ece7f5d51072d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61088ae30b04f6373797dc97876fd277294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84bf0ec13841e46b2773990b07574d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9296f2089017549362e6b3ca6e4599296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391204a94e1110389138e2e1bd921cea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c9be4d0533eebf02e05fd9ad828f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666af7e2267a4a4c2152dd23c86fb2b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bef9c8a4652f529f1eef83f7ba4965300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ed2158b558a93b1eba1e1a75d432e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188246bb5d8dbb1725bdcb8299f138a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258318a2a1facdc77c2ea81649dc865303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10007788ce7e52fa94fd3363a5b995304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0fbf182f9ca6bf0287388e9bcc3b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2d859625199b3a264750cc35fae91306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81170347be0be0a182e2d93d85929c7d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb35a04519de33e5a735ced26fb754d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1509a333f1b161bb3558371fc79be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0ad4fc360247f3cf5287290fdbe83310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb4039fb3d952318b969d766a9946b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5b38d60df374491762f4068024ec8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357af915250490cb7c21107cdbb1a580313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226f3b2a74fb448f87224ec5c5f0aff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d3a26242833544105ed1f12d6e066315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7435b71054434be93d0af91585e8a31316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb3d597b016a5a9f9718a0bdc200ef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25919241d93a283c15e36566bcc64d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d215e1ce5885b676f7de998cb67c30b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b1f9a6c51546be1e497a73ad2eac4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0017c18b6e9b214c45e7bf83683b019321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17835edf4e2af30881d67966da688284322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cdf159312e3459d43fd7b8af92e56323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ad021551d488d8aa67c59dcf6331a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e745b3e6f59f21cc98a59eb053df7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2660191df4c0d871e55055f502875b5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b00a819fbaed6aabb4a0f89bc26ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296aa859211dd67cd7b70a94916dd11328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d726c651eddaa1bdd011823d1cf2b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2169dc0cf5969582782e63cbfc371330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76332e39865ddcb84364ec040586c3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ded145b67b6370e7aa0805e8d01987332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572ff67802bd06b85eb2cd8d24f3165333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14dd005cc299edbf6574ccd5139ddd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06754a10062e17d163c078bab4c7d76335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80793da1ef652e9417101097ed519bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20c493bf5b9253675a9e877cee70cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dfa9602aa13dc768c91b6c7a7853d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6215481b1419774fb4fd1b031ff9b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba69a07debe68045c62a6e2581fe87340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa29bfdba2b77e31e120f707ba94c57341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6ed6f5a64245f4b2465a2aea495f9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643601e2dd9b7f33922f221bc0121a3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1a24a4c97ef4f0770ab66dad8ec46344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3d3c217023e424b56c60b4b65e0dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc520ebc7bad5d23f45700c65e098de9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873eda2a5cac0a196548bb9b5db3546347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb29beab9edf5b25a0534b0c59b5fbf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e7788e322b7a5990c50d9a5ae3406349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a09c89d5d812105f97eab665bf55c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f21dd7977131a583ad3f1cfb597e3d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa823a460b3e89c2726584a7cf83771e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf187da50da9fbd25dac7962b80b31353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d304554f0e70f56e9bc6218a3397de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6c5033826b2f2d93fa6b9757c6da0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88756434e4d541a3a2db06f1ac70eb8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d26f3e64f082b2242cad133489642357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8202951b9f1ad0306bbab05e1e0af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eafa5c6bf4383f1cd300492c61bfb0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727802223b93d7afeffa42d7262ad225360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe2933595d0202e879692655bcae77361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb47bbb5fd743aa7942a4e2a57b1b7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86d26044fd10d9b9398b570eb1d4c6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbdf128e7e558fb52fc680689a40e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1fd5cd97541926175e39671e38cc4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3539f1d357833c84678e4ac2a20fc4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d51e8943dadaaad5491641942f5636367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a625a2e1290acce21c02ea0929ee8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91871d7b2a10949ca1b21ec356e4c93f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3b732ec2d5fb2164814105e60289b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649c4c8bcc0bd0cb8e1d8a7a0641a70371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6333296f463a4f895803ffb092b780d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3368a05f33718bacbbca39993f3149373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725727a97485714ba929d91749d9d5ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4ac0136671549e10aace0ddd438b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969aef9c29a1e15595fe2ea07f49c1bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c62179ac9bf18a787eff0a73ed89b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff20f31d9984d42214510796241e3e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac748eb60045fbd2642dd024e768d23379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965bfe85ee173ef078d93c2cfa6110b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9a59b3e10fec807f141abf0c89b05381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1f2aae0de7cd76f1c8ea41ec87b6f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ff40c9550e65b0b9b40c004e009b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53db3fd5526ae5b8481a9c60c53112384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd43e7bd43112d149cc89706f5ec8e5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e5036c9869794929d178d8cdb2409386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116f4beb057f6be39ba95796ff74f22387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ae501651a37222e53ae2f2b5b40cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5701b480e39f81d05f73260b6f5653389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd2c0b63c2bfb95ab81845568f6741390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9983036de31ce07045416e8d20d26391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a6d88322d5aaf51e041943ed3e171392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c772a3ed360b86a836500f481ff966393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccdeb01e663045854e3ca935ff0471394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904a0d2b770acad91284aca46e51416395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef022290e66bc8889641317feab68206396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedb5180913f7e1b748c722f9c3265a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160de3278954a1b25ff71757de47014b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e3fc1ba7e692e07f7e52c4347410b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc20f23ecef98db2f8c03aa5a81fb1c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791f699c3337a87e631c7ffabcb4e8a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652fc1ed4b350e6b553e44adefa5b21402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118aeccaffa8b5aa2954e3c93db86dc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caba73c4570464536bbec6e38d158b4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cce187484ed36e332be9c91c29a567405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d9757a33b0a39673cd3eab0d9559b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc89e3384bcd2d21daa893d8152e1d4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e332149078dd737328032c6f5ff2089408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909a5c0c28e079b2dfdefd4d6d3e6a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275d5cb97870f46d1f8fbfb958adef0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedacde636803b75fa6d77e8cfec80e2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d324ff02a8d8c913ebebb26e74975bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0364210c0710688e72dddec9833897413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd918859d3946990f6ef1476d599313414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810ddaba8dc8fe021775f39ade90654415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7707f0c9aa7d04d8b27d8440a2941416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ac04a50d4acb9f051f615f67fabbd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321ee49ede1be42777eb5ae50224a25418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae55794b21e6d9c5f7e1e618380a5b0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c8bbb9478aa50097bee05603408a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae46930460f25242d81d867e70c98f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fce2c515e982c5ecafee0df7a1047422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abafadf32e53f2cc1e4d0cd0ef2c35f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c75fb2a839c862c3de849cf6ada340424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd059bbbb33930fd16a3b36535b3f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a23c50d1815017e8cbaba8c185aaf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f4c6907bc495baaee5ec4923354cf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadcb50bf03ee2d92aedde815b97252428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3511337ae4ea351c3aeed9cee032e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e9b91cad6e88d87fb797edc335f20430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf18608acabb1a8c267f5368defef33431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6b1a3ecf0fb5c7c44cfb91c305283432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a56890cef5cd04ff106dcfe5babf18433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8616f710faf15b5d5615609d263ed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45b74c235180a9f85787777e2f6137435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4be38318e8172178b4aa5d0299d1c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c942de1baefc7b760ff8ef0debc906437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4779a2e41b7423fa7fa06d650d60b4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d72c3de3adcff778d1567b7d9a54d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73374d14186a283024b229bea2f7149440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4dd8a141044a061576c730aed28c97441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11ff7e9dc442e65c5cd6133c8d0f0b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e215e58015bd7936415c46cf27277443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192e9fc2c0c4ea67b96664ccbddcde5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad788c5fab47531c729337e162f38f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9732aa0ea8a94fb4f55a1c75d100ddd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d84485177bce25126d7e0af2a0299447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf3ecc12dbe0ceee0df19dc8193ff1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb41e4f6eefb703d1d82e170fa62b08449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb279e986e391486814da26b369785ed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d00b4add98993c98f60ec260ae202451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428b09b824732b2f557f28d1e2c66ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de4b94bc18b30d09216de5150108c4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e3db835be153c823c29250c327908454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211facf53d52c58c8638df41309e99e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a13ef779312a9a9777000ca17ed2a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3eeecc7d643a146f08ea9af00bd59457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f33a9abad578653fc1437265a92aec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa7e696bd1e77fda5c680f27209753459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b06a0fc56072b456b018c7486a1ca0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301f3e7af1241d257e7ed7cff5417b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cd9ae5a3b598b4bbf62a8cd5a8a87462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7f078d9066ce65ad9812275ac7402463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e0f5c8d17402c2630241964944755464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6556230e864ca82acfb19876e31b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d977e5147924caef240286aedb400466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4b3732e3885462631fe20d0ca35bf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bbc029c231718e81dd4481a724929468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe86dd328824a9daf264987c743d67a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55aae0e377e2d5a02b847fe69486fb7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be82665701a5f70b9ce7be593cd358471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66af1ec6da3077a703d2d81cce04bc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aab869ea78c67d0162e9b02a6c1389473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e038d7f54edd49a18506a719c8e0a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb029f954761ffe75fb35adb7464933475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfb5a002bc63eda99749bbc000238c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17336a5eecbe47945a7b5a1a5f34edb5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184df3ee6d7fe3bba5232da7fe45e1c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddea1c18ff3c31ab7f57e7f5198b12479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d78546fdfe3744197fba4db8f6bbc7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1fcaf0418bfa2b72c95635a2444da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405de10a489a726fc664823d9e243cae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32536f087b55c5b3ecf9161fdd93e375483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0cb515cc0e99b9f103b0bd0b2f0bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c0d6b88075aa51ca854aaf8c736f8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0e0c723c13271daaa675a947c4ef8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195eedad04f93271deeb9a4549acb27487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afefcde1dcf58d28027057ff557a2b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf3a2b99c232147d2cda245ef3ba95489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d1db695e17feb82740fd7ee742945490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1e1ba2e53593aef75d4d185c5441d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60f77ae8ca2920ef19dafb913d2fac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bef71244b2d9b9683b8a9b313c4af493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76141716ddaf70aa865f7a039a081532494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a620528d7745d90dc6707f082c03b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e66e23da4d8eac9cc600da49d26e4c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d0b50a18fafd96607b8065bfb38cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9032ba22027a96a105c2d1ce29216498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa670311197064a49e7fe9b2337d86499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4810e57c2f52ab39fb2e718e02294500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56fccda86dbf09ac7527f6976d2f03501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9b0736c711bb9b7f1193b677f6b32502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f929b1cb699bc1bd2abcb9140577b3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599e5965aa9e665851891b5d478d918504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7bebccb70377107a8298b333e64e1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9c5a7ad7d5ab456cefc77ec8f4354506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb922c7f7009b672dbf19f277535604e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d18e1a67e28bc0ebd0ae6150a803ba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f7f3961f6cff89b0379ab777da21b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfa3ba711cb69a09478ca6d2368bfe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5621c94d3c82361fa7940110e231c14511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17566a9bcbdc7985fff781515c9b5a74512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c930b7872998ea99e060a2d36a52c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89d82999f77c19a98d26d0dac34cbd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a293f479194d315c15e87c6b3c784515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c6a9ab210ad6c508dccb5c78e6fef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bbf6c02d193861798d96826163606517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9c7d133e6342960c6f6c45908926f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3642e0b614e1a2b87336c3752113d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebea33a83ce441a5bf4a9e2e283ec2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f3823bd27b08b80bbf4c4a4298565521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112e98c007731322e59d3875adca8c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0728ce259707677ade27818d7abead8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5387ef864b991e156bd3ce204b7e2f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1aedf75fd3cb3dbf278afaa4bacb47525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f45e6da4d3438b67ff72e022deee11526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d56a80e8456683c5585b353978fa2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6f183c2a126bcb611d5da5fc24dee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d14d640b9eb58a12b0eb76339c06e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb7c35914b8f345e1dda60f6dbc67b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15363989fa8744180aabb8968531324e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e21a5478716753519b0d69ae989f2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b4089da94002c69aaa3e7e287fe45533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bc91984e34530492e158d1045e8fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ca74577433fa3507278956e712d6b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d7186e96a9e75fef5ea38e0d5f956536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b95fd3f07fdda9217ebb00dd9a2a8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0219ed2b33737fa7941eab69d0a4ff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b025a07fd82b0c7f5c259346f5287539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfaf6e65edeebde2227e21ff93d193540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f5640e6261d2fd52a3934b384287d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986868fb80902b3a09be8cc560ec1e89542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cb8debad3f8b2df2c187a27079d92543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ab1e5e0620d3f40026b38ed8ec621544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e1e855cd8b1863b68117917517f9a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4d1d265d58ce9bb1af7a1974e7d83546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b92f96454b735c1def0e1dd80a593547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3946925abf5622b676c77e612cdd54548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6bfb7829bd15cc3c409db2f162e1a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973391feed7e617c39567d34830f9838550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699c644c74b6e04e9156cc8d55485e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c76e8da3eff6f9fb6674f71a8da28c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d9279e34466dd17ba0cc8395e4b30553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e4f2c004d374f6c47cdd9fe9d07de554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdc2f35487c9c005cf87683d3d724b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45e89078f93262f904297ae3f160a4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358a75a1705ff7d1abedc2784200f46557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34a3e2cbb67a76f04037f672f51624558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8b3d4ec51b0e1022c4bbd568064df559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63ae126f354204d8a8c27e71e2b8f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f603b7271982b902b1615f93539ef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007e97977da85811ead82301e3f4150562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205b96af10e37744d8e06bddd241513563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f64fe7fe378a0cc2ea0b8b51be7f3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438ec80eda65e4d5a06bc534a127a59565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020799cadf9ebcb4793e5ed5c37f2f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663bb3aae1952e2bf13c5a6deb64281567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995704131d6beb5a02c96f2c3e55bab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17edb5c2f0caf379377ea008cc1f9d5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d586809c1b0b4eb6b58fd71f495af570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1914daa484dba3c6cba9e82799efb5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783bfe9100c37962b496cbe1c511f76572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5a32a2c8b28480e850c92d0e2f31c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb0a1252b782dd1f4f64bfdd90caae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399a366cc584654d4ff278bd5e300ae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3880832d40db247ef1fdf66c10b48ed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2a98eeff5f68ece40d202c39e309f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbbd48a8786eb107a495be4e8e9492578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50adc1a482cd4a940110b2e972ded7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d7a758b86cb67821cec06c67cd061580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea452332e4cff809c561cdc75286fd55581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff43858b40d20d46ce2f9ab16e0173582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27788707d882d30ce2c529bc27ccd28c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee371a49b76fd2b8f00aec9bc05e0aec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0b30e5af1bc2ec050b41efa718606585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab70457c4b1185228a921ea3527f9d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79918b060a46da7c138843ec12f1286d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267eb841934b123eccabf6b719d13cde588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d28b70b64500cd9db6c91a8967980d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5325c5d8a8947b83f02214b09783812590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0b691b18a61d7d007f75f98a61ee6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d8b0a6da8c727222b79de0af29983592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ff7e14e772ba36721626cda6e299d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c63b75c1247e941a4fa621063d53c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4a58031e94df054dd8ed21edeeaa3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f737d6eed03895e34f99e8191a1859c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b0a14cd3636917c60a7c5678e7852597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c816caca724dcc506ef52b9fd0f4c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dafec8694071b8e7fad5f2a26e55f4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86994d64617d72fceb2309916d577c1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdae4e70575c3f1f37292926879b259601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0219a02dda777d29715220f90b72bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256da02b5ab69f62205caeba6a5d2b07603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0e69277f727968c8bb876d6d22914604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ae9fd4f6861bb5f7b64f393d867ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ea946833d9b558f80de01c1c24cd3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8744737a31a854bc868f677bd6c0f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad028442072068003df19275d266c9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c28546908c78bae012b67f52bf7d3a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7727e66dac3c7318aaad8c5b240aa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d88d1ea4a3f18393375244c34efc3d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07220d33471626f175e12063f4fcb8a7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b972b96a8845f4f1e5a7f4abc5cc5f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7af10c117661779a6b641a90db188614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5692277770e5553e5485e69082a961615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2931f40a758e40878888dd8f70c32616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e1b7b8850a90fa45d5cf5715eac68617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd453b89ed1bbf9b458fbd6a4c3c220618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35759b880fd85285cb1f0cc299ed5473619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbcb67792abdff80c932a4d0b6c55a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9723cd2041deb763b4fc7416e23bf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e83ae622fafed00cca21b300aa186b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbdbbd50e213bfad5908b6a15c091c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b837d80bdf3188c48140d55ed9c47624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab016615bac3ddce7dc058b67c6dc4b0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a0cd581346bc2cd38b82b024f0508626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832ef89a4dd10365314c9dde584d530627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a104d04571533b3663778db31d661628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c415df34d6622b7421dcf3c030e981629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19d01f14edbd281f7b3b2557dd5209630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3de59493892c1879802fd864788be2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7b388c17712cee73a66213f4efd54632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4a419faf76238e9e31a7fb89243da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7b23f5f985434e8f8eb43d0c23021634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df080829a4f207fbe3b52dd22a8137a3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b560b3d896f8a248041242dd2ad08636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d979642b4bbc08ae6ba1f617b18f71637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8d7362090e2c03a1896298cd07006638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e010bc5eacde9855d3ebd7e99a05802639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622b78060ad70b97e635a56e5734c87640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115f41231e203eb83bbe35b54a13ed3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73956aea9e08abd9a193a14aaa8339642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564e441a7473d75e9cbcaa39ca2c455643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894423b809515ba978bfd89e4584fe3f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265020960e9cbaa6ac8206ec494828fe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b369674d202ba1e5bdf07a3bd6e45646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e28c9cc7bd8b4ee249c2ebc87910e6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeea659dc2d9b12f0f319ea92c568d6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acc263c193c1c1b50fe387185a13f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba449a04abb0c18c377b47b29393b9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb81f625560f5bf125abe0ff8f3d913651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea45b39a4a8c52a82acdd7eb42ab28652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d423d80de7c9a80c7e8ed698a2ada50653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df3571f010ad265de58e3bdf9f4c7b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1ec1f46fa1c95082f22aaa50d85c9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f1f4e17fbe1ce717380db0de41a17656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748c4b6a702bce7f53d5c398c65b514657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0b2ed01ff221fe2ac909fd03bbcc6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c372d8dce7232106a46a6ed2b881e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf4aae6b904e63df4b88956a353626660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc23ea7c6dd4c642f95c76c67bb2e08661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5cc386a46dd34889331aee7d9d0e5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7555a298c7e31be63d01dde4bceaf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985acb5fdbe3859f3d3b4aa16a786333664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc504674b86ae074afaf0c42899acebf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c7c2c573c07742266f83d8e2528e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777dd095fa309ca4a476114e8380cbb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db12deb2fc2ba428624d6d7da57f36668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3c020d27c2d49177e73ef79e24fd1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5c1f4f07911864ea2fd88b6e6e9db670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d045fb51d8cee7e5ba93d4af582686671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631535e46a665ce9fc0c1a8834a37e0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059830ba14332f4677fa23a54ff7f99673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3259acc5d7bdf25e69739df22561e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37285d58525a1a33b2679ff76c4cea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44094ba865550653dfdc211fd64e54676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180228888546912ab3a3c2d0f8aacccf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ba0a563ba3526d66d67305a0a9eb1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145854a902b6fabf94b8d30b1a85865679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560892f60d880d72b61d7086d51368e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab31c31156b5ee0a967f603c4f861fa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b934e833ae45a74ea4919eb1f10b55682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2155cc7b14dced7dc0f87e3298aaf2f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc5a89a4d6950dc20a47e2d7c8289c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617718991a3428555b8ab820c1d137ad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7237bbd40d4462cf9814f1ec1df3c8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0775911bdc8ef8a30565e9028745318687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f5516c008fc40d61d6e2bb9567ab3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6200efdc3f8437c8607b32cd9c8135a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f8425f9be9d06f861bccc28779574690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f433fbb3a0a883dd0bbc63f8d8e850691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce8fb3ec40298fd5229b0be0e4452c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976f772afa2ba6c44a196f6b1ec21ac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e2a16fbe3291ffeb74cb264320d37694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd94e0c705545e66ea2447fb1fc4745695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596689355825a144cabac1e2e8a7333c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b70d3a6c5f67492450e52ec44f149697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b79d8bcd9891d5d314a3795aedc12698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1668dac736e788ef5583969afb235699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b70f1e5583b89984f2f6a2348ed30700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb407247d69fc3e8c89f61d545e67de701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b59b67beb621f7465ba7387ed5e9b9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510415d732c70edb7be3e86eee24f0c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c0cc0ec6c1590eecdd0c91fbce8d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4c53d4ac2e5793c9bf51f18972817705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cde099b3502c4ac6712ffb6b4db4a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a285b0a11c0f43352babd2692fd2fe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d1f6f0c179ee1400111478c407d76708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d87740341ac9de6cd6ab56ee52fd5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7a8ffb1ab813f27973be74cc08b5b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3a5745b6f8bec7c43ea72ddcce2c1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c2e983bc0407623abdb8ce1036c7e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c00cb252f9f77bf360ff855d9c9ff2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3107ac88f99d7960bc30a13d974c9bd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d553046d7c9fc7eb76ad701abe9dda8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992f3463fb64e859fc220edae2648d9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318ad827316139bfbbd98c56cc97046717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ecfc542d1721e499704416ecb81ec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da376a362a7b2e81ba91a72e654db0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd105958dbb86cdc2ebfd9028c434f0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e392901cab8aa48aa2902e69c820bb8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f59365995ce43b7a1054630426e4a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c41ee6a5d22bb64dbea0d476a598b6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde9c4f172816ce11b5a13e1b874c7d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61fa946893d4ad85c9e559a94f3c13725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445c3bc7df722951b445fbac3491ec4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d46251571b493609a0594ff507a752727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d22678cd8d7de5d3edb5045333d588728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddbb9e8f28eff525ab4eacdcbf8555729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5f660bbf9e2042f2cddaea508d809730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef460ac3ef76ad513ee4c5704e82b0ff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25922b04fd7c55041251513b91fca089732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8f86edcd2ce9c65efc081dc8e787d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dfa5b99aeccb7735f3bf371e2486d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88f0211fbbfbf2a9bb2ab4401ac9ca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022caaa722fa6266965d63357b72552a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff28d60da5041c4a26c4bddd2d4acf0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c4ec32b0c4c9d265bc9a32a887c54738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e3b8dc313531194526f371dbf1f2e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f932521cc8e793b2a9d0efa289e85db740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbafd7f70da6b744a2c0d60e633e266741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084fcfd1fca9a5403b25b20ffb125c9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a534a30b6108a3d2fc3fe227f7a8ab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d08bbedea9d218a10602f076b3081744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c0c9da7dd69a7e41be9f79548b933745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0c53718c4701f951ecd9203775641746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415652175fc39cf6cf9dbb2771db124d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac03ed6352d37d8a908ae2b8e9b65b7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e93a39a6319de3b5e660d915fd48e8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f43de03a03653019911c07c871d1d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b2b92bc3c8977d7edc53153636372751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4e46e840b30483d3c87314b98777b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d356605a41b09f11969a06d8ec9d96753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00be101c1211725956cfa4a3d85b7ae754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddf28244d705e4b92d51d35a3795a0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278b86165ae4e620476ff406305c0cb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146c8cf4fbbf3b98e2571feb053d978757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cb1abb0a073dc1d9451b6e3508d7d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f9ea815575213f098e21dfc7d1461759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c494777da278d958702312b7ffd2c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b24f753419ee737b130be1b81d5332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e482a057aefd0bdcda95022fe2d08493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101cd6df6765914e60ffaebe64d22844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fc94f74b35f19e67152a9fe0a48995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c018b9d35e915f7a96dea5700b1db26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef07120eecd3bf3c1f74c82408436707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef790ccbec847e7c2a0daa13ed21b1138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47d522cd089dad7b6ec9550cbbd8069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d396981121449871d6413427bf9abd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aef9f14378f153ad0316349574f19611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79ccedc1a100ca8cee537876e42e0412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379c48476865fdcb52f76e24a45b31613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce95ebd1a6209fc9b0b6f6ae979cb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ca97dcd74f7df762ef2069b834ea115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14fc13797084bfa65ab7ed445ef86d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eda3f79dff45593b74285f91c535d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde232ce564d57cd06cbc3203c3408618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e37a7df44bd4e3688914262697b4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af7551d7cc35ed504c58578e353c9020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902c37536cc085f51c7a65b20206fb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88933036782f45537c06daf7fd0a4a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a163e42ca8ed76f371c0595514b05023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7606a720f42406d08a9abd2f9df4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66789d080911c84b6866cbf10eb36a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc79354afe88a869aa2b7af554f60e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1588d33883b82c367267feb9ae44d0f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ef050358b940bfb4b23dcc7c928c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456e0d6d44589574b5b54c15edf2bf429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59afacfb174e4fd7f2989d1245cb25030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72a337eadb643a4902967b6dd800e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e670aaf2c0e28242e3c03871f83a33232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a40f5c4181b2719e25a7340a12d29a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02a5e328251e159cae9ddf03832e9234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa780dd061892fb1bb3bfc77984af635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29917c30512ee27d0598234b952bcd5736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0d59162debfdca9fd25dde4a5768e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb842b705c4c633534dd18b49dfd5b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f54331f7e744f5e51e1d1e0a59b20939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87e311d8fccff12670440f70c9a72a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4a1751c57f98f1944bd97e0cfa62941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f19e5c80d9e087505e7e4b8929686e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89324935ad7fc3df99797fe4a8ac8d6343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5bc43d7f286f1eb18f328e0bebccb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485838ad2eeae963b1c02c3d6ca7248145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcfb33e9f659bf739daeb609a3815e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a62340e1fa745c59d2402ba4f498e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d50f91e916a67f5abd1ceb2bf9eb9948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89f7c63a252bf7724da761929606c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285c005e1a2f6e8719423bcc2f9d70650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670684285dc4b0ff784405fb8e46e2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb049bb1c6cb3938cf28b8632dfe871a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca30ccec7db3cd29d2dfcd845d0a3e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab980da3426d1d4de5b46827a99219b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a41b745ed852f6968e5098f77348a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfbfd181067cffde658905b06ed41456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad20427aea2933edfa746bfd77f08957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adbe1cc6dfc7877d9df97ddcefde4958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2e00c60c76906357f93735384f08959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e268965de45b3efbaec2a733bb8b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679b21eca6e640e4e2f175efa420b4461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bd32693ab585665bedcf9282e41ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db2def032b85ce6d5d90989d0b442163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946d8693c48d49fb8d37e45ee668bcb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59037f37cac64d15174f33f8ca0e66165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8fc17568c2ebfb55212003da0a2c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393ee8ed2d59fa54260fae3b5e5ee8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4464ae2b3298da2d147079bd254dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90c4f00b2ac6a08b1f2d51f820112069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65104769c448c8bc8f9f6faa02b04f7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652b61ec0ba413733f2a04cd5676d5571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea212d9c2fa5c71d01203a2c2e550e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080fe1ece83191dd53dcf8558ef0de773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc096ce590635fadba603fa5ca4b957974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cc9fd0f0e575b32e4e07e964cd30b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deabe518492542ddcc5f5e4d18801e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b39606d9190e16a1334d3ab7cb5d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f095676625808fe23e11e8dfbddb4878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e65f2400e1462193a6f1070918605c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312ac5c2188254b35aa7e4f2ddaefdf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842442286d889429c24d253c2dee75381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc8022c49f9f8d01ea09beeb2d954d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf1675e9312908f838b8daa060ca8783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe2466db27a78c274db1730c520c1c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097680866bf3039fa1088ed5c787085b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6640ce6d20198228392c1d95e186386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742b674057725fc2096fdc2a55b96ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a9ccab1de984750d5ca2c0b3ae1d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d803bc25f04cf5ace24ec5234819e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8edf941380445113b2295eaf076dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51755a72b27b7678c706ee1a8c34dcce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c8299b2868d2461135eca1102458192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77a02f251ee0500a7911c89c9c1e3693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cb7adc132c32007042163b62cdc4c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a13fb2e05d7c1fdb26755077bf8b8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb91a7169ac819626838cc3ee4b74a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a235e0f468bbe431b68b226a6aaaa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55981fb8688bcfb5e8c08b84a39f367f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7be127f6b1498d55868a48809a1f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67530cac92f0b7fdb931fcc10e8b2146100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700ebb3a58bb5cfee450516331236f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3961f9d31d37f898da33a098c3c49fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e287826cfcab6add9e5b52f88ff0ef6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03257ea7d6a293680ddfc93d9d6727de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d31d7c88b0c9defbfaf0b3a40ae4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37ba31c37e4aeb52069e1852097a82106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6be3ea47e973b2bf47f9351dd5917d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee1df00b267825ac46c311ce9dd558108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd627d5288982c7c69e4fa00b03b628109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109fd4294094e898cf324a1e116867c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810a4468840f54494d074c7a9e5f582111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf78c0b66fa75ecdc90e29fe5ba280112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f5fa59795a7f45ad8568d35c2b306113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a9ac8f021abc63730818294ea8811114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d44e28ad81c71dc19ad838b88c9eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10744aef8b0e92d918f52e07925c1ccf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499df3f332b6abecd20d1a2e83d1e4d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98233ccb923d61c20d4f02c869cdaad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e65a5c198fa3fccf5fd24719b0fb6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ebd7095dcea91f1297e66462dfee7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfaf1fb0630cf8d80f88de6f778c853121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a78eb427700e46e16ca45f62d95f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5059e2fccaaac80c6733839790c7b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db22698cf195706b76bf67565b716c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decef3e36325b04e1dd3f913899f76c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941dfeea06b1c7ec6861ccf7d9693a98126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad35e2e746c0b097c7016a01de64780127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f1f2017c5a59219e8cf2e0944f1fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d33e73e782e7585c9a3c032351053129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842ced6c26fc6e0b8c1d31dcee96e6d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b796fdf152dc2c112f18cd2c3aad157131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a255824b07684be20713d3d4a02139132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77e6b3235add0e841ee22aaa609cff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e249a0aa39e403587d12ef597adf95134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46355a9194011c0234ecbb2a6c4b7c27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4190f853848d19502bbb0bc81477f45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbbe8e3a2ad2c88a1ebf7e3178533f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33af172b2e6df73aa3a98b9c0540388138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ce295a47ccf45e53098ab885d9c5c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c88b7bcb43acdb4bebfa783447031140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852726daa8123e760ceb032e2978e4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442288e2c9850a9aa809f5162216875142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5701031523e228aece6f8eba4206be8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9058921ab0215b115f7e84040e0a088144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465bc947057d289fefc1385754e4d53145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f455796ed3deacf7f3bb9336b75ba14146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6baa5cd7e694c954982032ec5f8e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400fa4ccc6e5a4751b92b369911e800148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999c5a88de0f25366e66d07a772be10149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947ed5ddd30cbe2087120aff45311a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55814a3f77ed6ad0882e8337c59b362151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879632a3f5c0eab03310a011d6e3de69152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18f5b790f25a31fd183ee1ec8cdca2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167c631ab1a8e7156431602312abd4e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389af368e0110355cdfb8c30cf661d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c17353e227b7bdc3268f65981b51a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c7c169d1e287d3fea294e02d44af9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db285a1dbcb3f4e0155005587b97856158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8030b3e2555ee17f1708b81b81679ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7396af9a365946d0717f67385ff2a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc273da8e982b233fd685a38678200161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cf6529ebebbdc8cce05ccbba61079162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e925ec5f932ee5730953d27d6c59e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b2acf59032bae3a9286dd3cab0d02164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10a60bd8e51b93b40b5a843f7a78b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb4fe35f81d6335e760d58db2be140166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a28deb89f971540b88f5c7bc6586e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e32ae34387c05113fcdcf7e28dffa1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fb4b4a92ec0b15547fe38cc3c90e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf16c0005cfb0677931676ee235e253170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82416c35eb07b1df35f89c8522139830171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1ad5edc1162d3c8f39c451196c911172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ffabfabc947fe72c70e73294c4420173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ec47b7a0f59b7e52b29e66105bb3e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67acc5ab9bd770d380671b75745ef2e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0612477a7f5a4d89b4d78db0ac02b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdd30875f035b10041b84953e70ccf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc7b0e910aaec431ac6d028b05b193178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee832ffe7928f9f1612bffc576faff8c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b8a2370cd489386e0a1258fb7804f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790e63cba6977b559a0b4c101fbd606181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef1e2c15e4cea529d6aaa8b41971f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79610ea2d7aa992747e641d1e3a081183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373522db32420e1777e8d6388fd76a6c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6066537dd9ff01d4192dc1a951d2d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1391639b80f35fc99f276d65ad49d57186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738b0c8485cfa9849b34bfb0ab847a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e707021f357d07edfce2b32af3b2e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f2fc95d7d171bc25812679d095df0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bab562b472ed164e04cc734e32cd05190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f25b1b16341a79a77e72854eeafd90191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f354a748ab0cc363e0f6cf80788d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ace57af1d58e5bbb00407edba51c5d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2ee16b84260cbea09d205f33aafbd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026a7f63a94f6146c6283cbb2fd42c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458aaaf1443f5fdda0b17584177791ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80389487474621aacd94474895a1d17e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c570434e908b277517377d8f5e2802b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dd2154673a73b01413f59f79b5f67199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bc6773f77466393784f5db70d2495200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9525f7b496b1214251ee333b476d75201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a75b5286089089d1b9d0c4497fb76202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028f386607770524b5ed0b59835ec84203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de66802b28a3c334593504aaf46216b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a447d5ebb953cabcc2112b76818bcb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9376bbbcc3bd0dfaf6eb02e9fc4be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9c59c867a06220e7c78a8f67d86fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7364e9756ddcd98a9852590d9f60e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9fb6a4366657011af8dd6e7e3f01b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37846fde918233e99a9ceca10bb9d339210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5bad5a4c970a1636a7dcbfe2bfb79211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34c05616fd37b04af0625a283b4de8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26084131a1651584269c8634146836213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ba056da6ab942b70d9d221b505610214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0f2b355f737d527ee7b8c8fa6cbed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9320501be78f95bbef931c63cffcdda216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60281520d7f6b05bdb7db255468251b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373d73673621be6e1758573d5b042be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733546076d1966d84fb31d27e795cd41219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01e1aec4a9b52f8c95c4c9d220affb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bd11c4ecab0a7693bfa090a05acfc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc9b992de41b709e90086d169149cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499e1992628cfecf0b4e6e186e5fa00223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251800691c67a4f9de7b7ba84d27f74224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f19f80a5aec04fe5ef27c2cf390d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0a63accfb1fd7a2d18ba1c1092647226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a1f751fd852a0a385ff125c57a77c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700bcb9bda15426754b2c92b5895767228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3b21c8081cfa3dc39098601d59388229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c830942c9220bb4c6325025ec10c52230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6de65c347e532864cc0890fe0443e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd41ad79f6e081f6c22bfccc7e4071f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad0a8df4fe47c4586e880299e45862233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4988292f329ed62057a97a25697346e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f3d90a88aba3f3c783c11f61961bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbed73209e4f2bd8ed5d7dbfcff7833236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9646a1e6b03c99ecd2bbecda0840e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d94282277c53db0392ba33664a780e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b0df8330953ac72b7e1a7717845a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec91dd657847670a4cda850ce6e8306240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c81d6aceeb6858f4beef59269b10d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bd56b892a6f9db643de7664b1448d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff14a5732dbd4d735c40865d9ff136b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922e2837b35da927d4fce60796b2131244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43559780c4b74da2921fc8cf0529c7c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77184cc8cf9be5c998ede8787115e571246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e5d9bdf83e38649a4701fa4580871247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2ee1e3529be9de1d2f550cddcbfaa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d749efdfbddce2e90ca58de2c15be249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7d77239d284d612f45e5b2279be7c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e763ad7d4e79e2ef1d085476e09c88251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d639e4f07ef2119444b6b5a66b16f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c59e3b0a96fcea7899510bc4875e6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202154049a0f170ce68ab5533b8a62f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae368ad6238f3ed5a09d1c7d72689e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625d43722214d1cb9135e2150f70f7c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efa0e1cb26cf01d69a3beb9bfbba76257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa50084a9f74a465a6563f64612b435258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf30900181a7157132785b949d30cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd0705a7944a32e4bef4a5e9c4a2bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2e667da53d7898316898a9e00eb7a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac79d33962ae675344d35fb93e6ad5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b7b6bd9c3459fa14bf12344db7b32263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5848052d935eebb354187fb75ccce8c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede149a51823086d7149e246fc5e70a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636184ff005cabd3b7f6ad68e29c6cf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9723f0db00cd951f240658acb638ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3968835ca3066d173193c49636490268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f98277d8d4f65c207da7de615a0cf0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eec1ff7ef8d5abbd36543ba055a622270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8348dbe8c363b8be5fc3a44735d520b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31278ac75a5abb4fdb28aae7c76d536272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9a30f9c33da16c423a39f33ec2964273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087dbaa47f9fbc851a76fdb88c61aaa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c743f17f4e1ac58edce6779cea2e44c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9613bf4f93cecfa67d1c3db8df3276276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841b6de7c7cfe3f7fa3cd4bc16fea92277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487692e6a62bbf8bba70551ed7c2238f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a3a0fa44b4f142a9c2743fb158e97279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43ef868c6a557b7b0f7d5daa39ede3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2a2afa5e949a8fcfa60db417e1886281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed112424ad0799b8ee7db40c61c8cf23282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b0a85dc5335737be737e3efa1f387283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c27084d0c23229aa49ae790ad535f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb514f26999dc375fe8437eb78d3ff2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49834bfca2c9b8e38ed6d5c505e300fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d815195d08537793e847a10e277987287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5b0e72b7f632a385d4af9bd16b29a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56837ecebebecb33da33c0c60da789b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d6e984e72c9be6b64574547b55704290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792fb969843dc2b32aa610b51e7a2a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2488dc09eb7dc957731c9702b4f88292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237c76a4ed64128cfe97e0b4c5dcc31293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60d0168d4a91c02cafa85ca67638cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b7223dc623493e6c6dfdca09c61b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ff248cf82b79f8b4f9a98f250ce78296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984d2c4837517b78642799607ba54c2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80375a68ea438246cce772735662d51d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2642a97941becfb44d30ec75ac78a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137ad60124060a6dc97efd8e9fe4606300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614476298a12fcfff449e89d16e20116301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b068ecd8cc8ce32db9566eecc85911302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63867438bf32dffa6a22f7b429fde0c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cde27e9c3fedba124d1867d6b7596304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f626564c3d080eb356f7a874c39ae25305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd06dd4a34f2076f4289664acd4c2b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651cf5bd4698bd3a32fc7e595f290de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493f7d22f0134d922c0fd8fe9ddded5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52d4184cc7bdb5bcf1e88de5fa46f8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d5c06022e0dc4244a2679d3d08d64310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e0d837eedcde4fc401c26faafdddd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39814e4da3ee14deeade7dd70bd013312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b0cd25b7e8942a04ad88632b6dafa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f33c37c6380aac285518021a6aec45314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55329ea0c27adadcf7a40424a2eb708315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f9d9751a4aaa6af62ec49cad32b66316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283b8f4d6ca8faa7c5ba20f353a2f7a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36673b8070a523e0b74fa80a45f6a051318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2da43d5764b8052164bef0acb59785319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a075ad74c70404cc68c2865641a386320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008b14e9b357d2db12369879c740f8a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f749717aff9c0b8b10bb2c4f3404ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca4251ce279b31c02a20405cea6f1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211be7d7b5669d6ddd6dbbdb2ef43a62324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6cd40460c527648ba0847b73612a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596619b4ca91f4e8ffd8888537cb8e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3500f124d857b62a357e929c1790a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0af25af1b9326da9134309a66aaa9b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc470d0944a25a10c7a929fc0bdc5a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d19fa286f1a2c9940081647cc879a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92fab4c4f0936effaea0c3854d8e9e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb3ef5f06f357b306def64fa687c7b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63ad6680c2e00458356d1cbe82eefb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0c4efd9d742792e62e4f8207dd292334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d76f16c0377139f7b92dce63e452f5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fefa37ac590dea10d9cb041b2e52f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aab6265b0ccd3c6d5355ffe3ae1ca1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecc9f3b445e87e4421d13075e7346e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f661e32f5923c77adc346ad66e5a84339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a6d69737f73e11c0f2e1281b80ef7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9cb6cd8855b112aed4e7651de8d8a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff71870ac4cff3d48704c207d8dd267342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a3b54f4d2afdfdf3080c6b50c09a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5392f44e7152481d5a338c9e656d40344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c0028296d23e6674572e61e19c51c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb539bb046041a5ac6dc5593742fcb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706226b16b75d98d9487d69f6ead789347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fcbe5682415e0d65dfef17d663613348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba37cf1588ae15e2d9b36ad9ea63ac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f827abaf7037b720c1ad3feb27d9e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887755cbd00000832f58d758c57558c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032560aa388c9a578fbe749ecbf1a78352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fc9cd3cc4bd700eaebbc2321ea0fb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71198bff948f4693bb29e42c696d4b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfe16056d3f50d89ecb45ea0c45eab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293d32bc3177a0add05392acc67afb1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529661a8da1bc68e33639b296c486c01357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bde0b4169a81620028b87693726c0c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c92bd4d1451d9c2aee1e80c526280b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360a5178ac702c7b0c597c1da166e06360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a812f81d9680c1a42155861d95459e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429bfa3a93332ed00a2169de59be1fc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53335a05302852c04f0fe07a5cc85e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c3b3acdf901936531602d65c427d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac244e8078df477be24f5bd2e034835365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee97949e4d2622a79ccb8001bdda58366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd928e935105f40d7bbdae7c906fc4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d37bd254690f6c767ab5905838d5e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771ad76ae060f0f601fc2b65f4a7494369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510af6182b1e19c29b38d9d3a02529a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb446ad216828b973501811ef0c2a34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89491aecb0840b361344da13b178add7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6066806dfc8bc0b2d8e757d0831797d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db11f9e5c46fb419aa3ea54de46f5f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a79e326f10c82bbea106002bc3961e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642e98e5b125d9976f49d28b31e1483376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59658fdd45771a878eb79d1af372a8f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fba84e410db71e36122be295bf93f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2bef0be469af4ad10fbfd8cb39b5f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90dadacb6ea436bbd6aad7ecd02000380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cd662b4988ca2588eb6742d8fb64b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7800da23e310354fcec3f27a1fbbc1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc258cebe39d525057df33d318fc923383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdc16a7b88eff62b2c7e66e82d8e2d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9cf703d07ee03995c6f166153b3a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3d10fd470e329a2401c0814ba1c1c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab7e9320acaa25949869f5fe2c2f96387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df47aa7bc9a30301f8e45e2de61afc0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc99a66232d8006e4792df6051a28e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc35070b85a0b7d427550e42bea605390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80525e43f28f774f5ff3ae3d51edae71391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef406e1c8b72b88eb6b1978569ffb42f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12f37bd73bd4cd6c0168f6a267ac04393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a3020714a316ebef0a16c9653f573394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657549c14382add1b0286cf91acb378395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200aa9f3aa990122ef367d47ca2ffd47396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4f5e26605125a2cbec4e427060f2a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db9ad0d00a5c6d0ee8382f7d7e377a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41ae47c06bd974b66e1af252253b8c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98220863c1d4a8ffa9fdbc3feb5b1c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abbed5411f309b621515b49dff42fe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54fda0d524ccdbbeb60f9e0969bdf3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f11a6e86405ffef06982b93bd5126403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab362b2caa996afcb27fb4b2ed6eb50404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf7fe07da057506c47f908020ff64f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0f9633aa304392e400f10bae3aebc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030e795fcc1580bcf0f3c4a2829d0a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375d6d9fcffc407aefef85a953ca139408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b69dbdbb395bb267f2b86125c8188409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32324c457c2317f7dce9c509b0e76c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599c6479d258f3001caf1f1f6c19bd7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04a6e38939caff016cf4e95ddaee7b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd67545a66a071d9fff8b54a28d1c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c53e7f96ebab463d9b089e14c3418414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271ead914935487fd8f201379c09b7a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e97c45334d61a1ab5c2721fa9d234416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2c34dff9ec96dc28a09682784417e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6f748f5aa9d5ef45acc809ed418cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7df91448cdf79ab5dc72d213c4c29419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a7ce8be29ec8b723e92fab5954d9c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268df6e01b96d3cd088ae7665e18e10421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a66be2cd448a17a28beec1bc21e01422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0953f720a6965a70ee397ba231697423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff200a5d7658b11a2503e99595b4b28424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c951cfd3cc907aaa506f79f8d9e657a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6afef1732baf19f87365a52f74263426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b89a8dd164abb4009e3c3f4106853427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa82719527216245be772c8253f4057428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5df3cc80f305400c0360d1c6114fd4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e45f5b9b2332e24d8bf332c9a4305430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd325ea731295abddbecf775a786f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad9fb69b1c591c7eecb2db41e93e5a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144585c2d0ae1fdeebbfdcc999a9605c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadacac64ebbd5312c1d7c0ce2903cf8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce72cbcbb5118d64a4627bdde8debc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c575b032bbbc31438ead3e8302e6dea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958fe7e1e9f65c379289954488d537c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d6944b2b9f8163f66a3fd87ef1dd2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027312e5045bac586fe004057a68d9ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041e26638e9166c1bd89f60a5634a7c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e658708056286ac57f3008cfc540e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49e3e850698f42dcb25ef6406935c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d6ebef4a62114973e18469bdc63c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341acd9f81fefadd19173abfae508b26444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787dfddbbcdf075ba874edb9997cae06445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1b141b4cb8bd0d490dfa5c2d49d9f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b959b1be19acffb052af682b00203e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9a921118c82dfc9ff718d3e0c84af448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203cb223deae3f13fa179aed05825bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b4e69fd0d46d7ab19d3fe2e09dfac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb11ebde5dcbcf789ae05c543393f5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ee0e733cc032c35920f383e67c86c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16de1b90421aeab7548bc5691b6b607453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec851c985a1256c58baf5e658ea03e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec28497412bd03aa2a89e779619eb6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954bae26c40e58d3e7be96aa1a5b44a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e805b163bcb972eae3f5460708891457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311d236e1d0f8eab846e58cc43550dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c354a30f6d32c5c207696fed7b028459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f142aa39e8052ee28808a8ea3efd36460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db703d257a9c68ad7d818c3e341d9acb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b82409a4da4a0c31124055253e65d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127db5434d6113628daf5dbd90013ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001c5d4900c38ceadfb15349e5394ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3146c2b7ee86a733e040350b7863101465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a1ae157be9ab9c38f00b7d00e0ada466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31b57dc684e713d931f11d04141fa6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dcbe5d2305a61055882d637c9420d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80224c3c6791fe54e9e744b60265dfa3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838780f925068b9ff09a9c3235762ee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78aabdf93d4c94810c7643e020292d9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d320eb297fccef944661337dbeb8399472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cee1d4ad7f656836ac7c84f99ea252473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc764d656081a58e5a36d9eabd8903c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be0d31a721d463f2d422a7ab0a22d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae648096fdf1c35b32c72c8fb0c31699476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860b1b2640a5ed81d4499b3150fdb6f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a8b4d951ed5f039cba8d3e6074d08478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956d7e578e78f94642703e7f286c9bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771b4aba095a0f2d8b39cda9a4b33cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b51b3f07d0f76c7f62c6811238d3da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d81edf0b4875c615191e900b54fb94482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d0536ea662bc6165b6e2cee102f85483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0da23d45868c58e22538952f74081b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7ef45f94a726ea9ed8224f9c79ff4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640141ffc7292da2bb2920968a44ed15486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c5b4528b8077fdb531c7b367773e7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4117b2b8dde95b46ae116b0acb296488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fa048956f8d17c083652846159176489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496450a0dc36609ffe67c87963f650f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43036c605b33a98e2122f945340aa0d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e772ffecf7b229ae31169a00ee18fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d4428ae57bf620c9f1f11609b53cd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c0aa2403ccd42354337e39c791bc1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a81f3843a644de05154bccf0cb714495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908c576e9fb403e753691374032f474496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb51625fe42c2ecb896ec1da8474dd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b7175014fae7afefbf38ba4f9a3b3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170d0edca993ef581bdaf46ca60be36499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305dfbad3d6246978eb73314f2498c5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a5c4df62e1f607e0993dad254c58e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab4a56a7a15360d406ea4904547e13502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd1136d3242c027202b502557dd7f9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6ecf3d3d54322703b59c1c9a686c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b04efdb0ddd05d71a2653a1c6fd63505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b74fe41512a652336b5447f73ffa9e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910eab50fd7b56565cb7535034fb26df507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9bc28a9402bfc52d64f103fdaff0b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2bd552265c67da4ca52a3e8b744de509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594772bbe4bd1b9e2497e996d6303d99510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bc6db18120760f35f8d3a60b17f9f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53cc31e22c8a0fd54534559166e243512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24a844751db35766ba65ecc7260fd6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f039dba66b2b9c79a9d412ef5f7282514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1598988eab08100d0eecb1673f77e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c47e15277fd7f331fd1d54745e8ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ea0eaf5f4625b09413cfeeb05994c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b8da0cb41f47e5141f902955e2be9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a650256020ee9312a9b90d68e17cf4c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197d76f9b73896bfab50fe6907a7d2d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a38251db7e63bcdac5f524d81f7aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d2bc8f8cc87666cff0f8258c5f8b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3067d3c4490cdb64a2e11598967940e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d4a031beaff586e0d3a2cc8b22157524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f555f3b903951c7104e03631a697dd5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ffaafb03c9fe7f267c19c0c180f5a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49339a18f098150b8751ff9cb77bd6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fce46807181a95588ecb2919b36888528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4363890b6de0d0c7bff1d31370102529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5beb4e7cf2bb0280129882e2d1c5b27530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8023d4227e8647b20c4e25f6bd445c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b70fcd5765c389158954c950732ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906803c5901b1284a613faeb66d67e56533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48caf2c4dc0e9db2e4bc17294e480cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17376154dae1cc0ddf3a422ff4fcbd7d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeede24e760d941665ce369b9ade4fb0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3f7a61d556009ffaa9dba1b100bdb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838d5f52a0e9b3c351fb5a380d49ac9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b839f1af41934fc7ec0140fa3aa2598539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218195c80961552f6805bd678c55f8f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ce6fad41374f3c618271d631f26dc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02631483c90643f574c18083d6af77542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48f66b0cceb800988a0029257f5dfc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1a0854afb7e07f81d026888a4b803544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae79eb5380d64bdded6be014a7cae6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001b0d1e5168aa71824c37c1c9f5170546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ad064607d0b4104f8af0d25f79b79547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2d74e7532a6f4b906db9124617bc3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa4d0c55cd8ff1afa5669c10f6b54c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0a20285da1cad153743a1690ae57a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5054f4c6ebf59713843657ee5e7f2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672984c71d8cfbd82e7f43aeccb3def552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc185cdee14b4ebaa9dad15629c8e21553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c792f7b7c46ab34a6bd912b7aa3a18554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f448691924e6ae37072d2833d1b101f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87defb27c9c3814a56fd6472f2f9f9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a436f1280e3974e7ce876d711fb91557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55001d6a1e8f610b0c7ca2b012615096558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a7600d7e57a8d47d08c2dd9d2dcd4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309e034fc96506bb9df8ec59dcacf76560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686eaa0620f2170e4653ef18f1671db3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daece4e2549bd9ad4c43f60d13fcbae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d3ad06e7302754a15088ef21744fa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd03a51ce185de78a267126f7f75ce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142ea18dfbde4ea984f60c6f0f1b69a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57284a7b30e8676609e81ef48c223abe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68656f819d7ff0ba73da014c792aef19567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0b3cda60b8c0cef65fec1d49b4234568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f6cc9652ca76ebc9359ae66735949569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c4a6b2531c69de3fe125760a65f65570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844c319bfb66e1d4fc871504d0d0c6f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f7ca96c354de8e45b3ed2d378c22c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5f7fb5f8772dafe1fa5ce7ec5e2dd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00161c487f7d35a54e98dce94928d6b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791bea9538de4b9afa8db535f22a696575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326f553250be1cfef36fba4c4327eb2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522548c713f0f625f6b7b91ba24faae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dece1fcee051019433de0a28e89e17d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f04859bcc8cf65dbccbca3903d4b43579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6e3a98ffb796ef60b6c0b7dd1afff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d86d2866555a7234908c9911625b7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86252af2b3dfdd6a4952d371b24aa140582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1ddbb7648d3b4b1e16d9340577ef7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fffb6a5dd2cc2bea618d91e1b04176584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee155e143ec64a77797fa853008f14f0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb452fd03c34811dd04b0fef0677f18586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb1526000a1c26e730824e85e9da05587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a78415a1d9a7eb158552f324c91f35588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4b3347c3046e29855ac1a51dacca7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12866eeff50088408d57b6ae0e48bb9f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122288f471c594695745488e7e95bf0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1074eb0926f88982ccf7740422ebf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a155961ce7e46ce57fe8f7423f189a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8051ea41df3032b2dd6e67e687241e5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a1e4339b4b88ba0fc8265138cbd90595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cb5fe69d7ef83d6984dcf99a29b89596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44b42eb5d6bb038edc04e3bcdd1675597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a577e22a7320c318177642df8699d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4979de803244225571460a9e3b8e7b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8644ab255c1e512b21ee345f30f7a8e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d2716831fd1130c5a4dfe8c71c294601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f261980dc4997c0b9e4213e1269491602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced0b40a332d936f15e1d3977eed7db603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c145eedf1be1c6125b8d12fce14d85604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bf773240696f1725803d67b2651a9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34596b3cdb417af7463719fcc0205f4a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddc392d7e87299d38ac5a714440365607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f0448a8def29ac375bc8cf30d9a4c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84ddd49fb610ddd352f6f4f895a260609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab758a1c89da8a7053f8696d628185d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd77ddcf44f5f9fc8fb225c8ac02a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1582e6a497c2b4c9f516d583a57dc3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06889bc08da7709c419b6f768dd49ad5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26448c41ac37ce1983e54f8b14e945e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e9c10d10b5742c2e3af63916224ca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fc5019e9de17e89bd87743efa4bb3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5110edc9a5b807f2ecc1a5bae5605bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39969a5f53661d021465b35d1cccef3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56d26ac7582f7cb5847f5c5ea30486619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1261b15104c746463e3a4bec4e8140a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739e116b4aa59beb380897d464a6ad6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed4d0963633a84973f0cacecfd0402622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230f16a13729c085b9ec460fcda3047623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49019ca1b570c1731e2b428820218e55624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f91581e6b246c1955846830632381625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1893d36db12c2e0450e3418535172c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b824ccbf4f79ebbf719fdc73d5ccf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4f4b1c790e67d7e22a8e67e5030ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81568459360a74d3c9cb2ffe0319cbda629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6833a43949a7f2032ac9cbd0ac1ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52993bc58fbf4b2089be132ec331d000631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656ba45d7645f3055c7742da209ac63632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97c24375c331ab6b186b91933fff10633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ab274fec28fe5a4dcc0c41bfb249c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98650261e210e425c7d14edfd33be9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743b64fdc94dc53745598f62e27eb29636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb21ecbc64604ba18a9c4bc63765b3f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690431d8d01116976988f83518ee965638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0f5e13add835a5520fe66d29307b4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbc3c7d0783cc98fecb3caed513a51640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce944b724a5305daef8bb98c8f008d8b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79a64f94c3a79e93bde9677263a0de642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339239f8f2814edd836dda10e6ca8002643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf41e07242c488081ff36c84d50d048644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb29cd0162459d086f18f2502784eeb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd89395daaa13077d001e52253264e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6910b52e86df35bf158cd6e31134a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23441a96b0ff893aedbecd0e0fd82ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548507fc5ce12541feb3aaf0c84ca5a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa83b08d96f53d0ff951c9a51ba9199650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2396c37e4c1057fca1ca4b533bcf436651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1dbac9a07c937d04d9a399d2dc3f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3adbb01bd3adb39d98f780629adaf28653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b878e082da299191980aee3d44bf040654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7163ee3b64a741e13943928c637741e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53080fd046e16ca5e691dcc0d5f9253c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa099cb605c2848ea458caa8719b253e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2441caaa9a23387d952fa660ccbd5c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6ff3aab3957c0e758b5ec13b3419c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1881ba11e81594a8fdadbfaa22e7b3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85682bb129bc2e3a14e48a90f7a3aef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e232001de42f3d27c85eb198254e6c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0d8749b6b7b9e0cd6da83c55f0379663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502918679b55a0c50ce80793098c4fc5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4142d0f01d913d1b6f657153a20a42665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bf4072e96437326adb0a9145bc6a6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746667b0921b08330c2fe284b820ec7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb661f2288945f10f508189d2f4fad59668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073538b0f63025c596d8f567f7e0862d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1ac98ef6754969d022eaa2f841bc5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9d06d43235f9a92bd77ed6e7f4bdc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddc92e2c670b38548761cf9e7f65c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25af57640c57cb842af8ca264b62d2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef11a66b08c4ebf79b96ff1e042f0be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997655d2d5869c7154fa28f5df63f10675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5769eab6bb192417fd999262c8cd4f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8caa9a17ab3a0349934173a305ac2cd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fba75303b2947be2a63024ee937ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4774097e2feddff0e0e81626e3bbd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec120f946d73b8d154ae618c130f02a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e5b9c383daf5a533dff27d2b9ed46681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d309b25dcb11c482149f00e928ced8f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d21a403aa55c0aa0cc63e56f82c10683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b41ba2d1bf3560cbca380abc4c8e33684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0710bcbf765efbd021728eac0d6fd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d47afa9cecc99a9f864d75f07ca5a2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ce7c53164826215082600c870cc88687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e93a6168dc4313913f05060c1c5a91688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaae1d702cf62df85b9045cac7000bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee3c067e8d3e2aff3d8e1090a41136690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812670e8202214a6421315c9c75aefdf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2522618562347311f3eb078f008db4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327770680a660d4a205f39bbcce1932693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c65e21575ef2f9811a48a6568e3eb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a539c26f8f365d6e0c4c5d4cd88c48695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabdc6876c8fb95861f3e038670c8d7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdaf35bc0a0828405151fe852ea33b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f73529033ff4d357311471f4bbf52698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0b8df486284e42b8e21af906fdfa7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198d3d4eac147bd74a2e3e664727288700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7d619b9a233645c7d9a9da217337c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ae2e3f1fa1012beca528d6a393760702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ba585e219e64c6642cd86f139a515703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26021354fdd58a5162b7e8837a1c81704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf730a77aaf72f0cd251592a47ef4a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b8f62f77c0231a2c29a73c8debf2f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cf97a9016bd054d58402bb1dcc263707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66983a6c1dcefaea5c52a7793dc0c746708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f956c01a8ac8f56ee93985d1cbb3b5c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09248d834495b70203d1e2efbc28f756710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57a5201a606a5d932854b0d784e57d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992038ab54d85c1ceac0188ca156fcb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb8e17a971bfddd47fd214a496787e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e873de32a79ba688e3f4ad4880a69714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037aa228791289e2210fe1a15df8477715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90237cad147c29d5df35f890130d8472716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca153a5bb1cadb4227f45c4d5f7960a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4757c7ac431c79245c51f14a41f56fe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae9888800a603e6ea9c06390a0e60b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6321c1e4ad0f9a8cec2f91cd5e5fada720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ddf0d93b291d5ed26ef25c9065bdd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71b329b6de56984b4bd83ae06e0046722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7328f13e73dc02f35ffc5adbfbd946c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268ba93f25de0a655621bb4aa495f18724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781a70760e91639bd5cdc1b3a3b4269725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45f26c612c94cb5a8a4283b7421e5b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec6784ec694ed7d7d9e90dc9b79b19727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb71562ef48ddaf7576c439ed1bd611728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae9a23616240811b1ae9e8c6858e75729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5993eb8a9367d1c12d8286c784a79f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219c53f72dd06521a9fcf01c2cd92d9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38c481769d624a4bc7a0b329631127732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d0ec502922519ee8bd9cda646e958733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154795d0074a3c0a30b1a9e4d641c33734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11489b5336a65af4989a628e3f282c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dccc754995f7d32727825c65e3ab9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad0ce839d964d189e0c0f4b92e82f5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b127b59a6dc153791115d4e287765738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39e634a2c54dce4ed73413ba6974ab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b994dd54e47f3c1d3f4b6b4b9f26547740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c076dc209d9c7d301e182d5fe52e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54354d25f2d07897ee44cf470cc5aa4b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b76d791d8297125d466e07b30f737743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a5ce8b9d14efd4e8498a88da0e925744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf50b4b773aeedf9912a3f94bcc3fed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194cb6f80561e4a3f5cf6ee0d96adeb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5785973eb290919aa13bd2c2b1bb98747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ef8b75571398c419deb9d4c019016748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f59cc9f82672318667ae39e222784749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08ed7e686882c81c5dbc7d66c416b9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f60f454a9555907c39ec7853ceabf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45678eeb2d3d34c3db0e6049bf8de0f0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3a4408df40bd190b584c897ecd7e3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd0a0259e62b2cd1dfd75b31f33a33754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360459c8dc556d14cd47e0163d127ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a94583199c8357d120401dea763047756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5484289e1d136ca5b3d5f1ff97728af757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e120318919db4ddfa0cb0a4631b7089758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb779207cb27dcae600a1407a05c0ac759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>